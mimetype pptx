--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -151,50 +151,82 @@
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -255,50 +287,66 @@
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -476,53 +524,69 @@
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -582,51 +646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்படி மீதியானியராலே இஸ்ரவேலர் மிகவும் சிறுமைப்பட்டார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[39. அப்பொழுது கிதியோன் தேவனை நோக்கி: நான் இன்னும் ஒருவிசைமாத்திரம் பேசுகிறேன், உமது கோபம் என் மேல் மூளாதிருப்பதாக; தோலினாலே நான் இன்னும் ஒரேவிசை சோதனைபண்ணட்டும்; தோல்மாத்திரம் காய்ந்திருக்கவும் பூமியெங்கும் பனி பெய்திருக்கவும் கட்டளையிடும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -691,51 +755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்படி மீதியானியராலே இஸ்ரவேலர் மிகவும் சிறுமைப்பட்டார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[39. அப்பொழுது கிதியோன் தேவனை நோக்கி: நான் இன்னும் ஒருவிசைமாத்திரம் பேசுகிறேன், உமது கோபம் என் மேல் மூளாதிருப்பதாக; தோலினாலே நான் இன்னும் ஒரேவிசை சோதனைபண்ணட்டும்; தோல்மாத்திரம் காய்ந்திருக்கவும் பூமியெங்கும் பனி பெய்திருக்கவும் கட்டளையிடும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -800,51 +864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் கர்த்தரை நோக்கி முறையிட்டபோது,]]></a:t>
+              <a:t><![CDATA[39. அப்பொழுது கிதியோன் தேவனை நோக்கி: நான் இன்னும் ஒருவிசைமாத்திரம் பேசுகிறேன், உமது கோபம் என் மேல் மூளாதிருப்பதாக; தோலினாலே நான் இன்னும் ஒரேவிசை சோதனைபண்ணட்டும்; தோல்மாத்திரம் காய்ந்திருக்கவும் பூமியெங்கும் பனி பெய்திருக்கவும் கட்டளையிடும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -909,51 +973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் ஒரு தீர்க்கதரிசியை அவர்களிடத்திற்கு அனுப்பினார்; அவன் அவர்களை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் உங்களை எகிப்திலிருந்து வரவும், அடிமைத்தன வீட்டிலிருந்து புறப்படவும் செய்து,]]></a:t>
+              <a:t><![CDATA[12. கர்த்தருடைய தூதனானவர் அவனுக்குத் தரிசனமாகி: பராக்கிரமசாலியே கர்த்தர் உன்னோடே இருக்கிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1018,51 +1082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் ஒரு தீர்க்கதரிசியை அவர்களிடத்திற்கு அனுப்பினார்; அவன் அவர்களை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் உங்களை எகிப்திலிருந்து வரவும், அடிமைத்தன வீட்டிலிருந்து புறப்படவும் செய்து,]]></a:t>
+              <a:t><![CDATA[40. அப்படியே தேவன் அன்று ராத்திரி செய்தார்; தோல்மாத்திரம் காய்ந்திருந்து, பூமியெங்கும் பனி பெய்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1127,51 +1191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் ஒரு தீர்க்கதரிசியை அவர்களிடத்திற்கு அனுப்பினார்; அவன் அவர்களை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் உங்களை எகிப்திலிருந்து வரவும், அடிமைத்தன வீட்டிலிருந்து புறப்படவும் செய்து,]]></a:t>
+              <a:t><![CDATA[40. அப்படியே தேவன் அன்று ராத்திரி செய்தார்; தோல்மாத்திரம் காய்ந்திருந்து, பூமியெங்கும் பனி பெய்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1236,51 +1300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எகிப்தியர் கையினின்றும், உங்களை ஒடுக்கின யாவருடைய கையினின்றும் உங்களை இரட்சித்து, அவர்களை உங்களுக்கு முன்பாகத் துரத்தி, அவர்கள் தேசத்தை உங்களுக்குக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கிதியோன் அவரை நோக்கி: ஆ என் ஆண்டவனே, கர்த்தர் எங்களோடே இருந்தால், இவையெல்லாம் எங்களுக்கு நேரிடுவானேன்? கர்த்தர் எங்களை எகிப்திலிருந்து கொண்டுவரவில்லையா என்று எங்கள் பிதாக்கள் எங்களுக்கு விவரித்துச்சொன்ன அவருடைய அற்புதங்களெல்லாம் எங்கே? இப்பொழுது கர்த்தர் எங்களைக் கைவிட்டு, மீதியானியர் கையில் எங்களை ஒப்புக்கொடுத்தாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1345,51 +1409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எகிப்தியர் கையினின்றும், உங்களை ஒடுக்கின யாவருடைய கையினின்றும் உங்களை இரட்சித்து, அவர்களை உங்களுக்கு முன்பாகத் துரத்தி, அவர்கள் தேசத்தை உங்களுக்குக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கிதியோன் அவரை நோக்கி: ஆ என் ஆண்டவனே, கர்த்தர் எங்களோடே இருந்தால், இவையெல்லாம் எங்களுக்கு நேரிடுவானேன்? கர்த்தர் எங்களை எகிப்திலிருந்து கொண்டுவரவில்லையா என்று எங்கள் பிதாக்கள் எங்களுக்கு விவரித்துச்சொன்ன அவருடைய அற்புதங்களெல்லாம் எங்கே? இப்பொழுது கர்த்தர் எங்களைக் கைவிட்டு, மீதியானியர் கையில் எங்களை ஒப்புக்கொடுத்தாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1454,51 +1518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உங்கள் தேவனாகிய கர்த்தர் என்றும், நீங்கள் குடியிருக்கும் அவர்கள் தேசத்திலுள்ள எமோரியருடைய தேவர்களுக்குப் பயப்படாதிருங்கள் என்றும், உங்களுக்குச் சொன்னேன்; நீங்களோ என் சொல்லைக் கேளாதேபோனீர்கள் என்கிறார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கிதியோன் அவரை நோக்கி: ஆ என் ஆண்டவனே, கர்த்தர் எங்களோடே இருந்தால், இவையெல்லாம் எங்களுக்கு நேரிடுவானேன்? கர்த்தர் எங்களை எகிப்திலிருந்து கொண்டுவரவில்லையா என்று எங்கள் பிதாக்கள் எங்களுக்கு விவரித்துச்சொன்ன அவருடைய அற்புதங்களெல்லாம் எங்கே? இப்பொழுது கர்த்தர் எங்களைக் கைவிட்டு, மீதியானியர் கையில் எங்களை ஒப்புக்கொடுத்தாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1563,51 +1627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உங்கள் தேவனாகிய கர்த்தர் என்றும், நீங்கள் குடியிருக்கும் அவர்கள் தேசத்திலுள்ள எமோரியருடைய தேவர்களுக்குப் பயப்படாதிருங்கள் என்றும், உங்களுக்குச் சொன்னேன்; நீங்களோ என் சொல்லைக் கேளாதேபோனீர்கள் என்கிறார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கிதியோன் அவரை நோக்கி: ஆ என் ஆண்டவனே, கர்த்தர் எங்களோடே இருந்தால், இவையெல்லாம் எங்களுக்கு நேரிடுவானேன்? கர்த்தர் எங்களை எகிப்திலிருந்து கொண்டுவரவில்லையா என்று எங்கள் பிதாக்கள் எங்களுக்கு விவரித்துச்சொன்ன அவருடைய அற்புதங்களெல்லாம் எங்கே? இப்பொழுது கர்த்தர் எங்களைக் கைவிட்டு, மீதியானியர் கையில் எங்களை ஒப்புக்கொடுத்தாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1672,51 +1736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தார்கள்; அப்பொழுது கர்த்தர் அவர்களை ஏழு வருஷம் மீதியானியரின் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[10. நான் உங்கள் தேவனாகிய கர்த்தர் என்றும், நீங்கள் குடியிருக்கும் அவர்கள் தேசத்திலுள்ள எமோரியருடைய தேவர்களுக்குப் பயப்படாதிருங்கள் என்றும், உங்களுக்குச் சொன்னேன்; நீங்களோ என் சொல்லைக் கேளாதேபோனீர்கள் என்கிறார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1781,51 +1845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்குப்பின்பு கர்த்தருடைய தூதனானவர் வந்து, அபியேஸ்ரியனான யோவாசின் ஊராகிய ஒப்ராவிலிருக்கும் ஒரு கர்வாலிமரத்தின்கீழ் உட்கார்ந்தார்; அப்பொழுது அவனுடைய குமாரன் கிதியோன் கோதுமையை மீதியானியரின் கைக்குத் தப்புவிக்கிறதற்காக, ஆலைக்குச் சமீபமாய் அதைப் போரடித்தான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் அவனை நோக்கிப்பார்த்து: உனக்கு இருக்கிற இந்தப் பலத்தோடே போ; நீ இஸ்ரவேலை மீதியானியரின் கைக்கு நீங்கலாக்கி ரட்சிப்பாய்; உன்னை அனுப்புகிறவர் நான் அல்லவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1890,51 +1954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்குப்பின்பு கர்த்தருடைய தூதனானவர் வந்து, அபியேஸ்ரியனான யோவாசின் ஊராகிய ஒப்ராவிலிருக்கும் ஒரு கர்வாலிமரத்தின்கீழ் உட்கார்ந்தார்; அப்பொழுது அவனுடைய குமாரன் கிதியோன் கோதுமையை மீதியானியரின் கைக்குத் தப்புவிக்கிறதற்காக, ஆலைக்குச் சமீபமாய் அதைப் போரடித்தான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் அவனை நோக்கிப்பார்த்து: உனக்கு இருக்கிற இந்தப் பலத்தோடே போ; நீ இஸ்ரவேலை மீதியானியரின் கைக்கு நீங்கலாக்கி ரட்சிப்பாய்; உன்னை அனுப்புகிறவர் நான் அல்லவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1999,51 +2063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தருடைய தூதனானவர் அவனுக்குத் தரிசனமாகி: பராக்கிரமசாலியே கர்த்தர் உன்னோடே இருக்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு அவன்: ஆ என் ஆண்டவரே, நான் இஸ்ரவேலை எதினாலே ரட்சிப்பேன்; இதோ, மனாசேயில் என் குடும்பம் மிகவும் எளியது; என் தகப்பன் வீட்டில் நான் எல்லாரிலும் சிறியவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2108,51 +2172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கிதியோன் அவரை நோக்கி: ஆ என் ஆண்டவனே, கர்த்தர் எங்களோடே இருந்தால், இவையெல்லாம் எங்களுக்கு நேரிடுவானேன்? கர்த்தர் எங்களை எகிப்திலிருந்து கொண்டுவரவில்லையா என்று எங்கள் பிதாக்கள் எங்களுக்கு விவரித்துச்சொன்ன அவருடைய அற்புதங்களெல்லாம் எங்கே? இப்பொழுது கர்த்தர் எங்களைக் கைவிட்டு, மீதியானியர் கையில் எங்களை ஒப்புக்கொடுத்தாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு அவன்: ஆ என் ஆண்டவரே, நான் இஸ்ரவேலை எதினாலே ரட்சிப்பேன்; இதோ, மனாசேயில் என் குடும்பம் மிகவும் எளியது; என் தகப்பன் வீட்டில் நான் எல்லாரிலும் சிறியவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2217,51 +2281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கிதியோன் அவரை நோக்கி: ஆ என் ஆண்டவனே, கர்த்தர் எங்களோடே இருந்தால், இவையெல்லாம் எங்களுக்கு நேரிடுவானேன்? கர்த்தர் எங்களை எகிப்திலிருந்து கொண்டுவரவில்லையா என்று எங்கள் பிதாக்கள் எங்களுக்கு விவரித்துச்சொன்ன அவருடைய அற்புதங்களெல்லாம் எங்கே? இப்பொழுது கர்த்தர் எங்களைக் கைவிட்டு, மீதியானியர் கையில் எங்களை ஒப்புக்கொடுத்தாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அதற்குக் கர்த்தர்: நான் உன்னோடேகூட இருப்பேன்; ஒரே மனுஷனை முறிய அடிப்பதுபோல நீ மீதியானியரை முறிய அடிப்பாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2326,51 +2390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கிதியோன் அவரை நோக்கி: ஆ என் ஆண்டவனே, கர்த்தர் எங்களோடே இருந்தால், இவையெல்லாம் எங்களுக்கு நேரிடுவானேன்? கர்த்தர் எங்களை எகிப்திலிருந்து கொண்டுவரவில்லையா என்று எங்கள் பிதாக்கள் எங்களுக்கு விவரித்துச்சொன்ன அவருடைய அற்புதங்களெல்லாம் எங்கே? இப்பொழுது கர்த்தர் எங்களைக் கைவிட்டு, மீதியானியர் கையில் எங்களை ஒப்புக்கொடுத்தாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அதற்குக் கர்த்தர்: நான் உன்னோடேகூட இருப்பேன்; ஒரே மனுஷனை முறிய அடிப்பதுபோல நீ மீதியானியரை முறிய அடிப்பாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2435,51 +2499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் அவனை நோக்கிப்பார்த்து: உனக்கு இருக்கிற இந்தப் பலத்தோடே போ; நீ இஸ்ரவேலை மீதியானியரின் கைக்கு நீங்கலாக்கி ரட்சிப்பாய்; உன்னை அனுப்புகிறவர் நான் அல்லவா என்றார்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவன்: உம்முடைய கண்களில் இப்பொழுதும் எனக்குத்தயை கிடைத்ததானால் என்னோடே பேசுகிறவர் தேவரீர்தான் என்று எனக்கு ஒரு அடையாளத்தைக் காட்டவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2544,51 +2608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் அவனை நோக்கிப்பார்த்து: உனக்கு இருக்கிற இந்தப் பலத்தோடே போ; நீ இஸ்ரவேலை மீதியானியரின் கைக்கு நீங்கலாக்கி ரட்சிப்பாய்; உன்னை அனுப்புகிறவர் நான் அல்லவா என்றார்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவன்: உம்முடைய கண்களில் இப்பொழுதும் எனக்குத்தயை கிடைத்ததானால் என்னோடே பேசுகிறவர் தேவரீர்தான் என்று எனக்கு ஒரு அடையாளத்தைக் காட்டவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2653,51 +2717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அவன்: ஆ என் ஆண்டவரே, நான் இஸ்ரவேலை எதினாலே ரட்சிப்பேன்; இதோ, மனாசேயில் என் குடும்பம் மிகவும் எளியது; என் தகப்பன் வீட்டில் நான் எல்லாரிலும் சிறியவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. நான் உம்மிடத்திற்கு என் காணிக்கையைக் கொண்டுவந்து, உமக்கு முன்பாக வைக்குமளவும், இவ்விடம் விட்டுப்போகாதிருப்பீராக என்றான்; அதற்கு அவர்: நீ திரும்பிவருமட்டும் நான் இருப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2762,51 +2826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அவன்: ஆ என் ஆண்டவரே, நான் இஸ்ரவேலை எதினாலே ரட்சிப்பேன்; இதோ, மனாசேயில் என் குடும்பம் மிகவும் எளியது; என் தகப்பன் வீட்டில் நான் எல்லாரிலும் சிறியவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. நான் உம்மிடத்திற்கு என் காணிக்கையைக் கொண்டுவந்து, உமக்கு முன்பாக வைக்குமளவும், இவ்விடம் விட்டுப்போகாதிருப்பீராக என்றான்; அதற்கு அவர்: நீ திரும்பிவருமட்டும் நான் இருப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2871,51 +2935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மீதியானியரின் கை இஸ்ரவேலின் மேல்பலத்துக்கொண்டபடியால், இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் தங்களுக்கு மலைகளிலுள்ள கெபிகளையும் குகைகளையும் அரணான ஸ்தலங்களையும் அடைக்கலங்களாக்கிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. நான் உங்கள் தேவனாகிய கர்த்தர் என்றும், நீங்கள் குடியிருக்கும் அவர்கள் தேசத்திலுள்ள எமோரியருடைய தேவர்களுக்குப் பயப்படாதிருங்கள் என்றும், உங்களுக்குச் சொன்னேன்; நீங்களோ என் சொல்லைக் கேளாதேபோனீர்கள் என்கிறார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2980,51 +3044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அவன்: ஆ என் ஆண்டவரே, நான் இஸ்ரவேலை எதினாலே ரட்சிப்பேன்; இதோ, மனாசேயில் என் குடும்பம் மிகவும் எளியது; என் தகப்பன் வீட்டில் நான் எல்லாரிலும் சிறியவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. நான் உம்மிடத்திற்கு என் காணிக்கையைக் கொண்டுவந்து, உமக்கு முன்பாக வைக்குமளவும், இவ்விடம் விட்டுப்போகாதிருப்பீராக என்றான்; அதற்கு அவர்: நீ திரும்பிவருமட்டும் நான் இருப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3089,51 +3153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்குக் கர்த்தர்: நான் உன்னோடேகூட இருப்பேன்; ஒரே மனுஷனை முறிய அடிப்பதுபோல நீ மீதியானியரை முறிய அடிப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. உடனே கிதியோன் உள்ளே போய், ஒரு வெள்ளாட்டுக்குட்டியையும் ஒரு மரக்கால் மாவிலே புளிப்பில்லாத் அப்பங்களையும் ஆயத்தப்படுத்தி, இறைச்சியை ஒரு கூடையில் வைத்து, ஆனத்தை ஒரு கிண்ணத்தில் வார்த்து, அதை வெளியே கர்வாலிமரத்தின் கீழிருக்கிற அவரிடத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3198,51 +3262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்குக் கர்த்தர்: நான் உன்னோடேகூட இருப்பேன்; ஒரே மனுஷனை முறிய அடிப்பதுபோல நீ மீதியானியரை முறிய அடிப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது தேவனுடைய தூதனானவர் அவனை நோக்கி: நீ இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் எடுத்து, இந்தக் கற்பாறையின் மேல் வைத்து ஆணத்தை ஊற்று என்றார்; அவன் அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3307,51 +3371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவன்: உம்முடைய கண்களில் இப்பொழுதும் எனக்குத்தயை கிடைத்ததானால் என்னோடே பேசுகிறவர் தேவரீர்தான் என்று எனக்கு ஒரு அடையாளத்தைக் காட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது தேவனுடைய தூதனானவர் அவனை நோக்கி: நீ இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் எடுத்து, இந்தக் கற்பாறையின் மேல் வைத்து ஆணத்தை ஊற்று என்றார்; அவன் அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3416,51 +3480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவன்: உம்முடைய கண்களில் இப்பொழுதும் எனக்குத்தயை கிடைத்ததானால் என்னோடே பேசுகிறவர் தேவரீர்தான் என்று எனக்கு ஒரு அடையாளத்தைக் காட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது தேவனுடைய தூதனானவர் அவனை நோக்கி: நீ இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் எடுத்து, இந்தக் கற்பாறையின் மேல் வைத்து ஆணத்தை ஊற்று என்றார்; அவன் அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3525,51 +3589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் உம்மிடத்திற்கு என் காணிக்கையைக் கொண்டுவந்து, உமக்கு முன்பாக வைக்குமளவும், இவ்விடம் விட்டுப்போகாதிருப்பீராக என்றான்; அதற்கு அவர்: நீ திரும்பிவருமட்டும் நான் இருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது கர்த்தருடைய தூதன் தமது கையிலிருந்த கோலின் நுனியை நீட்டி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் தொட்டார்; அப்பொழுது அக்கினி கற்பாறையிலிருந்து எழும்பி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் பட்சித்தது; கர்த்தரின் தூதனோவென்றால், அவன் கண்களுக்கு மறைந்து போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3634,51 +3698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் உம்மிடத்திற்கு என் காணிக்கையைக் கொண்டுவந்து, உமக்கு முன்பாக வைக்குமளவும், இவ்விடம் விட்டுப்போகாதிருப்பீராக என்றான்; அதற்கு அவர்: நீ திரும்பிவருமட்டும் நான் இருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது கர்த்தருடைய தூதன் தமது கையிலிருந்த கோலின் நுனியை நீட்டி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் தொட்டார்; அப்பொழுது அக்கினி கற்பாறையிலிருந்து எழும்பி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் பட்சித்தது; கர்த்தரின் தூதனோவென்றால், அவன் கண்களுக்கு மறைந்து போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3743,51 +3807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உடனே கிதியோன் உள்ளே போய், ஒரு வெள்ளாட்டுக்குட்டியையும் ஒரு மரக்கால் மாவிலே புளிப்பில்லாத் அப்பங்களையும் ஆயத்தப்படுத்தி, இறைச்சியை ஒரு கூடையில் வைத்து, ஆனத்தை ஒரு கிண்ணத்தில் வார்த்து, அதை வெளியே கர்வாலிமரத்தின் கீழிருக்கிற அவரிடத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது கிதியோன், அவர் கர்த்தருடைய தூதன் என்று கண்டு: ஐயோ, கர்த்தரான ஆண்டவரே, நான் கர்த்தருடைய தூதனை முகமுகமாய்க் கண்டேனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3852,51 +3916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உடனே கிதியோன் உள்ளே போய், ஒரு வெள்ளாட்டுக்குட்டியையும் ஒரு மரக்கால் மாவிலே புளிப்பில்லாத் அப்பங்களையும் ஆயத்தப்படுத்தி, இறைச்சியை ஒரு கூடையில் வைத்து, ஆனத்தை ஒரு கிண்ணத்தில் வார்த்து, அதை வெளியே கர்வாலிமரத்தின் கீழிருக்கிற அவரிடத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது கிதியோன், அவர் கர்த்தருடைய தூதன் என்று கண்டு: ஐயோ, கர்த்தரான ஆண்டவரே, நான் கர்த்தருடைய தூதனை முகமுகமாய்க் கண்டேனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3961,51 +4025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உடனே கிதியோன் உள்ளே போய், ஒரு வெள்ளாட்டுக்குட்டியையும் ஒரு மரக்கால் மாவிலே புளிப்பில்லாத் அப்பங்களையும் ஆயத்தப்படுத்தி, இறைச்சியை ஒரு கூடையில் வைத்து, ஆனத்தை ஒரு கிண்ணத்தில் வார்த்து, அதை வெளியே கர்வாலிமரத்தின் கீழிருக்கிற அவரிடத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
+              <a:t><![CDATA[23. அதற்கு கர்த்தர்: உனக்குச் சமாதானம்; பயப்படாதே, நீ சாவதில்லை என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4070,51 +4134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மீதியானியரின் கை இஸ்ரவேலின் மேல்பலத்துக்கொண்டபடியால், இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் தங்களுக்கு மலைகளிலுள்ள கெபிகளையும் குகைகளையும் அரணான ஸ்தலங்களையும் அடைக்கலங்களாக்கிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[38. அப்படியே ஆயிற்று. அவன் மறுநாள் காலமே எழுந்திருந்து, தோலைக்கசக்கி, அதிலிருந்த பனிநீரை ஒரு கிண்ணம் நிறையப்பிழிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4179,51 +4243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தேவனுடைய தூதனானவர் அவனை நோக்கி: நீ இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் எடுத்து, இந்தக் கற்பாறையின் மேல் வைத்து ஆணத்தை ஊற்று என்றார்; அவன் அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[24. அங்கே கிதியோன் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அதற்கு யெகோவா ஷாலோம் என்று பேரிட்டான்; அது இந்நாள்வரைக்கும் அபியேஸ்ரியரின் ஊராகிய ஒப்ராவில் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4288,51 +4352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தேவனுடைய தூதனானவர் அவனை நோக்கி: நீ இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் எடுத்து, இந்தக் கற்பாறையின் மேல் வைத்து ஆணத்தை ஊற்று என்றார்; அவன் அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[24. அங்கே கிதியோன் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அதற்கு யெகோவா ஷாலோம் என்று பேரிட்டான்; அது இந்நாள்வரைக்கும் அபியேஸ்ரியரின் ஊராகிய ஒப்ராவில் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4397,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தருடைய தூதன் தமது கையிலிருந்த கோலின் நுனியை நீட்டி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் தொட்டார்; அப்பொழுது அக்கினி கற்பாறையிலிருந்து எழும்பி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் பட்சித்தது; கர்த்தரின் தூதனோவென்றால், அவன் கண்களுக்கு மறைந்து போனார்.]]></a:t>
+              <a:t><![CDATA[25. அன்று ராத்திரியிலே கர்த்தர் அவனை நோக்கி: நீ உன் தகப்பனுக்கு இருக்கிற காளைகளில் ஏழு வயதான இரண்டாம் காளையைக் கொண்டுபோய், உன் தகப்பனுக்கு இருக்கிற பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருக்கிற தோப்பை வெட்டிப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4506,51 +4570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தருடைய தூதன் தமது கையிலிருந்த கோலின் நுனியை நீட்டி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் தொட்டார்; அப்பொழுது அக்கினி கற்பாறையிலிருந்து எழும்பி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் பட்சித்தது; கர்த்தரின் தூதனோவென்றால், அவன் கண்களுக்கு மறைந்து போனார்.]]></a:t>
+              <a:t><![CDATA[25. அன்று ராத்திரியிலே கர்த்தர் அவனை நோக்கி: நீ உன் தகப்பனுக்கு இருக்கிற காளைகளில் ஏழு வயதான இரண்டாம் காளையைக் கொண்டுபோய், உன் தகப்பனுக்கு இருக்கிற பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருக்கிற தோப்பை வெட்டிப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4615,51 +4679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தருடைய தூதன் தமது கையிலிருந்த கோலின் நுனியை நீட்டி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் தொட்டார்; அப்பொழுது அக்கினி கற்பாறையிலிருந்து எழும்பி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் பட்சித்தது; கர்த்தரின் தூதனோவென்றால், அவன் கண்களுக்கு மறைந்து போனார்.]]></a:t>
+              <a:t><![CDATA[25. அன்று ராத்திரியிலே கர்த்தர் அவனை நோக்கி: நீ உன் தகப்பனுக்கு இருக்கிற காளைகளில் ஏழு வயதான இரண்டாம் காளையைக் கொண்டுபோய், உன் தகப்பனுக்கு இருக்கிற பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருக்கிற தோப்பை வெட்டிப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4724,51 +4788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது கிதியோன், அவர் கர்த்தருடைய தூதன் என்று கண்டு: ஐயோ, கர்த்தரான ஆண்டவரே, நான் கர்த்தருடைய தூதனை முகமுகமாய்க் கண்டேனே என்றான்.]]></a:t>
+              <a:t><![CDATA[25. அன்று ராத்திரியிலே கர்த்தர் அவனை நோக்கி: நீ உன் தகப்பனுக்கு இருக்கிற காளைகளில் ஏழு வயதான இரண்டாம் காளையைக் கொண்டுபோய், உன் தகப்பனுக்கு இருக்கிற பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருக்கிற தோப்பை வெட்டிப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4833,51 +4897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது கிதியோன், அவர் கர்த்தருடைய தூதன் என்று கண்டு: ஐயோ, கர்த்தரான ஆண்டவரே, நான் கர்த்தருடைய தூதனை முகமுகமாய்க் கண்டேனே என்றான்.]]></a:t>
+              <a:t><![CDATA[26. இந்தக் கற்பாறை உச்சியிலே பாங்கான ஒரு இடத்தில் உன் தேவனாகிய கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அந்த இரண்டாம் காளையைக் கொண்டு வந்து, அதை நீ வெட்டிப்போட்ட தோப்பினுடைய கட்டை விறகுகளின் மேல் சர்வாங்க தகனமாகப் பலியிடக்கடவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4942,51 +5006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு கர்த்தர்: உனக்குச் சமாதானம்; பயப்படாதே, நீ சாவதில்லை என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[26. இந்தக் கற்பாறை உச்சியிலே பாங்கான ஒரு இடத்தில் உன் தேவனாகிய கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அந்த இரண்டாம் காளையைக் கொண்டு வந்து, அதை நீ வெட்டிப்போட்ட தோப்பினுடைய கட்டை விறகுகளின் மேல் சர்வாங்க தகனமாகப் பலியிடக்கடவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5051,51 +5115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கே கிதியோன் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அதற்கு யெகோவா ஷாலோம் என்று பேரிட்டான்; அது இந்நாள்வரைக்கும் அபியேஸ்ரியரின் ஊராகிய ஒப்ராவில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது கிதியோன், தன் வேலையாட்களில் பத்துப்பேரைச் சேர்த்து, கர்த்தர் தனக்குச் சொன்னபடியே செய்தான்; அவன் தன் தகப்பன் குடும்பத்தாருக்கும் அந்த ஊர் மனுஷருக்கும் பயப்பட்டபடியினாலே, அதைப் பகலிலே செய்யாமல், இரவிலே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5160,51 +5224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கே கிதியோன் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அதற்கு யெகோவா ஷாலோம் என்று பேரிட்டான்; அது இந்நாள்வரைக்கும் அபியேஸ்ரியரின் ஊராகிய ஒப்ராவில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது கிதியோன், தன் வேலையாட்களில் பத்துப்பேரைச் சேர்த்து, கர்த்தர் தனக்குச் சொன்னபடியே செய்தான்; அவன் தன் தகப்பன் குடும்பத்தாருக்கும் அந்த ஊர் மனுஷருக்கும் பயப்பட்டபடியினாலே, அதைப் பகலிலே செய்யாமல், இரவிலே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5269,51 +5333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலர் விதை விதைத்திருக்கும் போது, மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரரும் அவர்களுக்கு விரோதமாய் எழும்பி வந்து;]]></a:t>
+              <a:t><![CDATA[38. அப்படியே ஆயிற்று. அவன் மறுநாள் காலமே எழுந்திருந்து, தோலைக்கசக்கி, அதிலிருந்த பனிநீரை ஒரு கிண்ணம் நிறையப்பிழிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5378,51 +5442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அன்று ராத்திரியிலே கர்த்தர் அவனை நோக்கி: நீ உன் தகப்பனுக்கு இருக்கிற காளைகளில் ஏழு வயதான இரண்டாம் காளையைக் கொண்டுபோய், உன் தகப்பனுக்கு இருக்கிற பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருக்கிற தோப்பை வெட்டிப்போட்டு,]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது கிதியோன், தன் வேலையாட்களில் பத்துப்பேரைச் சேர்த்து, கர்த்தர் தனக்குச் சொன்னபடியே செய்தான்; அவன் தன் தகப்பன் குடும்பத்தாருக்கும் அந்த ஊர் மனுஷருக்கும் பயப்பட்டபடியினாலே, அதைப் பகலிலே செய்யாமல், இரவிலே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5487,51 +5551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அன்று ராத்திரியிலே கர்த்தர் அவனை நோக்கி: நீ உன் தகப்பனுக்கு இருக்கிற காளைகளில் ஏழு வயதான இரண்டாம் காளையைக் கொண்டுபோய், உன் தகப்பனுக்கு இருக்கிற பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருக்கிற தோப்பை வெட்டிப்போட்டு,]]></a:t>
+              <a:t><![CDATA[28. அந்த ஊர் மனுஷர் காலமே எழுந்திருந்தபோது, இதோ, பாகாலின் பலிபீடம் தகர்க்கப்பட்டதும், அதின் அருகேயிருந்த தோப்பு வெட்டிப்போடப்பட்டதும், கட்டப்பட்டிருந்த பலிபீடத்தின் மேல் அந்த இரண்டாம் காளை பலியிடப்பட்டதுமாயிருக்க அவர்கள் கண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5596,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இந்தக் கற்பாறை உச்சியிலே பாங்கான ஒரு இடத்தில் உன் தேவனாகிய கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அந்த இரண்டாம் காளையைக் கொண்டு வந்து, அதை நீ வெட்டிப்போட்ட தோப்பினுடைய கட்டை விறகுகளின் மேல் சர்வாங்க தகனமாகப் பலியிடக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. அந்த ஊர் மனுஷர் காலமே எழுந்திருந்தபோது, இதோ, பாகாலின் பலிபீடம் தகர்க்கப்பட்டதும், அதின் அருகேயிருந்த தோப்பு வெட்டிப்போடப்பட்டதும், கட்டப்பட்டிருந்த பலிபீடத்தின் மேல் அந்த இரண்டாம் காளை பலியிடப்பட்டதுமாயிருக்க அவர்கள் கண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5705,51 +5769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இந்தக் கற்பாறை உச்சியிலே பாங்கான ஒரு இடத்தில் உன் தேவனாகிய கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அந்த இரண்டாம் காளையைக் கொண்டு வந்து, அதை நீ வெட்டிப்போட்ட தோப்பினுடைய கட்டை விறகுகளின் மேல் சர்வாங்க தகனமாகப் பலியிடக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. அந்த ஊர் மனுஷர் காலமே எழுந்திருந்தபோது, இதோ, பாகாலின் பலிபீடம் தகர்க்கப்பட்டதும், அதின் அருகேயிருந்த தோப்பு வெட்டிப்போடப்பட்டதும், கட்டப்பட்டிருந்த பலிபீடத்தின் மேல் அந்த இரண்டாம் காளை பலியிடப்பட்டதுமாயிருக்க அவர்கள் கண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5814,51 +5878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது கிதியோன், தன் வேலையாட்களில் பத்துப்பேரைச் சேர்த்து, கர்த்தர் தனக்குச் சொன்னபடியே செய்தான்; அவன் தன் தகப்பன் குடும்பத்தாருக்கும் அந்த ஊர் மனுஷருக்கும் பயப்பட்டபடியினாலே, அதைப் பகலிலே செய்யாமல், இரவிலே செய்தான்.]]></a:t>
+              <a:t><![CDATA[29. ஒருவரையொருவர் நோக்கி: இந்தக் காரியத்தைச் செய்தவன் யார் என்றார்கள்; கேட்டு விசாரிக்கிறபோது, யோவாசின் மகன் கிதியோன் இதைச் செய்தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5923,51 +5987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது கிதியோன், தன் வேலையாட்களில் பத்துப்பேரைச் சேர்த்து, கர்த்தர் தனக்குச் சொன்னபடியே செய்தான்; அவன் தன் தகப்பன் குடும்பத்தாருக்கும் அந்த ஊர் மனுஷருக்கும் பயப்பட்டபடியினாலே, அதைப் பகலிலே செய்யாமல், இரவிலே செய்தான்.]]></a:t>
+              <a:t><![CDATA[29. ஒருவரையொருவர் நோக்கி: இந்தக் காரியத்தைச் செய்தவன் யார் என்றார்கள்; கேட்டு விசாரிக்கிறபோது, யோவாசின் மகன் கிதியோன் இதைச் செய்தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6032,51 +6096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த ஊர் மனுஷர் காலமே எழுந்திருந்தபோது, இதோ, பாகாலின் பலிபீடம் தகர்க்கப்பட்டதும், அதின் அருகேயிருந்த தோப்பு வெட்டிப்போடப்பட்டதும், கட்டப்பட்டிருந்த பலிபீடத்தின் மேல் அந்த இரண்டாம் காளை பலியிடப்பட்டதுமாயிருக்க அவர்கள் கண்டு;]]></a:t>
+              <a:t><![CDATA[29. ஒருவரையொருவர் நோக்கி: இந்தக் காரியத்தைச் செய்தவன் யார் என்றார்கள்; கேட்டு விசாரிக்கிறபோது, யோவாசின் மகன் கிதியோன் இதைச் செய்தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6141,51 +6205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த ஊர் மனுஷர் காலமே எழுந்திருந்தபோது, இதோ, பாகாலின் பலிபீடம் தகர்க்கப்பட்டதும், அதின் அருகேயிருந்த தோப்பு வெட்டிப்போடப்பட்டதும், கட்டப்பட்டிருந்த பலிபீடத்தின் மேல் அந்த இரண்டாம் காளை பலியிடப்பட்டதுமாயிருக்க அவர்கள் கண்டு;]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது ஊரார் யோவாசை நோக்கி: உன் மகனை வெளியே கொண்டு வா; அவன் பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருந்த தோப்பை வெட்டிப்போட்டான், அவன் சாகவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6250,51 +6314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒருவரையொருவர் நோக்கி: இந்தக் காரியத்தைச் செய்தவன் யார் என்றார்கள்; கேட்டு விசாரிக்கிறபோது, யோவாசின் மகன் கிதியோன் இதைச் செய்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது ஊரார் யோவாசை நோக்கி: உன் மகனை வெளியே கொண்டு வா; அவன் பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருந்த தோப்பை வெட்டிப்போட்டான், அவன் சாகவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6359,51 +6423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒருவரையொருவர் நோக்கி: இந்தக் காரியத்தைச் செய்தவன் யார் என்றார்கள்; கேட்டு விசாரிக்கிறபோது, யோவாசின் மகன் கிதியோன் இதைச் செய்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. யோவாஸ் தனக்கு விரோதமாக நிற்கிற அனைவரையும் பார்த்து: நீங்களா பாகாலுக்காக வழக்காடுவீர்கள்? நீங்களா அதை இரட்சிப்பீர்கள்? அதற்காக வழக்காடுகிறவன் இன்று காலையிலே தானே சாகக்கடவன்; அது தேவனானால் தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம், அது தானே தனக்காக வழக்காடட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6468,51 +6532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலர் விதை விதைத்திருக்கும் போது, மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரரும் அவர்களுக்கு விரோதமாய் எழும்பி வந்து;]]></a:t>
+              <a:t><![CDATA[11. அதற்குப்பின்பு கர்த்தருடைய தூதனானவர் வந்து, அபியேஸ்ரியனான யோவாசின் ஊராகிய ஒப்ராவிலிருக்கும் ஒரு கர்வாலிமரத்தின்கீழ் உட்கார்ந்தார்; அப்பொழுது அவனுடைய குமாரன் கிதியோன் கோதுமையை மீதியானியரின் கைக்குத் தப்புவிக்கிறதற்காக, ஆலைக்குச் சமீபமாய் அதைப் போரடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6577,51 +6641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது ஊரார் யோவாசை நோக்கி: உன் மகனை வெளியே கொண்டு வா; அவன் பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருந்த தோப்பை வெட்டிப்போட்டான், அவன் சாகவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. யோவாஸ் தனக்கு விரோதமாக நிற்கிற அனைவரையும் பார்த்து: நீங்களா பாகாலுக்காக வழக்காடுவீர்கள்? நீங்களா அதை இரட்சிப்பீர்கள்? அதற்காக வழக்காடுகிறவன் இன்று காலையிலே தானே சாகக்கடவன்; அது தேவனானால் தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம், அது தானே தனக்காக வழக்காடட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6686,51 +6750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது ஊரார் யோவாசை நோக்கி: உன் மகனை வெளியே கொண்டு வா; அவன் பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருந்த தோப்பை வெட்டிப்போட்டான், அவன் சாகவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. யோவாஸ் தனக்கு விரோதமாக நிற்கிற அனைவரையும் பார்த்து: நீங்களா பாகாலுக்காக வழக்காடுவீர்கள்? நீங்களா அதை இரட்சிப்பீர்கள்? அதற்காக வழக்காடுகிறவன் இன்று காலையிலே தானே சாகக்கடவன்; அது தேவனானால் தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம், அது தானே தனக்காக வழக்காடட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6795,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யோவாஸ் தனக்கு விரோதமாக நிற்கிற அனைவரையும் பார்த்து: நீங்களா பாகாலுக்காக வழக்காடுவீர்கள்? நீங்களா அதை இரட்சிப்பீர்கள்? அதற்காக வழக்காடுகிறவன் இன்று காலையிலே தானே சாகக்கடவன்; அது தேவனானால் தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம், அது தானே தனக்காக வழக்காடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம் பாகால் அவனோடே வழக்காடட்டும் என்று சொல்லி, அந்நாளிலே அவனுக்கு யெருபாகால் என்று பேரிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6904,51 +6968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யோவாஸ் தனக்கு விரோதமாக நிற்கிற அனைவரையும் பார்த்து: நீங்களா பாகாலுக்காக வழக்காடுவீர்கள்? நீங்களா அதை இரட்சிப்பீர்கள்? அதற்காக வழக்காடுகிறவன் இன்று காலையிலே தானே சாகக்கடவன்; அது தேவனானால் தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம், அது தானே தனக்காக வழக்காடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம் பாகால் அவனோடே வழக்காடட்டும் என்று சொல்லி, அந்நாளிலே அவனுக்கு யெருபாகால் என்று பேரிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7013,51 +7077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யோவாஸ் தனக்கு விரோதமாக நிற்கிற அனைவரையும் பார்த்து: நீங்களா பாகாலுக்காக வழக்காடுவீர்கள்? நீங்களா அதை இரட்சிப்பீர்கள்? அதற்காக வழக்காடுகிறவன் இன்று காலையிலே தானே சாகக்கடவன்; அது தேவனானால் தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம், அது தானே தனக்காக வழக்காடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[33. மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரர் யாவரும் ஏகமாய்க்கூடி, ஆற்றைக் கடந்துவந்து, யெஸ்ரயேல் பள்ளத்தாக்கிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7122,51 +7186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம் பாகால் அவனோடே வழக்காடட்டும் என்று சொல்லி, அந்நாளிலே அவனுக்கு யெருபாகால் என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[33. மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரர் யாவரும் ஏகமாய்க்கூடி, ஆற்றைக் கடந்துவந்து, யெஸ்ரயேல் பள்ளத்தாக்கிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7231,51 +7295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம் பாகால் அவனோடே வழக்காடட்டும் என்று சொல்லி, அந்நாளிலே அவனுக்கு யெருபாகால் என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது கர்த்தருடைய ஆவியானவர் கிதியோன்மேல் இறங்கினார்; அவன் எக்காளம் ஊதி, அபியேஸ்ரியரைக் கூப்பிட்டு, தனக்குப் பின்செல்லும்படி செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7340,51 +7404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரர் யாவரும் ஏகமாய்க்கூடி, ஆற்றைக் கடந்துவந்து, யெஸ்ரயேல் பள்ளத்தாக்கிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது கர்த்தருடைய ஆவியானவர் கிதியோன்மேல் இறங்கினார்; அவன் எக்காளம் ஊதி, அபியேஸ்ரியரைக் கூப்பிட்டு, தனக்குப் பின்செல்லும்படி செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7449,51 +7513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரர் யாவரும் ஏகமாய்க்கூடி, ஆற்றைக் கடந்துவந்து, யெஸ்ரயேல் பள்ளத்தாக்கிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. மனாசே நாடெங்கும் ஸ்தானாபதிகளை அனுப்பி, அவர்களையும் கூப்பிட்டு, தனக்குப் பின் செல்லும்படி செய்து, அசேர், செபுலோன், நப்தலி நாடுகளிலும் ஆட்களை அனுப்பினான்; அவர்களும் அவனுக்கு எதிர்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7558,51 +7622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது கர்த்தருடைய ஆவியானவர் கிதியோன்மேல் இறங்கினார்; அவன் எக்காளம் ஊதி, அபியேஸ்ரியரைக் கூப்பிட்டு, தனக்குப் பின்செல்லும்படி செய்து,]]></a:t>
+              <a:t><![CDATA[35. மனாசே நாடெங்கும் ஸ்தானாபதிகளை அனுப்பி, அவர்களையும் கூப்பிட்டு, தனக்குப் பின் செல்லும்படி செய்து, அசேர், செபுலோன், நப்தலி நாடுகளிலும் ஆட்களை அனுப்பினான்; அவர்களும் அவனுக்கு எதிர்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7667,51 +7731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுக்கு எதிரே பாளயமிறங்கி, காசாவின் எல்லைமட்டும் நிலத்தின் விளைச்சலைக் கெடுத்து, இஸ்ரவேலிலே ஆகாரத்தையாகிலும், ஆடுமாடுகள் கழுதைகளையாகிலும் வைக்காதே போவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அதற்குப்பின்பு கர்த்தருடைய தூதனானவர் வந்து, அபியேஸ்ரியனான யோவாசின் ஊராகிய ஒப்ராவிலிருக்கும் ஒரு கர்வாலிமரத்தின்கீழ் உட்கார்ந்தார்; அப்பொழுது அவனுடைய குமாரன் கிதியோன் கோதுமையை மீதியானியரின் கைக்குத் தப்புவிக்கிறதற்காக, ஆலைக்குச் சமீபமாய் அதைப் போரடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7776,51 +7840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது கர்த்தருடைய ஆவியானவர் கிதியோன்மேல் இறங்கினார்; அவன் எக்காளம் ஊதி, அபியேஸ்ரியரைக் கூப்பிட்டு, தனக்குப் பின்செல்லும்படி செய்து,]]></a:t>
+              <a:t><![CDATA[35. மனாசே நாடெங்கும் ஸ்தானாபதிகளை அனுப்பி, அவர்களையும் கூப்பிட்டு, தனக்குப் பின் செல்லும்படி செய்து, அசேர், செபுலோன், நப்தலி நாடுகளிலும் ஆட்களை அனுப்பினான்; அவர்களும் அவனுக்கு எதிர்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7885,51 +7949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மனாசே நாடெங்கும் ஸ்தானாபதிகளை அனுப்பி, அவர்களையும் கூப்பிட்டு, தனக்குப் பின் செல்லும்படி செய்து, அசேர், செபுலோன், நப்தலி நாடுகளிலும் ஆட்களை அனுப்பினான்; அவர்களும் அவனுக்கு எதிர்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது கிதியோன் தேவனை நோக்கி: தேவரீர் சொன்னபடி என் கையினாலே இஸ்ரவேலை இரட்சிக்கவேண்டுமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7994,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மனாசே நாடெங்கும் ஸ்தானாபதிகளை அனுப்பி, அவர்களையும் கூப்பிட்டு, தனக்குப் பின் செல்லும்படி செய்து, அசேர், செபுலோன், நப்தலி நாடுகளிலும் ஆட்களை அனுப்பினான்; அவர்களும் அவனுக்கு எதிர்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது கிதியோன் தேவனை நோக்கி: தேவரீர் சொன்னபடி என் கையினாலே இஸ்ரவேலை இரட்சிக்கவேண்டுமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8103,51 +8167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது கிதியோன் தேவனை நோக்கி: தேவரீர் சொன்னபடி என் கையினாலே இஸ்ரவேலை இரட்சிக்கவேண்டுமானால்,]]></a:t>
+              <a:t><![CDATA[37. இதோ, நான் மயிருள்ள ஒரு தோலைக் களத்திலே போடுகிறேன்; பனி தோலின்மேல் மாத்திரம் பெய்து, பூமியெல்லாம் காய்ந்திருந்தால், அப்பொழுது தேவரீர் சொன்னபடி இஸ்ரவேலை என் கையினால் இரட்சிப்பீர் என்று அதினாலே அறிவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8430,51 +8494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்படியே ஆயிற்று. அவன் மறுநாள் காலமே எழுந்திருந்து, தோலைக்கசக்கி, அதிலிருந்த பனிநீரை ஒரு கிண்ணம் நிறையப்பிழிந்தான்.]]></a:t>
+              <a:t><![CDATA[1. பின்னும் இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தார்கள்; அப்பொழுது கர்த்தர் அவர்களை ஏழு வருஷம் மீதியானியரின் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8539,51 +8603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்படியே ஆயிற்று. அவன் மறுநாள் காலமே எழுந்திருந்து, தோலைக்கசக்கி, அதிலிருந்த பனிநீரை ஒரு கிண்ணம் நிறையப்பிழிந்தான்.]]></a:t>
+              <a:t><![CDATA[1. பின்னும் இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தார்கள்; அப்பொழுது கர்த்தர் அவர்களை ஏழு வருஷம் மீதியானியரின் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8648,51 +8712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது கிதியோன் தேவனை நோக்கி: நான் இன்னும் ஒருவிசைமாத்திரம் பேசுகிறேன், உமது கோபம் என் மேல் மூளாதிருப்பதாக; தோலினாலே நான் இன்னும் ஒரேவிசை சோதனைபண்ணட்டும்; தோல்மாத்திரம் காய்ந்திருக்கவும் பூமியெங்கும் பனி பெய்திருக்கவும் கட்டளையிடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. மீதியானியரின் கை இஸ்ரவேலின் மேல்பலத்துக்கொண்டபடியால், இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் தங்களுக்கு மலைகளிலுள்ள கெபிகளையும் குகைகளையும் அரணான ஸ்தலங்களையும் அடைக்கலங்களாக்கிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8757,51 +8821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது கிதியோன் தேவனை நோக்கி: நான் இன்னும் ஒருவிசைமாத்திரம் பேசுகிறேன், உமது கோபம் என் மேல் மூளாதிருப்பதாக; தோலினாலே நான் இன்னும் ஒரேவிசை சோதனைபண்ணட்டும்; தோல்மாத்திரம் காய்ந்திருக்கவும் பூமியெங்கும் பனி பெய்திருக்கவும் கட்டளையிடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. மீதியானியரின் கை இஸ்ரவேலின் மேல்பலத்துக்கொண்டபடியால், இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் தங்களுக்கு மலைகளிலுள்ள கெபிகளையும் குகைகளையும் அரணான ஸ்தலங்களையும் அடைக்கலங்களாக்கிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8866,51 +8930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுக்கு எதிரே பாளயமிறங்கி, காசாவின் எல்லைமட்டும் நிலத்தின் விளைச்சலைக் கெடுத்து, இஸ்ரவேலிலே ஆகாரத்தையாகிலும், ஆடுமாடுகள் கழுதைகளையாகிலும் வைக்காதே போவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அதற்குப்பின்பு கர்த்தருடைய தூதனானவர் வந்து, அபியேஸ்ரியனான யோவாசின் ஊராகிய ஒப்ராவிலிருக்கும் ஒரு கர்வாலிமரத்தின்கீழ் உட்கார்ந்தார்; அப்பொழுது அவனுடைய குமாரன் கிதியோன் கோதுமையை மீதியானியரின் கைக்குத் தப்புவிக்கிறதற்காக, ஆலைக்குச் சமீபமாய் அதைப் போரடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8975,51 +9039,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்படியே தேவன் அன்று ராத்திரி செய்தார்; தோல்மாத்திரம் காய்ந்திருந்து, பூமியெங்கும் பனி பெய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[2. மீதியானியரின் கை இஸ்ரவேலின் மேல்பலத்துக்கொண்டபடியால், இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் தங்களுக்கு மலைகளிலுள்ள கெபிகளையும் குகைகளையும் அரணான ஸ்தலங்களையும் அடைக்கலங்களாக்கிக்கொண்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. இஸ்ரவேலர் விதை விதைத்திருக்கும் போது, மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரரும் அவர்களுக்கு விரோதமாய் எழும்பி வந்து;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. இஸ்ரவேலர் விதை விதைத்திருக்கும் போது, மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரரும் அவர்களுக்கு விரோதமாய் எழும்பி வந்து;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. அவர்களுக்கு எதிரே பாளயமிறங்கி, காசாவின் எல்லைமட்டும் நிலத்தின் விளைச்சலைக் கெடுத்து, இஸ்ரவேலிலே ஆகாரத்தையாகிலும், ஆடுமாடுகள் கழுதைகளையாகிலும் வைக்காதே போவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. அவர்களுக்கு எதிரே பாளயமிறங்கி, காசாவின் எல்லைமட்டும் நிலத்தின் விளைச்சலைக் கெடுத்து, இஸ்ரவேலிலே ஆகாரத்தையாகிலும், ஆடுமாடுகள் கழுதைகளையாகிலும் வைக்காதே போவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. அவர்களுக்கு எதிரே பாளயமிறங்கி, காசாவின் எல்லைமட்டும் நிலத்தின் விளைச்சலைக் கெடுத்து, இஸ்ரவேலிலே ஆகாரத்தையாகிலும், ஆடுமாடுகள் கழுதைகளையாகிலும் வைக்காதே போவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. அவர்கள் தங்கள் மிருகஜீவன்களோடும், தங்கள் கூடாரங்களோடும், வெட்டுக்கிளிகளைப்போல் திரளாய் வருவார்கள்; அவர்களும் அவர்கள் ஒட்டகங்களும் எண்ணிமுடியாததாயிருக்கும்; இந்தப்பிரகாரமாக தேசத்தைக் கெடுத்துவிட அதிலே வருவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. அவர்கள் தங்கள் மிருகஜீவன்களோடும், தங்கள் கூடாரங்களோடும், வெட்டுக்கிளிகளைப்போல் திரளாய் வருவார்கள்; அவர்களும் அவர்கள் ஒட்டகங்களும் எண்ணிமுடியாததாயிருக்கும்; இந்தப்பிரகாரமாக தேசத்தைக் கெடுத்துவிட அதிலே வருவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. இப்படி மீதியானியராலே இஸ்ரவேலர் மிகவும் சிறுமைப்பட்டார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. இப்படி மீதியானியராலே இஸ்ரவேலர் மிகவும் சிறுமைப்பட்டார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9084,51 +10129,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் தங்கள் மிருகஜீவன்களோடும், தங்கள் கூடாரங்களோடும், வெட்டுக்கிளிகளைப்போல் திரளாய் வருவார்கள்; அவர்களும் அவர்கள் ஒட்டகங்களும் எண்ணிமுடியாததாயிருக்கும்; இந்தப்பிரகாரமாக தேசத்தைக் கெடுத்துவிட அதிலே வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அதற்குப்பின்பு கர்த்தருடைய தூதனானவர் வந்து, அபியேஸ்ரியனான யோவாசின் ஊராகிய ஒப்ராவிலிருக்கும் ஒரு கர்வாலிமரத்தின்கீழ் உட்கார்ந்தார்; அப்பொழுது அவனுடைய குமாரன் கிதியோன் கோதுமையை மீதியானியரின் கைக்குத் தப்புவிக்கிறதற்காக, ஆலைக்குச் சமீபமாய் அதைப் போரடித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் கர்த்தரை நோக்கி முறையிட்டபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் கர்த்தரை நோக்கி முறையிட்டபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. கர்த்தர் ஒரு தீர்க்கதரிசியை அவர்களிடத்திற்கு அனுப்பினார்; அவன் அவர்களை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் உங்களை எகிப்திலிருந்து வரவும், அடிமைத்தன வீட்டிலிருந்து புறப்படவும் செய்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. கர்த்தர் ஒரு தீர்க்கதரிசியை அவர்களிடத்திற்கு அனுப்பினார்; அவன் அவர்களை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் உங்களை எகிப்திலிருந்து வரவும், அடிமைத்தன வீட்டிலிருந்து புறப்படவும் செய்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. கர்த்தர் ஒரு தீர்க்கதரிசியை அவர்களிடத்திற்கு அனுப்பினார்; அவன் அவர்களை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் உங்களை எகிப்திலிருந்து வரவும், அடிமைத்தன வீட்டிலிருந்து புறப்படவும் செய்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. எகிப்தியர் கையினின்றும், உங்களை ஒடுக்கின யாவருடைய கையினின்றும் உங்களை இரட்சித்து, அவர்களை உங்களுக்கு முன்பாகத் துரத்தி, அவர்கள் தேசத்தை உங்களுக்குக் கொடுத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. எகிப்தியர் கையினின்றும், உங்களை ஒடுக்கின யாவருடைய கையினின்றும் உங்களை இரட்சித்து, அவர்களை உங்களுக்கு முன்பாகத் துரத்தி, அவர்கள் தேசத்தை உங்களுக்குக் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9163,51 +10971,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470701840" r:id="rId1"/>
+    <p:sldLayoutId id="2474721411" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9831,54 +11639,182 @@
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -9983,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. దేశమును పాడుచేయుటకు వారు దానిలోనికి వచ్చిరి ఇశ్రాయేలీయులు మిద్యానీయులవలన మిక్కిలి హీనదశకు]]></a:t>
+              <a:t><![CDATA[39. গিদিয়োন ঈশ্বরকে বলল, “হে প্রভু আমার প্রতি ক্রুদ্ধ হবেন না| আমি আপনার কাছে শুধু আর একটি জিনিস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చినప్పుడు వారు యెహోవాకు మొఱ్ఱ పెట్టిరి.]]></a:t>
+              <a:t><![CDATA[চাইব| মেষের ছাল নিয়ে আর একবার আপনাকে পরীক্ষা করতে দিন| এবারে ছালটা যেন শুকিয়ে যায় আর চারিদিকের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. మిద్యానీయులవలని బాధనుబట్టి ఇశ్రాయేలీయులు యెహోవాకు మొఱ్ఱపెట్టగా]]></a:t>
+              <a:t><![CDATA[মাটি যেন শিশিরে ভিজে থাকে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. యెహోవా ఇశ్రాయేలీ యులయొద్దకు ప్రవక్తనొకని పంపెను. అతడు వారితో ఈలాగు ప్రకటించెనుఇశ్రాయేలీయుల]]></a:t>
+              <a:t><![CDATA[12. প্রভুর দূত গিদিয়োনের সামনে দেখা দিয়ে তাকে বললেন, “হে মহাসৈনিক প্রভু তোমার সহায়!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవుడైన యెహోవా సెలవిచ్చినదేమనగానేను ఐగుప్తులోనుండి మిమ్మును రప్పించి, దాసుల గృహములోనుండి మిమ్మును]]></a:t>
+              <a:t><![CDATA[40. সেদিন রাত্রে ঈশ্বর সে রকমই করলেন| মেষের ছালটাই শুধু শুকিয়ে গেলো আর চারপাশের সমস্ত মাটি শিশিরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తోడుకొని వచ్చితిని.]]></a:t>
+              <a:t><![CDATA[শিশিরে ভেজা ভেজা হয়ে রইল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ఐగుప్తీయుల చేతిలో నుండియు మిమ్మును బాధించిన వారందరిచేతిలోనుండియు మిమ్మును విడిపించి, మీ]]></a:t>
+              <a:t><![CDATA[13. গিদিয়োন বললেন, “মহাশয় আপনাকে একটা কথা বলব| প্রভু যদি সত্যিই আমাদের সহায়, তাহলে এত দুঃখ কষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెదుటనుండి వారిని తోలివేసి వారి దేశమును మీకిచ్చితిని; మీ దేవుడనైన యెహోవాను నేనే.]]></a:t>
+              <a:t><![CDATA[কেন? আমি শুনেছি আমাদের পূর্বপুরুষদের জন্য তিনি অনেক আশ্চর্য়্য় কাজ করেছিলেন| তাঁরা বলেছিলেন যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మీరు అమోరీయుల దేశమున నివసించు చున్నారు, వారి దేవతలకు భయపడకుడి అని మీతో చెప్పితిని గాని మీరు నా]]></a:t>
+              <a:t><![CDATA[প্রভু তাঁদের মিশর থেকে সরিয়ে এনেছিলেন| কিন্তু তিনি আমাদের ছেড়ে চলে গেছেন| কেবলমাত্র প্রভুর জন্যই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాట వినకపోతిరి.]]></a:t>
+              <a:t><![CDATA[মিদিয়নরা আমাদের পরাজিত করতে পেরেছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఇశ్రాయేలీయులు యెహోవా దృష్టికి దోషులైనందున యెహోవా యేడేండ్లు వారిని మిద్యానీయుల కప్ప గించెను.]]></a:t>
+              <a:t><![CDATA[10. তারপর আমি তোমাদের বলেছিলাম, ‘আমি তোমাদের প্রভু ঈশ্বর| তোমরা ইমোরীয়দের দেশে বসবাস করবে বটে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. యెహోవా దూత వచ్చి అబీయెజ్రీయుడైన యోవా షునకు కలిగిన ఒఫ్రాలోని మస్తకివృక్షము క్రింద కూర్చుండెను.]]></a:t>
+              <a:t><![CDATA[14. প্রভু গিদিয়োনের দিকে ফিরে বললেন, “তোমার নিজের শক্তিকে কাজে লাগাও| যাও, মিদিযনের হাত থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యోవాషు కుమారుడైన గిద్యోను మిద్యానీయులకు మరుగైయుండునట్లు గానుగ చాటున గోధుమలను దుళ్లగొట్టుచుండగా]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলবাসীদের রক্ষা করো| এ কাজে আমি তোমাকেই পাঠাচ্ছি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​యెహోవా దూత అతనికి కనబడిపరాక్రమముగల బలాఢ్యుడా, యెహోవా నీకు తోడై యున్నాడని అతనితో అనగా]]></a:t>
+              <a:t><![CDATA[15. গিদিয়োন বলল, “ক্ষমা করবেন| কি করে আমি ইস্রায়েলকে রক্ষা করব? মনঃশি পরিবারগোষ্ঠীর মধ্যে আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​గిద్యోనుచిత్తము నా యేలినవాడా, యెహోవా మాకు తోడైయుండినయెడల ఇదంతయు మాకేల సంభవిం చెను? యెహోవా]]></a:t>
+              <a:t><![CDATA[পরিবারই হচ্ছে সবচেয়ে দুর্বল| তাছাড়া এই পরিবারে আমিই সবচেয়ে ছোট|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఐగుప్తులో నుండి మమ్మును రప్పించెనని చెప్పుచు, మా పితరులు మాకు వివరించిన ఆయన అద్భుతకార్యములన్నియు ఏ]]></a:t>
+              <a:t><![CDATA[16. প্রভু বললেন, “আমি তোমার সঙ্গে আছি| সুতরাং মিদিয়নদের তুমি সহজেই পরাজিত করতে পারবে| এতই সহজ যে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాయెను? యెహోవా మమ్మును విడిచిపెట్టి మిద్యానీయుల చేతికి మమ్మును అప్పగించెనని అతనితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[মনে হবে তুমি যেন শুধু একজনের সঙ্গেই যুদ্ধ করছ|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​​అంతట యెహోవా అతనితట్టు తిరిగిబలము తెచ్చుకొని వెళ్లి మిద్యానీయుల చేతిలోనుండి ఇశ్రాయేలీయులను]]></a:t>
+              <a:t><![CDATA[17. তখন গিদিয়োন প্রভুকে বলল, “যদি আপনি সত্যিই আমার ওপর প্রসন্ন হন তাহলে আপনি যে বয়ং প্রভু তার একটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రక్షిం పుము, నిన్ను పంపినవాడను నేనే అని చెప్పగా]]></a:t>
+              <a:t><![CDATA[প্রমাণ দিন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​అతడు చిత్తము నా యేలిన వాడా, దేని సహాయముచేత నేను ఇశ్రాయేలీయులను రక్షింపగలను? నా కుటుంబము మనష్షే]]></a:t>
+              <a:t><![CDATA[18. দয়া করে একটু অপেক্ষা করুন| আমি ফিরে না আসা পর্য়ন্ত যেন চলে যাবেন না| আমি আপনার জন্য নৈবেদ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గోత్రములో ఎన్నికలేనిదే. నా పితరుల కుటుంబములో నేను కనిష్ఠుడనై యున్నానని ఆయనతో చెప్పెను. అందుకు యెహోవా]]></a:t>
+              <a:t><![CDATA[আনতে যাচ্ছি| সেই নৈবেদ্য আপনার কাছে নিবেদন করব| আপনি দয়া করে অনুমতি দিন|”প্রভু বললেন, “আমি তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. మిద్యానీయుల చెయ్యి ఇశ్రాయేలీయుల మీద హెచ్చాయెను గనుక వారు మిద్యానీయులయెదుట నిలువలేక కొండలోనున్న]]></a:t>
+              <a:t><![CDATA[কিন্তু কখনই তোমরা তাদের মূর্ত্তির পূজা করবে না| কিন্তু তোমরা আমার কথা শোনো নি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అయిన నేమి?]]></a:t>
+              <a:t><![CDATA[ফিরে আসা পর্য়ন্ত অপেক্ষা করবো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. నేను నీకు తోడై యుందును గనుక ఒకే మనుష్యుని హతము చేసినట్లు మిద్యానీయులను నీవు హతముచేయుదువని]]></a:t>
+              <a:t><![CDATA[19. গিদিয়োন ভেতরে গিয়ে একটি কচি পাঁঠা গরম জলে ফোটালো| তাছাড়া সে প্রায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సెలవిచ్చెను.]]></a:t>
+              <a:t><![CDATA[20. পাউণ্ড মযদা দিয়ে খামিরবিহীন রুটি তৈরী করালো| তারপর মাংসটা সে একটা ঝুড়িতে আর ঝোলটা একটা পাত্রে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అందుకతడునాయెడల నీకు కటాక్షము కలిగినయెడల నాతో మాటలాడుచున్న వాడవు నీవే అని నేను తెలిసి కొనునట్లు]]></a:t>
+              <a:t><![CDATA[রাখলো| সে মাংস, ঝোল আর রুটি নিয়ে ওক গাছের নীচে প্রভুকে পরিবেশন করল| 20 প্রভুর দূত গিদিয়োনকে বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఒక సూచన కనుపరచుము.]]></a:t>
+              <a:t><![CDATA[“মাংস, রুটি ঐখানে পাথরের ওপর রাখো| ঝোলটা ঢেলে দাও|” গিদিয়োন তাই করলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ​నేను నీయొద్దకు వచ్చి నా అర్పణమును బయటికి తెచ్చి నీ సన్నిధిని దానిని పెట్టువరకు ఇక్కడనుండి]]></a:t>
+              <a:t><![CDATA[21. প্রভুর দূতের হাতে একটি ছড়ি ছিল| মাংস আর রুটির ওপর ছড়িটার ডগা ছোঁযাতেই পাথর থেকে আগুন ছিটকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెళ్లకుమీ అని వేడుకొనగా ఆయననీవు తిరిగి వచ్చువరకు నేను ఉండెదననెను.]]></a:t>
+              <a:t><![CDATA[বেরল| মাংস রুটি একেবারে পুড়ে গেল| তারপর প্রভুর দূত কোথায মিলিযে গেলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. అప్పుడు గిద్యోను లోపలికి పోయి ఒక మేక పిల్లను తూమెడు పిండితో పొంగని భక్ష్యములను సిద్ధపరచి ఆ]]></a:t>
+              <a:t><![CDATA[22. তখন গিদিয়োন বুঝতে পারলেন যে তিনি এতক্ষণ প্রভুর দূতের সঙ্গেই কথা বলছিলেন| গিদিয়োন চেঁচিয়ে উঠল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాంసమును గంపలో ఉంచి అది వండిన నీళ్లను కుండలో పోసి ఆయనకొరకు ఆ మస్తకివృక్షముక్రిందికి దానిని]]></a:t>
+              <a:t><![CDATA[“সর্বশক্তিমান প্রভু! আমি প্রভুর দূতকে মুখোমুখি দেখেছি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసికొనివచ్చి దగ్గర ఉంచగా]]></a:t>
+              <a:t><![CDATA[23. প্রভু বললেন, “শান্ত হও! এর জন্য ভয় পেও না, তুমি মরবে না!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాగులను గుహలను దుర్గములను తమకు సిద్ధపరచుకొనిరి.]]></a:t>
+              <a:t><![CDATA[38. ঠিক সে রকমই ঘটল| পরদিন খুব ভোরে গিদিয়োন ঘুম থেকে উঠে মেষের ছাল নিংড়ে নিলে ছাল থেকে এক বাটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. దేవుని దూత ఆ మాంస మును పొంగని భక్ష్యములను పట్టుకొని రాతి మీద పెట్టినీళ్లు పోయుమని అతనితో]]></a:t>
+              <a:t><![CDATA[24. অতঃপর গিদিয়োন সেই জায়গায় প্রভুর উপাসনার জন্য একটি বেদী তৈরী করলেন| সে বেদীর নাম দিলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను.]]></a:t>
+              <a:t><![CDATA[“প্রভুই শান্তি|” অফ্রা শহরে সেই বেদী আজও রযেছে| এখানেই অবীযেষ্রীযদের বংশের লোকরা বসবাস করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అతడాలాగు చేయగా యెహోవా దూత తన చేత నున్న కఱ్ఱను చాపి దాని కొనతో ఆ మాంసమును ఆ పొంగని భక్ష్యములను]]></a:t>
+              <a:t><![CDATA[25. সেই রাত্রেই প্রভু গিদিয়োনকে বললেন, “তোমার পিতার একটা সাত বছরের বেশ শক্তসমর্থ ষাঁড় আছে, তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ముట్టినప్పుడు అగ్ని ఆ రాతిలోనుండి వెడలి ఆ మాంస మును పొంగని భక్ష్యములను కాల్చి వేసెను, అంతట యెహోవా]]></a:t>
+              <a:t><![CDATA[সঙ্গে নাও| বালের মূর্ত্তি পূজার জন্য একটি বেদী আছে যেটা তোমার পিতা তৈরী করেছিলেন| বেদীর পাশে একটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దూత అతనికి అదృశ్య మాయెను.]]></a:t>
+              <a:t><![CDATA[কাঠের খুঁটি রযেছে| খুঁটিটা আশেরার মূর্ত্তিকে পূজা করার জন্য| এবার ঐ ষাঁড়টিকে কাজে লাগাও, যাতে সে ঐ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. గిద్యోను ఆయన యెహోవా దూత అని తెలిసికొని అహహా నా యేలినవాడా, యెహోవా, ఇందుకే గదా నేను ముఖా ముఖిగా]]></a:t>
+              <a:t><![CDATA[বালের বেদী, আশেরার খুঁটি ভেঙ্গে ফেলতে পারে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవా దూతను చూచితిననెను.]]></a:t>
+              <a:t><![CDATA[26. ভাঙ্গার পর তোমাদের প্রভু ঈশ্বরের জন্য উপযুক্ত বেদী তৈরী করো| এই উঁচু জায়গাতেই সেটা তৈরি করো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. అప్పుడు యెహోవానీకు సమాధానము, భయపడకుము, నీవు చావవని అతనితో సెలవిచ్చెను.]]></a:t>
+              <a:t><![CDATA[তারপর এই বেদীতেই ঐ ষাঁড়টিকে বলি দিয়ে পুড়িয়ে দাও| জ্বালানোর জন্য আশেরার খুঁটিটাকে ব্যবহার করো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +17331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. అక్కడ గిద్యోను యెహోవా నామమున బలిపీఠము కట్టి, దానికి యెహోవా సమాధానకర్తయను పేరుపెట్టెను. నేటివరకు]]></a:t>
+              <a:t><![CDATA[27. গিদিয়োন প্রভুর কথামতো দশ জন ভৃত্য নিয়ে কাজটি করলেন| কিন্তু তাঁর মনে ভয় হল যে, বাড়ির লোকরা আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +17463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అది అబీ యెజ్రీయుల ఒఫ్రాలో ఉన్నది.]]></a:t>
+              <a:t><![CDATA[শহরের সবাই তাঁর কাণ্ড দেখে ফেলবে| অথচ প্রভুর নির্দেশ তাঁকে পালন করতেই হবে| কাজটা তিনি দিনের বেলায]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +17595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఇశ్రాయేలీయులు విత్తనములు విత్తిన తరువాత మిద్యా నీయులును అమాలేకీయులును తూర్పుననుండు వారును తమ]]></a:t>
+              <a:t><![CDATA[ভর্তি জল বের হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +17727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. మరియు ఆ రాత్రియందే యెహోవానీ తండ్రి కోడెను, అనగా ఏడేండ్ల రెండవ యెద్దును తీసికొని వచ్చి, నీ]]></a:t>
+              <a:t><![CDATA[নয়, রাত্রিতেই করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +17859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తండ్రికట్టిన బయలుయొక్క బలిపీఠమును పడగొట్టి, దానికి పైగానున్న దేవతాస్తంభమును నరికివేసి]]></a:t>
+              <a:t><![CDATA[28. পরদিন সকালে শহরের লোকরা ঘুম থেকে উঠে দেখল, বালের বেদীটা শেষ হয়ে গেছে| তারা এটাও দেখল যে আশেরার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +17991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. తగిన యేర్పాటుతో ఈ బండ కొనను నీ దేవుడైన యెహో వాకు బలిపీఠము కట్టి, ఆ రెండవ కోడెను తీసికొనివచ్చి]]></a:t>
+              <a:t><![CDATA[খুঁটিও কেটে ফেলা হয়েছে| বালের বেদীর পাশেই ছিল সেই খুঁটি| সেই সঙ্গে তারা দেখলো গিদিয়োনের তৈরি সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవు నరికిన ప్రతిమయొక్క కఱ్ఱతో దహనబలి నర్పించు మని అతనితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[বেদীটা| বেদীর উপর বলি দেওয়া ষাঁড়টিও তাদের চোখে পড়লো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. కాబట్టి గిద్యోను తన పని వారిలో పదిమందిని తీసికొనివచ్చి యెహోవా తనతో చెప్పినట్లు చేసెను. అతడు తన]]></a:t>
+              <a:t><![CDATA[29. লোকরা এ ওর দিকে তাকিযে জিজ্ঞাসা করল, “কে আমাদের বেদীটা ভেঙ্গেছে? কে আশেরার খুঁটি কেটেছে? কে এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +18387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పితరుల కుటుంబమునకును ఆ ఊరివారికిని భయపడినందున పగలు దానిని చేయలేక రాత్రివేళ చేసెను.]]></a:t>
+              <a:t><![CDATA[নতুন বেদীটায ষাঁড় বলি দিয়েছে?” এই রকম নানা প্রশ্ন তারা নিজেদের মধ্যে করতে থাকল|একজন বলল, “যোয়াশের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +18519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ఆ ఊరివారు వేకువనే లేచినప్పుడు బయలుయొక్క బలిపీఠము విరుగగొట్టబడియుండెను, దానికి పైగా నున్న]]></a:t>
+              <a:t><![CDATA[পুত্র গিদিয়োন এসব করেছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +18651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవతాస్తంభమును పడద్రోయబడి యుండెను, కట్టబడిన ఆ బలిపీఠముమీద ఆ రెండవ యెద్దు అర్పింప బడి యుండెను.]]></a:t>
+              <a:t><![CDATA[30. তারা যোয়াশের কাছে এল| তারা তাঁকে বলল, “তোমার পুত্রকে নিয়ে এসো| সে বালের বেদী ভেঙ্গেছে| সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +18783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. అప్పుడు వారుఈ పని యెవరు చేసినదని ఒకరితోనొకరు చెప్పుకొనుచు విచారణచేసి వెదకి, యోవాషు కుమారుడైన]]></a:t>
+              <a:t><![CDATA[বেদীর পাশে আশেরার খুঁটি সে কেটে ফেলেছে| তার মরণ কেউ ঠেকাতে পারবে না| তাকে মরতে হবেই|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +18915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గిద్యోను ఆ పనిచేసినట్టు తెలిసికొనిరి.]]></a:t>
+              <a:t><![CDATA[31. ঘিরে থাকা লোকদের সামনে য়োয়াশ বলল, “তোমরা কি বালের পক্ষ নিতে যাচ্ছ? তোমরা কি বালকে রক্ষা করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +19047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పశువులను గుడారములను తీసికొని మిడతల దండంత విస్తారముగా వారిమీదికి వచ్చి]]></a:t>
+              <a:t><![CDATA[11. সেই সময়, প্রভুর দূত একজন লোকর কাছে এলেন| তার নাম ছিল গিদিয়োন| প্রভুর দূত অফ্রা নামক একটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +19179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. కాబట్టి ఆ ఊరివారునీ కుమారుడు బయలుయొక్క బలిపీఠమును పడగొట్టి దానికి పైగానున్న దేవతాస్తంభమును]]></a:t>
+              <a:t><![CDATA[যাচ্ছ? যদি কেউ তার পক্ষ নাও তাহলে কাল সকালের মধ্যেই তাকে মরতে হবে| বাল যদি সত্যিই দেবতা হয় তাহলে যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17375,51 +19311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పడద్రోసెను గనుక అతడు చావవలెను, వానిని బయటికి తెమ్మని యోవాషుతో చెప్పగా]]></a:t>
+              <a:t><![CDATA[তার বেদী ভেঙ্গেছে তার বিরুদ্ধে সে নিজেকে রক্ষা করুক|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17507,51 +19443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. యోవాషు తనకు ఎదురుగా నిలిచిన వారందరితోమీరు బయలు పక్షముగా వాదింతురా? మీరు వాని రక్షించు దురా?]]></a:t>
+              <a:t><![CDATA[32. য়োয়াশ বলল, “যদি গিদিয়োন বালের বেদী ভেঙ্গে থাকে তবে বাল তার সঙ্গে বিবাদ করুক|” সেদিন থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17639,51 +19575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వానిపక్షముగా వాదించువాడు ఈ ప్రొద్దుననే చావవలెను; ఎవడో వాని బలిపీఠమును విరుగగొట్టెను గనుక, వాడు]]></a:t>
+              <a:t><![CDATA[য়োয়াশ গিদিয়োনের একটা নতুন নাম দিলেন| যিরুব্বাল হচ্ছে সেই নতুন নাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17771,51 +19707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవతయైనందున తన పక్షమున తానేవాదించ వచ్చును.]]></a:t>
+              <a:t><![CDATA[33. মিদিয়নীয়, অমালেকীয় এবং পুর্বদেশের অন্যান্য লোকরা একসঙ্গে মিলে ইস্রায়েলীয়দের বিরুদ্ধে যুদ্ধ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17903,51 +19839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ఒకడు తన బలిపీఠమును విరుగ గొట్టినందున అతనితో బయలు వాదించుకొననిమ్మని చెప్పి ఆ దినమున అతనికి]]></a:t>
+              <a:t><![CDATA[করতে গেল| যর্দন নদী পেরিযে তারা য়িষ্রিযেল উপত্যকায শিবির গাড়ল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18035,51 +19971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెరుబ్బయలను పేరు పెట్టెను.]]></a:t>
+              <a:t><![CDATA[34. প্রভুর আত্মা গিদিয়োনের ওপর ভর করলেন| তিনি তাকে প্রচণ্ড শক্তি দিলেন| গিদিয়োন অবীযেষ্রীয]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18167,51 +20103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. మిద్యానీయులందరును అమాలేకీయులందరును తూర్పు వారందరును కూడి వచ్చి నది దాటి యెజ్రెయేలు మైదా నములో]]></a:t>
+              <a:t><![CDATA[পরিবারকে আহ্বান করার জন্য শিঙা বাজাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18299,51 +20235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దిగగా]]></a:t>
+              <a:t><![CDATA[35. মনঃশি পরিবারগোষ্ঠী সকলের কাছে সে বার্তাবাহক পাঠাল| বার্তাবাহকরা তাদের অস্ত্রশস্ত্র নিয়ে যুদ্ধের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18431,51 +20367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ​యెహోవా ఆత్మ గిద్యోనును ఆవే శించెను. అతడు బూర ఊదినప్పుడు అబీయెజెరు కుటుంబపువారు అతని యొద్దకు]]></a:t>
+              <a:t><![CDATA[জন্য তৈরি হতে বলল| তাছাড়া গিদিয়োন আশের, সবুলূন আর নপ্তালি পরিবারগোষ্ঠীর কাছেও বার্তাবাহক পাঠালেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18563,51 +20499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. వారి యెదుట దిగి, గాజాకు పోవునంతదూరము భూమి పంటను పాడుచేసి, ఒక గొఱ్ఱనుగాని యెద్దునుగాని గాడిదనుగాని]]></a:t>
+              <a:t><![CDATA[জায়গায় একটি ওক গাছের নীচে বসলেন| ওক গাছটা ছিল য়োয়াশ নামে একজন লোকর| য়োয়াশ, গিদিয়োনের পিতা,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18695,51 +20631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[এই কথা বার্তাবাহকরা তাদের বললে তারাও গিদিয়োন ও তাঁর সঙ্গীদের সঙ্গে দেখা করলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18827,51 +20763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. అతడు మనష్షీ యులందరియొద్దకు దూతలను పంపగా వారును కూడు కొని అతనియొద్దకు వచ్చిరి. అతడు ఆషేరు]]></a:t>
+              <a:t><![CDATA[36. তখন গিদিয়োন ঈশ্বরকে বললেন, “ আপনি আমাকে সাহায্য করবেন বলেছিলেন যাতে ইস্রায়েলবাসীরা রক্ষা পায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18959,51 +20895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జెబూలూను నఫ్తాలి గోత్రములవారియొద్దకు దూతలను పంపగా వారును కూడినవారిని ఎదుర్కొనుటకు వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[এ কথা যে সত্যি তা প্রমাণ করুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19091,51 +21027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. అప్పుడు గిద్యోను నీవు సెలవిచ్చినట్లు నాచేత ఇశ్రాయేలీయులను రక్షింప నుద్దేశించిన యెడల]]></a:t>
+              <a:t><![CDATA[37. যে জায়গায় শস্য ঝাড়াই হয় সেখানে আমি একটা মেষের ছাল রেখে দেব| যদি দেখি সব জায়গাই শুকনো অথচ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19223,51 +21159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ​నేను కళ్లమున గొఱ్ఱబొచ్చు ఉంచినతరువాత నేల అంతయు ఆరియుండగా ఆ గొఱ్ఱ బొచ్చుమీద మాత్రమే మంచుపడు నెడల]]></a:t>
+              <a:t><![CDATA[সেই মেষের ছালে শিশির পড়েছে তাহলে বুঝব আপনি আমাকে দিয়ে ইস্রায়েল রক্ষা করবেন| এরকম কথাই তো আপনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19355,51 +21291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవు సెల విచ్చినట్లు ఇశ్రాయేలీయులను నా మూలముగా రక్షించెదవని నేను నిశ్చయించుకొందునని దేవునితో అనెను.]]></a:t>
+              <a:t><![CDATA[বলেছিলেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19487,51 +21423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ​ఆలాగున జరిగెను; అతడు ప్రొద్దుట లేచి ఆ బొచ్చును పిడిచి నీళ్లతో పాత్ర నిండువరకు ఆ బొచ్చునుండి]]></a:t>
+              <a:t><![CDATA[1. আবার ইস্রায়েলবাসীরা পাপ কর্মে মেতে উঠল| তাই সাত বছর ধরে প্রভু মিদিয়নদের সহায় হয়ে রইলেন যাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19619,51 +21555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మంచును పిండెను.]]></a:t>
+              <a:t><![CDATA[তারা ইস্রায়েলীয়দের দমিযে রাখতে পারে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19751,51 +21687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ​అప్పుడు గిద్యోనునీ కోపము నా మీద మండనియ్యకుము; ఇంకొక మారే ఆ బొచ్చుచేత శోధింప సెలవిమ్ము. నేల]]></a:t>
+              <a:t><![CDATA[2. মিদিয়ন সম্প্রদাযের লোকরা ছিল ভীষণ শক্তিশালী| ইস্রায়েলবাসীদের ওপর তারা বেশ অত্যাচার করত| তাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19883,51 +21819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అంతటిమీద మంచు పడి యుండగా ఆ బొచ్చు మాత్రమే పొడిగా ఉండనిమ్మని దేవునితో అనగా]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলীয়রা পর্বতের নানা গোপন জায়গায় লুকিয়ে থাকত| সেখানেই খাবার দাবার লুকিয়ে রাখত| সেসব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20015,51 +21951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జీవనసాధన మైన మరిదేనినిగాని ఇశ్రాయేలీయులకు ఉండనీయ లేదు.]]></a:t>
+              <a:t><![CDATA[অবীযেষ্রীয বংশের লোক ছিলেন| গিদিয়োন একটি দ্রাক্ষা মাড়াবার জায়গায় কিছু গম মাড়াই করছিলেন| প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20147,51 +22083,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ​ఆ రాత్రి దేవుడు ఆలాగున చేసెను; నేల అంతటి మీద మంచు పడినను ఆ బొచ్చుమాత్రమే పొడిగానుండెను.]]></a:t>
+              <a:t><![CDATA[জায়গা খুঁজে পাওয়া খুব শক্ত ছিল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. তারা যে এরকম সাবধান হয়ে গিয়েছিল তার কারণ মিদিয়নীয় এবং অমালেকীয় সম্প্রদাযের লোকরা পূর্বদেশ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[থেকে সবসময় আক্রমণ করতো এবং তাদের ফসল নষ্ট করতো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. আক্রমণকারীরা ইস্রায়েলীয়দের বিরুদ্ধে যুদ্ধ শিবির গেড়েছিল| তারা অনেক দূরে ঘসা শহর পর্য়ন্ত]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ইস্রায়েলীয়দের সমস্ত শস্য নষ্ট করে দিয়েছিল| তারা ইস্রায়েলীয়দের খাবার মতো কিছুই অবশিষ্ট রাখল না|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তারা তাদের মেষ, গরু, গাধা এসবও কেড়ে নিয়ে গিয়েছিল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. মিদিযনী়রা ওদের দেশে তাঁবু গেড়েছিল এবং সঙ্গে এনেছিল পরিবারের লোকজন, জীবজন্তু| পঙ্গপালের ঝাঁকের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মতো অগুনতি মানুষ তারা এবং তাদের আনা উটের সংখ্যা গোণা অসম্ভব ছিল| দেশটাকে ওরা একেবারে ছারখার করে দিল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. মিদিযনী়দের অত্যাচারে ইস্রায়েলীয়রা একেবারে নিঃস্ব হয়ে গেল| তাই তারা প্রভুর দয়া পাবার জন্যে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কেঁদে আকুল হয়ে উঠল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20279,51 +23403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. వారును వారి ఒంటెలును లెక్కలేకయుండెను.]]></a:t>
+              <a:t><![CDATA[দূত গিদিয়োনের কাছে বসলেন| গিদিয়োন লুকিয়েছিলেন যাতে মিদিয়নরা তাঁকে দেখতে না পায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20339,92 +23463,1016 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. মিদিযনের লোকরা অত্যাচারে মেতে উঠেছিল| সেই জন্যে ইস্রায়েলীয়রা প্রভুর কৃপার জন্যে কেঁদে আকুল হয়ে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[উঠল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. তাই প্রভু তাদের কাছে একজন ভাববাদীকে পাঠালেন| ভাববাদী ইস্রায়েলবাসীদের বললেন, “প্রভু, ইস্রায়েলের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ঈশ্বর কি বলেন তা শোন| তিনি বলেছেন, ‘মিশরে তোমরা ক্রীতদাস ছিলে| আমি তোমাদের মুক্ত করে সেই দেশ থেকে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[নিয়ে এসেছি|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. আমি তোমাদের মিশরের এবং যারা তোমাদের নির্য়াতন করেছে, তাদের সকলের হাত থেকে রক্ষা করেছি| আমি আবার]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সেই লোকদের তাড়িয়ে বের করে দিয়েছি এবং তাদের দেশ তোমাদের দিয়েছি|’]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20450,51 +24498,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20625,51 +24673,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>80</Slides>
+  <Slides>96</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>