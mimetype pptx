--- v1 (2026-08-02)
+++ v2 (2026-11-01)
@@ -177,56 +177,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -300,53 +294,50 @@
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
-    <p:sldId id="349" r:id="rId96"/>
-[...1 lines deleted...]
-    <p:sldId id="351" r:id="rId98"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -537,56 +528,53 @@
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
-  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -646,51 +634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது கிதியோன் தேவனை நோக்கி: நான் இன்னும் ஒருவிசைமாத்திரம் பேசுகிறேன், உமது கோபம் என் மேல் மூளாதிருப்பதாக; தோலினாலே நான் இன்னும் ஒரேவிசை சோதனைபண்ணட்டும்; தோல்மாத்திரம் காய்ந்திருக்கவும் பூமியெங்கும் பனி பெய்திருக்கவும் கட்டளையிடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. For they came up with their cattle and their tents, and they came as grasshoppers for multitude; for both they and their camels were without number: and they entered into the land to destroy it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -755,51 +743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது கிதியோன் தேவனை நோக்கி: நான் இன்னும் ஒருவிசைமாத்திரம் பேசுகிறேன், உமது கோபம் என் மேல் மூளாதிருப்பதாக; தோலினாலே நான் இன்னும் ஒரேவிசை சோதனைபண்ணட்டும்; தோல்மாத்திரம் காய்ந்திருக்கவும் பூமியெங்கும் பனி பெய்திருக்கவும் கட்டளையிடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. For they came up with their cattle and their tents, and they came as grasshoppers for multitude; for both they and their camels were without number: and they entered into the land to destroy it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -864,51 +852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது கிதியோன் தேவனை நோக்கி: நான் இன்னும் ஒருவிசைமாத்திரம் பேசுகிறேன், உமது கோபம் என் மேல் மூளாதிருப்பதாக; தோலினாலே நான் இன்னும் ஒரேவிசை சோதனைபண்ணட்டும்; தோல்மாத்திரம் காய்ந்திருக்கவும் பூமியெங்கும் பனி பெய்திருக்கவும் கட்டளையிடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. For they came up with their cattle and their tents, and they came as grasshoppers for multitude; for both they and their camels were without number: and they entered into the land to destroy it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -973,51 +961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தருடைய தூதனானவர் அவனுக்குத் தரிசனமாகி: பராக்கிரமசாலியே கர்த்தர் உன்னோடே இருக்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And Israel was greatly impoverished because of the Midianites; and the children of Israel cried unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1082,51 +1070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்படியே தேவன் அன்று ராத்திரி செய்தார்; தோல்மாத்திரம் காய்ந்திருந்து, பூமியெங்கும் பனி பெய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And Israel was greatly impoverished because of the Midianites; and the children of Israel cried unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1191,51 +1179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்படியே தேவன் அன்று ராத்திரி செய்தார்; தோல்மாத்திரம் காய்ந்திருந்து, பூமியெங்கும் பனி பெய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And it came to pass, when the children of Israel cried unto the LORD because of the Midianites,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1300,51 +1288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கிதியோன் அவரை நோக்கி: ஆ என் ஆண்டவனே, கர்த்தர் எங்களோடே இருந்தால், இவையெல்லாம் எங்களுக்கு நேரிடுவானேன்? கர்த்தர் எங்களை எகிப்திலிருந்து கொண்டுவரவில்லையா என்று எங்கள் பிதாக்கள் எங்களுக்கு விவரித்துச்சொன்ன அவருடைய அற்புதங்களெல்லாம் எங்கே? இப்பொழுது கர்த்தர் எங்களைக் கைவிட்டு, மீதியானியர் கையில் எங்களை ஒப்புக்கொடுத்தாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[8. That the LORD sent a prophet unto the children of Israel, which said unto them, Thus says the LORD God of Israel, I brought you up from Egypt, and brought you forth out of the house of bondage;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1409,51 +1397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கிதியோன் அவரை நோக்கி: ஆ என் ஆண்டவனே, கர்த்தர் எங்களோடே இருந்தால், இவையெல்லாம் எங்களுக்கு நேரிடுவானேன்? கர்த்தர் எங்களை எகிப்திலிருந்து கொண்டுவரவில்லையா என்று எங்கள் பிதாக்கள் எங்களுக்கு விவரித்துச்சொன்ன அவருடைய அற்புதங்களெல்லாம் எங்கே? இப்பொழுது கர்த்தர் எங்களைக் கைவிட்டு, மீதியானியர் கையில் எங்களை ஒப்புக்கொடுத்தாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[8. That the LORD sent a prophet unto the children of Israel, which said unto them, Thus says the LORD God of Israel, I brought you up from Egypt, and brought you forth out of the house of bondage;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1518,51 +1506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கிதியோன் அவரை நோக்கி: ஆ என் ஆண்டவனே, கர்த்தர் எங்களோடே இருந்தால், இவையெல்லாம் எங்களுக்கு நேரிடுவானேன்? கர்த்தர் எங்களை எகிப்திலிருந்து கொண்டுவரவில்லையா என்று எங்கள் பிதாக்கள் எங்களுக்கு விவரித்துச்சொன்ன அவருடைய அற்புதங்களெல்லாம் எங்கே? இப்பொழுது கர்த்தர் எங்களைக் கைவிட்டு, மீதியானியர் கையில் எங்களை ஒப்புக்கொடுத்தாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[8. That the LORD sent a prophet unto the children of Israel, which said unto them, Thus says the LORD God of Israel, I brought you up from Egypt, and brought you forth out of the house of bondage;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1627,51 +1615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கிதியோன் அவரை நோக்கி: ஆ என் ஆண்டவனே, கர்த்தர் எங்களோடே இருந்தால், இவையெல்லாம் எங்களுக்கு நேரிடுவானேன்? கர்த்தர் எங்களை எகிப்திலிருந்து கொண்டுவரவில்லையா என்று எங்கள் பிதாக்கள் எங்களுக்கு விவரித்துச்சொன்ன அவருடைய அற்புதங்களெல்லாம் எங்கே? இப்பொழுது கர்த்தர் எங்களைக் கைவிட்டு, மீதியானியர் கையில் எங்களை ஒப்புக்கொடுத்தாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And I delivered you out of the hand of the Egyptians, and out of the hand of all that oppressed you, and drove them out from before you, and gave you their land;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1736,51 +1724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உங்கள் தேவனாகிய கர்த்தர் என்றும், நீங்கள் குடியிருக்கும் அவர்கள் தேசத்திலுள்ள எமோரியருடைய தேவர்களுக்குப் பயப்படாதிருங்கள் என்றும், உங்களுக்குச் சொன்னேன்; நீங்களோ என் சொல்லைக் கேளாதேபோனீர்கள் என்கிறார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. And the children of Israel did evil in the sight of the LORD: and the LORD delivered them into the hand of Midian seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1845,51 +1833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் அவனை நோக்கிப்பார்த்து: உனக்கு இருக்கிற இந்தப் பலத்தோடே போ; நீ இஸ்ரவேலை மீதியானியரின் கைக்கு நீங்கலாக்கி ரட்சிப்பாய்; உன்னை அனுப்புகிறவர் நான் அல்லவா என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And I delivered you out of the hand of the Egyptians, and out of the hand of all that oppressed you, and drove them out from before you, and gave you their land;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1954,51 +1942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் அவனை நோக்கிப்பார்த்து: உனக்கு இருக்கிற இந்தப் பலத்தோடே போ; நீ இஸ்ரவேலை மீதியானியரின் கைக்கு நீங்கலாக்கி ரட்சிப்பாய்; உன்னை அனுப்புகிறவர் நான் அல்லவா என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And I said unto you, I am the LORD your God; fear not the gods of the Amorites, in whose land all of you dwell: but all of you have not obeyed my voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2063,51 +2051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அவன்: ஆ என் ஆண்டவரே, நான் இஸ்ரவேலை எதினாலே ரட்சிப்பேன்; இதோ, மனாசேயில் என் குடும்பம் மிகவும் எளியது; என் தகப்பன் வீட்டில் நான் எல்லாரிலும் சிறியவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And I said unto you, I am the LORD your God; fear not the gods of the Amorites, in whose land all of you dwell: but all of you have not obeyed my voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2172,51 +2160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அவன்: ஆ என் ஆண்டவரே, நான் இஸ்ரவேலை எதினாலே ரட்சிப்பேன்; இதோ, மனாசேயில் என் குடும்பம் மிகவும் எளியது; என் தகப்பன் வீட்டில் நான் எல்லாரிலும் சிறியவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And I said unto you, I am the LORD your God; fear not the gods of the Amorites, in whose land all of you dwell: but all of you have not obeyed my voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2281,51 +2269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்குக் கர்த்தர்: நான் உன்னோடேகூட இருப்பேன்; ஒரே மனுஷனை முறிய அடிப்பதுபோல நீ மீதியானியரை முறிய அடிப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And there came an angel of the LORD, and sat under an oak which was in Ophrah, that pertained unto Joash the Abiezrite: and his son Gideon threshed wheat by the winepress, to hide it from the Midianites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2390,51 +2378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்குக் கர்த்தர்: நான் உன்னோடேகூட இருப்பேன்; ஒரே மனுஷனை முறிய அடிப்பதுபோல நீ மீதியானியரை முறிய அடிப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And there came an angel of the LORD, and sat under an oak which was in Ophrah, that pertained unto Joash the Abiezrite: and his son Gideon threshed wheat by the winepress, to hide it from the Midianites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2499,51 +2487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவன்: உம்முடைய கண்களில் இப்பொழுதும் எனக்குத்தயை கிடைத்ததானால் என்னோடே பேசுகிறவர் தேவரீர்தான் என்று எனக்கு ஒரு அடையாளத்தைக் காட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. And there came an angel of the LORD, and sat under an oak which was in Ophrah, that pertained unto Joash the Abiezrite: and his son Gideon threshed wheat by the winepress, to hide it from the Midianites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2608,51 +2596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவன்: உம்முடைய கண்களில் இப்பொழுதும் எனக்குத்தயை கிடைத்ததானால் என்னோடே பேசுகிறவர் தேவரீர்தான் என்று எனக்கு ஒரு அடையாளத்தைக் காட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. And the angel of the LORD appeared unto him, and said unto him, The LORD is with you, you mighty man of valour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2717,51 +2705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் உம்மிடத்திற்கு என் காணிக்கையைக் கொண்டுவந்து, உமக்கு முன்பாக வைக்குமளவும், இவ்விடம் விட்டுப்போகாதிருப்பீராக என்றான்; அதற்கு அவர்: நீ திரும்பிவருமட்டும் நான் இருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And the angel of the LORD appeared unto him, and said unto him, The LORD is with you, you mighty man of valour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2826,51 +2814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் உம்மிடத்திற்கு என் காணிக்கையைக் கொண்டுவந்து, உமக்கு முன்பாக வைக்குமளவும், இவ்விடம் விட்டுப்போகாதிருப்பீராக என்றான்; அதற்கு அவர்: நீ திரும்பிவருமட்டும் நான் இருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And Gideon said unto him, Oh my Lord, if the LORD be with us, why then is all this befallen us? and where be all his miracles which our fathers told us of, saying, Did not the LORD bring us up from Egypt? but now the LORD has forsaken us, and delivered us into the hands of the Midianites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2935,51 +2923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உங்கள் தேவனாகிய கர்த்தர் என்றும், நீங்கள் குடியிருக்கும் அவர்கள் தேசத்திலுள்ள எமோரியருடைய தேவர்களுக்குப் பயப்படாதிருங்கள் என்றும், உங்களுக்குச் சொன்னேன்; நீங்களோ என் சொல்லைக் கேளாதேபோனீர்கள் என்கிறார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. And the children of Israel did evil in the sight of the LORD: and the LORD delivered them into the hand of Midian seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3044,51 +3032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் உம்மிடத்திற்கு என் காணிக்கையைக் கொண்டுவந்து, உமக்கு முன்பாக வைக்குமளவும், இவ்விடம் விட்டுப்போகாதிருப்பீராக என்றான்; அதற்கு அவர்: நீ திரும்பிவருமட்டும் நான் இருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And Gideon said unto him, Oh my Lord, if the LORD be with us, why then is all this befallen us? and where be all his miracles which our fathers told us of, saying, Did not the LORD bring us up from Egypt? but now the LORD has forsaken us, and delivered us into the hands of the Midianites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3153,51 +3141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உடனே கிதியோன் உள்ளே போய், ஒரு வெள்ளாட்டுக்குட்டியையும் ஒரு மரக்கால் மாவிலே புளிப்பில்லாத் அப்பங்களையும் ஆயத்தப்படுத்தி, இறைச்சியை ஒரு கூடையில் வைத்து, ஆனத்தை ஒரு கிண்ணத்தில் வார்த்து, அதை வெளியே கர்வாலிமரத்தின் கீழிருக்கிற அவரிடத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
+              <a:t><![CDATA[13. And Gideon said unto him, Oh my Lord, if the LORD be with us, why then is all this befallen us? and where be all his miracles which our fathers told us of, saying, Did not the LORD bring us up from Egypt? but now the LORD has forsaken us, and delivered us into the hands of the Midianites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3262,51 +3250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தேவனுடைய தூதனானவர் அவனை நோக்கி: நீ இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் எடுத்து, இந்தக் கற்பாறையின் மேல் வைத்து ஆணத்தை ஊற்று என்றார்; அவன் அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[13. And Gideon said unto him, Oh my Lord, if the LORD be with us, why then is all this befallen us? and where be all his miracles which our fathers told us of, saying, Did not the LORD bring us up from Egypt? but now the LORD has forsaken us, and delivered us into the hands of the Midianites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3371,51 +3359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தேவனுடைய தூதனானவர் அவனை நோக்கி: நீ இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் எடுத்து, இந்தக் கற்பாறையின் மேல் வைத்து ஆணத்தை ஊற்று என்றார்; அவன் அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD looked upon him, and said, Go in this your might, and you shall save Israel from the hand of the Midianites: have not I sent you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3480,51 +3468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தேவனுடைய தூதனானவர் அவனை நோக்கி: நீ இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் எடுத்து, இந்தக் கற்பாறையின் மேல் வைத்து ஆணத்தை ஊற்று என்றார்; அவன் அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD looked upon him, and said, Go in this your might, and you shall save Israel from the hand of the Midianites: have not I sent you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3589,51 +3577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தருடைய தூதன் தமது கையிலிருந்த கோலின் நுனியை நீட்டி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் தொட்டார்; அப்பொழுது அக்கினி கற்பாறையிலிருந்து எழும்பி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் பட்சித்தது; கர்த்தரின் தூதனோவென்றால், அவன் கண்களுக்கு மறைந்து போனார்.]]></a:t>
+              <a:t><![CDATA[15. And he said unto him, Oh my Lord, wherewith shall I save Israel? behold, my family is poor in Manasseh, and I am the least in my father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3698,51 +3686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தருடைய தூதன் தமது கையிலிருந்த கோலின் நுனியை நீட்டி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் தொட்டார்; அப்பொழுது அக்கினி கற்பாறையிலிருந்து எழும்பி, இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் பட்சித்தது; கர்த்தரின் தூதனோவென்றால், அவன் கண்களுக்கு மறைந்து போனார்.]]></a:t>
+              <a:t><![CDATA[15. And he said unto him, Oh my Lord, wherewith shall I save Israel? behold, my family is poor in Manasseh, and I am the least in my father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3807,51 +3795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது கிதியோன், அவர் கர்த்தருடைய தூதன் என்று கண்டு: ஐயோ, கர்த்தரான ஆண்டவரே, நான் கர்த்தருடைய தூதனை முகமுகமாய்க் கண்டேனே என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the LORD said unto him, Surely I will be with you, and you shall strike the Midianites as one man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3916,51 +3904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது கிதியோன், அவர் கர்த்தருடைய தூதன் என்று கண்டு: ஐயோ, கர்த்தரான ஆண்டவரே, நான் கர்த்தருடைய தூதனை முகமுகமாய்க் கண்டேனே என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the LORD said unto him, Surely I will be with you, and you shall strike the Midianites as one man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4025,51 +4013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு கர்த்தர்: உனக்குச் சமாதானம்; பயப்படாதே, நீ சாவதில்லை என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[17. And he said unto him, If now I have found grace in your sight, then show me a sign that you talk with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4134,51 +4122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்படியே ஆயிற்று. அவன் மறுநாள் காலமே எழுந்திருந்து, தோலைக்கசக்கி, அதிலிருந்த பனிநீரை ஒரு கிண்ணம் நிறையப்பிழிந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And the hand of Midian prevailed against Israel: and because of the Midianites the children of Israel made them the dens which are in the mountains, and caves, and strong holds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4243,51 +4231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கே கிதியோன் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அதற்கு யெகோவா ஷாலோம் என்று பேரிட்டான்; அது இந்நாள்வரைக்கும் அபியேஸ்ரியரின் ஊராகிய ஒப்ராவில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. And he said unto him, If now I have found grace in your sight, then show me a sign that you talk with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4352,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கே கிதியோன் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அதற்கு யெகோவா ஷாலோம் என்று பேரிட்டான்; அது இந்நாள்வரைக்கும் அபியேஸ்ரியரின் ஊராகிய ஒப்ராவில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. Depart not behind, I pray you, until I come unto you, and bring forth my present, and set it before you. And he said, I will tarry until you come again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4461,51 +4449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அன்று ராத்திரியிலே கர்த்தர் அவனை நோக்கி: நீ உன் தகப்பனுக்கு இருக்கிற காளைகளில் ஏழு வயதான இரண்டாம் காளையைக் கொண்டுபோய், உன் தகப்பனுக்கு இருக்கிற பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருக்கிற தோப்பை வெட்டிப்போட்டு,]]></a:t>
+              <a:t><![CDATA[18. Depart not behind, I pray you, until I come unto you, and bring forth my present, and set it before you. And he said, I will tarry until you come again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4570,51 +4558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அன்று ராத்திரியிலே கர்த்தர் அவனை நோக்கி: நீ உன் தகப்பனுக்கு இருக்கிற காளைகளில் ஏழு வயதான இரண்டாம் காளையைக் கொண்டுபோய், உன் தகப்பனுக்கு இருக்கிற பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருக்கிற தோப்பை வெட்டிப்போட்டு,]]></a:t>
+              <a:t><![CDATA[19. And Gideon went in, and made ready a kid, and unleavened cakes of an ephah of flour: the flesh he put in a basket, and he put the broth in a pot, and brought it out unto him under the oak, and presented it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4679,51 +4667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அன்று ராத்திரியிலே கர்த்தர் அவனை நோக்கி: நீ உன் தகப்பனுக்கு இருக்கிற காளைகளில் ஏழு வயதான இரண்டாம் காளையைக் கொண்டுபோய், உன் தகப்பனுக்கு இருக்கிற பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருக்கிற தோப்பை வெட்டிப்போட்டு,]]></a:t>
+              <a:t><![CDATA[19. And Gideon went in, and made ready a kid, and unleavened cakes of an ephah of flour: the flesh he put in a basket, and he put the broth in a pot, and brought it out unto him under the oak, and presented it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4788,51 +4776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அன்று ராத்திரியிலே கர்த்தர் அவனை நோக்கி: நீ உன் தகப்பனுக்கு இருக்கிற காளைகளில் ஏழு வயதான இரண்டாம் காளையைக் கொண்டுபோய், உன் தகப்பனுக்கு இருக்கிற பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருக்கிற தோப்பை வெட்டிப்போட்டு,]]></a:t>
+              <a:t><![CDATA[19. And Gideon went in, and made ready a kid, and unleavened cakes of an ephah of flour: the flesh he put in a basket, and he put the broth in a pot, and brought it out unto him under the oak, and presented it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4897,51 +4885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இந்தக் கற்பாறை உச்சியிலே பாங்கான ஒரு இடத்தில் உன் தேவனாகிய கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அந்த இரண்டாம் காளையைக் கொண்டு வந்து, அதை நீ வெட்டிப்போட்ட தோப்பினுடைய கட்டை விறகுகளின் மேல் சர்வாங்க தகனமாகப் பலியிடக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And the angel of God said unto him, Take the flesh and the unleavened cakes, and lay them upon this rock, and pour out the broth. And he did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5006,51 +4994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இந்தக் கற்பாறை உச்சியிலே பாங்கான ஒரு இடத்தில் உன் தேவனாகிய கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அந்த இரண்டாம் காளையைக் கொண்டு வந்து, அதை நீ வெட்டிப்போட்ட தோப்பினுடைய கட்டை விறகுகளின் மேல் சர்வாங்க தகனமாகப் பலியிடக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And the angel of God said unto him, Take the flesh and the unleavened cakes, and lay them upon this rock, and pour out the broth. And he did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5115,51 +5103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது கிதியோன், தன் வேலையாட்களில் பத்துப்பேரைச் சேர்த்து, கர்த்தர் தனக்குச் சொன்னபடியே செய்தான்; அவன் தன் தகப்பன் குடும்பத்தாருக்கும் அந்த ஊர் மனுஷருக்கும் பயப்பட்டபடியினாலே, அதைப் பகலிலே செய்யாமல், இரவிலே செய்தான்.]]></a:t>
+              <a:t><![CDATA[21. Then the angel of the LORD put forth the end of the staff that was in his hand, and touched the flesh and the unleavened cakes; and there rose up fire out of the rock, and consumed the flesh and the unleavened cakes. Then the angel of the LORD departed out of his sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5224,51 +5212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது கிதியோன், தன் வேலையாட்களில் பத்துப்பேரைச் சேர்த்து, கர்த்தர் தனக்குச் சொன்னபடியே செய்தான்; அவன் தன் தகப்பன் குடும்பத்தாருக்கும் அந்த ஊர் மனுஷருக்கும் பயப்பட்டபடியினாலே, அதைப் பகலிலே செய்யாமல், இரவிலே செய்தான்.]]></a:t>
+              <a:t><![CDATA[21. Then the angel of the LORD put forth the end of the staff that was in his hand, and touched the flesh and the unleavened cakes; and there rose up fire out of the rock, and consumed the flesh and the unleavened cakes. Then the angel of the LORD departed out of his sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5333,51 +5321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்படியே ஆயிற்று. அவன் மறுநாள் காலமே எழுந்திருந்து, தோலைக்கசக்கி, அதிலிருந்த பனிநீரை ஒரு கிண்ணம் நிறையப்பிழிந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And the hand of Midian prevailed against Israel: and because of the Midianites the children of Israel made them the dens which are in the mountains, and caves, and strong holds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5442,51 +5430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது கிதியோன், தன் வேலையாட்களில் பத்துப்பேரைச் சேர்த்து, கர்த்தர் தனக்குச் சொன்னபடியே செய்தான்; அவன் தன் தகப்பன் குடும்பத்தாருக்கும் அந்த ஊர் மனுஷருக்கும் பயப்பட்டபடியினாலே, அதைப் பகலிலே செய்யாமல், இரவிலே செய்தான்.]]></a:t>
+              <a:t><![CDATA[21. Then the angel of the LORD put forth the end of the staff that was in his hand, and touched the flesh and the unleavened cakes; and there rose up fire out of the rock, and consumed the flesh and the unleavened cakes. Then the angel of the LORD departed out of his sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5551,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த ஊர் மனுஷர் காலமே எழுந்திருந்தபோது, இதோ, பாகாலின் பலிபீடம் தகர்க்கப்பட்டதும், அதின் அருகேயிருந்த தோப்பு வெட்டிப்போடப்பட்டதும், கட்டப்பட்டிருந்த பலிபீடத்தின் மேல் அந்த இரண்டாம் காளை பலியிடப்பட்டதுமாயிருக்க அவர்கள் கண்டு;]]></a:t>
+              <a:t><![CDATA[22. And when Gideon perceived that he was an angel of the LORD, Gideon said, Alas, O LORD God! for because I have seen an angel of the LORD face to face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5660,51 +5648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த ஊர் மனுஷர் காலமே எழுந்திருந்தபோது, இதோ, பாகாலின் பலிபீடம் தகர்க்கப்பட்டதும், அதின் அருகேயிருந்த தோப்பு வெட்டிப்போடப்பட்டதும், கட்டப்பட்டிருந்த பலிபீடத்தின் மேல் அந்த இரண்டாம் காளை பலியிடப்பட்டதுமாயிருக்க அவர்கள் கண்டு;]]></a:t>
+              <a:t><![CDATA[22. And when Gideon perceived that he was an angel of the LORD, Gideon said, Alas, O LORD God! for because I have seen an angel of the LORD face to face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5769,51 +5757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த ஊர் மனுஷர் காலமே எழுந்திருந்தபோது, இதோ, பாகாலின் பலிபீடம் தகர்க்கப்பட்டதும், அதின் அருகேயிருந்த தோப்பு வெட்டிப்போடப்பட்டதும், கட்டப்பட்டிருந்த பலிபீடத்தின் மேல் அந்த இரண்டாம் காளை பலியிடப்பட்டதுமாயிருக்க அவர்கள் கண்டு;]]></a:t>
+              <a:t><![CDATA[23. And the LORD said unto him, Peace be unto you; fear not: you shall not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5878,51 +5866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒருவரையொருவர் நோக்கி: இந்தக் காரியத்தைச் செய்தவன் யார் என்றார்கள்; கேட்டு விசாரிக்கிறபோது, யோவாசின் மகன் கிதியோன் இதைச் செய்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Then Gideon built an altar there unto the LORD, and called it Jehovahshalom: unto this day it is yet in Ophrah of the Abiezrites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5987,51 +5975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒருவரையொருவர் நோக்கி: இந்தக் காரியத்தைச் செய்தவன் யார் என்றார்கள்; கேட்டு விசாரிக்கிறபோது, யோவாசின் மகன் கிதியோன் இதைச் செய்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Then Gideon built an altar there unto the LORD, and called it Jehovahshalom: unto this day it is yet in Ophrah of the Abiezrites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6096,51 +6084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒருவரையொருவர் நோக்கி: இந்தக் காரியத்தைச் செய்தவன் யார் என்றார்கள்; கேட்டு விசாரிக்கிறபோது, யோவாசின் மகன் கிதியோன் இதைச் செய்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass the same night, that the LORD said unto him, Take your father's young bullock, even the second bullock of seven years old, and throw down the altar of Baal that your father has, and cut down the grove that is by it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6205,51 +6193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது ஊரார் யோவாசை நோக்கி: உன் மகனை வெளியே கொண்டு வா; அவன் பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருந்த தோப்பை வெட்டிப்போட்டான், அவன் சாகவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass the same night, that the LORD said unto him, Take your father's young bullock, even the second bullock of seven years old, and throw down the altar of Baal that your father has, and cut down the grove that is by it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6314,51 +6302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது ஊரார் யோவாசை நோக்கி: உன் மகனை வெளியே கொண்டு வா; அவன் பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின் அருகேயிருந்த தோப்பை வெட்டிப்போட்டான், அவன் சாகவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass the same night, that the LORD said unto him, Take your father's young bullock, even the second bullock of seven years old, and throw down the altar of Baal that your father has, and cut down the grove that is by it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6423,51 +6411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யோவாஸ் தனக்கு விரோதமாக நிற்கிற அனைவரையும் பார்த்து: நீங்களா பாகாலுக்காக வழக்காடுவீர்கள்? நீங்களா அதை இரட்சிப்பீர்கள்? அதற்காக வழக்காடுகிறவன் இன்று காலையிலே தானே சாகக்கடவன்; அது தேவனானால் தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம், அது தானே தனக்காக வழக்காடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And build an altar unto the LORD your God upon the top of this rock, in the ordered place, and take the second bullock, and offer a burnt sacrifice with the wood of the grove which you shall cut down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6532,51 +6520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்குப்பின்பு கர்த்தருடைய தூதனானவர் வந்து, அபியேஸ்ரியனான யோவாசின் ஊராகிய ஒப்ராவிலிருக்கும் ஒரு கர்வாலிமரத்தின்கீழ் உட்கார்ந்தார்; அப்பொழுது அவனுடைய குமாரன் கிதியோன் கோதுமையை மீதியானியரின் கைக்குத் தப்புவிக்கிறதற்காக, ஆலைக்குச் சமீபமாய் அதைப் போரடித்தான்.]]></a:t>
+              <a:t><![CDATA[3. And so it was, when Israel had sown, that the Midianites came up, and the Amalekites, and the children of the east, even they came up against them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6641,51 +6629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யோவாஸ் தனக்கு விரோதமாக நிற்கிற அனைவரையும் பார்த்து: நீங்களா பாகாலுக்காக வழக்காடுவீர்கள்? நீங்களா அதை இரட்சிப்பீர்கள்? அதற்காக வழக்காடுகிறவன் இன்று காலையிலே தானே சாகக்கடவன்; அது தேவனானால் தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம், அது தானே தனக்காக வழக்காடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And build an altar unto the LORD your God upon the top of this rock, in the ordered place, and take the second bullock, and offer a burnt sacrifice with the wood of the grove which you shall cut down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6750,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யோவாஸ் தனக்கு விரோதமாக நிற்கிற அனைவரையும் பார்த்து: நீங்களா பாகாலுக்காக வழக்காடுவீர்கள்? நீங்களா அதை இரட்சிப்பீர்கள்? அதற்காக வழக்காடுகிறவன் இன்று காலையிலே தானே சாகக்கடவன்; அது தேவனானால் தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம், அது தானே தனக்காக வழக்காடட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And build an altar unto the LORD your God upon the top of this rock, in the ordered place, and take the second bullock, and offer a burnt sacrifice with the wood of the grove which you shall cut down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6859,51 +6847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம் பாகால் அவனோடே வழக்காடட்டும் என்று சொல்லி, அந்நாளிலே அவனுக்கு யெருபாகால் என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[27. Then Gideon took ten men of his servants, and did as the LORD had said unto him: and so it was, because he feared his father's household, and the men of the city, that he could not do it by day, that he did it by night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6968,51 +6956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம் பாகால் அவனோடே வழக்காடட்டும் என்று சொல்லி, அந்நாளிலே அவனுக்கு யெருபாகால் என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[27. Then Gideon took ten men of his servants, and did as the LORD had said unto him: and so it was, because he feared his father's household, and the men of the city, that he could not do it by day, that he did it by night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7077,51 +7065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரர் யாவரும் ஏகமாய்க்கூடி, ஆற்றைக் கடந்துவந்து, யெஸ்ரயேல் பள்ளத்தாக்கிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Then Gideon took ten men of his servants, and did as the LORD had said unto him: and so it was, because he feared his father's household, and the men of the city, that he could not do it by day, that he did it by night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7186,51 +7174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரர் யாவரும் ஏகமாய்க்கூடி, ஆற்றைக் கடந்துவந்து, யெஸ்ரயேல் பள்ளத்தாக்கிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And when the men of the city arose early in the morning, behold, the altar of Baal was cast down, and the grove was cut down that was by it, and the second bullock was offered upon the altar that was built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7295,51 +7283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது கர்த்தருடைய ஆவியானவர் கிதியோன்மேல் இறங்கினார்; அவன் எக்காளம் ஊதி, அபியேஸ்ரியரைக் கூப்பிட்டு, தனக்குப் பின்செல்லும்படி செய்து,]]></a:t>
+              <a:t><![CDATA[28. And when the men of the city arose early in the morning, behold, the altar of Baal was cast down, and the grove was cut down that was by it, and the second bullock was offered upon the altar that was built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7404,51 +7392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது கர்த்தருடைய ஆவியானவர் கிதியோன்மேல் இறங்கினார்; அவன் எக்காளம் ஊதி, அபியேஸ்ரியரைக் கூப்பிட்டு, தனக்குப் பின்செல்லும்படி செய்து,]]></a:t>
+              <a:t><![CDATA[28. And when the men of the city arose early in the morning, behold, the altar of Baal was cast down, and the grove was cut down that was by it, and the second bullock was offered upon the altar that was built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7513,51 +7501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மனாசே நாடெங்கும் ஸ்தானாபதிகளை அனுப்பி, அவர்களையும் கூப்பிட்டு, தனக்குப் பின் செல்லும்படி செய்து, அசேர், செபுலோன், நப்தலி நாடுகளிலும் ஆட்களை அனுப்பினான்; அவர்களும் அவனுக்கு எதிர்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And they said one to another, Who has done this thing? And when they enquired and asked, they said, Gideon the son of Joash has done this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7622,51 +7610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மனாசே நாடெங்கும் ஸ்தானாபதிகளை அனுப்பி, அவர்களையும் கூப்பிட்டு, தனக்குப் பின் செல்லும்படி செய்து, அசேர், செபுலோன், நப்தலி நாடுகளிலும் ஆட்களை அனுப்பினான்; அவர்களும் அவனுக்கு எதிர்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And they said one to another, Who has done this thing? And when they enquired and asked, they said, Gideon the son of Joash has done this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7731,51 +7719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்குப்பின்பு கர்த்தருடைய தூதனானவர் வந்து, அபியேஸ்ரியனான யோவாசின் ஊராகிய ஒப்ராவிலிருக்கும் ஒரு கர்வாலிமரத்தின்கீழ் உட்கார்ந்தார்; அப்பொழுது அவனுடைய குமாரன் கிதியோன் கோதுமையை மீதியானியரின் கைக்குத் தப்புவிக்கிறதற்காக, ஆலைக்குச் சமீபமாய் அதைப் போரடித்தான்.]]></a:t>
+              <a:t><![CDATA[3. And so it was, when Israel had sown, that the Midianites came up, and the Amalekites, and the children of the east, even they came up against them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7840,51 +7828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மனாசே நாடெங்கும் ஸ்தானாபதிகளை அனுப்பி, அவர்களையும் கூப்பிட்டு, தனக்குப் பின் செல்லும்படி செய்து, அசேர், செபுலோன், நப்தலி நாடுகளிலும் ஆட்களை அனுப்பினான்; அவர்களும் அவனுக்கு எதிர்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. Then the men of the city said unto Joash, Bring out your son, that he may die: because he has cast down the altar of Baal, and because he has cut down the grove that was by it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7949,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது கிதியோன் தேவனை நோக்கி: தேவரீர் சொன்னபடி என் கையினாலே இஸ்ரவேலை இரட்சிக்கவேண்டுமானால்,]]></a:t>
+              <a:t><![CDATA[30. Then the men of the city said unto Joash, Bring out your son, that he may die: because he has cast down the altar of Baal, and because he has cut down the grove that was by it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8058,51 +8046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது கிதியோன் தேவனை நோக்கி: தேவரீர் சொன்னபடி என் கையினாலே இஸ்ரவேலை இரட்சிக்கவேண்டுமானால்,]]></a:t>
+              <a:t><![CDATA[31. And Joash said unto all that stood against him, Will all of you plead for Baal? will all of you save him? he that will plead for him, let him be put to death whilst it is yet morning: if he be a god, let him plead for himself, because one has cast down his altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8167,51 +8155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இதோ, நான் மயிருள்ள ஒரு தோலைக் களத்திலே போடுகிறேன்; பனி தோலின்மேல் மாத்திரம் பெய்து, பூமியெல்லாம் காய்ந்திருந்தால், அப்பொழுது தேவரீர் சொன்னபடி இஸ்ரவேலை என் கையினால் இரட்சிப்பீர் என்று அதினாலே அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And Joash said unto all that stood against him, Will all of you plead for Baal? will all of you save him? he that will plead for him, let him be put to death whilst it is yet morning: if he be a god, let him plead for himself, because one has cast down his altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8276,51 +8264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இதோ, நான் மயிருள்ள ஒரு தோலைக் களத்திலே போடுகிறேன்; பனி தோலின்மேல் மாத்திரம் பெய்து, பூமியெல்லாம் காய்ந்திருந்தால், அப்பொழுது தேவரீர் சொன்னபடி இஸ்ரவேலை என் கையினால் இரட்சிப்பீர் என்று அதினாலே அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And Joash said unto all that stood against him, Will all of you plead for Baal? will all of you save him? he that will plead for him, let him be put to death whilst it is yet morning: if he be a god, let him plead for himself, because one has cast down his altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8385,51 +8373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இதோ, நான் மயிருள்ள ஒரு தோலைக் களத்திலே போடுகிறேன்; பனி தோலின்மேல் மாத்திரம் பெய்து, பூமியெல்லாம் காய்ந்திருந்தால், அப்பொழுது தேவரீர் சொன்னபடி இஸ்ரவேலை என் கையினால் இரட்சிப்பீர் என்று அதினாலே அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. Therefore on that day he called him Jerubbaal, saying, Let Baal plead against him, because he has thrown down his altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8494,51 +8482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தார்கள்; அப்பொழுது கர்த்தர் அவர்களை ஏழு வருஷம் மீதியானியரின் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[32. Therefore on that day he called him Jerubbaal, saying, Let Baal plead against him, because he has thrown down his altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8603,51 +8591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தார்கள்; அப்பொழுது கர்த்தர் அவர்களை ஏழு வருஷம் மீதியானியரின் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[33. Then all the Midianites and the Amalekites and the children of the east were gathered together, and went over, and pitched in the valley of Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8712,51 +8700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மீதியானியரின் கை இஸ்ரவேலின் மேல்பலத்துக்கொண்டபடியால், இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் தங்களுக்கு மலைகளிலுள்ள கெபிகளையும் குகைகளையும் அரணான ஸ்தலங்களையும் அடைக்கலங்களாக்கிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Then all the Midianites and the Amalekites and the children of the east were gathered together, and went over, and pitched in the valley of Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8821,51 +8809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மீதியானியரின் கை இஸ்ரவேலின் மேல்பலத்துக்கொண்டபடியால், இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் தங்களுக்கு மலைகளிலுள்ள கெபிகளையும் குகைகளையும் அரணான ஸ்தலங்களையும் அடைக்கலங்களாக்கிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[34. But the Spirit of the LORD came upon Gideon, and he blew a trumpet; and Abiezer was gathered after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8930,51 +8918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்குப்பின்பு கர்த்தருடைய தூதனானவர் வந்து, அபியேஸ்ரியனான யோவாசின் ஊராகிய ஒப்ராவிலிருக்கும் ஒரு கர்வாலிமரத்தின்கீழ் உட்கார்ந்தார்; அப்பொழுது அவனுடைய குமாரன் கிதியோன் கோதுமையை மீதியானியரின் கைக்குத் தப்புவிக்கிறதற்காக, ஆலைக்குச் சமீபமாய் அதைப் போரடித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And they encamped against them, and destroyed the increase of the earth, till you come unto Gaza, and left no sustenance for Israel, neither sheep, nor ox, nor ass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9039,51 +9027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மீதியானியரின் கை இஸ்ரவேலின் மேல்பலத்துக்கொண்டபடியால், இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் தங்களுக்கு மலைகளிலுள்ள கெபிகளையும் குகைகளையும் அரணான ஸ்தலங்களையும் அடைக்கலங்களாக்கிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[34. But the Spirit of the LORD came upon Gideon, and he blew a trumpet; and Abiezer was gathered after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9148,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலர் விதை விதைத்திருக்கும் போது, மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரரும் அவர்களுக்கு விரோதமாய் எழும்பி வந்து;]]></a:t>
+              <a:t><![CDATA[35. And he sent messengers throughout all Manasseh; who also was gathered after him: and he sent messengers unto Asher, and unto Zebulun, and unto Naphtali; and they came up to meet them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9257,51 +9245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலர் விதை விதைத்திருக்கும் போது, மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரரும் அவர்களுக்கு விரோதமாய் எழும்பி வந்து;]]></a:t>
+              <a:t><![CDATA[35. And he sent messengers throughout all Manasseh; who also was gathered after him: and he sent messengers unto Asher, and unto Zebulun, and unto Naphtali; and they came up to meet them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9366,51 +9354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுக்கு எதிரே பாளயமிறங்கி, காசாவின் எல்லைமட்டும் நிலத்தின் விளைச்சலைக் கெடுத்து, இஸ்ரவேலிலே ஆகாரத்தையாகிலும், ஆடுமாடுகள் கழுதைகளையாகிலும் வைக்காதே போவார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And Gideon said unto God, If you will save Israel by mine hand, as you have said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9475,51 +9463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுக்கு எதிரே பாளயமிறங்கி, காசாவின் எல்லைமட்டும் நிலத்தின் விளைச்சலைக் கெடுத்து, இஸ்ரவேலிலே ஆகாரத்தையாகிலும், ஆடுமாடுகள் கழுதைகளையாகிலும் வைக்காதே போவார்கள்.]]></a:t>
+              <a:t><![CDATA[37. Behold, I will put a fleece of wool in the floor; and if the dew be on the fleece only, and it be dry upon all the earth beside, then shall I know that you will save Israel by mine hand, as you have said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9584,51 +9572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுக்கு எதிரே பாளயமிறங்கி, காசாவின் எல்லைமட்டும் நிலத்தின் விளைச்சலைக் கெடுத்து, இஸ்ரவேலிலே ஆகாரத்தையாகிலும், ஆடுமாடுகள் கழுதைகளையாகிலும் வைக்காதே போவார்கள்.]]></a:t>
+              <a:t><![CDATA[37. Behold, I will put a fleece of wool in the floor; and if the dew be on the fleece only, and it be dry upon all the earth beside, then shall I know that you will save Israel by mine hand, as you have said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9693,51 +9681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் தங்கள் மிருகஜீவன்களோடும், தங்கள் கூடாரங்களோடும், வெட்டுக்கிளிகளைப்போல் திரளாய் வருவார்கள்; அவர்களும் அவர்கள் ஒட்டகங்களும் எண்ணிமுடியாததாயிருக்கும்; இந்தப்பிரகாரமாக தேசத்தைக் கெடுத்துவிட அதிலே வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[37. Behold, I will put a fleece of wool in the floor; and if the dew be on the fleece only, and it be dry upon all the earth beside, then shall I know that you will save Israel by mine hand, as you have said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9802,51 +9790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் தங்கள் மிருகஜீவன்களோடும், தங்கள் கூடாரங்களோடும், வெட்டுக்கிளிகளைப்போல் திரளாய் வருவார்கள்; அவர்களும் அவர்கள் ஒட்டகங்களும் எண்ணிமுடியாததாயிருக்கும்; இந்தப்பிரகாரமாக தேசத்தைக் கெடுத்துவிட அதிலே வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And it was so: for he rose up early on the next day, and thrust the fleece together, and wrung the dew out of the fleece, a bowl full of water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9911,51 +9899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்படி மீதியானியராலே இஸ்ரவேலர் மிகவும் சிறுமைப்பட்டார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And it was so: for he rose up early on the next day, and thrust the fleece together, and wrung the dew out of the fleece, a bowl full of water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10020,51 +10008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்படி மீதியானியராலே இஸ்ரவேலர் மிகவும் சிறுமைப்பட்டார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And Gideon said unto God, Let not yours anger be hot against me, and I will speak but this once: let me prove, I pray you, but this once with the fleece; let it now be dry only upon the fleece, and upon all the ground let there be dew.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10129,51 +10117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்குப்பின்பு கர்த்தருடைய தூதனானவர் வந்து, அபியேஸ்ரியனான யோவாசின் ஊராகிய ஒப்ராவிலிருக்கும் ஒரு கர்வாலிமரத்தின்கீழ் உட்கார்ந்தார்; அப்பொழுது அவனுடைய குமாரன் கிதியோன் கோதுமையை மீதியானியரின் கைக்குத் தப்புவிக்கிறதற்காக, ஆலைக்குச் சமீபமாய் அதைப் போரடித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And they encamped against them, and destroyed the increase of the earth, till you come unto Gaza, and left no sustenance for Israel, neither sheep, nor ox, nor ass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10238,51 +10226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் கர்த்தரை நோக்கி முறையிட்டபோது,]]></a:t>
+              <a:t><![CDATA[39. And Gideon said unto God, Let not yours anger be hot against me, and I will speak but this once: let me prove, I pray you, but this once with the fleece; let it now be dry only upon the fleece, and upon all the ground let there be dew.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10347,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் கர்த்தரை நோக்கி முறையிட்டபோது,]]></a:t>
+              <a:t><![CDATA[39. And Gideon said unto God, Let not yours anger be hot against me, and I will speak but this once: let me prove, I pray you, but this once with the fleece; let it now be dry only upon the fleece, and upon all the ground let there be dew.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10456,51 +10444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் ஒரு தீர்க்கதரிசியை அவர்களிடத்திற்கு அனுப்பினார்; அவன் அவர்களை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் உங்களை எகிப்திலிருந்து வரவும், அடிமைத்தன வீட்டிலிருந்து புறப்படவும் செய்து,]]></a:t>
+              <a:t><![CDATA[40. And God did so that night: for it was dry upon the fleece only, and there was dew on all the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10565,378 +10553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் ஒரு தீர்க்கதரிசியை அவர்களிடத்திற்கு அனுப்பினார்; அவன் அவர்களை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் உங்களை எகிப்திலிருந்து வரவும், அடிமைத்தன வீட்டிலிருந்து புறப்படவும் செய்து,]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[9. எகிப்தியர் கையினின்றும், உங்களை ஒடுக்கின யாவருடைய கையினின்றும் உங்களை இரட்சித்து, அவர்களை உங்களுக்கு முன்பாகத் துரத்தி, அவர்கள் தேசத்தை உங்களுக்குக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[40. And God did so that night: for it was dry upon the fleece only, and there was dew on all the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10971,51 +10632,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474721411" r:id="rId1"/>
+    <p:sldLayoutId id="2482540136" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11751,74 +11412,50 @@
 
 <file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11919,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. গিদিয়োন ঈশ্বরকে বলল, “হে প্রভু আমার প্রতি ক্রুদ্ধ হবেন না| আমি আপনার কাছে শুধু আর একটি জিনিস]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் தங்கள் மிருகஜீவன்களோடும், தங்கள் கூடாரங்களோடும், வெட்டுக்கிளிகளைப்போல் திரளாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাইব| মেষের ছাল নিয়ে আর একবার আপনাকে পরীক্ষা করতে দিন| এবারে ছালটা যেন শুকিয়ে যায় আর চারিদিকের]]></a:t>
+              <a:t><![CDATA[வருவார்கள்; அவர்களும் அவர்கள் ஒட்டகங்களும் எண்ணிமுடியாததாயிருக்கும்; இந்தப்பிரகாரமாக தேசத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাটি যেন শিশিরে ভিজে থাকে|”]]></a:t>
+              <a:t><![CDATA[கெடுத்துவிட அதிலே வருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রভুর দূত গিদিয়োনের সামনে দেখা দিয়ে তাকে বললেন, “হে মহাসৈনিক প্রভু তোমার সহায়!”]]></a:t>
+              <a:t><![CDATA[6. இப்படி மீதியானியராலே இஸ்ரவேலர் மிகவும் சிறுமைப்பட்டார்கள்; அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. সেদিন রাত্রে ঈশ্বর সে রকমই করলেন| মেষের ছালটাই শুধু শুকিয়ে গেলো আর চারপাশের সমস্ত মাটি শিশিরে]]></a:t>
+              <a:t><![CDATA[நோக்கி முறையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিশিরে ভেজা ভেজা হয়ে রইল|]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம் கர்த்தரை நோக்கி முறையிட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. গিদিয়োন বললেন, “মহাশয় আপনাকে একটা কথা বলব| প্রভু যদি সত্যিই আমাদের সহায়, তাহলে এত দুঃখ কষ্ট]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் ஒரு தீர்க்கதரிசியை அவர்களிடத்திற்கு அனுப்பினார்; அவன் அவர்களை நோக்கி: இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেন? আমি শুনেছি আমাদের পূর্বপুরুষদের জন্য তিনি অনেক আশ্চর্য়্য় কাজ করেছিলেন| তাঁরা বলেছিলেন যে]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்: நான் உங்களை எகிப்திலிருந்து வரவும், அடிமைத்தன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু তাঁদের মিশর থেকে সরিয়ে এনেছিলেন| কিন্তু তিনি আমাদের ছেড়ে চলে গেছেন| কেবলমাত্র প্রভুর জন্যই]]></a:t>
+              <a:t><![CDATA[வீட்டிலிருந்து புறப்படவும் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মিদিয়নরা আমাদের পরাজিত করতে পেরেছে|”]]></a:t>
+              <a:t><![CDATA[9. எகிப்தியர் கையினின்றும், உங்களை ஒடுக்கின யாவருடைய கையினின்றும் உங்களை இரட்சித்து, அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তারপর আমি তোমাদের বলেছিলাম, ‘আমি তোমাদের প্রভু ঈশ্বর| তোমরা ইমোরীয়দের দেশে বসবাস করবে বটে,]]></a:t>
+              <a:t><![CDATA[1. பின்னும் இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தார்கள்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. প্রভু গিদিয়োনের দিকে ফিরে বললেন, “তোমার নিজের শক্তিকে কাজে লাগাও| যাও, মিদিযনের হাত থেকে]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு முன்பாகத் துரத்தி, அவர்கள் தேசத்தை உங்களுக்குக் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলবাসীদের রক্ষা করো| এ কাজে আমি তোমাকেই পাঠাচ্ছি|”]]></a:t>
+              <a:t><![CDATA[10. நான் உங்கள் தேவனாகிய கர்த்தர் என்றும், நீங்கள் குடியிருக்கும் அவர்கள் தேசத்திலுள்ள எமோரியருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. গিদিয়োন বলল, “ক্ষমা করবেন| কি করে আমি ইস্রায়েলকে রক্ষা করব? মনঃশি পরিবারগোষ্ঠীর মধ্যে আমার]]></a:t>
+              <a:t><![CDATA[தேவர்களுக்குப் பயப்படாதிருங்கள் என்றும், உங்களுக்குச் சொன்னேன்; நீங்களோ என் சொல்லைக் கேளாதேபோனீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিবারই হচ্ছে সবচেয়ে দুর্বল| তাছাড়া এই পরিবারে আমিই সবচেয়ে ছোট|”]]></a:t>
+              <a:t><![CDATA[என்கிறார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. প্রভু বললেন, “আমি তোমার সঙ্গে আছি| সুতরাং মিদিয়নদের তুমি সহজেই পরাজিত করতে পারবে| এতই সহজ যে,]]></a:t>
+              <a:t><![CDATA[11. அதற்குப்பின்பு கர்த்தருடைய தூதனானவர் வந்து, அபியேஸ்ரியனான யோவாசின் ஊராகிய ஒப்ராவிலிருக்கும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনে হবে তুমি যেন শুধু একজনের সঙ্গেই যুদ্ধ করছ|”]]></a:t>
+              <a:t><![CDATA[கர்வாலிமரத்தின்கீழ் உட்கார்ந்தார்; அப்பொழுது அவனுடைய குமாரன் கிதியோன் கோதுமையை மீதியானியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তখন গিদিয়োন প্রভুকে বলল, “যদি আপনি সত্যিই আমার ওপর প্রসন্ন হন তাহলে আপনি যে বয়ং প্রভু তার একটা]]></a:t>
+              <a:t><![CDATA[கைக்குத் தப்புவிக்கிறதற்காக, ஆலைக்குச் சமீபமாய் அதைப் போரடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রমাণ দিন|]]></a:t>
+              <a:t><![CDATA[12. கர்த்தருடைய தூதனானவர் அவனுக்குத் தரிசனமாகி: பராக்கிரமசாலியே கர்த்தர் உன்னோடே இருக்கிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. দয়া করে একটু অপেক্ষা করুন| আমি ফিরে না আসা পর্য়ন্ত যেন চলে যাবেন না| আমি আপনার জন্য নৈবেদ্য]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আনতে যাচ্ছি| সেই নৈবেদ্য আপনার কাছে নিবেদন করব| আপনি দয়া করে অনুমতি দিন|”প্রভু বললেন, “আমি তোমার]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கிதியோன் அவரை நோக்கி: ஆ என் ஆண்டவனே, கர்த்தர் எங்களோடே இருந்தால், இவையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু কখনই তোমরা তাদের মূর্ত্তির পূজা করবে না| কিন্তু তোমরা আমার কথা শোনো নি|”]]></a:t>
+              <a:t><![CDATA[கர்த்தர் அவர்களை ஏழு வருஷம் மீதியானியரின் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফিরে আসা পর্য়ন্ত অপেক্ষা করবো|”]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு நேரிடுவானேன்? கர்த்தர் எங்களை எகிப்திலிருந்து கொண்டுவரவில்லையா என்று எங்கள் பிதாக்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. গিদিয়োন ভেতরে গিয়ে একটি কচি পাঁঠা গরম জলে ফোটালো| তাছাড়া সে প্রায়]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு விவரித்துச்சொன்ன அவருடைய அற்புதங்களெல்லாம் எங்கே? இப்பொழுது கர்த்தர் எங்களைக் கைவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. পাউণ্ড মযদা দিয়ে খামিরবিহীন রুটি তৈরী করালো| তারপর মাংসটা সে একটা ঝুড়িতে আর ঝোলটা একটা পাত্রে]]></a:t>
+              <a:t><![CDATA[மீதியானியர் கையில் எங்களை ஒப்புக்கொடுத்தாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখলো| সে মাংস, ঝোল আর রুটি নিয়ে ওক গাছের নীচে প্রভুকে পরিবেশন করল| 20 প্রভুর দূত গিদিয়োনকে বললেন,]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் அவனை நோக்கிப்பார்த்து: உனக்கு இருக்கிற இந்தப் பலத்தோடே போ; நீ இஸ்ரவேலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“মাংস, রুটি ঐখানে পাথরের ওপর রাখো| ঝোলটা ঢেলে দাও|” গিদিয়োন তাই করলো|]]></a:t>
+              <a:t><![CDATA[மீதியானியரின் கைக்கு நீங்கலாக்கி ரட்சிப்பாய்; உன்னை அனுப்புகிறவர் நான் அல்லவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. প্রভুর দূতের হাতে একটি ছড়ি ছিল| মাংস আর রুটির ওপর ছড়িটার ডগা ছোঁযাতেই পাথর থেকে আগুন ছিটকে]]></a:t>
+              <a:t><![CDATA[15. அதற்கு அவன்: ஆ என் ஆண்டவரே, நான் இஸ்ரவேலை எதினாலே ரட்சிப்பேன்; இதோ, மனாசேயில் என் குடும்பம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেরল| মাংস রুটি একেবারে পুড়ে গেল| তারপর প্রভুর দূত কোথায মিলিযে গেলেন|]]></a:t>
+              <a:t><![CDATA[மிகவும் எளியது; என் தகப்பன் வீட்டில் நான் எல்லாரிலும் சிறியவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তখন গিদিয়োন বুঝতে পারলেন যে তিনি এতক্ষণ প্রভুর দূতের সঙ্গেই কথা বলছিলেন| গিদিয়োন চেঁচিয়ে উঠল,]]></a:t>
+              <a:t><![CDATA[16. அதற்குக் கர்த்தர்: நான் உன்னோடேகூட இருப்பேன்; ஒரே மனுஷனை முறிய அடிப்பதுபோல நீ மீதியானியரை முறிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“সর্বশক্তিমান প্রভু! আমি প্রভুর দূতকে মুখোমুখি দেখেছি|”]]></a:t>
+              <a:t><![CDATA[அடிப்பாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. প্রভু বললেন, “শান্ত হও! এর জন্য ভয় পেও না, তুমি মরবে না!”]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவன்: உம்முடைய கண்களில் இப்பொழுதும் எனக்குத்தயை கிடைத்ததானால் என்னோடே பேசுகிறவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ঠিক সে রকমই ঘটল| পরদিন খুব ভোরে গিদিয়োন ঘুম থেকে উঠে মেষের ছাল নিংড়ে নিলে ছাল থেকে এক বাটি]]></a:t>
+              <a:t><![CDATA[2. மீதியானியரின் கை இஸ்ரவேலின் மேல்பலத்துக்கொண்டபடியால், இஸ்ரவேல் புத்திரர் மீதியானியர் நிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. অতঃপর গিদিয়োন সেই জায়গায় প্রভুর উপাসনার জন্য একটি বেদী তৈরী করলেন| সে বেদীর নাম দিলেন,]]></a:t>
+              <a:t><![CDATA[தேவரீர்தான் என்று எனக்கு ஒரு அடையாளத்தைக் காட்டவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“প্রভুই শান্তি|” অফ্রা শহরে সেই বেদী আজও রযেছে| এখানেই অবীযেষ্রীযদের বংশের লোকরা বসবাস করে|]]></a:t>
+              <a:t><![CDATA[18. நான் உம்மிடத்திற்கு என் காணிக்கையைக் கொண்டுவந்து, உமக்கு முன்பாக வைக்குமளவும், இவ்விடம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. সেই রাত্রেই প্রভু গিদিয়োনকে বললেন, “তোমার পিতার একটা সাত বছরের বেশ শক্তসমর্থ ষাঁড় আছে, তাকে]]></a:t>
+              <a:t><![CDATA[விட்டுப்போகாதிருப்பீராக என்றான்; அதற்கு அவர்: நீ திரும்பிவருமட்டும் நான் இருப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে নাও| বালের মূর্ত্তি পূজার জন্য একটি বেদী আছে যেটা তোমার পিতা তৈরী করেছিলেন| বেদীর পাশে একটা]]></a:t>
+              <a:t><![CDATA[19. உடனே கிதியோன் உள்ளே போய், ஒரு வெள்ளாட்டுக்குட்டியையும் ஒரு மரக்கால் மாவிலே புளிப்பில்லாத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাঠের খুঁটি রযেছে| খুঁটিটা আশেরার মূর্ত্তিকে পূজা করার জন্য| এবার ঐ ষাঁড়টিকে কাজে লাগাও, যাতে সে ঐ]]></a:t>
+              <a:t><![CDATA[அப்பங்களையும் ஆயத்தப்படுத்தி, இறைச்சியை ஒரு கூடையில் வைத்து, ஆனத்தை ஒரு கிண்ணத்தில் வார்த்து, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বালের বেদী, আশেরার খুঁটি ভেঙ্গে ফেলতে পারে|]]></a:t>
+              <a:t><![CDATA[வெளியே கர்வாலிமரத்தின் கீழிருக்கிற அவரிடத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ভাঙ্গার পর তোমাদের প্রভু ঈশ্বরের জন্য উপযুক্ত বেদী তৈরী করো| এই উঁচু জায়গাতেই সেটা তৈরি করো|]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது தேவனுடைய தூதனானவர் அவனை நோக்கி: நீ இறைச்சியையும் புளிப்பில்லாத அப்பங்களையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারপর এই বেদীতেই ঐ ষাঁড়টিকে বলি দিয়ে পুড়িয়ে দাও| জ্বালানোর জন্য আশেরার খুঁটিটাকে ব্যবহার করো|]]></a:t>
+              <a:t><![CDATA[இந்தக் கற்பாறையின் மேல் வைத்து ஆணத்தை ஊற்று என்றார்; அவன் அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. গিদিয়োন প্রভুর কথামতো দশ জন ভৃত্য নিয়ে কাজটি করলেন| কিন্তু তাঁর মনে ভয় হল যে, বাড়ির লোকরা আর]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது கர்த்தருடைய தூதன் தமது கையிலிருந்த கோலின் நுனியை நீட்டி, இறைச்சியையும் புளிப்பில்லாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শহরের সবাই তাঁর কাণ্ড দেখে ফেলবে| অথচ প্রভুর নির্দেশ তাঁকে পালন করতেই হবে| কাজটা তিনি দিনের বেলায]]></a:t>
+              <a:t><![CDATA[அப்பங்களையும் தொட்டார்; அப்பொழுது அக்கினி கற்பாறையிலிருந்து எழும்பி, இறைச்சியையும் புளிப்பில்லாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভর্তি জল বের হল|]]></a:t>
+              <a:t><![CDATA[தங்களுக்கு மலைகளிலுள்ள கெபிகளையும் குகைகளையும் அரணான ஸ்தலங்களையும் அடைக்கலங்களாக்கிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নয়, রাত্রিতেই করলেন|]]></a:t>
+              <a:t><![CDATA[அப்பங்களையும் பட்சித்தது; கர்த்தரின் தூதனோவென்றால், அவன் கண்களுக்கு மறைந்து போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. পরদিন সকালে শহরের লোকরা ঘুম থেকে উঠে দেখল, বালের বেদীটা শেষ হয়ে গেছে| তারা এটাও দেখল যে আশেরার]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது கிதியோன், அவர் கர்த்தருடைய தூதன் என்று கண்டு: ஐயோ, கர்த்தரான ஆண்டவரே, நான் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুঁটিও কেটে ফেলা হয়েছে| বালের বেদীর পাশেই ছিল সেই খুঁটি| সেই সঙ্গে তারা দেখলো গিদিয়োনের তৈরি সেই]]></a:t>
+              <a:t><![CDATA[தூதனை முகமுகமாய்க் கண்டேனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেদীটা| বেদীর উপর বলি দেওয়া ষাঁড়টিও তাদের চোখে পড়লো|]]></a:t>
+              <a:t><![CDATA[23. அதற்கு கர்த்தர்: உனக்குச் சமாதானம்; பயப்படாதே, நீ சாவதில்லை என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. লোকরা এ ওর দিকে তাকিযে জিজ্ঞাসা করল, “কে আমাদের বেদীটা ভেঙ্গেছে? কে আশেরার খুঁটি কেটেছে? কে এই]]></a:t>
+              <a:t><![CDATA[24. அங்கே கிதியோன் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, அதற்கு யெகோவா ஷாலோம் என்று பேரிட்டான்; அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নতুন বেদীটায ষাঁড় বলি দিয়েছে?” এই রকম নানা প্রশ্ন তারা নিজেদের মধ্যে করতে থাকল|একজন বলল, “যোয়াশের]]></a:t>
+              <a:t><![CDATA[இந்நாள்வரைக்கும் அபியேஸ்ரியரின் ஊராகிய ஒப்ராவில் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুত্র গিদিয়োন এসব করেছে|”]]></a:t>
+              <a:t><![CDATA[25. அன்று ராத்திரியிலே கர்த்தர் அவனை நோக்கி: நீ உன் தகப்பனுக்கு இருக்கிற காளைகளில் ஏழு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. তারা যোয়াশের কাছে এল| তারা তাঁকে বলল, “তোমার পুত্রকে নিয়ে এসো| সে বালের বেদী ভেঙ্গেছে| সেই]]></a:t>
+              <a:t><![CDATA[இரண்டாம் காளையைக் கொண்டுபோய், உன் தகப்பனுக்கு இருக்கிற பாகாலின் பலிபீடத்தைத் தகர்த்து, அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেদীর পাশে আশেরার খুঁটি সে কেটে ফেলেছে| তার মরণ কেউ ঠেকাতে পারবে না| তাকে মরতে হবেই|”]]></a:t>
+              <a:t><![CDATA[அருகேயிருக்கிற தோப்பை வெட்டிப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ঘিরে থাকা লোকদের সামনে য়োয়াশ বলল, “তোমরা কি বালের পক্ষ নিতে যাচ্ছ? তোমরা কি বালকে রক্ষা করতে]]></a:t>
+              <a:t><![CDATA[26. இந்தக் கற்பாறை உச்சியிலே பாங்கான ஒரு இடத்தில் உன் தேவனாகிய கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সেই সময়, প্রভুর দূত একজন লোকর কাছে এলেন| তার নাম ছিল গিদিয়োন| প্রভুর দূত অফ্রা নামক একটি]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலர் விதை விதைத்திருக்கும் போது, மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাচ্ছ? যদি কেউ তার পক্ষ নাও তাহলে কাল সকালের মধ্যেই তাকে মরতে হবে| বাল যদি সত্যিই দেবতা হয় তাহলে যে]]></a:t>
+              <a:t><![CDATA[அந்த இரண்டாம் காளையைக் கொண்டு வந்து, அதை நீ வெட்டிப்போட்ட தோப்பினுடைய கட்டை விறகுகளின் மேல் சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার বেদী ভেঙ্গেছে তার বিরুদ্ধে সে নিজেকে রক্ষা করুক|”]]></a:t>
+              <a:t><![CDATA[தகனமாகப் பலியிடக்கடவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. য়োয়াশ বলল, “যদি গিদিয়োন বালের বেদী ভেঙ্গে থাকে তবে বাল তার সঙ্গে বিবাদ করুক|” সেদিন থেকে]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது கிதியோன், தன் வேலையாட்களில் பத்துப்பேரைச் சேர்த்து, கர்த்தர் தனக்குச் சொன்னபடியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়োয়াশ গিদিয়োনের একটা নতুন নাম দিলেন| যিরুব্বাল হচ্ছে সেই নতুন নাম|]]></a:t>
+              <a:t><![CDATA[செய்தான்; அவன் தன் தகப்பன் குடும்பத்தாருக்கும் அந்த ஊர் மனுஷருக்கும் பயப்பட்டபடியினாலே, அதைப் பகலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. মিদিয়নীয়, অমালেকীয় এবং পুর্বদেশের অন্যান্য লোকরা একসঙ্গে মিলে ইস্রায়েলীয়দের বিরুদ্ধে যুদ্ধ]]></a:t>
+              <a:t><![CDATA[செய்யாமல், இரவிலே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে গেল| যর্দন নদী পেরিযে তারা য়িষ্রিযেল উপত্যকায শিবির গাড়ল|]]></a:t>
+              <a:t><![CDATA[28. அந்த ஊர் மனுஷர் காலமே எழுந்திருந்தபோது, இதோ, பாகாலின் பலிபீடம் தகர்க்கப்பட்டதும், அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. প্রভুর আত্মা গিদিয়োনের ওপর ভর করলেন| তিনি তাকে প্রচণ্ড শক্তি দিলেন| গিদিয়োন অবীযেষ্রীয]]></a:t>
+              <a:t><![CDATA[அருகேயிருந்த தோப்பு வெட்டிப்போடப்பட்டதும், கட்டப்பட்டிருந்த பலிபீடத்தின் மேல் அந்த இரண்டாம் காளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +19740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিবারকে আহ্বান করার জন্য শিঙা বাজাল|]]></a:t>
+              <a:t><![CDATA[பலியிடப்பட்டதுமாயிருக்க அவர்கள் கண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +19872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. মনঃশি পরিবারগোষ্ঠী সকলের কাছে সে বার্তাবাহক পাঠাল| বার্তাবাহকরা তাদের অস্ত্রশস্ত্র নিয়ে যুদ্ধের]]></a:t>
+              <a:t><![CDATA[29. ஒருவரையொருவர் நோக்கி: இந்தக் காரியத்தைச் செய்தவன் யார் என்றார்கள்; கேட்டு விசாரிக்கிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +20004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য তৈরি হতে বলল| তাছাড়া গিদিয়োন আশের, সবুলূন আর নপ্তালি পরিবারগোষ্ঠীর কাছেও বার্তাবাহক পাঠালেন|]]></a:t>
+              <a:t><![CDATA[யோவாசின் மகன் கிதியோன் இதைச் செய்தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,51 +20136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জায়গায় একটি ওক গাছের নীচে বসলেন| ওক গাছটা ছিল য়োয়াশ নামে একজন লোকর| য়োয়াশ, গিদিয়োনের পিতা,]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு விரோதமாய் எழும்பி வந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20631,51 +20268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই কথা বার্তাবাহকরা তাদের বললে তারাও গিদিয়োন ও তাঁর সঙ্গীদের সঙ্গে দেখা করলো|]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது ஊரார் யோவாசை நோக்கி: உன் மகனை வெளியே கொண்டு வா; அவன் பாகாலின் பலிபீடத்தைத் தகர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20763,51 +20400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. তখন গিদিয়োন ঈশ্বরকে বললেন, “ আপনি আমাকে সাহায্য করবেন বলেছিলেন যাতে ইস্রায়েলবাসীরা রক্ষা পায়|]]></a:t>
+              <a:t><![CDATA[அதின் அருகேயிருந்த தோப்பை வெட்டிப்போட்டான், அவன் சாகவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20895,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এ কথা যে সত্যি তা প্রমাণ করুন|]]></a:t>
+              <a:t><![CDATA[31. யோவாஸ் தனக்கு விரோதமாக நிற்கிற அனைவரையும் பார்த்து: நீங்களா பாகாலுக்காக வழக்காடுவீர்கள்? நீங்களா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21027,51 +20664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. যে জায়গায় শস্য ঝাড়াই হয় সেখানে আমি একটা মেষের ছাল রেখে দেব| যদি দেখি সব জায়গাই শুকনো অথচ]]></a:t>
+              <a:t><![CDATA[அதை இரட்சிப்பீர்கள்? அதற்காக வழக்காடுகிறவன் இன்று காலையிலே தானே சாகக்கடவன்; அது தேவனானால் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21159,51 +20796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই মেষের ছালে শিশির পড়েছে তাহলে বুঝব আপনি আমাকে দিয়ে ইস্রায়েল রক্ষা করবেন| এরকম কথাই তো আপনি]]></a:t>
+              <a:t><![CDATA[பலிபீடத்தைத் தகர்த்ததினிமித்தம், அது தானே தனக்காக வழக்காடட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +20928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেছিলেন|”]]></a:t>
+              <a:t><![CDATA[32. தன் பலிபீடத்தைத் தகர்த்ததினிமித்தம் பாகால் அவனோடே வழக்காடட்டும் என்று சொல்லி, அந்நாளிலே அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21423,51 +21060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আবার ইস্রায়েলবাসীরা পাপ কর্মে মেতে উঠল| তাই সাত বছর ধরে প্রভু মিদিয়নদের সহায় হয়ে রইলেন যাতে]]></a:t>
+              <a:t><![CDATA[யெருபாகால் என்று பேரிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21555,51 +21192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা ইস্রায়েলীয়দের দমিযে রাখতে পারে|]]></a:t>
+              <a:t><![CDATA[33. மீதியானியரும் அமலேக்கியரும் கிழக்கத்திப் புத்திரர் யாவரும் ஏகமாய்க்கூடி, ஆற்றைக் கடந்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21687,51 +21324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. মিদিয়ন সম্প্রদাযের লোকরা ছিল ভীষণ শক্তিশালী| ইস্রায়েলবাসীদের ওপর তারা বেশ অত্যাচার করত| তাই]]></a:t>
+              <a:t><![CDATA[யெஸ்ரயேல் பள்ளத்தாக்கிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21819,51 +21456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলীয়রা পর্বতের নানা গোপন জায়গায় লুকিয়ে থাকত| সেখানেই খাবার দাবার লুকিয়ে রাখত| সেসব]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது கர்த்தருடைய ஆவியானவர் கிதியோன்மேல் இறங்கினார்; அவன் எக்காளம் ஊதி, அபியேஸ்ரியரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21951,51 +21588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবীযেষ্রীয বংশের লোক ছিলেন| গিদিয়োন একটি দ্রাক্ষা মাড়াবার জায়গায় কিছু গম মাড়াই করছিলেন| প্রভুর]]></a:t>
+              <a:t><![CDATA[4. அவர்களுக்கு எதிரே பாளயமிறங்கி, காசாவின் எல்லைமட்டும் நிலத்தின் விளைச்சலைக் கெடுத்து, இஸ்ரவேலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22083,51 +21720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জায়গা খুঁজে পাওয়া খুব শক্ত ছিল|]]></a:t>
+              <a:t><![CDATA[கூப்பிட்டு, தனக்குப் பின்செல்லும்படி செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22215,51 +21852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তারা যে এরকম সাবধান হয়ে গিয়েছিল তার কারণ মিদিয়নীয় এবং অমালেকীয় সম্প্রদাযের লোকরা পূর্বদেশ]]></a:t>
+              <a:t><![CDATA[35. மனாசே நாடெங்கும் ஸ்தானாபதிகளை அனுப்பி, அவர்களையும் கூப்பிட்டு, தனக்குப் பின் செல்லும்படி செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22347,51 +21984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে সবসময় আক্রমণ করতো এবং তাদের ফসল নষ্ট করতো|]]></a:t>
+              <a:t><![CDATA[அசேர், செபுலோன், நப்தலி நாடுகளிலும் ஆட்களை அனுப்பினான்; அவர்களும் அவனுக்கு எதிர்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22479,51 +22116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আক্রমণকারীরা ইস্রায়েলীয়দের বিরুদ্ধে যুদ্ধ শিবির গেড়েছিল| তারা অনেক দূরে ঘসা শহর পর্য়ন্ত]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது கிதியோன் தேவனை நோக்கி: தேவரீர் சொன்னபடி என் கையினாலே இஸ்ரவேலை இரட்சிக்கவேண்டுமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22611,51 +22248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলীয়দের সমস্ত শস্য নষ্ট করে দিয়েছিল| তারা ইস্রায়েলীয়দের খাবার মতো কিছুই অবশিষ্ট রাখল না|]]></a:t>
+              <a:t><![CDATA[37. இதோ, நான் மயிருள்ள ஒரு தோலைக் களத்திலே போடுகிறேன்; பனி தோலின்மேல் மாத்திரம் பெய்து, பூமியெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22743,51 +22380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা তাদের মেষ, গরু, গাধা এসবও কেড়ে নিয়ে গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[காய்ந்திருந்தால், அப்பொழுது தேவரீர் சொன்னபடி இஸ்ரவேலை என் கையினால் இரட்சிப்பீர் என்று அதினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22875,51 +22512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. মিদিযনী়রা ওদের দেশে তাঁবু গেড়েছিল এবং সঙ্গে এনেছিল পরিবারের লোকজন, জীবজন্তু| পঙ্গপালের ঝাঁকের]]></a:t>
+              <a:t><![CDATA[அறிவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23007,51 +22644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মতো অগুনতি মানুষ তারা এবং তাদের আনা উটের সংখ্যা গোণা অসম্ভব ছিল| দেশটাকে ওরা একেবারে ছারখার করে দিল|]]></a:t>
+              <a:t><![CDATA[38. அப்படியே ஆயிற்று. அவன் மறுநாள் காலமே எழுந்திருந்து, தோலைக்கசக்கி, அதிலிருந்த பனிநீரை ஒரு கிண்ணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23139,51 +22776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. মিদিযনী়দের অত্যাচারে ইস্রায়েলীয়রা একেবারে নিঃস্ব হয়ে গেল| তাই তারা প্রভুর দয়া পাবার জন্যে]]></a:t>
+              <a:t><![CDATA[நிறையப்பிழிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23271,51 +22908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেঁদে আকুল হয়ে উঠল|]]></a:t>
+              <a:t><![CDATA[39. அப்பொழுது கிதியோன் தேவனை நோக்கி: நான் இன்னும் ஒருவிசைமாத்திரம் பேசுகிறேன், உமது கோபம் என் மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23403,51 +23040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দূত গিদিয়োনের কাছে বসলেন| গিদিয়োন লুকিয়েছিলেন যাতে মিদিয়নরা তাঁকে দেখতে না পায়|]]></a:t>
+              <a:t><![CDATA[ஆகாரத்தையாகிலும், ஆடுமாடுகள் கழுதைகளையாகிலும் வைக்காதே போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23535,51 +23172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. মিদিযনের লোকরা অত্যাচারে মেতে উঠেছিল| সেই জন্যে ইস্রায়েলীয়রা প্রভুর কৃপার জন্যে কেঁদে আকুল হয়ে]]></a:t>
+              <a:t><![CDATA[மூளாதிருப்பதாக; தோலினாலே நான் இன்னும் ஒரேவிசை சோதனைபண்ணட்டும்; தோல்மாத்திரம் காய்ந்திருக்கவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23667,51 +23304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উঠল|]]></a:t>
+              <a:t><![CDATA[பூமியெங்கும் பனி பெய்திருக்கவும் கட்டளையிடும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23799,51 +23436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তাই প্রভু তাদের কাছে একজন ভাববাদীকে পাঠালেন| ভাববাদী ইস্রায়েলবাসীদের বললেন, “প্রভু, ইস্রায়েলের]]></a:t>
+              <a:t><![CDATA[40. அப்படியே தேவன் அன்று ராத்திரி செய்தார்; தோல்மாத்திரம் காய்ந்திருந்து, பூமியெங்கும் பனி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23931,51 +23568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বর কি বলেন তা শোন| তিনি বলেছেন, ‘মিশরে তোমরা ক্রীতদাস ছিলে| আমি তোমাদের মুক্ত করে সেই দেশ থেকে]]></a:t>
+              <a:t><![CDATA[பெய்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23991,488 +23628,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24498,51 +23739,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24673,51 +23914,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>96</Slides>
+  <Slides>93</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>