--- v0 (2026-06-10)
+++ v1 (2026-07-31)
@@ -101,50 +101,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +184,52 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +382,55 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் கிதியோனை நோக்கி: ஜனங்கள் இன்னும் அதிகம், அவர்களைத் தண்ணீரண்டைக்கு இறங்கிப்போகப்பண்ணு; அங்கே அவர்களைப் பரீட்சித்துக்காட்டுவேன்; உன்னோடேகூட வரலாம் என்று நான் யாரைக் குறிக்கிறேனோ, அவன் உன்னோடேகூட வரக்கடவன்; உன்னோடேகூட வரலாகாது என்று நான் யாரைக் குறிக்கிறேனோ, அவன் உன்னோடேகூட வராதிருக்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் பயமும் திகிலும் உள்ளவன் எவனோ அவன் திரும்பி, கீலேயாத் மலைகளிலிருந்து விரைவாய் ஓடிப்போகக்கடவன் என்று, நீ ஜனங்களின் செவிகள் கேட்கப் பிரசித்தப்படுத்து என்றார்; அப்பொழுது ஜனத்தில் இருபத்தீராயிரம் பேர் திரும்பிப் போய்விட்டார்கள்; பதினாயிரம்பேர் மீதியாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் கிதியோனை நோக்கி: ஜனங்கள் இன்னும் அதிகம், அவர்களைத் தண்ணீரண்டைக்கு இறங்கிப்போகப்பண்ணு; அங்கே அவர்களைப் பரீட்சித்துக்காட்டுவேன்; உன்னோடேகூட வரலாம் என்று நான் யாரைக் குறிக்கிறேனோ, அவன் உன்னோடேகூட வரக்கடவன்; உன்னோடேகூட வரலாகாது என்று நான் யாரைக் குறிக்கிறேனோ, அவன் உன்னோடேகூட வராதிருக்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் பயமும் திகிலும் உள்ளவன் எவனோ அவன் திரும்பி, கீலேயாத் மலைகளிலிருந்து விரைவாய் ஓடிப்போகக்கடவன் என்று, நீ ஜனங்களின் செவிகள் கேட்கப் பிரசித்தப்படுத்து என்றார்; அப்பொழுது ஜனத்தில் இருபத்தீராயிரம் பேர் திரும்பிப் போய்விட்டார்கள்; பதினாயிரம்பேர் மீதியாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே அவன் ஜனங்களைத் தண்ணீரண்டைக்கு இறங்கிப்போகப் பண்ணினான்; அப்போழுது கர்த்தர் கிதியோனை நோக்கி: தண்ணீரை ஒரு நாய் நக்கும் பிரகாரமாக அதைத் தன் நாவினாலே நக்குகிறவன் எவனோ, அவனைத் தனியேயும், குடிக்கிறதற்கு முழங்கால் ஊன்றிக் குனிகிறவன் எவனோ, அவனைத் தனியேயும் நிறுத்து என்றார்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் கிதியோனை நோக்கி: ஜனங்கள் இன்னும் அதிகம், அவர்களைத் தண்ணீரண்டைக்கு இறங்கிப்போகப்பண்ணு; அங்கே அவர்களைப் பரீட்சித்துக்காட்டுவேன்; உன்னோடேகூட வரலாம் என்று நான் யாரைக் குறிக்கிறேனோ, அவன் உன்னோடேகூட வரக்கடவன்; உன்னோடேகூட வரலாகாது என்று நான் யாரைக் குறிக்கிறேனோ, அவன் உன்னோடேகூட வராதிருக்கக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே அவன் ஜனங்களைத் தண்ணீரண்டைக்கு இறங்கிப்போகப் பண்ணினான்; அப்போழுது கர்த்தர் கிதியோனை நோக்கி: தண்ணீரை ஒரு நாய் நக்கும் பிரகாரமாக அதைத் தன் நாவினாலே நக்குகிறவன் எவனோ, அவனைத் தனியேயும், குடிக்கிறதற்கு முழங்கால் ஊன்றிக் குனிகிறவன் எவனோ, அவனைத் தனியேயும் நிறுத்து என்றார்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் கிதியோனை நோக்கி: ஜனங்கள் இன்னும் அதிகம், அவர்களைத் தண்ணீரண்டைக்கு இறங்கிப்போகப்பண்ணு; அங்கே அவர்களைப் பரீட்சித்துக்காட்டுவேன்; உன்னோடேகூட வரலாம் என்று நான் யாரைக் குறிக்கிறேனோ, அவன் உன்னோடேகூட வரக்கடவன்; உன்னோடேகூட வரலாகாது என்று நான் யாரைக் குறிக்கிறேனோ, அவன் உன்னோடேகூட வராதிருக்கக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தங்கள் கையால் அள்ளி, தங்கள் வாய்க்கெடுத்து, நக்கிக்கொண்டவர்களின் இலக்கம் முந்நூறுபேர்; மற்ற ஜனங்களெல்லாம் தண்ணீர் குடிக்கிறதற்கு முழங்கால் ஊன்றிக் குனிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் கிதியோனை நோக்கி: ஜனங்கள் இன்னும் அதிகம், அவர்களைத் தண்ணீரண்டைக்கு இறங்கிப்போகப்பண்ணு; அங்கே அவர்களைப் பரீட்சித்துக்காட்டுவேன்; உன்னோடேகூட வரலாம் என்று நான் யாரைக் குறிக்கிறேனோ, அவன் உன்னோடேகூட வரக்கடவன்; உன்னோடேகூட வரலாகாது என்று நான் யாரைக் குறிக்கிறேனோ, அவன் உன்னோடேகூட வராதிருக்கக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தங்கள் கையால் அள்ளி, தங்கள் வாய்க்கெடுத்து, நக்கிக்கொண்டவர்களின் இலக்கம் முந்நூறுபேர்; மற்ற ஜனங்களெல்லாம் தண்ணீர் குடிக்கிறதற்கு முழங்கால் ஊன்றிக் குனிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்படியே அவன் ஜனங்களைத் தண்ணீரண்டைக்கு இறங்கிப்போகப் பண்ணினான்; அப்போழுது கர்த்தர் கிதியோனை நோக்கி: தண்ணீரை ஒரு நாய் நக்கும் பிரகாரமாக அதைத் தன் நாவினாலே நக்குகிறவன் எவனோ, அவனைத் தனியேயும், குடிக்கிறதற்கு முழங்கால் ஊன்றிக் குனிகிறவன் எவனோ, அவனைத் தனியேயும் நிறுத்து என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர் கிதியோனை நோக்கி: நக்கிக்குடித்த அந்த முந்நூறுபேராலே நான் உங்களை இரட்சித்து, மீதியானியரை உன் கையில் ஒப்புக்கொடுப்பேன், மற்ற ஜனங்களெல்லாரும் தங்கள் தங்கள் இடத்திற்குப் போகக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. அப்படியே அவன் ஜனங்களைத் தண்ணீரண்டைக்கு இறங்கிப்போகப் பண்ணினான்; அப்போழுது கர்த்தர் கிதியோனை நோக்கி: தண்ணீரை ஒரு நாய் நக்கும் பிரகாரமாக அதைத் தன் நாவினாலே நக்குகிறவன் எவனோ, அவனைத் தனியேயும், குடிக்கிறதற்கு முழங்கால் ஊன்றிக் குனிகிறவன் எவனோ, அவனைத் தனியேயும் நிறுத்து என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர் கிதியோனை நோக்கி: நக்கிக்குடித்த அந்த முந்நூறுபேராலே நான் உங்களை இரட்சித்து, மீதியானியரை உன் கையில் ஒப்புக்கொடுப்பேன், மற்ற ஜனங்களெல்லாரும் தங்கள் தங்கள் இடத்திற்குப் போகக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. அப்படியே அவன் ஜனங்களைத் தண்ணீரண்டைக்கு இறங்கிப்போகப் பண்ணினான்; அப்போழுது கர்த்தர் கிதியோனை நோக்கி: தண்ணீரை ஒரு நாய் நக்கும் பிரகாரமாக அதைத் தன் நாவினாலே நக்குகிறவன் எவனோ, அவனைத் தனியேயும், குடிக்கிறதற்கு முழங்கால் ஊன்றிக் குனிகிறவன் எவனோ, அவனைத் தனியேயும் நிறுத்து என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஜனங்கள் தங்கள் கையில் தின்பண்டங்களையும் எக்காளங்களையும் எடுத்துக்கொண்டார்கள்; மற்ற இஸ்ரவேலரெல்லாரையும் தங்கள் தங்கள் கூடாரங்களுக்கு அனுப்பிவிட்டு, அந்த முந்நூறு பேரைமாத்திரம் வைத்துக்கொண்டான்; மீதியானியரின் சேனை அவனுக்குத் தாழ்விடமான பள்ளத்தாக்கில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[6. தங்கள் கையால் அள்ளி, தங்கள் வாய்க்கெடுத்து, நக்கிக்கொண்டவர்களின் இலக்கம் முந்நூறுபேர்; மற்ற ஜனங்களெல்லாம் தண்ணீர் குடிக்கிறதற்கு முழங்கால் ஊன்றிக் குனிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஜனங்கள் தங்கள் கையில் தின்பண்டங்களையும் எக்காளங்களையும் எடுத்துக்கொண்டார்கள்; மற்ற இஸ்ரவேலரெல்லாரையும் தங்கள் தங்கள் கூடாரங்களுக்கு அனுப்பிவிட்டு, அந்த முந்நூறு பேரைமாத்திரம் வைத்துக்கொண்டான்; மீதியானியரின் சேனை அவனுக்குத் தாழ்விடமான பள்ளத்தாக்கில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[6. தங்கள் கையால் அள்ளி, தங்கள் வாய்க்கெடுத்து, நக்கிக்கொண்டவர்களின் இலக்கம் முந்நூறுபேர்; மற்ற ஜனங்களெல்லாம் தண்ணீர் குடிக்கிறதற்கு முழங்கால் ஊன்றிக் குனிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கிதியோனாகிய யெருபாகாலும் அவனோடிருந்த ஜனங்கள் யாவரும் காலமே எழுந்து புறப்பட்டு, ஆரோத் என்னும் நீரூற்றின் கிட்டப் பாளயமிறங்கினார்கள்; மீதியானியரின் பாளயம் அவனுக்கு வடக்கே மோரே மேட்டிற்குப் பின்னான பள்ளத்தாக்கிலே இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. மீதியானியரின் இரண்டு அதிபதிகளாகிய ஓரேபையும் சேபையும் பிடித்து, ஓரேபை ஓரேப் என்னப்பட்ட கன்மலையிலும், சேபை சேப் என்னப்பட்ட ஆலையிலும் கொன்றுபோட்டு, மீதியானியரைத் துரத்தி, ஓரேப் சேப் என்பவர்களின் தலைகளை யோர்தானுக்கு இக்கரையிலிருந்த கிதியோனிடத்துக்குக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஜனங்கள் தங்கள் கையில் தின்பண்டங்களையும் எக்காளங்களையும் எடுத்துக்கொண்டார்கள்; மற்ற இஸ்ரவேலரெல்லாரையும் தங்கள் தங்கள் கூடாரங்களுக்கு அனுப்பிவிட்டு, அந்த முந்நூறு பேரைமாத்திரம் வைத்துக்கொண்டான்; மீதியானியரின் சேனை அவனுக்குத் தாழ்விடமான பள்ளத்தாக்கில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தர் கிதியோனை நோக்கி: நக்கிக்குடித்த அந்த முந்நூறுபேராலே நான் உங்களை இரட்சித்து, மீதியானியரை உன் கையில் ஒப்புக்கொடுப்பேன், மற்ற ஜனங்களெல்லாரும் தங்கள் தங்கள் இடத்திற்குப் போகக்கடவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அன்று ராத்திரி கர்த்தர் அவனை நோக்கி: நீ எழுந்து, அந்தச் சேனையினிடத்திற்குப் போ; அதை உன் கையில் ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தர் கிதியோனை நோக்கி: நக்கிக்குடித்த அந்த முந்நூறுபேராலே நான் உங்களை இரட்சித்து, மீதியானியரை உன் கையில் ஒப்புக்கொடுப்பேன், மற்ற ஜனங்களெல்லாரும் தங்கள் தங்கள் இடத்திற்குப் போகக்கடவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. போகப் பயப்பட்டாயானால், முதல் நீயும் உன் வேலைக்காரனாகிய பூராவும் சேனையினிடத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஜனங்கள் தங்கள் கையில் தின்பண்டங்களையும் எக்காளங்களையும் எடுத்துக்கொண்டார்கள்; மற்ற இஸ்ரவேலரெல்லாரையும் தங்கள் தங்கள் கூடாரங்களுக்கு அனுப்பிவிட்டு, அந்த முந்நூறு பேரைமாத்திரம் வைத்துக்கொண்டான்; மீதியானியரின் சேனை அவனுக்குத் தாழ்விடமான பள்ளத்தாக்கில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அங்கே என்ன பேசுகிறார்கள் என்று கேள்: பின்பு சேனையிடத்திற்குப் போக, உன் கைகள் திடப்படும் என்றார்; அப்படியே அவனும் அவன் வேலைக்காரனாகிய பூராவும் சேனையின் முன்னணியிலே ஜாமம் காக்கிறவர்களின் இடமட்டும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஜனங்கள் தங்கள் கையில் தின்பண்டங்களையும் எக்காளங்களையும் எடுத்துக்கொண்டார்கள்; மற்ற இஸ்ரவேலரெல்லாரையும் தங்கள் தங்கள் கூடாரங்களுக்கு அனுப்பிவிட்டு, அந்த முந்நூறு பேரைமாத்திரம் வைத்துக்கொண்டான்; மீதியானியரின் சேனை அவனுக்குத் தாழ்விடமான பள்ளத்தாக்கில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அங்கே என்ன பேசுகிறார்கள் என்று கேள்: பின்பு சேனையிடத்திற்குப் போக, உன் கைகள் திடப்படும் என்றார்; அப்படியே அவனும் அவன் வேலைக்காரனாகிய பூராவும் சேனையின் முன்னணியிலே ஜாமம் காக்கிறவர்களின் இடமட்டும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஜனங்கள் தங்கள் கையில் தின்பண்டங்களையும் எக்காளங்களையும் எடுத்துக்கொண்டார்கள்; மற்ற இஸ்ரவேலரெல்லாரையும் தங்கள் தங்கள் கூடாரங்களுக்கு அனுப்பிவிட்டு, அந்த முந்நூறு பேரைமாத்திரம் வைத்துக்கொண்டான்; மீதியானியரின் சேனை அவனுக்குத் தாழ்விடமான பள்ளத்தாக்கில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மீதியானியரும், அமலேக்கியரும், சகல கிழக்கத்திப் புத்திரரும், வெட்டுக் கிளிகளைப் போலத் திரளாய்ப் பள்ளத்தாக்கிலே படுத்துக்கிடந்தார்கள்; அவர்களுடைய ஒட்டகங்களுக்கும் கணக்கில்லை, கடற்கரை மணலைப்போலத் திரளாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. அன்று ராத்திரி கர்த்தர் அவனை நோக்கி: நீ எழுந்து, அந்தச் சேனையினிடத்திற்குப் போ; அதை உன் கையில் ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மீதியானியரும், அமலேக்கியரும், சகல கிழக்கத்திப் புத்திரரும், வெட்டுக் கிளிகளைப் போலத் திரளாய்ப் பள்ளத்தாக்கிலே படுத்துக்கிடந்தார்கள்; அவர்களுடைய ஒட்டகங்களுக்கும் கணக்கில்லை, கடற்கரை மணலைப்போலத் திரளாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. அன்று ராத்திரி கர்த்தர் அவனை நோக்கி: நீ எழுந்து, அந்தச் சேனையினிடத்திற்குப் போ; அதை உன் கையில் ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கிதியோன் வந்தபோது, ஒருவன் மற்றொருவனுக்கு ஒரு சொப்பனத்தைச் சொன்னான். அதாவது: இதோ ஒரு சொப்பனத்தைக் கண்டேன்; சுட்டிருந்த ஒரு வாற்கோதுமை அப்பம் மீதியானியரின் பாளயத்திற்கு உருண்டுவந்தது; அது கூடாரமட்டும் வந்தபோது, அதை விழத்தள்ளிக் கவிழ்த்துப்போட்டது, கூடாரம் விழுந்துகிடந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[10. போகப் பயப்பட்டாயானால், முதல் நீயும் உன் வேலைக்காரனாகிய பூராவும் சேனையினிடத்திற்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கிதியோன் வந்தபோது, ஒருவன் மற்றொருவனுக்கு ஒரு சொப்பனத்தைச் சொன்னான். அதாவது: இதோ ஒரு சொப்பனத்தைக் கண்டேன்; சுட்டிருந்த ஒரு வாற்கோதுமை அப்பம் மீதியானியரின் பாளயத்திற்கு உருண்டுவந்தது; அது கூடாரமட்டும் வந்தபோது, அதை விழத்தள்ளிக் கவிழ்த்துப்போட்டது, கூடாரம் விழுந்துகிடந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அங்கே என்ன பேசுகிறார்கள் என்று கேள்: பின்பு சேனையிடத்திற்குப் போக, உன் கைகள் திடப்படும் என்றார்; அப்படியே அவனும் அவன் வேலைக்காரனாகிய பூராவும் சேனையின் முன்னணியிலே ஜாமம் காக்கிறவர்களின் இடமட்டும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கிதியோன் வந்தபோது, ஒருவன் மற்றொருவனுக்கு ஒரு சொப்பனத்தைச் சொன்னான். அதாவது: இதோ ஒரு சொப்பனத்தைக் கண்டேன்; சுட்டிருந்த ஒரு வாற்கோதுமை அப்பம் மீதியானியரின் பாளயத்திற்கு உருண்டுவந்தது; அது கூடாரமட்டும் வந்தபோது, அதை விழத்தள்ளிக் கவிழ்த்துப்போட்டது, கூடாரம் விழுந்துகிடந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அங்கே என்ன பேசுகிறார்கள் என்று கேள்: பின்பு சேனையிடத்திற்குப் போக, உன் கைகள் திடப்படும் என்றார்; அப்படியே அவனும் அவன் வேலைக்காரனாகிய பூராவும் சேனையின் முன்னணியிலே ஜாமம் காக்கிறவர்களின் இடமட்டும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கிதியோனாகிய யெருபாகாலும் அவனோடிருந்த ஜனங்கள் யாவரும் காலமே எழுந்து புறப்பட்டு, ஆரோத் என்னும் நீரூற்றின் கிட்டப் பாளயமிறங்கினார்கள்; மீதியானியரின் பாளயம் அவனுக்கு வடக்கே மோரே மேட்டிற்குப் பின்னான பள்ளத்தாக்கிலே இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. மீதியானியரின் இரண்டு அதிபதிகளாகிய ஓரேபையும் சேபையும் பிடித்து, ஓரேபை ஓரேப் என்னப்பட்ட கன்மலையிலும், சேபை சேப் என்னப்பட்ட ஆலையிலும் கொன்றுபோட்டு, மீதியானியரைத் துரத்தி, ஓரேப் சேப் என்பவர்களின் தலைகளை யோர்தானுக்கு இக்கரையிலிருந்த கிதியோனிடத்துக்குக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது மற்றவன்: இது யோவாசின் குமாரனாகிய கிதியோன் என்னும் இஸ்ரவேலனுடைய பட்டயமே அல்லாமல் வேறல்ல; தேவன் மீதியானியரையும், இந்தச் சேனை அனைத்தையும் அவன் கையிலே ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. மீதியானியரும், அமலேக்கியரும், சகல கிழக்கத்திப் புத்திரரும், வெட்டுக் கிளிகளைப் போலத் திரளாய்ப் பள்ளத்தாக்கிலே படுத்துக்கிடந்தார்கள்; அவர்களுடைய ஒட்டகங்களுக்கும் கணக்கில்லை, கடற்கரை மணலைப்போலத் திரளாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது மற்றவன்: இது யோவாசின் குமாரனாகிய கிதியோன் என்னும் இஸ்ரவேலனுடைய பட்டயமே அல்லாமல் வேறல்ல; தேவன் மீதியானியரையும், இந்தச் சேனை அனைத்தையும் அவன் கையிலே ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. மீதியானியரும், அமலேக்கியரும், சகல கிழக்கத்திப் புத்திரரும், வெட்டுக் கிளிகளைப் போலத் திரளாய்ப் பள்ளத்தாக்கிலே படுத்துக்கிடந்தார்கள்; அவர்களுடைய ஒட்டகங்களுக்கும் கணக்கில்லை, கடற்கரை மணலைப்போலத் திரளாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிதியோன் அந்தச் சொப்பனத்தையும் அதின் வியார்த்தியையும் கேட்டபோது, அவன் பணிந்துகொண்டு, இஸ்ரவேலின் பாளயத்திற்குத் திரும்பிவந்து: எழுந்திருங்கள், கர்த்தர் மீதியானியரின் பாளயத்தை உங்கள் கைகளில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. கிதியோன் வந்தபோது, ஒருவன் மற்றொருவனுக்கு ஒரு சொப்பனத்தைச் சொன்னான். அதாவது: இதோ ஒரு சொப்பனத்தைக் கண்டேன்; சுட்டிருந்த ஒரு வாற்கோதுமை அப்பம் மீதியானியரின் பாளயத்திற்கு உருண்டுவந்தது; அது கூடாரமட்டும் வந்தபோது, அதை விழத்தள்ளிக் கவிழ்த்துப்போட்டது, கூடாரம் விழுந்துகிடந்தது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிதியோன் அந்தச் சொப்பனத்தையும் அதின் வியார்த்தியையும் கேட்டபோது, அவன் பணிந்துகொண்டு, இஸ்ரவேலின் பாளயத்திற்குத் திரும்பிவந்து: எழுந்திருங்கள், கர்த்தர் மீதியானியரின் பாளயத்தை உங்கள் கைகளில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. கிதியோன் வந்தபோது, ஒருவன் மற்றொருவனுக்கு ஒரு சொப்பனத்தைச் சொன்னான். அதாவது: இதோ ஒரு சொப்பனத்தைக் கண்டேன்; சுட்டிருந்த ஒரு வாற்கோதுமை அப்பம் மீதியானியரின் பாளயத்திற்கு உருண்டுவந்தது; அது கூடாரமட்டும் வந்தபோது, அதை விழத்தள்ளிக் கவிழ்த்துப்போட்டது, கூடாரம் விழுந்துகிடந்தது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த முந்நூறுபேரை மூன்று படையாக வகுத்து, அவர்கள் ஒவ்வொருவன் கையிலும் ஒரு எக்காளத்தையும், வெறும் பானையையும், அந்தப் பானைக்குள் வைக்கும் தீவட்டியையும் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[13. கிதியோன் வந்தபோது, ஒருவன் மற்றொருவனுக்கு ஒரு சொப்பனத்தைச் சொன்னான். அதாவது: இதோ ஒரு சொப்பனத்தைக் கண்டேன்; சுட்டிருந்த ஒரு வாற்கோதுமை அப்பம் மீதியானியரின் பாளயத்திற்கு உருண்டுவந்தது; அது கூடாரமட்டும் வந்தபோது, அதை விழத்தள்ளிக் கவிழ்த்துப்போட்டது, கூடாரம் விழுந்துகிடந்தது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த முந்நூறுபேரை மூன்று படையாக வகுத்து, அவர்கள் ஒவ்வொருவன் கையிலும் ஒரு எக்காளத்தையும், வெறும் பானையையும், அந்தப் பானைக்குள் வைக்கும் தீவட்டியையும் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது மற்றவன்: இது யோவாசின் குமாரனாகிய கிதியோன் என்னும் இஸ்ரவேலனுடைய பட்டயமே அல்லாமல் வேறல்ல; தேவன் மீதியானியரையும், இந்தச் சேனை அனைத்தையும் அவன் கையிலே ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை நோக்கி: நான் செய்வதைப் பார்த்து, அப்படியே நீங்களும் செய்யுங்கள். இதோ, நான் பாளயத்தின் முன்னணியில் வந்திருக்கும்போது, நான் எப்படிச் செய்கிறேனோ அப்படியே நீங்களும் செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது மற்றவன்: இது யோவாசின் குமாரனாகிய கிதியோன் என்னும் இஸ்ரவேலனுடைய பட்டயமே அல்லாமல் வேறல்ல; தேவன் மீதியானியரையும், இந்தச் சேனை அனைத்தையும் அவன் கையிலே ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை நோக்கி: நான் செய்வதைப் பார்த்து, அப்படியே நீங்களும் செய்யுங்கள். இதோ, நான் பாளயத்தின் முன்னணியில் வந்திருக்கும்போது, நான் எப்படிச் செய்கிறேனோ அப்படியே நீங்களும் செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. கிதியோன் அந்தச் சொப்பனத்தையும் அதின் வியார்த்தியையும் கேட்டபோது, அவன் பணிந்துகொண்டு, இஸ்ரவேலின் பாளயத்திற்குத் திரும்பிவந்து: எழுந்திருங்கள், கர்த்தர் மீதியானியரின் பாளயத்தை உங்கள் கைகளில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நானும் என்னோடே இருக்கும் சகலமானபேரும் எக்காளம் ஊதும்போது, நீங்களும் பாளயத்தைச் சுற்றி எங்கும் எக்காளங்களை ஊதி, கர்த்தருடைய பட்டயம் கிதியோனுடைய பட்டயம் என்பீர்களாக என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[15. கிதியோன் அந்தச் சொப்பனத்தையும் அதின் வியார்த்தியையும் கேட்டபோது, அவன் பணிந்துகொண்டு, இஸ்ரவேலின் பாளயத்திற்குத் திரும்பிவந்து: எழுந்திருங்கள், கர்த்தர் மீதியானியரின் பாளயத்தை உங்கள் கைகளில் ஒப்புக்கொடுத்தார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நானும் என்னோடே இருக்கும் சகலமானபேரும் எக்காளம் ஊதும்போது, நீங்களும் பாளயத்தைச் சுற்றி எங்கும் எக்காளங்களை ஊதி, கர்த்தருடைய பட்டயம் கிதியோனுடைய பட்டயம் என்பீர்களாக என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[16. அந்த முந்நூறுபேரை மூன்று படையாக வகுத்து, அவர்கள் ஒவ்வொருவன் கையிலும் ஒரு எக்காளத்தையும், வெறும் பானையையும், அந்தப் பானைக்குள் வைக்கும் தீவட்டியையும் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் கிதியோனை நோக்கி: நான் மீதியானியரை உன்னோடிருக்கிற ஜனத்தின் கையில் ஒப்புக்கொடுக்கிறதற்கு அவர்கள் மிகுதியாயிருக்கிறார்கள்; என் கை என்னை ரட்சித்தது என்று இஸ்ரவேல் எனக்கு விரோதமாக வீம்பு பேசுகிறதற்கு இடமாகும்.]]></a:t>
+              <a:t><![CDATA[25. மீதியானியரின் இரண்டு அதிபதிகளாகிய ஓரேபையும் சேபையும் பிடித்து, ஓரேபை ஓரேப் என்னப்பட்ட கன்மலையிலும், சேபை சேப் என்னப்பட்ட ஆலையிலும் கொன்றுபோட்டு, மீதியானியரைத் துரத்தி, ஓரேப் சேப் என்பவர்களின் தலைகளை யோர்தானுக்கு இக்கரையிலிருந்த கிதியோனிடத்துக்குக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நடுஜாமத்தின் துவக்கத்தில், ஜாமக்காரரை மாற்றிவைத்தபின்பு, கிதியோனும் அவனோடிருந்த நூறுபேரும் அந்த ஜாமத்தின் துவக்கத்திலே பாளயத்தின் முன்னணியில் வந்து, எக்காளங்களை ஊதி, தங்கள் கையிலிருந்த பானைகளை உடைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அந்த முந்நூறுபேரை மூன்று படையாக வகுத்து, அவர்கள் ஒவ்வொருவன் கையிலும் ஒரு எக்காளத்தையும், வெறும் பானையையும், அந்தப் பானைக்குள் வைக்கும் தீவட்டியையும் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நடுஜாமத்தின் துவக்கத்தில், ஜாமக்காரரை மாற்றிவைத்தபின்பு, கிதியோனும் அவனோடிருந்த நூறுபேரும் அந்த ஜாமத்தின் துவக்கத்திலே பாளயத்தின் முன்னணியில் வந்து, எக்காளங்களை ஊதி, தங்கள் கையிலிருந்த பானைகளை உடைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவர்களை நோக்கி: நான் செய்வதைப் பார்த்து, அப்படியே நீங்களும் செய்யுங்கள். இதோ, நான் பாளயத்தின் முன்னணியில் வந்திருக்கும்போது, நான் எப்படிச் செய்கிறேனோ அப்படியே நீங்களும் செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்று படைகளின் மனுஷரும் எக்காளங்களை ஊதி, பானைகளை உடைத்து, தீவட்டிகளைத் தங்கள் இடதுகைகளிலும், ஊதும் எக்காளங்களைத் தங்கள் வலது கைகளிலும் பிடித்துக்கொண்டு, கர்த்தருடைய பட்டயம் கிதியோனுடைய பட்டயம் என்று சத்தமிட்டு,]]></a:t>
+              <a:t><![CDATA[17. அவர்களை நோக்கி: நான் செய்வதைப் பார்த்து, அப்படியே நீங்களும் செய்யுங்கள். இதோ, நான் பாளயத்தின் முன்னணியில் வந்திருக்கும்போது, நான் எப்படிச் செய்கிறேனோ அப்படியே நீங்களும் செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்று படைகளின் மனுஷரும் எக்காளங்களை ஊதி, பானைகளை உடைத்து, தீவட்டிகளைத் தங்கள் இடதுகைகளிலும், ஊதும் எக்காளங்களைத் தங்கள் வலது கைகளிலும் பிடித்துக்கொண்டு, கர்த்தருடைய பட்டயம் கிதியோனுடைய பட்டயம் என்று சத்தமிட்டு,]]></a:t>
+              <a:t><![CDATA[18. நானும் என்னோடே இருக்கும் சகலமானபேரும் எக்காளம் ஊதும்போது, நீங்களும் பாளயத்தைச் சுற்றி எங்கும் எக்காளங்களை ஊதி, கர்த்தருடைய பட்டயம் கிதியோனுடைய பட்டயம் என்பீர்களாக என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பாளயத்தைச் சுற்றிலும் அவரவர் தங்கள் நிலையிலே நின்றார்கள்; அப்பொழுது பாளயத்தில் இருந்தவர்கள் எல்லாரும் சிதறிக் கூக்குரலிட்டு, ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. நானும் என்னோடே இருக்கும் சகலமானபேரும் எக்காளம் ஊதும்போது, நீங்களும் பாளயத்தைச் சுற்றி எங்கும் எக்காளங்களை ஊதி, கர்த்தருடைய பட்டயம் கிதியோனுடைய பட்டயம் என்பீர்களாக என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பாளயத்தைச் சுற்றிலும் அவரவர் தங்கள் நிலையிலே நின்றார்கள்; அப்பொழுது பாளயத்தில் இருந்தவர்கள் எல்லாரும் சிதறிக் கூக்குரலிட்டு, ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[19. நடுஜாமத்தின் துவக்கத்தில், ஜாமக்காரரை மாற்றிவைத்தபின்பு, கிதியோனும் அவனோடிருந்த நூறுபேரும் அந்த ஜாமத்தின் துவக்கத்திலே பாளயத்தின் முன்னணியில் வந்து, எக்காளங்களை ஊதி, தங்கள் கையிலிருந்த பானைகளை உடைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. முந்நூறுபேரும் எக்காளங்களை ஊதுகையில், கர்த்தர் பாளயமெங்கும் ஒருவர் பட்டயத்தை ஒருவருக்கு விரோதமாய் ஓங்கப்பண்ணினார்; சேனையானது சேரோத்திலுள்ள பெத்சித்தாமட்டும், தாபாத்திற்குச் சமீபமான ஆபேல்மேகொலாவின் எல்லைமட்டும் ஓடிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[19. நடுஜாமத்தின் துவக்கத்தில், ஜாமக்காரரை மாற்றிவைத்தபின்பு, கிதியோனும் அவனோடிருந்த நூறுபேரும் அந்த ஜாமத்தின் துவக்கத்திலே பாளயத்தின் முன்னணியில் வந்து, எக்காளங்களை ஊதி, தங்கள் கையிலிருந்த பானைகளை உடைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. முந்நூறுபேரும் எக்காளங்களை ஊதுகையில், கர்த்தர் பாளயமெங்கும் ஒருவர் பட்டயத்தை ஒருவருக்கு விரோதமாய் ஓங்கப்பண்ணினார்; சேனையானது சேரோத்திலுள்ள பெத்சித்தாமட்டும், தாபாத்திற்குச் சமீபமான ஆபேல்மேகொலாவின் எல்லைமட்டும் ஓடிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[20. மூன்று படைகளின் மனுஷரும் எக்காளங்களை ஊதி, பானைகளை உடைத்து, தீவட்டிகளைத் தங்கள் இடதுகைகளிலும், ஊதும் எக்காளங்களைத் தங்கள் வலது கைகளிலும் பிடித்துக்கொண்டு, கர்த்தருடைய பட்டயம் கிதியோனுடைய பட்டயம் என்று சத்தமிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது நப்தலி மனுஷரும், ஆசேர் மனுஷரும், மனாசேயின் சகல மனுஷருமாகிய இஸ்ரவேலர் கூடிவந்து, மீதியானியரைப் பின் தொடர்ந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[20. மூன்று படைகளின் மனுஷரும் எக்காளங்களை ஊதி, பானைகளை உடைத்து, தீவட்டிகளைத் தங்கள் இடதுகைகளிலும், ஊதும் எக்காளங்களைத் தங்கள் வலது கைகளிலும் பிடித்துக்கொண்டு, கர்த்தருடைய பட்டயம் கிதியோனுடைய பட்டயம் என்று சத்தமிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது நப்தலி மனுஷரும், ஆசேர் மனுஷரும், மனாசேயின் சகல மனுஷருமாகிய இஸ்ரவேலர் கூடிவந்து, மீதியானியரைப் பின் தொடர்ந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[20. மூன்று படைகளின் மனுஷரும் எக்காளங்களை ஊதி, பானைகளை உடைத்து, தீவட்டிகளைத் தங்கள் இடதுகைகளிலும், ஊதும் எக்காளங்களைத் தங்கள் வலது கைகளிலும் பிடித்துக்கொண்டு, கர்த்தருடைய பட்டயம் கிதியோனுடைய பட்டயம் என்று சத்தமிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் கிதியோனை நோக்கி: நான் மீதியானியரை உன்னோடிருக்கிற ஜனத்தின் கையில் ஒப்புக்கொடுக்கிறதற்கு அவர்கள் மிகுதியாயிருக்கிறார்கள்; என் கை என்னை ரட்சித்தது என்று இஸ்ரவேல் எனக்கு விரோதமாக வீம்பு பேசுகிறதற்கு இடமாகும்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது கிதியோனாகிய யெருபாகாலும் அவனோடிருந்த ஜனங்கள் யாவரும் காலமே எழுந்து புறப்பட்டு, ஆரோத் என்னும் நீரூற்றின் கிட்டப் பாளயமிறங்கினார்கள்; மீதியானியரின் பாளயம் அவனுக்கு வடக்கே மோரே மேட்டிற்குப் பின்னான பள்ளத்தாக்கிலே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கிதியோன் எப்பிராயீம் மலைகளெங்கும் ஆட்களை அனுப்பி: மீதியானியருக்கு விரோதமாயிறங்கி, பெத்தாபரா இருக்கும் யோர்தான்மட்டும் வந்து, அவர்களுக்கு முந்தித் துறைகளைக் கட்டிக்கொள்ளுங்கள் என்று சொல்லச்சொன்னான்; அப்படியே எப்பிராயீமின் மனுஷர் எல்லாரும் கூடி, பெத்தாபரா இருக்கும் யோர்தான் மட்டும் வந்து, துறைகளைக் கட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[21. பாளயத்தைச் சுற்றிலும் அவரவர் தங்கள் நிலையிலே நின்றார்கள்; அப்பொழுது பாளயத்தில் இருந்தவர்கள் எல்லாரும் சிதறிக் கூக்குரலிட்டு, ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கிதியோன் எப்பிராயீம் மலைகளெங்கும் ஆட்களை அனுப்பி: மீதியானியருக்கு விரோதமாயிறங்கி, பெத்தாபரா இருக்கும் யோர்தான்மட்டும் வந்து, அவர்களுக்கு முந்தித் துறைகளைக் கட்டிக்கொள்ளுங்கள் என்று சொல்லச்சொன்னான்; அப்படியே எப்பிராயீமின் மனுஷர் எல்லாரும் கூடி, பெத்தாபரா இருக்கும் யோர்தான் மட்டும் வந்து, துறைகளைக் கட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[22. முந்நூறுபேரும் எக்காளங்களை ஊதுகையில், கர்த்தர் பாளயமெங்கும் ஒருவர் பட்டயத்தை ஒருவருக்கு விரோதமாய் ஓங்கப்பண்ணினார்; சேனையானது சேரோத்திலுள்ள பெத்சித்தாமட்டும், தாபாத்திற்குச் சமீபமான ஆபேல்மேகொலாவின் எல்லைமட்டும் ஓடிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கிதியோன் எப்பிராயீம் மலைகளெங்கும் ஆட்களை அனுப்பி: மீதியானியருக்கு விரோதமாயிறங்கி, பெத்தாபரா இருக்கும் யோர்தான்மட்டும் வந்து, அவர்களுக்கு முந்தித் துறைகளைக் கட்டிக்கொள்ளுங்கள் என்று சொல்லச்சொன்னான்; அப்படியே எப்பிராயீமின் மனுஷர் எல்லாரும் கூடி, பெத்தாபரா இருக்கும் யோர்தான் மட்டும் வந்து, துறைகளைக் கட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[22. முந்நூறுபேரும் எக்காளங்களை ஊதுகையில், கர்த்தர் பாளயமெங்கும் ஒருவர் பட்டயத்தை ஒருவருக்கு விரோதமாய் ஓங்கப்பண்ணினார்; சேனையானது சேரோத்திலுள்ள பெத்சித்தாமட்டும், தாபாத்திற்குச் சமீபமான ஆபேல்மேகொலாவின் எல்லைமட்டும் ஓடிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மீதியானியரின் இரண்டு அதிபதிகளாகிய ஓரேபையும் சேபையும் பிடித்து, ஓரேபை ஓரேப் என்னப்பட்ட கன்மலையிலும், சேபை சேப் என்னப்பட்ட ஆலையிலும் கொன்றுபோட்டு, மீதியானியரைத் துரத்தி, ஓரேப் சேப் என்பவர்களின் தலைகளை யோர்தானுக்கு இக்கரையிலிருந்த கிதியோனிடத்துக்குக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. முந்நூறுபேரும் எக்காளங்களை ஊதுகையில், கர்த்தர் பாளயமெங்கும் ஒருவர் பட்டயத்தை ஒருவருக்கு விரோதமாய் ஓங்கப்பண்ணினார்; சேனையானது சேரோத்திலுள்ள பெத்சித்தாமட்டும், தாபாத்திற்குச் சமீபமான ஆபேல்மேகொலாவின் எல்லைமட்டும் ஓடிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மீதியானியரின் இரண்டு அதிபதிகளாகிய ஓரேபையும் சேபையும் பிடித்து, ஓரேபை ஓரேப் என்னப்பட்ட கன்மலையிலும், சேபை சேப் என்னப்பட்ட ஆலையிலும் கொன்றுபோட்டு, மீதியானியரைத் துரத்தி, ஓரேப் சேப் என்பவர்களின் தலைகளை யோர்தானுக்கு இக்கரையிலிருந்த கிதியோனிடத்துக்குக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது நப்தலி மனுஷரும், ஆசேர் மனுஷரும், மனாசேயின் சகல மனுஷருமாகிய இஸ்ரவேலர் கூடிவந்து, மீதியானியரைப் பின் தொடர்ந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5831,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மீதியானியரின் இரண்டு அதிபதிகளாகிய ஓரேபையும் சேபையும் பிடித்து, ஓரேபை ஓரேப் என்னப்பட்ட கன்மலையிலும், சேபை சேப் என்னப்பட்ட ஆலையிலும் கொன்றுபோட்டு, மீதியானியரைத் துரத்தி, ஓரேப் சேப் என்பவர்களின் தலைகளை யோர்தானுக்கு இக்கரையிலிருந்த கிதியோனிடத்துக்குக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. கிதியோன் எப்பிராயீம் மலைகளெங்கும் ஆட்களை அனுப்பி: மீதியானியருக்கு விரோதமாயிறங்கி, பெத்தாபரா இருக்கும் யோர்தான்மட்டும் வந்து, அவர்களுக்கு முந்தித் துறைகளைக் கட்டிக்கொள்ளுங்கள் என்று சொல்லச்சொன்னான்; அப்படியே எப்பிராயீமின் மனுஷர் எல்லாரும் கூடி, பெத்தாபரா இருக்கும் யோர்தான் மட்டும் வந்து, துறைகளைக் கட்டிக்கொண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. கிதியோன் எப்பிராயீம் மலைகளெங்கும் ஆட்களை அனுப்பி: மீதியானியருக்கு விரோதமாயிறங்கி, பெத்தாபரா இருக்கும் யோர்தான்மட்டும் வந்து, அவர்களுக்கு முந்தித் துறைகளைக் கட்டிக்கொள்ளுங்கள் என்று சொல்லச்சொன்னான்; அப்படியே எப்பிராயீமின் மனுஷர் எல்லாரும் கூடி, பெத்தாபரா இருக்கும் யோர்தான் மட்டும் வந்து, துறைகளைக் கட்டிக்கொண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. கிதியோன் எப்பிராயீம் மலைகளெங்கும் ஆட்களை அனுப்பி: மீதியானியருக்கு விரோதமாயிறங்கி, பெத்தாபரா இருக்கும் யோர்தான்மட்டும் வந்து, அவர்களுக்கு முந்தித் துறைகளைக் கட்டிக்கொள்ளுங்கள் என்று சொல்லச்சொன்னான்; அப்படியே எப்பிராயீமின் மனுஷர் எல்லாரும் கூடி, பெத்தாபரா இருக்கும் யோர்தான் மட்டும் வந்து, துறைகளைக் கட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் கிதியோனை நோக்கி: நான் மீதியானியரை உன்னோடிருக்கிற ஜனத்தின் கையில் ஒப்புக்கொடுக்கிறதற்கு அவர்கள் மிகுதியாயிருக்கிறார்கள்; என் கை என்னை ரட்சித்தது என்று இஸ்ரவேல் எனக்கு விரோதமாக வீம்பு பேசுகிறதற்கு இடமாகும்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது கிதியோனாகிய யெருபாகாலும் அவனோடிருந்த ஜனங்கள் யாவரும் காலமே எழுந்து புறப்பட்டு, ஆரோத் என்னும் நீரூற்றின் கிட்டப் பாளயமிறங்கினார்கள்; மீதியானியரின் பாளயம் அவனுக்கு வடக்கே மோரே மேட்டிற்குப் பின்னான பள்ளத்தாக்கிலே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் பயமும் திகிலும் உள்ளவன் எவனோ அவன் திரும்பி, கீலேயாத் மலைகளிலிருந்து விரைவாய் ஓடிப்போகக்கடவன் என்று, நீ ஜனங்களின் செவிகள் கேட்கப் பிரசித்தப்படுத்து என்றார்; அப்பொழுது ஜனத்தில் இருபத்தீராயிரம் பேர் திரும்பிப் போய்விட்டார்கள்; பதினாயிரம்பேர் மீதியாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் கிதியோனை நோக்கி: நான் மீதியானியரை உன்னோடிருக்கிற ஜனத்தின் கையில் ஒப்புக்கொடுக்கிறதற்கு அவர்கள் மிகுதியாயிருக்கிறார்கள்; என் கை என்னை ரட்சித்தது என்று இஸ்ரவேல் எனக்கு விரோதமாக வீம்பு பேசுகிறதற்கு இடமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் பயமும் திகிலும் உள்ளவன் எவனோ அவன் திரும்பி, கீலேயாத் மலைகளிலிருந்து விரைவாய் ஓடிப்போகக்கடவன் என்று, நீ ஜனங்களின் செவிகள் கேட்கப் பிரசித்தப்படுத்து என்றார்; அப்பொழுது ஜனத்தில் இருபத்தீராயிரம் பேர் திரும்பிப் போய்விட்டார்கள்; பதினாயிரம்பேர் மீதியாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் கிதியோனை நோக்கி: நான் மீதியானியரை உன்னோடிருக்கிற ஜனத்தின் கையில் ஒப்புக்கொடுக்கிறதற்கு அவர்கள் மிகுதியாயிருக்கிறார்கள்; என் கை என்னை ரட்சித்தது என்று இஸ்ரவேல் எனக்கு விரோதமாக வீம்பு பேசுகிறதற்கு இடமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் கிதியோனை நோக்கி: ஜனங்கள் இன்னும் அதிகம், அவர்களைத் தண்ணீரண்டைக்கு இறங்கிப்போகப்பண்ணு; அங்கே அவர்களைப் பரீட்சித்துக்காட்டுவேன்; உன்னோடேகூட வரலாம் என்று நான் யாரைக் குறிக்கிறேனோ, அவன் உன்னோடேகூட வரக்கடவன்; உன்னோடேகூட வரலாகாது என்று நான் யாரைக் குறிக்கிறேனோ, அவன் உன்னோடேகூட வராதிருக்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் பயமும் திகிலும் உள்ளவன் எவனோ அவன் திரும்பி, கீலேயாத் மலைகளிலிருந்து விரைவாய் ஓடிப்போகக்கடவன் என்று, நீ ஜனங்களின் செவிகள் கேட்கப் பிரசித்தப்படுத்து என்றார்; அப்பொழுது ஜனத்தில் இருபத்தீராயிரம் பேர் திரும்பிப் போய்விட்டார்கள்; பதினாயிரம்பேர் மீதியாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102550" r:id="rId1"/>
+    <p:sldLayoutId id="2474529178" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,50 +7008,66 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6958,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तेरे लिये परखूंगा; और जिस जिसके विषय में मैं तुझ से कहूं, कि यह तेरे संग चले, वह तो तेरे संग चले; और]]></a:t>
+              <a:t><![CDATA[ಬೆಟ್ಟದಿಂದ ಹೋಗಲಿ ಎಂದು ಪ್ರಕಟಮಾಡು ಅಂದನು. ಆಗ ಜನರಲ್ಲಿ ಇಪ್ಪತ್ತೆರಡು ಸಾವಿರ ತಿರುಗಿ ಹೋದರು; ಹತ್ತು ಸಾವಿರ ಮಂದಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जिस जिसके विषय मे मैं कहूं, कि यह तेरे संग न जाए, वह न जाए।]]></a:t>
+              <a:t><![CDATA[ಉಳಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब वह उन को सोते के पास नीचे ले गया; वहां यहोवा ने गिदोन से कहा, जितने कुत्ते की नाईं जीभ से पानी]]></a:t>
+              <a:t><![CDATA[4. ಕರ್ತನು ಗಿದ್ಯೋನನಿಗೆ--ಜನರು ಇನ್ನೂ ಬಹಳ ವಾಗಿದ್ದಾರೆ; ಅವರನ್ನು ಜಲದ ಸವಿಾಪಕ್ಕೆ ಇಳಿದು ಹೋಗುವಂತೆ ಮಾಡು. ಅಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चपड़ चपड़ करके पीएं उन को अलग रख; और वैसा ही उन्हें भी जो घुटने टेककर पीएं।]]></a:t>
+              <a:t><![CDATA[ನಾನು ಅವರನ್ನು ನಿನಗೋಸ್ಕರ ಪರೀಕ್ಷೆಮಾಡುವೆನು; ಯಾರು ನಿನ್ನ ಸಂಗಡ ಹೋಗಬಹುದೆಂದು ಅಲ್ಲಿ ಯಾವನನ್ನು ಕುರಿತು ಹೇಳುವೆನೋ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. जिन्होंने मुंह में हाथ लगा चपड़ चपड़ करके पानी पिया उनकी तो गिनती तीन सौ ठहरी; और बाकी सब लोगों]]></a:t>
+              <a:t><![CDATA[ಅವನು ನಿನ್ನ ಸಂಗಡ ಹೋಗಲಿ. ಆದರೆ ನಾನು--ನಿನ್ನ ಸಂಗಡ ಬರಬಾರದೆಂದು ಯಾವನ ಕುರಿತಾಗಿ ಹೇಳುವೆನೋ ಅವನು ಹೋಗಬಾರದು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने घुटने टेककर पानी पिया।]]></a:t>
+              <a:t><![CDATA[5. ಗಿದ್ಯೋನನು ಜನರನ್ನು ಜಲದ ಬಳಿಗೆ ಕರಕೊಂಡು ಬಂದನು. ಆಗ ಕರ್ತನು ಗಿದ್ಯೋನನಿಗೆನಾಯಿ ನೆಕ್ಕುವ ಹಾಗೆ ಜಲವನ್ನು ತನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. तब यहोवा ने गिदोन से कहा, इन तीन सौ चपड़ चपड़ करके पीने वालों के द्वारा मैं तुम को छुड़ाऊंगा, और]]></a:t>
+              <a:t><![CDATA[ನಾಲಿಗೆಯಿಂದ ನೆಕ್ಕುವ ಪ್ರತಿಯೊಬ್ಬನನ್ನೂ ಕುಡಿಯುವದಕ್ಕೆ ಮೊಣ ಕಾಲೂರಿ ಬೊಗ್ಗುವ ಪ್ರತಿಯೊಬ್ಬನನ್ನೂ ಬೇರೆ ಬೇರೆ ಯಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मिद्यानियों को तेरे हाथ में कर दूंगा; और सब लोग अपने अपने स्थान को लौट जाए।]]></a:t>
+              <a:t><![CDATA[ನಿಲ್ಲಿಸು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब उन लोगों ने हाथ में सीधा और अपने अपने नरसिंगे लिए; और उसने इस्राएल के सब पुरूषों को अपने अपने]]></a:t>
+              <a:t><![CDATA[6. ಆಗ ತಮ್ಮ ಕೈಯಿಂದ ತೆಗೆದುಕೊಂಡು ತಮ್ಮ ಬಾಯಿಗೆ ಎತ್ತಿ ನೆಕ್ಕಿದವರ ಲೆಕ್ಕವು ಮುನ್ನೂರು ಜನವಾಗಿತ್ತು. ಉಳಿದ ಜನರೆಲ್ಲಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[डेरे की ओर भेज दिया, परन्तु उन तीन सौ पुरूषों को अपने पास रख छोड़ा; और मिद्यान की छावनी उसके नीचे]]></a:t>
+              <a:t><![CDATA[ನೀರು ಕುಡಿಯುವದಕ್ಕೆ ಮೊಣಕಾಲೂರಿ ಬೊಗ್ಗಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. तब गिदोन जो यरूब्बाल भी कहलाता है और सब लोग जो उसके संग थे सवेरे उठे, और हरोद नाम सोते के पास]]></a:t>
+              <a:t><![CDATA[25. ಮಿದ್ಯಾನ್ಯರ ಇಬ್ಬರು ಅಧಿಪತಿಗಳಾದ ಓರೇಬನ್ನೂ ಜೇಬನ ಹಿಡಿದು ಓರೇಬನ್ನು ಓರೇಬೆಂಬ ಬಂಡೆಯಲ್ಲಿಯೂ ಜೇಬನ್ನು ಜೇಬನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तराई में पड़ी थी॥]]></a:t>
+              <a:t><![CDATA[7. ಆಗ ಕರ್ತನು ಗಿದ್ಯೋನನಿಗೆ--ನೆಕ್ಕಿ ಕುಡಿದ ಆ ಮುನ್ನೂರು ಜನರಿಂದ ನಾನು ನಿಮ್ಮನ್ನು ರಕ್ಷಿಸಿ ಮಿದ್ಯಾನ್ಯರನ್ನು ನಿನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. उसी रात को यहोवा ने उस से कहा, उठ, छावनी पर चढ़ाई कर; क्योंकि मैं उसे तेरे हाथ कर देता हूं।]]></a:t>
+              <a:t><![CDATA[ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡುವೆನು; ಇತರ ಜನರೆಲ್ಲಾ ತಮ್ಮ ತಮ್ಮ ಸ್ಥಳಗಳಿಗೆ ಹೋಗಲಿ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. परन्तु यदि तू चढ़ाई करते डरता हो, तो अपने सेवक फूरा को संग ले कर छावनी के पास जा कर सुन,]]></a:t>
+              <a:t><![CDATA[8. ಆಗ ಜನರು ಆಹಾರವನ್ನೂ ತಮ್ಮ ತುತೂರಿಗಳನ್ನೂ ತಮ್ಮ ಕೈಗಳಲ್ಲಿ ತೆಗೆದುಕೊಂಡರು; ಆದರೆ ಅವನು ಇಸ್ರಾಯೇಲ್ಯರನ್ನೆಲ್ಲಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. कि वे क्या कह रहे है; उसके बाद तुझे उस छावनी पर चढ़ाई करने का हियाव होगा। तब वह अपने सेवक फूरा]]></a:t>
+              <a:t><![CDATA[ಅವರವರ ಗುಡಾರಗಳಿಗೆ ಕಳುಹಿಸಿ ಆ ಮುನ್ನೂರು ಜನರನ್ನು ಇಟ್ಟುಕೊಂಡನು. ಮಿದ್ಯಾನ್ಯರ ದಂಡು ಅವನಿಗೆ ಕೆಳ ಭಾಗವಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को संग ले उन हथियार-बन्दों के पास जो छावनी की छोर पर थे उतर गया।]]></a:t>
+              <a:t><![CDATA[ತಗ್ಗಿನಲ್ಲಿ ಇತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. मिद्यानी और अमालेकी और सब पूर्वी लोग तो टिड्डियों के समान बहुत से तराई में फैले पड़े थे; और उनके]]></a:t>
+              <a:t><![CDATA[9. ಅದೇ ರಾತ್ರಿಯಲ್ಲಿ ಆದದ್ದೇನಂದರೆ, ಕರ್ತನು ಅವನಿಗೆ--ನೀನು ಎದ್ದು ದಂಡಿಗೆ ಇಳಿದು ಹೋಗು; ಅದನ್ನು ನಿನ್ನ ಕೈಯಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ऊंट समुद्रतीर के बालू के किनकों के समान गिनती से बाहर थे।]]></a:t>
+              <a:t><![CDATA[ಒಪ್ಪಿಸಿಕೊಟ್ಟಿದ್ದೇನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. जब गिदोन वहां आया, तब एक जन अपने किसी संगी से अपना स्वप्न यों कह रहा था, कि सुन, मैं ने स्वप्न]]></a:t>
+              <a:t><![CDATA[10. ಇಳಿದು ಹೋಗುವದಕ್ಕೆ ನೀನು ಭಯಪಟ್ಟರೆ (ಮೊದಲು) ನೀನು ನಿನ್ನ ಸೇವಕನಾದ ಪುರನ ಸಂಗಡ ದಂಡಿಗೆ ಇಳಿದು ಹೋಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में क्या देखा है कि जौ की एक रोटी लुढ़कते लुढ़कते मिद्यान की छावनी में आई, और डेरे को ऐसा टक्कर मारा]]></a:t>
+              <a:t><![CDATA[11. ಅವರು ಮಾತನಾಡುವದನ್ನು ಕೇಳು; ತರುವಾಯ ದಂಡಿಗೆ ಇಳಿದು ಹೋಗುವದಕ್ಕೆ ನಿನ್ನ ಕೈಗಳು ಬಲಗೊಳ್ಳುವವು ಅಂದನು. ಹಾಗೆಯೇ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि वह गिर गया, और उसको ऐसा उलट दिया, कि डेरा गिरा पड़ा रहा।]]></a:t>
+              <a:t><![CDATA[ಅವನು ತನ್ನ ಸೇವಕನಾದ ಪುರನ ಸಂಗಡ ದಂಡಿನ ಹೊರಗಿರುವ ಯುದ್ಧಸ್ಥರ ಬಳಿಗೆ ಹೋದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने डेरे खड़े किए; और मिद्यानियों की छावनी उनकी उत्तरी ओर मोरे नाम पहाड़ी के पास तराई में पड़ी थी॥]]></a:t>
+              <a:t><![CDATA[ದ್ರಾಕ್ಷೇ ಆಲೆಯ ಬಳಿಯಲ್ಲಿಯೂ ಕೊಂದುಹಾಕಿ ಮಿದ್ಯಾನ್ಯರನ್ನು ಹಿಂದಟ್ಟಿ ಓರೇಬ ಜೇಬರ ತಲೆಗಳನ್ನು ಯೊರ್ದನಿಗೆ ಈಚೆಯಲ್ಲಿದ್ದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. उसके संगी ने उत्तर दिया, यह योआश के पुत्र गिदोन नाम एक इस्राएली पुरूष की तलवार को छोड़ कुछ नहीं]]></a:t>
+              <a:t><![CDATA[12. ಮಿದ್ಯಾನ್ಯರೂ ಅಮಾಲೇಕ್ಯರೂ ಸಕಲ ಮೂಡ ಣದ ಮಕ್ಕಳೂ ಮಿಡತೆಗಳಷ್ಟು ಗುಂಪಾಗಿ ತಗ್ಗಿನಲ್ಲಿ ಇಳು ಕೊಂಡಿದ್ದದರು. ಅವರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है; उसी के हाथ में परमेश्वर ने मिद्यान को सारी छावनी समेत कर दिया है॥]]></a:t>
+              <a:t><![CDATA[ಒಂಟೆಗಳಿಗೆ ಲೆಕ್ಕವಿಲ್ಲ. ಅವು ಸಮುದ್ರದ ಮರಳಿನ ಹಾಗೆ ಗುಂಪಾಗಿದ್ದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. उस स्वप्न का वर्णन और फल सुनकर गिदोन ने दण्डवत की; और इस्राएल की छावनी में लौटकर कहा, उठो, यहोवा]]></a:t>
+              <a:t><![CDATA[13. ಗಿದ್ಯೋನನು ಬಂದಾಗ ಇಗೋ, ಒಬ್ಬನು ತನ್ನ ಜೊತೆಗಾರನಿಗೆ ತನಗಾದ ಸ್ವಪ್ನವನ್ನು ವಿವರಿಸಿ ಹೇಳಿದ್ದೇ ನಂದರೆ--ಇಗೋ, ನಾನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने मिद्यानी सेना को तुम्हारे वश में कर दिया है।]]></a:t>
+              <a:t><![CDATA[ಒಂದು ಕನಸನ್ನು ಕಂಡೆನು. ಇಗೋ, ಒಂದು ಜವೆಗೋಧಿಯ ರೊಟ್ಟಿಯು ಮಿದ್ಯಾ ನ್ಯರ ದಂಡಿನ ಮೇಲೆ ಹೊರಳಿ ಒಂದು ಡೇರೆಯಮೇಲೆ ಬಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तब उसने उन तीन सौ पुरूषों के तीन झुण्ड किए, और एक एक पुरूष के हाथ में एक नरसिंगा और खाली घड़ा]]></a:t>
+              <a:t><![CDATA[ಅದು ಬೀಳುವ ಹಾಗೆ ಅದನ್ನು ಹೊಡೆದು ಕೆಡವಿಹಾಕಿತು; ಆಗ ಡೇರೆಯು ಬಿದ್ದುಹೋಯಿತು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिया, और घड़ों के भीतर एक मशाल थी।]]></a:t>
+              <a:t><![CDATA[14. ಅವನ ಜೊತೆಗಾರನು ಪ್ರತ್ಯುತ್ತರ ಕೊಟ್ಟು --ಇದು ಯೋವಾಷನ ಮಗನಾದ ಗಿದ್ಯೋನನೆಂಬ ಇಸ್ರಾಯೇಲ್‌ನ ಮನುಷ್ಯನ ಕತ್ತಿಯೇ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. फिर उसने उन से कहा, मुझे देखो, और वैसा ही करो; सुनो, जब मैं उस छावनी की छोर पर पहुंचूं, तब जैसा]]></a:t>
+              <a:t><![CDATA[ಹೊರತು ಬೇರೆ ಯಲ್ಲ. ದೇವರು ಮಿದ್ಯಾನ್ಯರನ್ನೂ ಈ ಸಮಸ್ತ ದಂಡನ್ನೂ ಅವನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಟ್ಟನು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मैं करूं वैसा ही तुम भी करना।]]></a:t>
+              <a:t><![CDATA[15. ಗಿದ್ಯೋನನು ಆ ಕನಸಿನ ವಿವರವನ್ನೂ ಅದರ ಅರ್ಥವನ್ನೂ ಕೇಳಿದಾಗ ಅವನು ಆರಾಧಿಸಿ ಇಸ್ರಾ ಯೇಲ್‌ ದಂಡಿಗೆ ತಿರುಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. अर्थात जब मैं और मेरे सब संगी नरसिंगा फूंकें तब तुम भी छावनी की चारों ओर नरसिंगे फूंकना, और]]></a:t>
+              <a:t><![CDATA[ಬಂದು--ಏಳಿರಿ, ಯಾಕಂದರೆ ಕರ್ತನು ಮಿದ್ಯಾನ್ಯರ ದಂಡನ್ನು ನಿಮ್ಮ ಕೈಗೆ ಒಪ್ಪಿಸಿ ಕೊಟ್ಟಿದ್ದಾನೆ ಎಂದು ಹೇಳಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ललकारना, कि यहोवा की और गिदोन की तलवार॥]]></a:t>
+              <a:t><![CDATA[16. ಆ ಮುನ್ನೂರು ಜನರನ್ನು ಮೂರು ಗುಂಪಾಗಿ ವಿಭಾಗಿಸಿ ಎಲ್ಲರ ಕೈಯಲ್ಲಿ ತುತೂರಿಗಳನ್ನೂ ಬರಿದಾದ ಕೊಡಗಳನ್ನೂ ಅವುಗಳಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब यहोवा ने गिदोन से कहा, जो लोग तेरे संग हैं वे इतने हैं कि मैं मिद्यानियों को उनके हाथ नहीं कर]]></a:t>
+              <a:t><![CDATA[ಗಿದ್ಯೋನನ ಬಳಿಗೆ ತಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. बीच वाले पहर के आदि में ज्योंही पहरूओं की बदली हो गई थी त्योहीं गिदोन अपने संग के सौ पुरूषों]]></a:t>
+              <a:t><![CDATA[ಇಡುವ ಪಂಜುಗಳನ್ನೂ ಕೊಟ್ಟು ಅವರಿಗೆ ಹೇಳಿದ್ದೇ ನಂದರೆ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समेत छावनी की छोर पर गया; और नरसिंगे को फूंक दिया और अपने हाथ के घड़ों को तोड़ डाला।]]></a:t>
+              <a:t><![CDATA[17. ನಾನು ಮಾಡುವದನ್ನು ನೋಡಿ ಹಾಗೆಯೇ ನೀವೂ ಮಾಡಿರಿ. ಇಗೋ, ನಾನು ದಂಡಿನ ಹೊರಗೆ ಬಂದಾಗ ಹೇಗೆ ಮಾಡುವೆನೋ ಹಾಗೆಯೇ ನೀವೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तब तीनों झुण्डों ने नरसिंगों को फूंका और घड़ों को तोड़ डाला; और अपने अपने बाएं हाथ में मशाल और]]></a:t>
+              <a:t><![CDATA[ಮಾಡಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दाहिने हाथ में फूंकने को नरसिंगा लिए हुए चिल्ला उठे, यहोवा की तलवार और गिदोन की तलवार।]]></a:t>
+              <a:t><![CDATA[18. ನಾನೂ ನನ್ನ ಸಂಗಡ ಇರುವವ ರೆಲ್ಲರೂ ತುತೂರಿಯನ್ನು ಊದುವಾಗ ನೀವೆಲ್ಲರೂ ದಂಡಿನ ಸುತ್ತಲೂ ಎಲ್ಲಾ ಕಡೆಯಲ್ಲೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. तब वे छावनी के चारों ओर अपने अपने स्थान पर खड़े रहे, और सब सेना के लोग दौड़ने लगे; और उन्होंने]]></a:t>
+              <a:t><![CDATA[ತುತೂರಿಗಳನ್ನು ಊದಿ ಕರ್ತನ ಕತ್ತಿ, ಗಿದ್ಯೋನನ ಕತ್ತಿ ಎಂದು ಹೇಳಿರಿ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चिल्ला चिल्लाकर उन्हें भगा दिया।]]></a:t>
+              <a:t><![CDATA[19. ಮಧ್ಯ ರಾತ್ರಿ ಮೊದಲನೆಯ ಜಾವದಲ್ಲಿ ಕಾವಲು ಗಾರರನ್ನು ಬದಲಾಯಿಸಿದಾಗ ಗಿದ್ಯೋನನೂ ಅವನ ಸಂಗಡ ಇದ್ದ ನೂರು ಮಂದಿಯೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और उन्होंने तीन सौ नरसिंगों को फूंका, और यहोवा ने एक एक पुरूष की तलवार उसके संगी पर और सब सेना]]></a:t>
+              <a:t><![CDATA[ದಂಡಿನ ಹೊರಗೆ ಬಂದು ತುತೂರಿಗಳನ್ನು ಊದಿ ತಮ್ಮ ಕೈಯಲ್ಲಿದ್ದ ಕೊಡಗಳನ್ನು ಒಡೆದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पर चलवाई; तो सेना के लोग सरेरा की ओर बेतशित्ता तब और तब्बात के पास के आबेलमहोला तक भाग गए।]]></a:t>
+              <a:t><![CDATA[20. ಈ ಮೂರು ಗುಂಪಿನ ಜನರು ತುತೂರಿಗಳನ್ನು ಊದಿ ಆ ಕೊಡಗಳನ್ನು ಒಡೆದುಬಿಟ್ಟು ಪಂಜುಗಳನ್ನು ತಮ್ಮ ಎಡಗೈಯಲ್ಲಿಯೂ ಊದುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. तब इस्राएली पुरूष नप्ताली और आशेर और मनश्शे के सारे देश से इकट्ठे हो कर मिद्यानियों के पीछे]]></a:t>
+              <a:t><![CDATA[ತುತೂರಿಗಳನ್ನು ತಮ್ಮ ಬಲಗೈಯಲ್ಲಿಯೂ ಹಿಡಿದು--ಕರ್ತನ ಕತ್ತಿ, ಗಿದ್ಯೋನನ ಕತ್ತಿ ಎಂದು ಕೂಗಿ ದಂಡಿನ ಸುತ್ತಲೂ ಅವರವರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पड़े।]]></a:t>
+              <a:t><![CDATA[ತಮ್ಮ ಸ್ಥಳದಲ್ಲಿ ನಿಂತರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सकता, नहीं तो इस्राएल यह कहकर मेरे विरुद्ध अपनी बड़ाई मारने लगे, कि हम अपने ही भुजबल के द्वारा बचे]]></a:t>
+              <a:t><![CDATA[1. ಗಿದ್ಯೋನನೆಂಬ ಯೆರುಬ್ಬಾಳನೂ ಅವನ ಸಂಗಡ ಇದ್ದ ಜನರೆಲ್ಲರೂ ಉದಯದಲ್ಲಿ ಎದ್ದು ಹರೋದಿನ ಬಾವಿಯ ಬಳಿಯಲ್ಲಿ ದಂಡಿಳಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और गिदोन ने एप्रैम के सब पहाड़ी देश में यह कहने को दूत भेज दिए, कि मिद्यानियों से मुठभेड़ करने]]></a:t>
+              <a:t><![CDATA[21. ಆಗ ದಂಡೆಲ್ಲಾ ಕಿರಿಚಿಕೊಂಡು ಓಡಿ ಹೋದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को चले आओ, और यरदन नदी के घाटों को बेतबारा तक उन से पहिले अपने वश में कर लो। तब सब एप्रैमी पुरूषों]]></a:t>
+              <a:t><![CDATA[22. ಮುನ್ನೂರು ಜನರು ತುತೂರಿಗಳನ್ನು ಊದುವಾಗ ಕರ್ತನು ದಂಡಿನಲ್ಲಿ ಎಲ್ಲೆಲ್ಲಿಯೂ ಒಬ್ಬನ ಕತ್ತಿಯನ್ನು ಒಬ್ಬನ ಮೇಲೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने इकट्ठे हो कर यरदन नदी को बेतबारा तक अपने वश में कर लिया।]]></a:t>
+              <a:t><![CDATA[ಬರಮಾಡಿದನು. ದಂಡು ಚೆರೇರಿನಲ್ಲಿರುವ ಬೇತ್ಷಿಟ್ಟದ ಮಟ್ಟಿಗೂ ಟಬ್ಬಾತಿನ ಬಳಿಯಲ್ಲಿರುವ ಆಬೇಲ್ಮೆಹೋಲಾದ ಮೇರೆಯ ವರೆಗೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और उन्होंने ओरेब और जेब नाम मिद्यान के दो हाकिमों को पकड़ा; और ओरेब को ओरेब नाम चट्टान पर, और]]></a:t>
+              <a:t><![CDATA[ಓಡಿಹೋಯಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जेब को जेब नाम दाखरस के कुण्ड पर घात किया; और वे मिद्यानियों के पीछे पड़े; और ओरेब और जेब के सिर]]></a:t>
+              <a:t><![CDATA[23. ನಫ್ತಾಲಿ ಯಿಂದಲೂ ಆಶೇರನಿಂದಲೂ ಸಮಸ್ತ ಮನಸ್ಸೆಯ ವರೆಲ್ಲರೂ ಕೂಡಿಬಂದು ಮಿದ್ಯಾನ್ಯರನ್ನು ಹಿಂದಟ್ಟಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +13668,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यरदन के पार गिदोन के पास ले गए॥]]></a:t>
+              <a:t><![CDATA[24. ಇದಲ್ಲದೆ ಗಿದ್ಯೋನನು ಎಫ್ರಾಯಾಮ್‌ ಬೆಟ್ಟ ದಲ್ಲೆಲ್ಲಾ ದೂತರನ್ನು ಕಳುಹಿಸಿ--ನೀವು ಮಿದ್ಯಾನ್ಯರಿಗೆ ಎದುರಾಗಿ ಇಳಿದು]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಹೋಗಿ ಬೇತ್‌ಬಾರ ಮತ್ತು ಯೊರ್ದನ್‌ ವರೆಗಿರುವ ನೀರುಗಳನ್ನು ಅವರಿಗೆ ಮುಂದಾಗಿ ಹಿಡಿಯಿರಿ ಎಂದು ಹೇಳಿದನು. ಹಾಗೆಯೇ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಎಫ್ರಾಯಾಮ್‌ ಮನುಷ್ಯರೆಲ್ಲರು ಕೂಡಿಕೊಂಡು ಬೇತ್‌ಬಾರ ಮತ್ತು ಯೊರ್ದನ್‌ ವರೆಗೆ ನೀರುಗಳನ್ನು ಹಿಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं।]]></a:t>
+              <a:t><![CDATA[ಮಿದ್ಯಾನ್ಯರ ದಂಡು ಅವರಿಗೆ ಉತ್ತರಕ್ಕೆ ಮೋರೆ ಬೆಟ್ಟದ ತಗ್ಗಿನಲ್ಲಿ ಇಳಿದಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. इसलिये तू जा कर लोगों में यह प्रचार करके सुना दे, कि जो कोई डर के मारे थरथराता हो, वह गिलाद पहाड़]]></a:t>
+              <a:t><![CDATA[2. ಆಗ ಕರ್ತನು ಗಿದ್ಯೋನನಿಗೆ--ನಾನು ಮಿದ್ಯಾನ್ಯ ರನ್ನು ಜನರ ಕೈಗಳಿಗೆ ಒಪ್ಪಿಸಿಕೊಡುವದಕ್ಕೆ ನಿನ್ನ ಸಂಗಡ ಇರುವ ಜನರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से लौटकर चला जाए। तब बाईस हजार लोग लौट गए, और केवल दस हजार रह गए।]]></a:t>
+              <a:t><![CDATA[ಬಹಳವಾಗಿದ್ದಾರೆ; ಇಸ್ರಾಯೇಲ್ಯರುನನ್ನ ಕೈ ನನ್ನನ್ನು ರಕ್ಷಿಸಿತು ಎಂದು ನನಗೆ ವಿರೋಧವಾಗಿ ಹೆಚ್ಚಳ ಪಟ್ಟಾರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. फिर यहोवा ने गिदोन से कहा, अब भी लोग अधिक हैं; उन्हें सोते के पास नीचे ले चल, वहां मैं उन्हें]]></a:t>
+              <a:t><![CDATA[3. ಆದದರಿಂದ ನೀನು ಹೋಗಿ ಜನರು ಕೇಳುವ ಹಾಗೆ--ಯಾವನಿಗೆ ಭಯವೂ ಹೆದರಿ ಕೆಯೂ ಉಂಟೋ ಅವನು ತಿರಿಗಿ ತ್ವರೆಯಾಗಿ ಗಿಲ್ಯಾದ್‌]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>