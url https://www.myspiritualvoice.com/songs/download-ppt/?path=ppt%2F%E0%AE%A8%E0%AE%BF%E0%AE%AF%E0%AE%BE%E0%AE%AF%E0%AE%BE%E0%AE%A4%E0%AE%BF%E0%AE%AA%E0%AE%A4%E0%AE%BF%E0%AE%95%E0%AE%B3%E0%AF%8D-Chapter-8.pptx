--- v0 (2026-06-21)
+++ v1 (2026-11-01)
@@ -123,50 +123,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -213,50 +237,62 @@
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -420,53 +456,65 @@
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -526,51 +574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் சுக்கோத்தின் மனுஷரை நோக்கி: என்னோடிருக்கிற ஜனத்திற்குச் சில அப்பங்களைக் கொடுங்கள்; அவர்கள் விடாய்த்திருக்கிறார்கள், நான் மீதியானியரின் ராஜாக்களாகிய சேபாவையும் சல்முனாவையும் பின்தொடருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And Gideon came to Jordan, and passed over, he, and the three hundred men that were with him, faint, yet pursuing them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -635,51 +683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் சுக்கோத்தின் மனுஷரை நோக்கி: என்னோடிருக்கிற ஜனத்திற்குச் சில அப்பங்களைக் கொடுங்கள்; அவர்கள் விடாய்த்திருக்கிறார்கள், நான் மீதியானியரின் ராஜாக்களாகிய சேபாவையும் சல்முனாவையும் பின்தொடருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And Gideon came to Jordan, and passed over, he, and the three hundred men that were with him, faint, yet pursuing them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -744,51 +792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்குச் சுக்கோத்தின் பிரபுக்கள்: உன் சேனைக்கு நாங்கள் அப்பம் கொடுக்கிறதற்குச் சேபா சல்முனா என்பவர்களின் கை உன் கைவசமாயிற்றோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he said unto the men of Succoth, Give, I pray you, loaves of bread unto the people that follow me; for they be faint, and I am pursuing after Zebah and Zalmunna, kings of Midian.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -853,51 +901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்குச் சுக்கோத்தின் பிரபுக்கள்: உன் சேனைக்கு நாங்கள் அப்பம் கொடுக்கிறதற்குச் சேபா சல்முனா என்பவர்களின் கை உன் கைவசமாயிற்றோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he said unto the men of Succoth, Give, I pray you, loaves of bread unto the people that follow me; for they be faint, and I am pursuing after Zebah and Zalmunna, kings of Midian.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -962,51 +1010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கிதியோன் அவர்களை நோக்கி: கர்த்தர் சேபாவையும் சல்முனாவையும் என் கையில் ஒப்புக்கொடுக்கும் போது, உங்கள் மாம்சத்தை வனாந்தரத்தின் முள்ளுகளாலும் நெரிஞ்சில்களாலும் கிழித்துவிடுவேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[5. And he said unto the men of Succoth, Give, I pray you, loaves of bread unto the people that follow me; for they be faint, and I am pursuing after Zebah and Zalmunna, kings of Midian.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1071,51 +1119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கிதியோன் அவர்களை நோக்கி: கர்த்தர் சேபாவையும் சல்முனாவையும் என் கையில் ஒப்புக்கொடுக்கும் போது, உங்கள் மாம்சத்தை வனாந்தரத்தின் முள்ளுகளாலும் நெரிஞ்சில்களாலும் கிழித்துவிடுவேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[6. And the princes of Succoth said, Are the hands of Zebah and Zalmunna now in yours hand, that we should give bread unto yours army?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1180,51 +1228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவ்விடம் விட்டு, பெனூவேலுக்குப்போய், அவ்வூராரிடத்தில் அந்தப்படியே கேட்டான்; சுக்கோத்தின் மனுஷர் பிரதியுத்தரமாகச் சொன்னபடியே பெனூவேலின் மனுஷரும் அவனுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the princes of Succoth said, Are the hands of Zebah and Zalmunna now in yours hand, that we should give bread unto yours army?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1289,51 +1337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவ்விடம் விட்டு, பெனூவேலுக்குப்போய், அவ்வூராரிடத்தில் அந்தப்படியே கேட்டான்; சுக்கோத்தின் மனுஷர் பிரதியுத்தரமாகச் சொன்னபடியே பெனூவேலின் மனுஷரும் அவனுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Gideon said, Therefore when the LORD has delivered Zebah and Zalmunna into mine hand, then I will tear your flesh with the thorns of the wilderness and with briers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1398,51 +1446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அவன், பெனூவேலின் மனுஷரைப் பார்த்து: நான் சமாதானத்தோடே திரும்பிவரும்போது, இந்தக் கோபுரத்தை இடித்துப்போடுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Gideon said, Therefore when the LORD has delivered Zebah and Zalmunna into mine hand, then I will tear your flesh with the thorns of the wilderness and with briers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1507,51 +1555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சேபாவும் சல்முனாவும் அவர்களோடேகூட அவர்களுடைய சேனைகளும் ஏறக்குறைய பதினையாயிரம் பேர் கர்கோரில் இருந்தார்கள்; பட்டயம் உருவத்தக்க லட்சத்து இருபதினாயிரம் பேர் விழுந்தபடியால், கிழக்கத்தியாரின் சகல சேனையிலும் இவர்கள் மாத்திரம் மீந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And he went up thence to Penuel, and spoke unto them likewise: and the men of Penuel answered him as the men of Succoth had answered him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1616,51 +1664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது எப்பிராயீம் மனுஷர் அவனை நோக்கி: நீ மீதியானியர்மேல் யுத்தம் பண்ணப்போகிறபோது; எங்களை அழைப்பிக்கவில்லையே, இப்படி நீ எங்களுக்குச் செய்தது என்ன என்று; அவனோடே பலத்த வாக்குவாதம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the men of Ephraim said unto him, Why have you served us thus, that you called us not, when you went to fight with the Midianites? And they did chide with him sharply.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1725,51 +1773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சேபாவும் சல்முனாவும் அவர்களோடேகூட அவர்களுடைய சேனைகளும் ஏறக்குறைய பதினையாயிரம் பேர் கர்கோரில் இருந்தார்கள்; பட்டயம் உருவத்தக்க லட்சத்து இருபதினாயிரம் பேர் விழுந்தபடியால், கிழக்கத்தியாரின் சகல சேனையிலும் இவர்கள் மாத்திரம் மீந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And he went up thence to Penuel, and spoke unto them likewise: and the men of Penuel answered him as the men of Succoth had answered him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1834,51 +1882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சேபாவும் சல்முனாவும் அவர்களோடேகூட அவர்களுடைய சேனைகளும் ஏறக்குறைய பதினையாயிரம் பேர் கர்கோரில் இருந்தார்கள்; பட்டயம் உருவத்தக்க லட்சத்து இருபதினாயிரம் பேர் விழுந்தபடியால், கிழக்கத்தியாரின் சகல சேனையிலும் இவர்கள் மாத்திரம் மீந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And he spoke also unto the men of Penuel, saying, When I come again in peace, I will break down this tower.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1943,51 +1991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கிதியோன் கூடாரங்களிலே குடியிருக்கிறவர்கள் வழியாய் நோபாகுக்கும், யொகிபெயாவுக்கும் கிழக்கே போய், அந்தச் சேனை பயமில்லை என்றிருந்தபோது, அதை முறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[9. And he spoke also unto the men of Penuel, saying, When I come again in peace, I will break down this tower.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2052,51 +2100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கிதியோன் கூடாரங்களிலே குடியிருக்கிறவர்கள் வழியாய் நோபாகுக்கும், யொகிபெயாவுக்கும் கிழக்கே போய், அந்தச் சேனை பயமில்லை என்றிருந்தபோது, அதை முறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[10. Now Zebah and Zalmunna were in Karkor, and their hosts with them, about fifteen thousand men, all that were left of all the hosts of the children of the east: for there fell an hundred and twenty thousand men that drew sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2161,51 +2209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சேபாவும் சல்முனாவும் ஓடிப்போனார்கள்; அவனோ அவர்களைத் தொடர்ந்து, சேபா சல்முனா என்னும் மீதியானியரின் இரண்டு ராஜாக்களையும் பிடித்து, சேனை முழுவதையும் கலங்கடித்தான்.]]></a:t>
+              <a:t><![CDATA[10. Now Zebah and Zalmunna were in Karkor, and their hosts with them, about fifteen thousand men, all that were left of all the hosts of the children of the east: for there fell an hundred and twenty thousand men that drew sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2270,51 +2318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சேபாவும் சல்முனாவும் ஓடிப்போனார்கள்; அவனோ அவர்களைத் தொடர்ந்து, சேபா சல்முனா என்னும் மீதியானியரின் இரண்டு ராஜாக்களையும் பிடித்து, சேனை முழுவதையும் கலங்கடித்தான்.]]></a:t>
+              <a:t><![CDATA[10. Now Zebah and Zalmunna were in Karkor, and their hosts with them, about fifteen thousand men, all that were left of all the hosts of the children of the east: for there fell an hundred and twenty thousand men that drew sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2379,51 +2427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோவாசின் குமாரனாகிய கிதியோன் யுத்தம்பண்ணி, சூரியன் உதிக்கும் முன்னே திரும்பிவந்தபோது,]]></a:t>
+              <a:t><![CDATA[11. And Gideon went up by the way of them that dwelt in tents on the east of Nobah and Jogbehah, and stroke the host; for the host was secure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2488,51 +2536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சுக்கோத்தின் மனுஷரில் ஒரு வாலிபனைப் பிடித்து, அவனிடத்தில் விசாரித்தான்; அவன் சுக்கோத்தின் பிரபுக்களும் அதின் மூப்பருமாகிய எழுபத்தேழு மனுஷரின் பேரை அவனுக்கு எழுதிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[11. And Gideon went up by the way of them that dwelt in tents on the east of Nobah and Jogbehah, and stroke the host; for the host was secure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2597,51 +2645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சுக்கோத்தின் மனுஷரில் ஒரு வாலிபனைப் பிடித்து, அவனிடத்தில் விசாரித்தான்; அவன் சுக்கோத்தின் பிரபுக்களும் அதின் மூப்பருமாகிய எழுபத்தேழு மனுஷரின் பேரை அவனுக்கு எழுதிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[12. And when Zebah and Zalmunna fled, he pursued after them, and took the two kings of Midian, Zebah and Zalmunna, and humiliated all the host.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2706,51 +2754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் சுக்கோத்து ஊராரிடத்தில் வந்து: இதோ, விடாய்த்திருக்கிற உன் மனுஷருக்கு நாங்கள் அப்பம் கொடுக்கிறதற்குச் சேபா சல்முனா என்பவர்களின் கை உன் கைவசமாயிற்றோ என்று நீங்கள் என்னை நிந்தித்துச் சொன்ன சேபாவும் சல்முனாவும் இங்கே இருக்கிறார்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. And when Zebah and Zalmunna fled, he pursued after them, and took the two kings of Midian, Zebah and Zalmunna, and humiliated all the host.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2815,51 +2863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது எப்பிராயீம் மனுஷர் அவனை நோக்கி: நீ மீதியானியர்மேல் யுத்தம் பண்ணப்போகிறபோது; எங்களை அழைப்பிக்கவில்லையே, இப்படி நீ எங்களுக்குச் செய்தது என்ன என்று; அவனோடே பலத்த வாக்குவாதம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the men of Ephraim said unto him, Why have you served us thus, that you called us not, when you went to fight with the Midianites? And they did chide with him sharply.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2924,51 +2972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் சுக்கோத்து ஊராரிடத்தில் வந்து: இதோ, விடாய்த்திருக்கிற உன் மனுஷருக்கு நாங்கள் அப்பம் கொடுக்கிறதற்குச் சேபா சல்முனா என்பவர்களின் கை உன் கைவசமாயிற்றோ என்று நீங்கள் என்னை நிந்தித்துச் சொன்ன சேபாவும் சல்முனாவும் இங்கே இருக்கிறார்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. And Gideon the son of Joash returned from battle before the sun was up,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3033,51 +3081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் சுக்கோத்து ஊராரிடத்தில் வந்து: இதோ, விடாய்த்திருக்கிற உன் மனுஷருக்கு நாங்கள் அப்பம் கொடுக்கிறதற்குச் சேபா சல்முனா என்பவர்களின் கை உன் கைவசமாயிற்றோ என்று நீங்கள் என்னை நிந்தித்துச் சொன்ன சேபாவும் சல்முனாவும் இங்கே இருக்கிறார்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[14. And caught a young man of the men of Succoth, and enquired of him: and he described unto him the princes of Succoth, and the elders thereof, even threescore and seventeen men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3142,51 +3190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பட்டணத்தின் மூப்பரைப் பிடித்து, வனாந்தரத்தின் முள்ளுகளையும் நெரிஞ்சில்களையும் கொண்டுவந்து, அவைகளால் சுக்கோத்தின் மனுஷருக்குப் புத்திவரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[14. And caught a young man of the men of Succoth, and enquired of him: and he described unto him the princes of Succoth, and the elders thereof, even threescore and seventeen men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3251,51 +3299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பட்டணத்தின் மூப்பரைப் பிடித்து, வனாந்தரத்தின் முள்ளுகளையும் நெரிஞ்சில்களையும் கொண்டுவந்து, அவைகளால் சுக்கோத்தின் மனுஷருக்குப் புத்திவரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[15. And he came unto the men of Succoth, and said, Behold Zebah and Zalmunna, with whom all of you did reproach me, saying, Are the hands of Zebah and Zalmunna now in yours hand, that we should give bread unto your men that are weary?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3360,51 +3408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பெனூவேலின் கோபுரத்தை இடித்து, அவ்வூர் மனுஷரையும் கொன்று போட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And he came unto the men of Succoth, and said, Behold Zebah and Zalmunna, with whom all of you did reproach me, saying, Are the hands of Zebah and Zalmunna now in yours hand, that we should give bread unto your men that are weary?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3469,51 +3517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு அவன் சேபாவையும் சல்முனாவையும் நோக்கி: நீங்கள் தாபோரிலே கொன்று போட்ட அந்த மனுஷர் எப்படிப்பட்டவர்கள் என்று கேட்டான்; அதற்கு அவர்கள்: நீர் எப்படிப்பட்டவரோ அவர்களும் அப்படிப்பட்டவர்களே; ஒவ்வொருவனும் பார்வைக்கு ராஜகுமாரனைப்போலிருந்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And he came unto the men of Succoth, and said, Behold Zebah and Zalmunna, with whom all of you did reproach me, saying, Are the hands of Zebah and Zalmunna now in yours hand, that we should give bread unto your men that are weary?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3578,51 +3626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு அவன் சேபாவையும் சல்முனாவையும் நோக்கி: நீங்கள் தாபோரிலே கொன்று போட்ட அந்த மனுஷர் எப்படிப்பட்டவர்கள் என்று கேட்டான்; அதற்கு அவர்கள்: நீர் எப்படிப்பட்டவரோ அவர்களும் அப்படிப்பட்டவர்களே; ஒவ்வொருவனும் பார்வைக்கு ராஜகுமாரனைப்போலிருந்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And he took the elders of the city, and thorns of the wilderness and briers, and with them he taught the men of Succoth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3687,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவன்: அவர்கள் என் சகோதரரும் என் தாயின் பிள்ளைகளுமாயிருந்தார்கள்; அவர்களை உயிரோடே வைத்திருந்தீர்களானால், உங்களைக் கொல்லாதிருப்பேன் என்று கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[16. And he took the elders of the city, and thorns of the wilderness and briers, and with them he taught the men of Succoth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3796,51 +3844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தன் மூத்தகுமாரனாகிய யெத்தேரை நோக்கி: நீ எழுந்து, இவர்களை வெட்டிப்போடு என்றான்; அந்த வாலிபன் இளைஞனானபடியால் பயந்து தன் பட்டயத்தை உருவாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And he beat down the tower of Penuel, and slew the men of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3905,51 +3953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தன் மூத்தகுமாரனாகிய யெத்தேரை நோக்கி: நீ எழுந்து, இவர்களை வெட்டிப்போடு என்றான்; அந்த வாலிபன் இளைஞனானபடியால் பயந்து தன் பட்டயத்தை உருவாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. Then said he unto Zebah and Zalmunna, What manner of men were they whom all of you slew at Tabor? And they answered, As you are, so were they; each one resembled the children of a king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4014,51 +4062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு அவன்: நீங்கள் செய்ததற்கு நான் செய்தது எம்மாத்திரம்? அபியேஸ்ரியரின் திராட்சப்பழத்தின் முழு அறுப்பைப்பார்க்கிலும், எப்பிராயீமரின் மீதியான அறுப்பு அதிகம் அல்லவா?]]></a:t>
+              <a:t><![CDATA[1. And the men of Ephraim said unto him, Why have you served us thus, that you called us not, when you went to fight with the Midianites? And they did chide with him sharply.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4123,51 +4171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது சேபாவும் சல்முனாவும்; நீரே எழுந்து எங்கள்மேல் விழும்; மனுஷன் எப்படியோ அப்படியே அவன் பெலனும் இருக்கும் என்றார்கள்; கிதியோன் எழுந்து, சேபாவையும் சல்முனாவையும் கொன்றுபோட்டு, அவர்கள் ஒட்டகங்களின் கழுத்துகளில் இருந்த சாந்துக் காறைகளை எடுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[18. Then said he unto Zebah and Zalmunna, What manner of men were they whom all of you slew at Tabor? And they answered, As you are, so were they; each one resembled the children of a king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4232,51 +4280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது சேபாவும் சல்முனாவும்; நீரே எழுந்து எங்கள்மேல் விழும்; மனுஷன் எப்படியோ அப்படியே அவன் பெலனும் இருக்கும் என்றார்கள்; கிதியோன் எழுந்து, சேபாவையும் சல்முனாவையும் கொன்றுபோட்டு, அவர்கள் ஒட்டகங்களின் கழுத்துகளில் இருந்த சாந்துக் காறைகளை எடுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[18. Then said he unto Zebah and Zalmunna, What manner of men were they whom all of you slew at Tabor? And they answered, As you are, so were they; each one resembled the children of a king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4341,51 +4389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது இஸ்ரவேல் மனுஷர் கிதியோனை நோக்கி: நீர் எங்களை மீதியானியர் கைக்கு நீங்கலாக்கிவிட்டபடியினால் நீரும் உம்முடைய குமாரனும், உம்முடைய குமாரனின் குமாரனும், எங்களை ஆளக்கடவீர்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And he said, They were my brethren, even the sons of my mother: as the LORD lives, if all of you had saved them alive, I would not slay you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4450,51 +4498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது இஸ்ரவேல் மனுஷர் கிதியோனை நோக்கி: நீர் எங்களை மீதியானியர் கைக்கு நீங்கலாக்கிவிட்டபடியினால் நீரும் உம்முடைய குமாரனும், உம்முடைய குமாரனின் குமாரனும், எங்களை ஆளக்கடவீர்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And he said, They were my brethren, even the sons of my mother: as the LORD lives, if all of you had saved them alive, I would not slay you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4559,51 +4607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்குக் கிதியோன்: நான் உங்களை ஆளமாட்டேன்; என் குமாரனும் உங்களை ஆளமாட்டான்; கர்த்தரே உங்களை ஆளுவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And he said, They were my brethren, even the sons of my mother: as the LORD lives, if all of you had saved them alive, I would not slay you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4668,51 +4716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்குக் கிதியோன்: நான் உங்களை ஆளமாட்டேன்; என் குமாரனும் உங்களை ஆளமாட்டான்; கர்த்தரே உங்களை ஆளுவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And he said unto Jether his firstborn, Up, and slay them. But the youth drew not his sword: for he feared, because he was yet a youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4777,51 +4825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு கிதியோன் அவர்களை நோக்கி: உங்களிடத்தில் ஒரு காரியத்தைக் கேட்கிறேன்; நீங்கள் அவரவர் கொள்ளையிட்ட கடுக்கன்களை என்னிடத்தில் கொண்டுவாருங்கள் என்றான். அவர்கள் இஸ்மவேலராயிருந்தபடியினால் அவர்களிடத்தில் பொன்கடுக்கன்கள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[20. And he said unto Jether his firstborn, Up, and slay them. But the youth drew not his sword: for he feared, because he was yet a youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4886,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு கிதியோன் அவர்களை நோக்கி: உங்களிடத்தில் ஒரு காரியத்தைக் கேட்கிறேன்; நீங்கள் அவரவர் கொள்ளையிட்ட கடுக்கன்களை என்னிடத்தில் கொண்டுவாருங்கள் என்றான். அவர்கள் இஸ்மவேலராயிருந்தபடியினால் அவர்களிடத்தில் பொன்கடுக்கன்கள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[21. Then Zebah and Zalmunna said, Rise you, and fall upon us: for as the man is, so is his strength. And Gideon arose, and slew Zebah and Zalmunna, and took away the ornaments that were on their camels' necks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4995,51 +5043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலர்: சந்தோஷமாய்க் கொடுப்போம் என்று சொல்லி, ஒரு வஸ்திரத்தை விரித்து, அவரவர் கொள்ளையிட்ட கடுக்கன்களை அதிலே போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Then Zebah and Zalmunna said, Rise you, and fall upon us: for as the man is, so is his strength. And Gideon arose, and slew Zebah and Zalmunna, and took away the ornaments that were on their camels' necks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5104,51 +5152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலர்: சந்தோஷமாய்க் கொடுப்போம் என்று சொல்லி, ஒரு வஸ்திரத்தை விரித்து, அவரவர் கொள்ளையிட்ட கடுக்கன்களை அதிலே போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Then Zebah and Zalmunna said, Rise you, and fall upon us: for as the man is, so is his strength. And Gideon arose, and slew Zebah and Zalmunna, and took away the ornaments that were on their camels' necks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5213,51 +5261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு அவன்: நீங்கள் செய்ததற்கு நான் செய்தது எம்மாத்திரம்? அபியேஸ்ரியரின் திராட்சப்பழத்தின் முழு அறுப்பைப்பார்க்கிலும், எப்பிராயீமரின் மீதியான அறுப்பு அதிகம் அல்லவா?]]></a:t>
+              <a:t><![CDATA[2. And he said unto them, What have I done now in comparison of you? Is not the gleaning of the grapes of Ephraim better than the vintage of Abiezer?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5322,51 +5370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிறைச் சிந்தாக்குகளும், ஆரங்களும், மீதியானியரின் ராஜாக்கள் போர்த்துக்கொண்டிருந்த இரத்தாம்பரங்களும், அவர்களுடைய ஒட்டகங்களின் கழுத்துகளிலிருந்த சரப்பணிகளும் அல்லாமல், அவன் கேட்டு வாங்கின பொன்கடுக்கன்களின் நிறை ஆயிரத்து எழுநூறு பொன் சேக்கலின் நிறையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. Then the men of Israel said unto Gideon, Rule you over us, both you, and your son, and your son's son also: for you have delivered us from the hand of Midian.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5431,51 +5479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிறைச் சிந்தாக்குகளும், ஆரங்களும், மீதியானியரின் ராஜாக்கள் போர்த்துக்கொண்டிருந்த இரத்தாம்பரங்களும், அவர்களுடைய ஒட்டகங்களின் கழுத்துகளிலிருந்த சரப்பணிகளும் அல்லாமல், அவன் கேட்டு வாங்கின பொன்கடுக்கன்களின் நிறை ஆயிரத்து எழுநூறு பொன் சேக்கலின் நிறையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. Then the men of Israel said unto Gideon, Rule you over us, both you, and your son, and your son's son also: for you have delivered us from the hand of Midian.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5540,51 +5588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிறைச் சிந்தாக்குகளும், ஆரங்களும், மீதியானியரின் ராஜாக்கள் போர்த்துக்கொண்டிருந்த இரத்தாம்பரங்களும், அவர்களுடைய ஒட்டகங்களின் கழுத்துகளிலிருந்த சரப்பணிகளும் அல்லாமல், அவன் கேட்டு வாங்கின பொன்கடுக்கன்களின் நிறை ஆயிரத்து எழுநூறு பொன் சேக்கலின் நிறையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. Then the men of Israel said unto Gideon, Rule you over us, both you, and your son, and your son's son also: for you have delivered us from the hand of Midian.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5649,51 +5697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதினால் கிதியோன் ஒரு எபோத்தை உண்டாக்கி, அதைத் தன் ஊரான ஒப்ராவிலே வைத்தான்; இஸ்ரவேலரெல்லாரும் அதைப் பின்பற்றிச் சோரம்போனார்கள்; அது கிதியோனுக்கும் அவன் வீட்டாருக்கும் கண்ணியாயிற்று.]]></a:t>
+              <a:t><![CDATA[23. And Gideon said unto them, I will not rule over you, neither shall my son rule over you: the LORD shall rule over you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5758,51 +5806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதினால் கிதியோன் ஒரு எபோத்தை உண்டாக்கி, அதைத் தன் ஊரான ஒப்ராவிலே வைத்தான்; இஸ்ரவேலரெல்லாரும் அதைப் பின்பற்றிச் சோரம்போனார்கள்; அது கிதியோனுக்கும் அவன் வீட்டாருக்கும் கண்ணியாயிற்று.]]></a:t>
+              <a:t><![CDATA[23. And Gideon said unto them, I will not rule over you, neither shall my son rule over you: the LORD shall rule over you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5867,51 +5915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்தப்பிரகாரம் மீதியானியர் திரும்ப தலையெடுக்கக் கூடாதபடிக்கு, இஸ்ரவேல் புத்திரருக்கு முன்பாகத் தாழ்த்தப்பட்டார்கள்; தேசமானது கிதியோனின் நாட்களில் நாற்பதுவருஷம் அமைதலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[24. And Gideon said unto them, I would desire a request of you, that all of you would give me every man the earrings of his prey. (For they had golden earrings, because they were Ishmaelites.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5976,51 +6024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்தப்பிரகாரம் மீதியானியர் திரும்ப தலையெடுக்கக் கூடாதபடிக்கு, இஸ்ரவேல் புத்திரருக்கு முன்பாகத் தாழ்த்தப்பட்டார்கள்; தேசமானது கிதியோனின் நாட்களில் நாற்பதுவருஷம் அமைதலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[24. And Gideon said unto them, I would desire a request of you, that all of you would give me every man the earrings of his prey. (For they had golden earrings, because they were Ishmaelites.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6085,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யோவாசின் குமாரனாகிய யெருபாகால் போய், தன் வீட்டிலே வாசமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[24. And Gideon said unto them, I would desire a request of you, that all of you would give me every man the earrings of his prey. (For they had golden earrings, because they were Ishmaelites.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6194,51 +6242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கிதியோனுக்கு அநேகம் ஸ்திரீகள் இருந்தார்கள்; அவனுடைய கர்ப்பப்பிறப்பான குமாரர் எழுபதுபேர்.]]></a:t>
+              <a:t><![CDATA[25. And they answered, We will willingly give them. And they spread a garment, and did cast therein every man the earrings of his prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6303,51 +6351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சீகேமிலிருந்த அவனுடைய மறுமனையாட்டியும் அவனுக்கு ஒரு குமாரனைப் பெற்றாள்; அவனுக்கு அபிமெலேக்கு என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[25. And they answered, We will willingly give them. And they spread a garment, and did cast therein every man the earrings of his prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6412,51 +6460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு அவன்: நீங்கள் செய்ததற்கு நான் செய்தது எம்மாத்திரம்? அபியேஸ்ரியரின் திராட்சப்பழத்தின் முழு அறுப்பைப்பார்க்கிலும், எப்பிராயீமரின் மீதியான அறுப்பு அதிகம் அல்லவா?]]></a:t>
+              <a:t><![CDATA[2. And he said unto them, What have I done now in comparison of you? Is not the gleaning of the grapes of Ephraim better than the vintage of Abiezer?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6521,51 +6569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு யோவாசின் குமாரனாகிய கிதியோன் நல்ல விருத்தாப்பியத்திலே மரித்து, ஒப்ராவிலே தன் தகப்பனாகிய யோவாஸ் என்னும் அபியேஸ்ரியனுடைய கல்லறையில் அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[26. And the weight of the golden earrings that he requested was a thousand and seven hundred shekels of gold; beside ornaments, and collars, and purple raiment that was on the kings of Midian, and beside the chains that were about their camels' necks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6630,51 +6678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு யோவாசின் குமாரனாகிய கிதியோன் நல்ல விருத்தாப்பியத்திலே மரித்து, ஒப்ராவிலே தன் தகப்பனாகிய யோவாஸ் என்னும் அபியேஸ்ரியனுடைய கல்லறையில் அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[26. And the weight of the golden earrings that he requested was a thousand and seven hundred shekels of gold; beside ornaments, and collars, and purple raiment that was on the kings of Midian, and beside the chains that were about their camels' necks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6739,51 +6787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கிதியோன் மரித்தபின் இஸ்ரவேல் புத்திரர் திரும்பவும் பாகால்களைப் பின்பற்றிச் சோரம்போய், பாகல்பேரீத்தைத் தங்களுக்கு தேவனாக வைத்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And the weight of the golden earrings that he requested was a thousand and seven hundred shekels of gold; beside ornaments, and collars, and purple raiment that was on the kings of Midian, and beside the chains that were about their camels' necks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6848,51 +6896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கிதியோன் மரித்தபின் இஸ்ரவேல் புத்திரர் திரும்பவும் பாகால்களைப் பின்பற்றிச் சோரம்போய், பாகல்பேரீத்தைத் தங்களுக்கு தேவனாக வைத்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And Gideon made an ephod thereof, and put it in his city, even in Ophrah: and all Israel went thither a whoring after it: which thing became a snare unto Gideon, and to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6957,51 +7005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இஸ்ரவேல் புத்திரர் தங்களைச் சுற்றிலுமிருந்த தங்கள் எல்லாச் சத்துருக்களின் கையினின்றும் தங்களை இரட்சித்த தங்கள் தேவனாகிய கர்த்தரை நினையாமலும்,]]></a:t>
+              <a:t><![CDATA[27. And Gideon made an ephod thereof, and put it in his city, even in Ophrah: and all Israel went thither a whoring after it: which thing became a snare unto Gideon, and to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7066,51 +7114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கிதியோன் என்னும் யெருபாகால் இஸ்ரவேலுக்குச் செய்த சகல நன்மைக்குந்தக்க தயவை அவன் வீட்டாருக்குப் பாராட்டாமலும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Thus was Midian subdued before the children of Israel, so that they lifted up their heads no more. And the country was in quietness forty years in the days of Gideon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7175,51 +7223,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கிதியோன் என்னும் யெருபாகால் இஸ்ரவேலுக்குச் செய்த சகல நன்மைக்குந்தக்க தயவை அவன் வீட்டாருக்குப் பாராட்டாமலும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Thus was Midian subdued before the children of Israel, so that they lifted up their heads no more. And the country was in quietness forty years in the days of Gideon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Jerubbaal the son of Joash went and dwelt in his own house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Gideon had threescore and ten sons of his body begotten: for he had many wives.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And his concubine that was in Shechem, she also bare him a son, whose name he called Abimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7284,51 +7659,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவன் உங்கள் கையிலே மீதியானியரின் அதிபதிகளாகிய ஓரேபையும் சேபையும் ஒப்புக்கொடுத்தாரே; நீங்கள் செய்ததிலும் நான் செய்யக்கூடியது எம்மாத்திரம் என்றான்; இந்த வார்த்தையை அவன் சொன்னபோது, அவன்மேலிருந்த அவர்களுடைய கோபம் ஆறிற்று.]]></a:t>
+              <a:t><![CDATA[3. God has delivered into your hands the princes of Midian, Oreb and Zeeb: and what was I able to do in comparison of you? Then their anger was decreased toward him, when he had said that.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And his concubine that was in Shechem, she also bare him a son, whose name he called Abimelech.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And Gideon the son of Joash died in a good old age, and was buried in the tomb of Joash his father, in Ophrah of the Abiezrites.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And Gideon the son of Joash died in a good old age, and was buried in the tomb of Joash his father, in Ophrah of the Abiezrites.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And it came to pass, as soon as Gideon was dead, that the children of Israel turned again, and went a whoring after Baalim, and made Baalberith their god.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And it came to pass, as soon as Gideon was dead, that the children of Israel turned again, and went a whoring after Baalim, and made Baalberith their god.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And the children of Israel remembered not the LORD their God, who had delivered them out of the hands of all their enemies on every side:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And the children of Israel remembered not the LORD their God, who had delivered them out of the hands of all their enemies on every side:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Neither showed they kindness to the house of Jerubbaal, namely, Gideon, according to all the goodness which he had showed unto Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Neither showed they kindness to the house of Jerubbaal, namely, Gideon, according to all the goodness which he had showed unto Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7393,51 +8749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கிதியோன் யோர்தானுக்கு வந்தபோது, அவனும் அவனோடிருந்த முந்நூறுபேரும் அதைக் கடந்துபோய், விடாய்த்திருந்தும் (சத்துருவை) பின் தொடர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. God has delivered into your hands the princes of Midian, Oreb and Zeeb: and what was I able to do in comparison of you? Then their anger was decreased toward him, when he had said that.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7502,51 +8858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கிதியோன் யோர்தானுக்கு வந்தபோது, அவனும் அவனோடிருந்த முந்நூறுபேரும் அதைக் கடந்துபோய், விடாய்த்திருந்தும் (சத்துருவை) பின் தொடர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. God has delivered into your hands the princes of Midian, Oreb and Zeeb: and what was I able to do in comparison of you? Then their anger was decreased toward him, when he had said that.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7581,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044011" r:id="rId1"/>
+    <p:sldLayoutId id="2482538864" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8121,54 +9477,150 @@
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8289,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ​అతడునా వెంటనున్న జనులు అలసియున్నారు, ఆహార మునకు రొట్టెలు వారికి దయచేయుడి; మేము మిద్యాను రాజులైన]]></a:t>
+              <a:t><![CDATA[4. கிதியோன் யோர்தானுக்கு வந்தபோது, அவனும் அவனோடிருந்த முந்நூறுபேரும் அதைக் கடந்துபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జెబహును సల్మున్నాను తరుముచున్నామని సుక్కోతువారితో చెప్పగా]]></a:t>
+              <a:t><![CDATA[விடாய்த்திருந்தும் (சத்துருவை) பின் தொடர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. సుక్కోతు అధిపతులు జెబహు సల్మున్నా అను వారి చేతులు ఇప్పుడు నీ చేతికి చిక్కినవి గనుకనా మేము నీ]]></a:t>
+              <a:t><![CDATA[5. அவன் சுக்கோத்தின் மனுஷரை நோக்கி: என்னோடிருக்கிற ஜனத்திற்குச் சில அப்பங்களைக் கொடுங்கள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సేనకు ఆహారము ఇయ్యవలె నని యడిగిరి.]]></a:t>
+              <a:t><![CDATA[விடாய்த்திருக்கிறார்கள், நான் மீதியானியரின் ராஜாக்களாகிய சேபாவையும் சல்முனாவையும் பின்தொடருகிறேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ​అందుకు గిద్యోను ఈ హేతువు చేతను జెబహును సల్మున్నాను యెహోవా నా చేతికప్పగించిన తరువాత నూర్చు]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొయ్యలతోను కంపలతోను మీ దేహము లను నూర్చి వేయుదునని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[6. அதற்குச் சுக்கோத்தின் பிரபுக்கள்: உன் சேனைக்கு நாங்கள் அப்பம் கொடுக்கிறதற்குச் சேபா சல்முனா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అక్కడనుండి అతడు పెనూయేలునకు పోయి ఆలాగుననే వారితోను చెప్పగా సుక్కోతువారు ఉత్తరమిచ్చినట్లు]]></a:t>
+              <a:t><![CDATA[என்பவர்களின் கை உன் கைவசமாயிற்றோ என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పెనూయేలువారును అతని కుత్తరమిచ్చిరి గనుక అతడు]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கிதியோன் அவர்களை நோக்கி: கர்த்தர் சேபாவையும் சல்முனாவையும் என் கையில் ஒப்புக்கொடுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. నేను క్షేమముగా తిరిగి వచ్చినప్పుడు ఈ గోపురమును పడగొట్టెదనని పెనూ యేలు వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[போது, உங்கள் மாம்சத்தை வனாந்தரத்தின் முள்ளுகளாலும் நெரிஞ்சில்களாலும் கிழித்துவிடுவேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. అప్పుడు జెబహును సల్ము న్నాయు వారితోకూడ వారి సేనలును, అనగా తూర్పు జనుల సేనలన్నిటిలో మిగిలిన యించు]]></a:t>
+              <a:t><![CDATA[8. அவ்விடம் விட்டு, பெனூவேலுக்குப்போய், அவ்வூராரிடத்தில் அந்தப்படியே கேட்டான்; சுக்கோத்தின் மனுஷர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. అప్పుడు ఎఫ్రాయిమీయులు గిద్యోనుతోనీవు మా యెడల చూపిన మర్యాద యెట్టిది? మిద్యానీయులతో యుద్ధము చేయుటకు]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது எப்பிராயீம் மனுஷர் அவனை நோக்கி: நீ மீதியானியர்மேல் யுத்தம் பண்ணப்போகிறபோது; எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మించు పదునైదు వేలమంది మనుష్యులందరును కర్కోరులో నుండిరి. కత్తి దూయు నూట ఇరువదివేల మంది మనుష్యులు]]></a:t>
+              <a:t><![CDATA[பிரதியுத்தரமாகச் சொன்னபடியே பெனூவேலின் மனுஷரும் அவனுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పడిపోయిరి.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அவன், பெனூவேலின் மனுஷரைப் பார்த்து: நான் சமாதானத்தோடே திரும்பிவரும்போது, இந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అప్పుడు గిద్యోను నోబహుకును యొగేబ్బెహకును తూర్పున గుడారములలో నివసించిన వారి మార్గమున పోయి సేన]]></a:t>
+              <a:t><![CDATA[கோபுரத்தை இடித்துப்போடுவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిర్భయముగా నున్నందున ఆ సేనను హతముచేసెను.]]></a:t>
+              <a:t><![CDATA[10. சேபாவும் சல்முனாவும் அவர்களோடேகூட அவர்களுடைய சேனைகளும் ஏறக்குறைய பதினையாயிரம் பேர் கர்கோரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. జబహు సల్మున్నాయు పారిపోయినప్పుడు అతడు వారిని తరిమి మిద్యాను ఇద్దరు రాజులైన జెబహును సల్మున్నాను]]></a:t>
+              <a:t><![CDATA[இருந்தார்கள்; பட்டயம் உருவத்தக்க லட்சத்து இருபதினாயிரம் பேர் விழுந்தபடியால், கிழக்கத்தியாரின் சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పట్టుకొని ఆ సేననంతను చెదరగొట్టెను.]]></a:t>
+              <a:t><![CDATA[சேனையிலும் இவர்கள் மாத்திரம் மீந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. యుద్ధము తీరిన తరువాత యోవాషు కుమారుడైన గిద్యోను]]></a:t>
+              <a:t><![CDATA[11. கிதியோன் கூடாரங்களிலே குடியிருக்கிறவர்கள் வழியாய் நோபாகுக்கும், யொகிபெயாவுக்கும் கிழக்கே போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​హెరెసు ఎగువనుండి తిరిగి వచ్చి, సుక్కోతు వారిలో ఒక ¸°వనుని పట్టుకొని విచారింపగా అతడు సుక్కోతు]]></a:t>
+              <a:t><![CDATA[அந்தச் சேனை பயமில்லை என்றிருந்தபோது, அதை முறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అధిపతులను పెద్దలలో డెబ్బది యేడుగురు మనుష్యులను పేరు పేరుగా వివరించి చెప్పెను.]]></a:t>
+              <a:t><![CDATA[12. சேபாவும் சல்முனாவும் ஓடிப்போனார்கள்; அவனோ அவர்களைத் தொடர்ந்து, சேபா சல்முனா என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అప్పుడతడు సుక్కో తువారి యొద్దకు వచ్చిజెబహు సల్మున్నా అను వారిచేతులు నీ చేతికి చిక్కినవి గనుక నా]]></a:t>
+              <a:t><![CDATA[மீதியானியரின் இரண்டு ராஜாக்களையும் பிடித்து, சேனை முழுவதையும் கலங்கடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవు పోయినప్పుడు మమ్ము నేల పిలువ లేదని చెప్పి అతనితో కఠినముగా కలహించిరి.]]></a:t>
+              <a:t><![CDATA[அழைப்பிக்கவில்லையே, இப்படி நீ எங்களுக்குச் செய்தது என்ன என்று; அவனோடே பலத்த வாக்குவாதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అలసియున్న నీ సేనకు మేము ఆహా రము ఇయ్యవలెను అని మీరు ఎవరివిషయము నన్ను దూషించితిరో ఆ జెబహును]]></a:t>
+              <a:t><![CDATA[13. யோவாசின் குமாரனாகிய கிதியோன் யுத்தம்பண்ணி, சூரியன் உதிக்கும் முன்னே திரும்பிவந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సల్మున్నాను చూడుడి అని చెప్పి]]></a:t>
+              <a:t><![CDATA[14. சுக்கோத்தின் மனுஷரில் ஒரு வாலிபனைப் பிடித்து, அவனிடத்தில் விசாரித்தான்; அவன் சுக்கோத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఆ ఊరిపెద్దలను పట్టుకొని నూర్చుకొయ్యలను బొమ్మజెముడును తీసికొని వాటివలన సుక్కోతువారికి బుద్ధి]]></a:t>
+              <a:t><![CDATA[பிரபுக்களும் அதின் மூப்பருமாகிய எழுபத்தேழு மனுஷரின் பேரை அவனுக்கு எழுதிக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను.]]></a:t>
+              <a:t><![CDATA[15. அவன் சுக்கோத்து ஊராரிடத்தில் வந்து: இதோ, விடாய்த்திருக்கிற உன் மனுஷருக்கு நாங்கள் அப்பம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. మరియు నతడు పెనూయేలు గోపురమును పడ గొట్టి ఆ ఊరివారిని చంపెను.]]></a:t>
+              <a:t><![CDATA[கொடுக்கிறதற்குச் சேபா சல்முனா என்பவர்களின் கை உன் கைவசமாயிற்றோ என்று நீங்கள் என்னை நிந்தித்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అతడుమీరు తాబోరులో చంపిన మను ష్యులు ఎట్టివారని జెబహును సల్మున్నాను అడుగగా వారునీవంటివారే,]]></a:t>
+              <a:t><![CDATA[சொன்ன சேபாவும் சல்முனாவும் இங்கே இருக்கிறார்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారందరును రాజకుమారు లను పోలియుండిరనగా]]></a:t>
+              <a:t><![CDATA[16. பட்டணத்தின் மூப்பரைப் பிடித்து, வனாந்தரத்தின் முள்ளுகளையும் நெரிஞ்சில்களையும் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. అతడువారు నా తల్లి కుమా రులు నా సహోదరులు; మీరు వారిని బ్రదుకనిచ్చిన యెడల]]></a:t>
+              <a:t><![CDATA[அவைகளால் சுக்கோத்தின் மனுஷருக்குப் புத்திவரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. యెహోవా జీవముతోడు, మిమ్మును చంపకుందు నని చెప్పి తన పెద్ద కుమారుడైన యెతెరును చూచినీవు లేచి వారిని]]></a:t>
+              <a:t><![CDATA[17. பெனூவேலின் கோபுரத்தை இடித்து, அவ்வூர் மனுஷரையும் கொன்று போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చంపుమని చెప్పెను. అతడు చిన్నవాడు గనుక భయపడి కత్తిని దూయలేదు.]]></a:t>
+              <a:t><![CDATA[18. பின்பு அவன் சேபாவையும் சல்முனாவையும் நோக்கி: நீங்கள் தாபோரிலே கொன்று போட்ட அந்த மனுஷர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అందు కతడుమీరు చేసినదెక్కడ నేను చేసినదెక్కడ? అబీ యెజెరు ద్రాక్షపండ్ల కోతకంటె ఎఫ్రాయిమీయుల పరిగె]]></a:t>
+              <a:t><![CDATA[பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అప్పుడు జెబహు పల్మున్నాలుప్రాయముకొలది నరునికి శక్తియున్నది గనుక నీవు లేచి మామీద పడు మని చెప్పగా]]></a:t>
+              <a:t><![CDATA[எப்படிப்பட்டவர்கள் என்று கேட்டான்; அதற்கு அவர்கள்: நீர் எப்படிப்பட்டவரோ அவர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గిద్యోను లేచి జెబ హును సల్మున్నాను చంపి వారి ఒంటెల మెడల మీదనున్న చంద్రహారములను తీసికొనెను.]]></a:t>
+              <a:t><![CDATA[அப்படிப்பட்டவர்களே; ஒவ்வொருவனும் பார்வைக்கு ராஜகுமாரனைப்போலிருந்தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అప్పుడు ఇశ్రాయేలీయులు గిద్యోనుతోనీవు మిద్యా నీయుల చేతిలోనుండి మమ్మును రక్షించితివి గనుక నీవును]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அவன்: அவர்கள் என் சகோதரரும் என் தாயின் பிள்ளைகளுமாயிருந்தார்கள்; அவர்களை உயிரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీ కుమారుడును నీ కుమారుని కుమారుడును మమ్మును ఏల వలెనని చెప్పిరి.]]></a:t>
+              <a:t><![CDATA[வைத்திருந்தீர்களானால், உங்களைக் கொல்லாதிருப்பேன் என்று கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. అందుకు గిద్యోనునేను మిమ్మును ఏలను, నా కుమారుడును మిమ్మును ఏలరాదు, యెహోవా మిమ్మును ఏలునని]]></a:t>
+              <a:t><![CDATA[சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను.]]></a:t>
+              <a:t><![CDATA[20. தன் மூத்தகுமாரனாகிய யெத்தேரை நோக்கி: நீ எழுந்து, இவர்களை வெட்டிப்போடு என்றான்; அந்த வாலிபன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ​మరియు గిద్యోనుమీలో ప్రతి వాడు తన దోపుడు సొమ్ములోనున్న పోగులను నాకియ్య వలెనని]]></a:t>
+              <a:t><![CDATA[இளைஞனானபடியால் பயந்து தன் பட்டயத்தை உருவாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనవిచేయుచున్నాననెను. వారు ఇష్మాయేలీయులు గనుక వారికి పోగులుండెను.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது சேபாவும் சல்முனாவும்; நீரே எழுந்து எங்கள்மேல் விழும்; மனுஷன் எப்படியோ அப்படியே அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ​అందుకు వారుసంతోషముగా మేము వాటి నిచ్చెదమని చెప్పి యొక బట్టను పరచి ప్రతివాడును తన]]></a:t>
+              <a:t><![CDATA[பெலனும் இருக்கும் என்றார்கள்; கிதியோன் எழுந்து, சேபாவையும் சல்முனாவையும் கொன்றுபோட்டு, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దోపుడుసొమ్ములోనుండిన పోగులను దానిమీద వేసెను.]]></a:t>
+              <a:t><![CDATA[ஒட்டகங்களின் கழுத்துகளில் இருந்த சாந்துக் காறைகளை எடுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మంచిదికాదా? దేవుడు మిద్యానీయుల అధిపతులైన ఓరేబును జెయేబును మీచేతికి అప్పగించెను; మీరు చేసినట్లు నేను]]></a:t>
+              <a:t><![CDATA[2. அதற்கு அவன்: நீங்கள் செய்ததற்கு நான் செய்தது எம்மாத்திரம்? அபியேஸ்ரியரின் திராட்சப்பழத்தின் முழு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. మిద్యాను రాజుల ఒంటి మీదనున్న చంద్రహారములు కర్ణభూషణములు ధూమ్ర వర్ణపు బట్టలు గాకను, ఒంటెల]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது இஸ்ரவேல் மனுஷர் கிதியோனை நோக்கி: நீர் எங்களை மீதியானியர் கைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మెడలనున్న గొలుసులు గాకను, అతడు అడిగిన బంగారు పోగుల యెత్తు వెయ్యిన్ని ఏడువందల తులముల బంగారము.]]></a:t>
+              <a:t><![CDATA[நீங்கலாக்கிவிட்டபடியினால் நீரும் உம்முடைய குமாரனும், உம்முடைய குமாரனின் குமாரனும், எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గిద్యోను దానితో ఒక ఏఫోదును చేయించుకొని తన పట్టణమైన ఒఫ్రాలో దాని ఉంచెను.]]></a:t>
+              <a:t><![CDATA[ஆளக்கடவீர்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. కావున ఇశ్రాయేలీయులందరు అక్కడికి పోయి దాని ననుసరించి వ్యభిచారులైరి. అది గిద్యోను కును అతని]]></a:t>
+              <a:t><![CDATA[23. அதற்குக் கிதியோன்: நான் உங்களை ஆளமாட்டேன்; என் குமாரனும் உங்களை ஆளமாட்டான்; கர்த்தரே உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యింటివారికిని ఉరిగానుండెను.]]></a:t>
+              <a:t><![CDATA[ஆளுவாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. మిద్యానీ యులు ఇశ్రాయేలీయుల యెదుట అణపబడి అటుతరు వాత తమ తలలను ఎత్తికొనలేకపోయిరి. గిద్యోను దినము]]></a:t>
+              <a:t><![CDATA[24. பின்பு கிதியோன் அவர்களை நோக்கி: உங்களிடத்தில் ஒரு காரியத்தைக் கேட்கிறேன்; நீங்கள் அவரவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లలో దేశము నలువది సంవత్సరములు నిమ్మళముగా నుండెను.]]></a:t>
+              <a:t><![CDATA[கொள்ளையிட்ட கடுக்கன்களை என்னிடத்தில் கொண்டுவாருங்கள் என்றான். அவர்கள் இஸ்மவேலராயிருந்தபடியினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. తరువాత యోవాషు కుమారుడైన యెరుబ్బయలు తన యింట నివసించుటకు పోయెను.]]></a:t>
+              <a:t><![CDATA[அவர்களிடத்தில் பொன்கடுக்கன்கள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. గిద్యోనుకు అనేక భార్యలున్నందున కడుపున కనిన డెబ్బదిమంది కుమారులు అతని కుండిరి.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலர்: சந்தோஷமாய்க் கொடுப்போம் என்று சொல்லி, ஒரு வஸ்திரத்தை விரித்து, அவரவர் கொள்ளையிட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ​షెకెములోనున్న అతని ఉపపత్నియు అతని కొక కుమారుని కనగా గిద్యోను వానికి అబీమెలెకను పేరు పెట్టెను.]]></a:t>
+              <a:t><![CDATA[கடுக்கன்களை அதிலே போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయగలనా? అనెను.]]></a:t>
+              <a:t><![CDATA[அறுப்பைப்பார்க்கிலும், எப்பிராயீமரின் மீதியான அறுப்பு அதிகம் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ​యోవాషు కుమారుడైన గిద్యోను మహా వృద్ధుడై చనిపోయి అబీయెజ్రీయుల ఒఫ్రాలోనున్న తన తండ్రియైన యోవాషు]]></a:t>
+              <a:t><![CDATA[26. பிறைச் சிந்தாக்குகளும், ஆரங்களும், மீதியானியரின் ராஜாக்கள் போர்த்துக்கொண்டிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సమాధిలో పాతిపెట్టబడెను.]]></a:t>
+              <a:t><![CDATA[இரத்தாம்பரங்களும், அவர்களுடைய ஒட்டகங்களின் கழுத்துகளிலிருந்த சரப்பணிகளும் அல்லாமல், அவன் கேட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. గిద్యోను చనిపోయిన తరువాత ఇశ్రాయేలీయులు చుట్టునుండు తమ శత్రువులచేతిలోనుండి తమ్మును విడి పించిన తమ]]></a:t>
+              <a:t><![CDATA[வாங்கின பொன்கடுக்கன்களின் நிறை ஆயிரத்து எழுநூறு பொன் சேக்கலின் நிறையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవుడైన యెహోవాను జ్ఞాపకము చేసికొనక]]></a:t>
+              <a:t><![CDATA[27. அதினால் கிதியோன் ஒரு எபோத்தை உண்டாக்கி, அதைத் தன் ஊரான ஒப்ராவிலே வைத்தான்; இஸ்ரவேலரெல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. మరల బయలుల ననుసరించి వ్యభిచారులై బయల్బెరీతును తమకు దేవతగా చేసికొనిరి.]]></a:t>
+              <a:t><![CDATA[அதைப் பின்பற்றிச் சோரம்போனார்கள்; அது கிதியோனுக்கும் அவன் வீட்டாருக்கும் கண்ணியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. మరియు వారు గిద్యోనను యెరుబ్బయలు ఇశ్రాయేలీయులకు చేసిన ఉపకార మంతయుమరచి అతని యింటివారికి ఉపకారము]]></a:t>
+              <a:t><![CDATA[28. இந்தப்பிரகாரம் மீதியானியர் திரும்ப தலையெடுக்கக் கூடாதபடிக்கு, இஸ்ரவேல் புத்திரருக்கு முன்பாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +17793,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయక పోయిరి.]]></a:t>
+              <a:t><![CDATA[தாழ்த்தப்பட்டார்கள்; தேசமானது கிதியோனின் நாட்களில் நாற்பதுவருஷம் அமைதலாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. யோவாசின் குமாரனாகிய யெருபாகால் போய், தன் வீட்டிலே வாசமாயிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. கிதியோனுக்கு அநேகம் ஸ்திரீகள் இருந்தார்கள்; அவனுடைய கர்ப்பப்பிறப்பான குமாரர் எழுபதுபேர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. சீகேமிலிருந்த அவனுடைய மறுமனையாட்டியும் அவனுக்கு ஒரு குமாரனைப் பெற்றாள்; அவனுக்கு அபிமெலேக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +18321,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అతడు ఆ మాట అన్నప్పుడు అతని మీది వారి కోపము తగ్గెను.]]></a:t>
+              <a:t><![CDATA[3. தேவன் உங்கள் கையிலே மீதியானியரின் அதிபதிகளாகிய ஓரேபையும் சேபையும் ஒப்புக்கொடுத்தாரே; நீங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று பேரிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. பின்பு யோவாசின் குமாரனாகிய கிதியோன் நல்ல விருத்தாப்பியத்திலே மரித்து, ஒப்ராவிலே தன் தகப்பனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவாஸ் என்னும் அபியேஸ்ரியனுடைய கல்லறையில் அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. கிதியோன் மரித்தபின் இஸ்ரவேல் புத்திரர் திரும்பவும் பாகால்களைப் பின்பற்றிச் சோரம்போய்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாகல்பேரீத்தைத் தங்களுக்கு தேவனாக வைத்துக்கொண்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. இஸ்ரவேல் புத்திரர் தங்களைச் சுற்றிலுமிருந்த தங்கள் எல்லாச் சத்துருக்களின் கையினின்றும் தங்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இரட்சித்த தங்கள் தேவனாகிய கர்த்தரை நினையாமலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. கிதியோன் என்னும் யெருபாகால் இஸ்ரவேலுக்குச் செய்த சகல நன்மைக்குந்தக்க தயவை அவன் வீட்டாருக்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாராட்டாமலும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​గిద్యోనును అతనితో నున్న మూడువందల మందియును అలసటగానున్నను, శత్రువులను తరుముచు యొర్దానునొద్దకు]]></a:t>
+              <a:t><![CDATA[செய்ததிலும் நான் செய்யக்கூடியது எம்மாத்திரம் என்றான்; இந்த வார்த்தையை அவன் சொன்னபோது, அவன்மேலிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చి దాటిరి.]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய கோபம் ஆறிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16798,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17083,51 +20119,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>66</Slides>
+  <Slides>78</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>