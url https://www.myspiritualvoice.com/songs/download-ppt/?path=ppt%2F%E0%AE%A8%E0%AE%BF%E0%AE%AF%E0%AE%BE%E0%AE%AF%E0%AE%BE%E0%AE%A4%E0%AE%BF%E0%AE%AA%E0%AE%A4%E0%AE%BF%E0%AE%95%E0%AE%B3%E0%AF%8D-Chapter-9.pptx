--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -209,50 +209,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -342,50 +364,61 @@
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
     <p:sldId id="361" r:id="rId108"/>
     <p:sldId id="362" r:id="rId109"/>
     <p:sldId id="363" r:id="rId110"/>
     <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
+    <p:sldId id="366" r:id="rId113"/>
+    <p:sldId id="367" r:id="rId114"/>
+    <p:sldId id="368" r:id="rId115"/>
+    <p:sldId id="369" r:id="rId116"/>
+    <p:sldId id="370" r:id="rId117"/>
+    <p:sldId id="371" r:id="rId118"/>
+    <p:sldId id="372" r:id="rId119"/>
+    <p:sldId id="373" r:id="rId120"/>
+    <p:sldId id="374" r:id="rId121"/>
+    <p:sldId id="375" r:id="rId122"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -592,53 +625,64 @@
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
   <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
   <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
   <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
-  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
+  <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
+  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
+  <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
+  <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
+  <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
+  <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
+  <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
+  <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -698,51 +742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் ஒப்ராவிலிருக்கிற தன் தகப்பன் வீட்டிற்குப் போய், யெருபாகாலின் குமாரராகிய தன் சகோதரர் எழுபது பேரையும் ஒரே கல்லின் மேல் கொலைசெய்தான்; ஆனாலும் யெருபாகாலின் இளைய குமாரனாகிய யோதாம் ஒளித்திருந்தபடியினால் அவன் தப்பினான்.]]></a:t>
+              <a:t><![CDATA[4. And they gave him threescore and ten pieces of silver out of the house of Baalberith, wherewith Abimelech hired vain and light persons, which followed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -807,51 +851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. இப்படியே அபிமெலேக்கு தன்னுடைய எழுபது சகோதரரைக் கொலைசெய்ததினால், தன் தகப்பனுக்குச் செய்த பொல்லாப்பை தேவன் அவன்மேல் திரும்பும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[48. And Abimelech got him up to mount Zalmon, he and all the people that were with him; and Abimelech took an axe in his hand, and cut down a bough from the trees, and took it, and laid it on his shoulder, and said unto the people that were with him, What all of you have seen me do, make haste, and do as I have done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -916,51 +960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. இப்படியே அபிமெலேக்கு தன்னுடைய எழுபது சகோதரரைக் கொலைசெய்ததினால், தன் தகப்பனுக்குச் செய்த பொல்லாப்பை தேவன் அவன்மேல் திரும்பும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[48. And Abimelech got him up to mount Zalmon, he and all the people that were with him; and Abimelech took an axe in his hand, and cut down a bough from the trees, and took it, and laid it on his shoulder, and said unto the people that were with him, What all of you have seen me do, make haste, and do as I have done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1025,51 +1069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. சீகேம் மனுஷர் செய்த எல்லாப் பொல்லாப்பையும் தேவன் அவர்கள் தலையின்மேல் திரும்பும்படி செய்தார்; யெருபாகாலின் குமாரன் யோதாமின் சாபம் அவர்களுக்குப் பலித்தது.]]></a:t>
+              <a:t><![CDATA[49. And all the people likewise cut down every man his bough, and followed Abimelech, and put them to the hold, and set the hold on fire upon them; so that all the men of the tower of Shechem died also, about a thousand men and women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1134,51 +1178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. சீகேம் மனுஷர் செய்த எல்லாப் பொல்லாப்பையும் தேவன் அவர்கள் தலையின்மேல் திரும்பும்படி செய்தார்; யெருபாகாலின் குமாரன் யோதாமின் சாபம் அவர்களுக்குப் பலித்தது.]]></a:t>
+              <a:t><![CDATA[49. And all the people likewise cut down every man his bough, and followed Abimelech, and put them to the hold, and set the hold on fire upon them; so that all the men of the tower of Shechem died also, about a thousand men and women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1243,51 +1287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. காகால் அந்த ஜனங்களைக் கண்டு: இதோ, மலைகளின் உச்சிகளிலிருந்து ஜனங்கள் இறங்கிவருகிறார்கள் என்று சேபூலோடே சொன்னான். அதற்குச் சேபூல்: நீ மலைகளின் நிழலைக் கண்டு, மனுஷர் என்று நினைக்கிறாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[49. And all the people likewise cut down every man his bough, and followed Abimelech, and put them to the hold, and set the hold on fire upon them; so that all the men of the tower of Shechem died also, about a thousand men and women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1352,51 +1396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. காகால் அந்த ஜனங்களைக் கண்டு: இதோ, மலைகளின் உச்சிகளிலிருந்து ஜனங்கள் இறங்கிவருகிறார்கள் என்று சேபூலோடே சொன்னான். அதற்குச் சேபூல்: நீ மலைகளின் நிழலைக் கண்டு, மனுஷர் என்று நினைக்கிறாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[50. Then went Abimelech to Thebez, and encamped against Thebez, and took it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1461,51 +1505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. காகாலோ திரும்பவும்: இதோ, ஜனங்கள் தேசத்தின் மேட்டிலிருந்து இறங்கிவந்து, ஒரு படை மெயொனெனீமின் கர்வாலிமரத்தின் வழியாய் வருகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[51. But there was a strong tower within the city, and thither fled all the men and women, and all they of the city, and shut it to them, and got them up to the top of the tower.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1570,51 +1614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. காகாலோ திரும்பவும்: இதோ, ஜனங்கள் தேசத்தின் மேட்டிலிருந்து இறங்கிவந்து, ஒரு படை மெயொனெனீமின் கர்வாலிமரத்தின் வழியாய் வருகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[51. But there was a strong tower within the city, and thither fled all the men and women, and all they of the city, and shut it to them, and got them up to the top of the tower.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1679,51 +1723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்குச் சேபூல்: அபிமெலேக்கை நாம் சேவிக்கிறதற்கு அவன் யார் என்று நீ சொன்ன உன் வாய் இப்பொழுது எங்கே? நீ நிந்தித்தஜனங்கள் அவர்கள் அல்லவா? இப்பொழுது நீ புறப்பட்டு, அவர்களோடே யுத்தம்பண்ணு என்றான்.]]></a:t>
+              <a:t><![CDATA[52. And Abimelech came unto the tower, and fought against it, and went hard unto the door of the tower to burn it with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1788,51 +1832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்குச் சேபூல்: அபிமெலேக்கை நாம் சேவிக்கிறதற்கு அவன் யார் என்று நீ சொன்ன உன் வாய் இப்பொழுது எங்கே? நீ நிந்தித்தஜனங்கள் அவர்கள் அல்லவா? இப்பொழுது நீ புறப்பட்டு, அவர்களோடே யுத்தம்பண்ணு என்றான்.]]></a:t>
+              <a:t><![CDATA[52. And Abimelech came unto the tower, and fought against it, and went hard unto the door of the tower to burn it with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1897,51 +1941,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் ஒப்ராவிலிருக்கிற தன் தகப்பன் வீட்டிற்குப் போய், யெருபாகாலின் குமாரராகிய தன் சகோதரர் எழுபது பேரையும் ஒரே கல்லின் மேல் கொலைசெய்தான்; ஆனாலும் யெருபாகாலின் இளைய குமாரனாகிய யோதாம் ஒளித்திருந்தபடியினால் அவன் தப்பினான்.]]></a:t>
+              <a:t><![CDATA[4. And they gave him threescore and ten pieces of silver out of the house of Baalberith, wherewith Abimelech hired vain and light persons, which followed him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. And a certain woman cast a piece of a millstone upon Abimelech's head, and all to brake his skull.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. And a certain woman cast a piece of a millstone upon Abimelech's head, and all to brake his skull.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. Then he called hastily unto the young man his armour bearer, and said unto him, Draw your sword, and slay me, that men say not of me, A women slew him. And his young man thrust him through, and he died.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. Then he called hastily unto the young man his armour bearer, and said unto him, Draw your sword, and slay me, that men say not of me, A women slew him. And his young man thrust him through, and he died.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. Then he called hastily unto the young man his armour bearer, and said unto him, Draw your sword, and slay me, that men say not of me, A women slew him. And his young man thrust him through, and he died.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. And when the men of Israel saw that Abimelech was dead, they departed every man unto his place.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. And when the men of Israel saw that Abimelech was dead, they departed every man unto his place.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. Thus God rendered the wickedness of Abimelech, which he did unto his father, in slaying his seventy brethren:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. Thus God rendered the wickedness of Abimelech, which he did unto his father, in slaying his seventy brethren:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. And all the evil of the men of Shechem did God render upon their heads: and upon them came the curse of Jotham the son of Jerubbaal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2006,51 +3140,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு சீகேமிலிருக்கிற சகல பெரிய மனுஷரும், மில்லோவின் குடும்பத்தாரனைவரும் கூடிக்கொண்டுபோய், சீகேமிலிருக்கிற உயர்ந்த கர்வாலிமரத்தண்டையிலே அபிமெலேக்கை ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And they gave him threescore and ten pieces of silver out of the house of Baalberith, wherewith Abimelech hired vain and light persons, which followed him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. And all the evil of the men of Shechem did God render upon their heads: and upon them came the curse of Jotham the son of Jerubbaal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2115,51 +3358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு சீகேமிலிருக்கிற சகல பெரிய மனுஷரும், மில்லோவின் குடும்பத்தாரனைவரும் கூடிக்கொண்டுபோய், சீகேமிலிருக்கிற உயர்ந்த கர்வாலிமரத்தண்டையிலே அபிமெலேக்கை ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he went unto his father's house at Ophrah, and slew his brethren the sons of Jerubbaal, being threescore and ten persons, upon one stone: notwithstanding yet Jotham the youngest son of Jerubbaal was left; for he hid himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2224,51 +3467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இது யோதாமுக்கு அறிவிக்கப்பட்டபோது, அவன் போய், கெரிசீம் மலையின் உச்சியில் ஏறிநின்று, உரத்தசத்தமிட்டுக் கூப்பிட்டு, அவர்களை நோக்கி: சீகேமின் பெரிய மனுஷரே, தேவன் உங்களுக்குச் செவிகொடுக்கும்படி நீங்கள் எனக்குச் செவிகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he went unto his father's house at Ophrah, and slew his brethren the sons of Jerubbaal, being threescore and ten persons, upon one stone: notwithstanding yet Jotham the youngest son of Jerubbaal was left; for he hid himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2333,51 +3576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இது யோதாமுக்கு அறிவிக்கப்பட்டபோது, அவன் போய், கெரிசீம் மலையின் உச்சியில் ஏறிநின்று, உரத்தசத்தமிட்டுக் கூப்பிட்டு, அவர்களை நோக்கி: சீகேமின் பெரிய மனுஷரே, தேவன் உங்களுக்குச் செவிகொடுக்கும்படி நீங்கள் எனக்குச் செவிகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he went unto his father's house at Ophrah, and slew his brethren the sons of Jerubbaal, being threescore and ten persons, upon one stone: notwithstanding yet Jotham the youngest son of Jerubbaal was left; for he hid himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2442,51 +3685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விருட்சங்கள் தங்களுக்கு ஒரு ராஜாவை அபிஷேகம்பண்ணும்படி போய், ஒலிவமரத்தைப் பார்த்து: நீ எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
+              <a:t><![CDATA[6. And all the men of Shechem gathered together, and all the house of Millo, and went, and made Abimelech king, by the plain of the pillar that was in Shechem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2551,51 +3794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விருட்சங்கள் தங்களுக்கு ஒரு ராஜாவை அபிஷேகம்பண்ணும்படி போய், ஒலிவமரத்தைப் பார்த்து: நீ எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
+              <a:t><![CDATA[6. And all the men of Shechem gathered together, and all the house of Millo, and went, and made Abimelech king, by the plain of the pillar that was in Shechem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2660,51 +3903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ஒலிவமரம்: தேவர்களும் மனுஷரும் புகழுகிற என்னிலுள்ள என்கொழுமையை நான் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
+              <a:t><![CDATA[7. And when they told it to Jotham, he went and stood in the top of mount Gerizim, and lifted up his voice, and cried, and said unto them, Hearken unto me, all of you men of Shechem, that God may hearken unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2769,51 +4012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ஒலிவமரம்: தேவர்களும் மனுஷரும் புகழுகிற என்னிலுள்ள என்கொழுமையை நான் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
+              <a:t><![CDATA[7. And when they told it to Jotham, he went and stood in the top of mount Gerizim, and lifted up his voice, and cried, and said unto them, Hearken unto me, all of you men of Shechem, that God may hearken unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2878,51 +4121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யெருபாகாலின் குமாரர் எழுபதுபேராகிய எல்லாரும் உங்களை ஆளுவது உங்களுக்கு நல்லதோ, ஒருவன் மாத்திரம் உங்களை ஆளுவது உங்களுக்கு நல்லதோ என்று நீங்கள் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும் கேட்கப்பேசுங்கள்; நான் உங்கள் எலும்பும் உங்கள் மாம்சமுமானவன் என்று நினைத்துக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Abimelech the son of Jerubbaal went to Shechem unto his mother's brethren, and communed with them, and with all the family of the house of his mother's father, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2987,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது மரங்கள் அத்திமரத்தைப் பார்த்து: நீ வந்து, எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
+              <a:t><![CDATA[7. And when they told it to Jotham, he went and stood in the top of mount Gerizim, and lifted up his voice, and cried, and said unto them, Hearken unto me, all of you men of Shechem, that God may hearken unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3096,51 +4339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அத்திமரம்: நான் என் மதுரத்தையும் என் நற்கனியையும் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
+              <a:t><![CDATA[8. The trees went forth on a time to anoint a king over them; and they said unto the olive tree, Reign you over us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3205,51 +4448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அத்திமரம்: நான் என் மதுரத்தையும் என் நற்கனியையும் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
+              <a:t><![CDATA[8. The trees went forth on a time to anoint a king over them; and they said unto the olive tree, Reign you over us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3314,51 +4557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது மரங்கள் திராட்சச் செடியைப் பார்த்து: நீ வந்து, எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
+              <a:t><![CDATA[9. But the olive tree said unto them, Should I leave my fatness, wherewith by me they honour God and man, and go to be promoted over the trees?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3423,51 +4666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குத் திராட்சச்செடி: தேவர்களையும் மனுஷரையும் மகிழப்பண்ணும் என் ரசத்தை நான் விட்டு மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
+              <a:t><![CDATA[9. But the olive tree said unto them, Should I leave my fatness, wherewith by me they honour God and man, and go to be promoted over the trees?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3532,51 +4775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குத் திராட்சச்செடி: தேவர்களையும் மனுஷரையும் மகிழப்பண்ணும் என் ரசத்தை நான் விட்டு மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
+              <a:t><![CDATA[10. And the trees said to the fig tree, Come you, and reign over us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3641,51 +4884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது மரங்களெல்லாம் முட்செடியைப் பார்த்து: நீ வந்து, எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
+              <a:t><![CDATA[11. But the fig tree said unto them, Should I forsake my sweetness, and my good fruit, and go to be promoted over the trees?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3750,51 +4993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு முட்செடியானது மரங்களைப் பார்த்து: நீங்கள் என்னை உங்களுக்கு ராஜாவாக அபிஷேகம்பண்ணுகிறது மெய்யானால், என் நிழலிலே வந்தடையுங்கள்; இல்லாவிட்டால் முட்செடியிலிருந்து அக்கினி புறப்பட்டு லீபனோனின் கேதுரு மரங்களைப் பட்சிக்கக்கடவது என்றது.]]></a:t>
+              <a:t><![CDATA[12. Then said the trees unto the vine, Come you, and reign over us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3859,51 +5102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு முட்செடியானது மரங்களைப் பார்த்து: நீங்கள் என்னை உங்களுக்கு ராஜாவாக அபிஷேகம்பண்ணுகிறது மெய்யானால், என் நிழலிலே வந்தடையுங்கள்; இல்லாவிட்டால் முட்செடியிலிருந்து அக்கினி புறப்பட்டு லீபனோனின் கேதுரு மரங்களைப் பட்சிக்கக்கடவது என்றது.]]></a:t>
+              <a:t><![CDATA[13. And the vine said unto them, Should I leave my wine, which cheers God and man, and go to be promoted over the trees?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3968,51 +5211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் தகப்பன் உங்களுக்காக யுத்தம் பண்ணி, தன் ஜீவனை எண்ணாமற்போய், உங்களை மீதியானியரின் கையினின்று இரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[13. And the vine said unto them, Should I leave my wine, which cheers God and man, and go to be promoted over the trees?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4077,51 +5320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யெருபாகாலின் குமாரர் எழுபதுபேராகிய எல்லாரும் உங்களை ஆளுவது உங்களுக்கு நல்லதோ, ஒருவன் மாத்திரம் உங்களை ஆளுவது உங்களுக்கு நல்லதோ என்று நீங்கள் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும் கேட்கப்பேசுங்கள்; நான் உங்கள் எலும்பும் உங்கள் மாம்சமுமானவன் என்று நினைத்துக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Abimelech the son of Jerubbaal went to Shechem unto his mother's brethren, and communed with them, and with all the family of the house of his mother's father, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4186,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் தகப்பன் உங்களுக்காக யுத்தம் பண்ணி, தன் ஜீவனை எண்ணாமற்போய், உங்களை மீதியானியரின் கையினின்று இரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[14. Then said all the trees unto the bramble, Come you, and reign over us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4295,51 +5538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்களோ இன்று என் தகப்பனுடைய குடும்பத்துக்கு விரோதமாய் எழும்பி, அவருடைய குமாரரான எழுபது பேரையும் ஒரே கல்லின்மேல் கொலைசெய்து, அவருடைய வேலைக்காரியின் மகனாகிய அபிமெலேக்கு உங்கள் சகோதரனானபடியினால், அவனைச் சீகேம் பட்டணத்தாருக்கு ராஜாவாக்கினீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the bramble said unto the trees, If in truth all of you anoint me king over you, then come and put your trust in my shadow: and if not, let fire come out of the bramble, and devour the cedars of Lebanon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4404,51 +5647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்களோ இன்று என் தகப்பனுடைய குடும்பத்துக்கு விரோதமாய் எழும்பி, அவருடைய குமாரரான எழுபது பேரையும் ஒரே கல்லின்மேல் கொலைசெய்து, அவருடைய வேலைக்காரியின் மகனாகிய அபிமெலேக்கு உங்கள் சகோதரனானபடியினால், அவனைச் சீகேம் பட்டணத்தாருக்கு ராஜாவாக்கினீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the bramble said unto the trees, If in truth all of you anoint me king over you, then come and put your trust in my shadow: and if not, let fire come out of the bramble, and devour the cedars of Lebanon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4513,51 +5756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் நீங்கள் அவனை ராஜாவாக்கின செய்கை உண்மையும் உத்தமமுமான செய்கையாயிருக்குமானால்,]]></a:t>
+              <a:t><![CDATA[15. And the bramble said unto the trees, If in truth all of you anoint me king over you, then come and put your trust in my shadow: and if not, let fire come out of the bramble, and devour the cedars of Lebanon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4622,51 +5865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் நீங்கள் அவனை ராஜாவாக்கின செய்கை உண்மையும் உத்தமமுமான செய்கையாயிருக்குமானால்,]]></a:t>
+              <a:t><![CDATA[16. Now therefore, if all of you have done truly and sincerely, in that all of you have made Abimelech king, and if all of you have dealt well with Jerubbaal and his house, and have done unto him according to the deserving of his hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4731,51 +5974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் யெருபாகாலையும் அவர் குடும்பத்தாரையும் நன்மையாக நடத்தி, அவர் கைகளின் செய்கைக்குத்தக்கதை அவர்களுக்குச் செய்து, இப்படி இந்நாளில் அவரையும் அவர் குடும்பத்தாரையும் நடத்தினது உண்மையும் உத்தமுமாயிருக்குமானால், அபிமெலேக்கின்மேல் நீங்களும் சந்தோஷமாயிருங்கள்; உங்கள்மேல் அவனும் சந்தோஷமாயிருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[16. Now therefore, if all of you have done truly and sincerely, in that all of you have made Abimelech king, and if all of you have dealt well with Jerubbaal and his house, and have done unto him according to the deserving of his hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4840,51 +6083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் யெருபாகாலையும் அவர் குடும்பத்தாரையும் நன்மையாக நடத்தி, அவர் கைகளின் செய்கைக்குத்தக்கதை அவர்களுக்குச் செய்து, இப்படி இந்நாளில் அவரையும் அவர் குடும்பத்தாரையும் நடத்தினது உண்மையும் உத்தமுமாயிருக்குமானால், அபிமெலேக்கின்மேல் நீங்களும் சந்தோஷமாயிருங்கள்; உங்கள்மேல் அவனும் சந்தோஷமாயிருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[17. (For my father fought for you, and adventured his life far, and delivered you out of the hand of Midian:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4949,51 +6192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யெருபாகாலின் குமாரன் அபிமெலேக்கு சீகேமிலிருக்கிற தன் தாயின் சகோதரரிடத்திற்குப் போய், அவர்களையும் தன் தாயின் தகப்பனுடைய வம்சமான அனைவரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[17. (For my father fought for you, and adventured his life far, and delivered you out of the hand of Midian:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5058,51 +6301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யெருபாகாலின் குமாரன் அபிமெலேக்கு சீகேமிலிருக்கிற தன் தாயின் சகோதரரிடத்திற்குப் போய், அவர்களையும் தன் தாயின் தகப்பனுடைய வம்சமான அனைவரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[17. (For my father fought for you, and adventured his life far, and delivered you out of the hand of Midian:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5167,51 +6410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இல்லாவிட்டால் அபிமெலேக்கிலிருந்து அக்கினி புறப்பட்டு, சீகேம் பட்டணத்தாரையும், மில்லோவின் குடும்பத்தாரையும் பட்சிக்கவும், சீகேம் பட்டணத்தாரிலும் மில்லோவின் குடும்பத்தாரிலுமிருந்து அக்கினி புறப்பட்டு, அபிமெலேக்கைப் பட்சிக்கவும் கடவது என்று யோதாம் சொல்லி,]]></a:t>
+              <a:t><![CDATA[18. And all of you are risen up against my father's house this day, and have slain his sons, threescore and ten persons, upon one stone, and have made Abimelech, the son of his maidservant, king over the men of Shechem, because he is your brother;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5276,51 +6519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யெருபாகாலின் குமாரர் எழுபதுபேராகிய எல்லாரும் உங்களை ஆளுவது உங்களுக்கு நல்லதோ, ஒருவன் மாத்திரம் உங்களை ஆளுவது உங்களுக்கு நல்லதோ என்று நீங்கள் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும் கேட்கப்பேசுங்கள்; நான் உங்கள் எலும்பும் உங்கள் மாம்சமுமானவன் என்று நினைத்துக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. Speak, I pray you, in the ears of all the men of Shechem, Whether is better for you, either that all the sons of Jerubbaal, which are threescore and ten persons, reign over you, or that one reign over you? remember also that I am your bone and your flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5385,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இல்லாவிட்டால் அபிமெலேக்கிலிருந்து அக்கினி புறப்பட்டு, சீகேம் பட்டணத்தாரையும், மில்லோவின் குடும்பத்தாரையும் பட்சிக்கவும், சீகேம் பட்டணத்தாரிலும் மில்லோவின் குடும்பத்தாரிலுமிருந்து அக்கினி புறப்பட்டு, அபிமெலேக்கைப் பட்சிக்கவும் கடவது என்று யோதாம் சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. If all of you then have dealt truly and sincerely with Jerubbaal and with his house this day, then rejoice all of you in Abimelech, and let him also rejoice in you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5494,51 +6737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் சகோதரானாகிய அபிமெலேக்குக்குப் பயந்து, தப்பியோடி, பேயேருக்குப் போய், அங்கே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. If all of you then have dealt truly and sincerely with Jerubbaal and with his house this day, then rejoice all of you in Abimelech, and let him also rejoice in you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5603,51 +6846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் சகோதரானாகிய அபிமெலேக்குக்குப் பயந்து, தப்பியோடி, பேயேருக்குப் போய், அங்கே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. If all of you then have dealt truly and sincerely with Jerubbaal and with his house this day, then rejoice all of you in Abimelech, and let him also rejoice in you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5712,51 +6955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அபிமெலேக்கு இஸ்ரவேலை மூன்று வருஷம் அரசாண்டபின்பு,]]></a:t>
+              <a:t><![CDATA[19. If all of you then have dealt truly and sincerely with Jerubbaal and with his house this day, then rejoice all of you in Abimelech, and let him also rejoice in you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5821,51 +7064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அபிமெலேக்குக்கும் சீகேமின் பெரிய மனுஷருக்கும் நடுவே பொல்லாப்பு உண்டாக்கும் ஆவியை தேவன் வரப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[20. But if not, let fire come out from Abimelech, and devour the men of Shechem, and the house of Millo; and let fire come out from the men of Shechem, and from the house of Millo, and devour Abimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5930,51 +7173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது காகால் சீகேமின் மனுஷருக்கு முன்பாகப் புறப்பட்டுப்போய், அபிமெலேக்கோடே யுத்தம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[20. But if not, let fire come out from Abimelech, and devour the men of Shechem, and the house of Millo; and let fire come out from the men of Shechem, and from the house of Millo, and devour Abimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6039,51 +7282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யெருபாகாலின் எழுபது குமாரருக்குச் செய்யப்பட்ட கொடுமை வந்து பலித்து, அவர்களுடைய இரத்தப்பழி அவர்களைக் கொன்ற அவர்களுடைய சகோதரனாகிய அபிமெலேக்கின்மேலும், தன் சகோதரரைக் கொல்ல அவன் கைகளைத் திடப்படுத்தின சீகேம் மனுஷர் மேலும் சுமரும்படியாகச் சீகேமின் பெரிய மனுஷர் அபிமெலேக்குக்கு இரண்டகம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. But if not, let fire come out from Abimelech, and devour the men of Shechem, and the house of Millo; and let fire come out from the men of Shechem, and from the house of Millo, and devour Abimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6148,51 +7391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யெருபாகாலின் எழுபது குமாரருக்குச் செய்யப்பட்ட கொடுமை வந்து பலித்து, அவர்களுடைய இரத்தப்பழி அவர்களைக் கொன்ற அவர்களுடைய சகோதரனாகிய அபிமெலேக்கின்மேலும், தன் சகோதரரைக் கொல்ல அவன் கைகளைத் திடப்படுத்தின சீகேம் மனுஷர் மேலும் சுமரும்படியாகச் சீகேமின் பெரிய மனுஷர் அபிமெலேக்குக்கு இரண்டகம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Jotham ran away, and fled, and went to Beer, and dwelt there, for fear of Abimelech his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6257,51 +7500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யெருபாகாலின் எழுபது குமாரருக்குச் செய்யப்பட்ட கொடுமை வந்து பலித்து, அவர்களுடைய இரத்தப்பழி அவர்களைக் கொன்ற அவர்களுடைய சகோதரனாகிய அபிமெலேக்கின்மேலும், தன் சகோதரரைக் கொல்ல அவன் கைகளைத் திடப்படுத்தின சீகேம் மனுஷர் மேலும் சுமரும்படியாகச் சீகேமின் பெரிய மனுஷர் அபிமெலேக்குக்கு இரண்டகம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. When Abimelech had reigned three years over Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6366,51 +7609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அபிமெலேக்கு அவனைத் துரத்த, அவன் அவனுக்கு முன்பாக ஓடினான்; பட்டணவாசல்மட்டும் அநேகர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Then God sent an evil spirit between Abimelech and the men of Shechem; and the men of Shechem dealt treacherously with Abimelech:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6475,51 +7718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே அவன் தாயின் சகோதரர் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும் கேட்க இந்த வார்த்தைகளையெல்லாம் அவனுக்காகப் பேசினார்கள்; அப்பொழுது: அவன் நம்முடைய சகோதரன் என்று அவர்கள் சொன்னதினால், அவர்கள் இருதயம் அபிமெலேக்கைப் பின்பற்றச் சாய்ந்தது.]]></a:t>
+              <a:t><![CDATA[2. Speak, I pray you, in the ears of all the men of Shechem, Whether is better for you, either that all the sons of Jerubbaal, which are threescore and ten persons, reign over you, or that one reign over you? remember also that I am your bone and your flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6584,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அபிமெலேக்கு அவனைத் துரத்த, அவன் அவனுக்கு முன்பாக ஓடினான்; பட்டணவாசல்மட்டும் அநேகர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Then God sent an evil spirit between Abimelech and the men of Shechem; and the men of Shechem dealt treacherously with Abimelech:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6693,51 +7936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சீகேமின் மனுஷர் மலைகளின் உச்சியில் அவனுக்குப் பதிவிருக்கிறவர்களை வைத்தார்கள்; அவர்கள் தங்கள் அருகே வழி நடந்து போகிற யாவரையும் கொள்ளையிட்டார்கள்; அது அபிமெலேக்குக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[24. That the cruelty done to the threescore and ten sons of Jerubbaal might come, and their blood be laid upon Abimelech their brother, which slew them; and upon the men of Shechem, which aided him in the killing of his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6802,51 +8045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சீகேமின் மனுஷர் மலைகளின் உச்சியில் அவனுக்குப் பதிவிருக்கிறவர்களை வைத்தார்கள்; அவர்கள் தங்கள் அருகே வழி நடந்து போகிற யாவரையும் கொள்ளையிட்டார்கள்; அது அபிமெலேக்குக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[24. That the cruelty done to the threescore and ten sons of Jerubbaal might come, and their blood be laid upon Abimelech their brother, which slew them; and upon the men of Shechem, which aided him in the killing of his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6911,51 +8154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அபிமெலேக்கு அருமாவில் இருந்துவிட்டான்; சேபூல் காகாலையும் அவன் சகோதரரையும் சீகேமிலே குடியிராதபடிக்குத் துரத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. That the cruelty done to the threescore and ten sons of Jerubbaal might come, and their blood be laid upon Abimelech their brother, which slew them; and upon the men of Shechem, which aided him in the killing of his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7020,51 +8263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அபிமெலேக்கு அருமாவில் இருந்துவிட்டான்; சேபூல் காகாலையும் அவன் சகோதரரையும் சீகேமிலே குடியிராதபடிக்குத் துரத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. That the cruelty done to the threescore and ten sons of Jerubbaal might come, and their blood be laid upon Abimelech their brother, which slew them; and upon the men of Shechem, which aided him in the killing of his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7129,51 +8372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஏபேதின் குமாரனாகிய காகால் தன் சகோதரரோடே சீகேமுக்குள் போனான்; சீகேமின் பெரிய மனுஷர் அவனை நம்பி,]]></a:t>
+              <a:t><![CDATA[25. And the men of Shechem set hidden attackers in wait for him in the top of the mountains, and they robbed all that came along that way by them: and it was told Abimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7238,51 +8481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மறுநாளிலே ஜனங்கள் வெளியிலே வயலுக்குப் போனார்கள்; அது அபிமெலேக்குக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[25. And the men of Shechem set hidden attackers in wait for him in the top of the mountains, and they robbed all that came along that way by them: and it was told Abimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7347,51 +8590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வெளியே புறப்பட்டு, தங்கள் திராட்சத்தோட்டங்களின் பழங்களை அறுத்து, ஆலையாட்டி, ஆடிப்பாடி, தங்கள் தேவனின் வீட்டிற்குள் போய், புசித்துக்குடித்து, அபிமெலேக்கை சபித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And Gaal the son of Ebed came with his brethren, and went over to Shechem: and the men of Shechem put their confidence in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7456,51 +8699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வெளியே புறப்பட்டு, தங்கள் திராட்சத்தோட்டங்களின் பழங்களை அறுத்து, ஆலையாட்டி, ஆடிப்பாடி, தங்கள் தேவனின் வீட்டிற்குள் போய், புசித்துக்குடித்து, அபிமெலேக்கை சபித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And they went out into the fields, and gathered their vineyards, and trode the grapes, and made merry, and went into the house of their god, and did eat and drink, and cursed Abimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7565,51 +8808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவன் ஜனங்களைக் கூட்டிக்கொண்டு, அவர்களை மூன்று படையாக வகுத்து, வெளியிலே பதிவிருந்து, அந்த ஜனங்கள் பட்டணத்திலிருந்து புறப்பட்டு வருகிறதைக் கண்டு, அவர்கள்மேல் எழும்பி, அவர்களை வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[27. And they went out into the fields, and gathered their vineyards, and trode the grapes, and made merry, and went into the house of their god, and did eat and drink, and cursed Abimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7674,51 +8917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே அவன் தாயின் சகோதரர் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும் கேட்க இந்த வார்த்தைகளையெல்லாம் அவனுக்காகப் பேசினார்கள்; அப்பொழுது: அவன் நம்முடைய சகோதரன் என்று அவர்கள் சொன்னதினால், அவர்கள் இருதயம் அபிமெலேக்கைப் பின்பற்றச் சாய்ந்தது.]]></a:t>
+              <a:t><![CDATA[2. Speak, I pray you, in the ears of all the men of Shechem, Whether is better for you, either that all the sons of Jerubbaal, which are threescore and ten persons, reign over you, or that one reign over you? remember also that I am your bone and your flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7783,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவன் ஜனங்களைக் கூட்டிக்கொண்டு, அவர்களை மூன்று படையாக வகுத்து, வெளியிலே பதிவிருந்து, அந்த ஜனங்கள் பட்டணத்திலிருந்து புறப்பட்டு வருகிறதைக் கண்டு, அவர்கள்மேல் எழும்பி, அவர்களை வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[28. And Gaal the son of Ebed said, Who is Abimelech, and who is Shechem, that we should serve him? is not he the son of Jerubbaal? and Zebul his officer? serve the men of Hamor the father of Shechem: for why should we serve him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7892,51 +9135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது ஏபேதின் குமாரனாகிய காகால்: அபிமெலேக்கு யார்? சீகேம் யார்? நாம் அவனைச் சேவிக்கவேண்டியதென்ன? அவன் யெருபாகாலின் மகன் அல்லவா? சேபூல் அவனுடைய காரியக்காரன் அல்லவா? சீகேமின் தகப்பனாகிய ஏமோரின் மனுஷரையே சேவியுங்கள்; அவனை நாங்கள் சேவிப்பானேன்?]]></a:t>
+              <a:t><![CDATA[28. And Gaal the son of Ebed said, Who is Abimelech, and who is Shechem, that we should serve him? is not he the son of Jerubbaal? and Zebul his officer? serve the men of Hamor the father of Shechem: for why should we serve him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8001,51 +9244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது ஏபேதின் குமாரனாகிய காகால்: அபிமெலேக்கு யார்? சீகேம் யார்? நாம் அவனைச் சேவிக்கவேண்டியதென்ன? அவன் யெருபாகாலின் மகன் அல்லவா? சேபூல் அவனுடைய காரியக்காரன் அல்லவா? சீகேமின் தகப்பனாகிய ஏமோரின் மனுஷரையே சேவியுங்கள்; அவனை நாங்கள் சேவிப்பானேன்?]]></a:t>
+              <a:t><![CDATA[28. And Gaal the son of Ebed said, Who is Abimelech, and who is Shechem, that we should serve him? is not he the son of Jerubbaal? and Zebul his officer? serve the men of Hamor the father of Shechem: for why should we serve him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8110,51 +9353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது ஏபேதின் குமாரனாகிய காகால்: அபிமெலேக்கு யார்? சீகேம் யார்? நாம் அவனைச் சேவிக்கவேண்டியதென்ன? அவன் யெருபாகாலின் மகன் அல்லவா? சேபூல் அவனுடைய காரியக்காரன் அல்லவா? சீகேமின் தகப்பனாகிய ஏமோரின் மனுஷரையே சேவியுங்கள்; அவனை நாங்கள் சேவிப்பானேன்?]]></a:t>
+              <a:t><![CDATA[29. And would to God this people were under my hand! then would I remove Abimelech. And he said to Abimelech, Increase yours army, and come out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8219,51 +9462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அபிமெலேக்கும் அவனோடிருந்த படையும் பாய்ந்துவந்து, பட்டணத்தின் ஒலிமுகவாசலில் நின்றார்கள்; மற்ற இரண்டு படைகளோ வெளியிலிருக்கிற யாவர்மேலும் விழுந்து, அவர்களை வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And would to God this people were under my hand! then would I remove Abimelech. And he said to Abimelech, Increase yours army, and come out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8328,51 +9571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அபிமெலேக்கும் அவனோடிருந்த படையும் பாய்ந்துவந்து, பட்டணத்தின் ஒலிமுகவாசலில் நின்றார்கள்; மற்ற இரண்டு படைகளோ வெளியிலிருக்கிற யாவர்மேலும் விழுந்து, அவர்களை வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And when Zebul the ruler of the city heard the words of Gaal the son of Ebed, his anger was kindled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8437,51 +9680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்த ஜனங்கள் மாத்திரம் என் கைக்குள் இருக்கட்டும்; நான் அபிமெலேக்கைத் துரத்திவிடுவேன் என்றான். உன் சேனையைப் பெருகப்பண்ணிப் புறப்பட்டுவா என்று, அவன் அபிமெலேக்குக்குச் சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[31. And he sent messengers unto Abimelech privately, saying, Behold, Gaal the son of Ebed and his brethren be come to Shechem; and, behold, they fortify the city against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8546,51 +9789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்த ஜனங்கள் மாத்திரம் என் கைக்குள் இருக்கட்டும்; நான் அபிமெலேக்கைத் துரத்திவிடுவேன் என்றான். உன் சேனையைப் பெருகப்பண்ணிப் புறப்பட்டுவா என்று, அவன் அபிமெலேக்குக்குச் சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[31. And he sent messengers unto Abimelech privately, saying, Behold, Gaal the son of Ebed and his brethren be come to Shechem; and, behold, they fortify the city against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8655,51 +9898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அபிமெலேக்கு அந்நாள் முழுவதும் பட்டணத்தின்மேல் யுத்தம்பண்ணி, பட்டணத்தைப் பிடித்து, அதிலிருந்த ஜனங்களைக் கொன்று, பட்டணத்தை இடித்து விட்டு, அதில் உப்பு விதைத்தான்.]]></a:t>
+              <a:t><![CDATA[32. Now therefore up by night, you and the people that is with you, and lie in wait in the field:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8764,51 +10007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அபிமெலேக்கு அந்நாள் முழுவதும் பட்டணத்தின்மேல் யுத்தம்பண்ணி, பட்டணத்தைப் பிடித்து, அதிலிருந்த ஜனங்களைக் கொன்று, பட்டணத்தை இடித்து விட்டு, அதில் உப்பு விதைத்தான்.]]></a:t>
+              <a:t><![CDATA[33. And it shall be, that in the morning, as soon as the sun is up, you shall rise early, and set upon the city: and, behold, when he and the people that is with him come out against you, then may you do to them as you shall find occasion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8873,51 +10116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் பாகால் பேரீத்தின் கோவிலிலிருந்து எழுபது வெள்ளிக்காசை எடுத்து அவனுக்குக் கொடுத்தார்கள்; அவைகளால் அபிமெலேக்கு வீணரும் போக்கிரிகளுமான மனுஷரைச் சேவகத்தில் வைத்தான்; அவர்கள் அவனைப் பின்பற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And his mother's brethren spoke of him in the ears of all the men of Shechem all these words: and their hearts inclined to follow Abimelech; for they said, He is our brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8982,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பட்டணத்தின் அதிகாரியாகிய சேபூல் ஏபேதின் குமாரனாகிய காகாலின் வார்த்தைகளைக் கேட்டபோது, கோபமூண்டு,]]></a:t>
+              <a:t><![CDATA[33. And it shall be, that in the morning, as soon as the sun is up, you shall rise early, and set upon the city: and, behold, when he and the people that is with him come out against you, then may you do to them as you shall find occasion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9091,51 +10334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இரகசியமாய் அபிமெலேக்கினிடத்துக்கு ஆட்களை அனுப்பி: இதோ, ஏபேதின் குமாரனாகிய காகாலும் அவனுடைய சகோதரரும் சீகேமுக்கு வந்திருக்கிறார்கள்; பட்டணத்தை உமக்கு விரோதமாக எழுப்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And it shall be, that in the morning, as soon as the sun is up, you shall rise early, and set upon the city: and, behold, when he and the people that is with him come out against you, then may you do to them as you shall find occasion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9200,51 +10443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இரகசியமாய் அபிமெலேக்கினிடத்துக்கு ஆட்களை அனுப்பி: இதோ, ஏபேதின் குமாரனாகிய காகாலும் அவனுடைய சகோதரரும் சீகேமுக்கு வந்திருக்கிறார்கள்; பட்டணத்தை உமக்கு விரோதமாக எழுப்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And Abimelech rose up, and all the people that were with him, by night, and they laid wait against Shechem in four companies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9309,51 +10552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆகையால் நீர் உம்மோடிருக்கும் ஜனங்களோடேகூட இரவில் எழுந்து வந்து வெளியிலே பதிவிருந்து,]]></a:t>
+              <a:t><![CDATA[34. And Abimelech rose up, and all the people that were with him, by night, and they laid wait against Shechem in four companies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9418,51 +10661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. காலமே சூரியன் உதிக்கையில் எழும்பி, பட்டணத்தின் மேல் விழுந்து, அவனும் அவனோடிருக்கிற ஜனங்களும் உமக்கு எதிரே புறப்படும்போது, உம்முடைய கைக்கு நேரிடுகிறபடி அவனுக்குச் செய்யும் என்று சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[35. And Gaal the son of Ebed went out, and stood in the entering of the gate of the city: and Abimelech rose up, and the people that were with him, from lying in wait.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9527,51 +10770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. காலமே சூரியன் உதிக்கையில் எழும்பி, பட்டணத்தின் மேல் விழுந்து, அவனும் அவனோடிருக்கிற ஜனங்களும் உமக்கு எதிரே புறப்படும்போது, உம்முடைய கைக்கு நேரிடுகிறபடி அவனுக்குச் செய்யும் என்று சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[35. And Gaal the son of Ebed went out, and stood in the entering of the gate of the city: and Abimelech rose up, and the people that were with him, from lying in wait.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9636,51 +10879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்படியே அபிமெலேக்கும், அவனோடிருந்த சகல ஜனங்களும், இரவில் எழுந்துபோய், சீகேமுக்கு விரோதமாக நாலு படையாகப் பதிவிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And when Gaal saw the people, he said to Zebul, Behold, there come people down from the top of the mountains. And Zebul said unto him, You see the shadow of the mountains as if they were men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9745,51 +10988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்படியே அபிமெலேக்கும், அவனோடிருந்த சகல ஜனங்களும், இரவில் எழுந்துபோய், சீகேமுக்கு விரோதமாக நாலு படையாகப் பதிவிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And when Gaal saw the people, he said to Zebul, Behold, there come people down from the top of the mountains. And Zebul said unto him, You see the shadow of the mountains as if they were men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9854,51 +11097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஏபேதின் குமாரன் காகால் புறப்பட்டு, பட்டணத்தின் ஒலிமுகவாசலில் நின்றான்; அப்பொழுது பதிவிருந்த அபிமெலேக்கு தன்னோடிருக்கிற ஜனங்களோடேகூட எழும்பிவந்தான்.]]></a:t>
+              <a:t><![CDATA[37. And Gaal spoke again, and said, See there come people down by the middle of the land, and another company come along by the plain of Meonenim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9963,51 +11206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஏபேதின் குமாரன் காகால் புறப்பட்டு, பட்டணத்தின் ஒலிமுகவாசலில் நின்றான்; அப்பொழுது பதிவிருந்த அபிமெலேக்கு தன்னோடிருக்கிற ஜனங்களோடேகூட எழும்பிவந்தான்.]]></a:t>
+              <a:t><![CDATA[37. And Gaal spoke again, and said, See there come people down by the middle of the land, and another company come along by the plain of Meonenim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10072,51 +11315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் பாகால் பேரீத்தின் கோவிலிலிருந்து எழுபது வெள்ளிக்காசை எடுத்து அவனுக்குக் கொடுத்தார்கள்; அவைகளால் அபிமெலேக்கு வீணரும் போக்கிரிகளுமான மனுஷரைச் சேவகத்தில் வைத்தான்; அவர்கள் அவனைப் பின்பற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And his mother's brethren spoke of him in the ears of all the men of Shechem all these words: and their hearts inclined to follow Abimelech; for they said, He is our brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10181,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அதைச் சீகேம் துருக்கத்து மனுஷர் எல்லாரும் கேள்விப்பட்டபோது, அவர்கள் பேரீத் தேவனுடைய கோவில் அரணுக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. Then said Zebul unto him, Where is now your mouth, wherewith you said, Who is Abimelech, that we should serve him? is not this the people that you have despised? go out, I pray now, and fight with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10290,51 +11533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அதைச் சீகேம் துருக்கத்து மனுஷர் எல்லாரும் கேள்விப்பட்டபோது, அவர்கள் பேரீத் தேவனுடைய கோவில் அரணுக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. Then said Zebul unto him, Where is now your mouth, wherewith you said, Who is Abimelech, that we should serve him? is not this the people that you have despised? go out, I pray now, and fight with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10399,51 +11642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. சீகேம் துருக்கத்து மனுஷர் எல்லாரும் அங்கே கூடியிருக்கிறது அபிமெலேக்குக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[39. And Gaal went out before the men of Shechem, and fought with Abimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10508,51 +11751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அபிமெலேக்கு தன்னோடிருந்த எல்லா ஜனங்களோடுங்கூடச் சல்மோன் மலையில் ஏறி, தன் கையிலே கோடரியைப் பிடித்து, ஒரு மரத்தின் கொம்பை வெட்டி, அதை எடுத்து, தன் தோளின் மேல் போட்டுக்கொண்டு, தன்னோடிருந்த ஜனங்களை நோக்கி: நான் என்ன செய்கிறேன் என்று பார்க்கிறீர்களே, நீங்களும் தீவிரமாய் என்னைப்போலச் செய்யுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. And Gaal went out before the men of Shechem, and fought with Abimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10617,51 +11860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அபிமெலேக்கு தன்னோடிருந்த எல்லா ஜனங்களோடுங்கூடச் சல்மோன் மலையில் ஏறி, தன் கையிலே கோடரியைப் பிடித்து, ஒரு மரத்தின் கொம்பை வெட்டி, அதை எடுத்து, தன் தோளின் மேல் போட்டுக்கொண்டு, தன்னோடிருந்த ஜனங்களை நோக்கி: நான் என்ன செய்கிறேன் என்று பார்க்கிறீர்களே, நீங்களும் தீவிரமாய் என்னைப்போலச் செய்யுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. And Abimelech chased him, and he fled before him, and many were overthrown and wounded, even unto the entering of the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10726,51 +11969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அபிமெலேக்கு தன்னோடிருந்த எல்லா ஜனங்களோடுங்கூடச் சல்மோன் மலையில் ஏறி, தன் கையிலே கோடரியைப் பிடித்து, ஒரு மரத்தின் கொம்பை வெட்டி, அதை எடுத்து, தன் தோளின் மேல் போட்டுக்கொண்டு, தன்னோடிருந்த ஜனங்களை நோக்கி: நான் என்ன செய்கிறேன் என்று பார்க்கிறீர்களே, நீங்களும் தீவிரமாய் என்னைப்போலச் செய்யுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. And Abimelech chased him, and he fled before him, and many were overthrown and wounded, even unto the entering of the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10835,51 +12078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்படியே சகல ஜனங்களும் அவரவர் ஒவ்வொரு கொம்பை வெட்டி, அபிமெலேக்குக்குப் பின்சென்று அவைகளை அந்த அரணுக்கு அருகே போட்டு, அக்கினி கொளுத்தி அந்த அரணைச் சுட்டுப்போட்டார்கள்; அதினால் புருஷரும் ஸ்திரீகளும் ஏறக்குறைய ஆயிரம்பேராகிய சீகேம் துருக்கத்து மனுஷர் எல்லாரும் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And Abimelech dwelt at Arumah: and Zebul thrust out Gaal and his brethren, that they should not dwell in Shechem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10944,51 +12187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்படியே சகல ஜனங்களும் அவரவர் ஒவ்வொரு கொம்பை வெட்டி, அபிமெலேக்குக்குப் பின்சென்று அவைகளை அந்த அரணுக்கு அருகே போட்டு, அக்கினி கொளுத்தி அந்த அரணைச் சுட்டுப்போட்டார்கள்; அதினால் புருஷரும் ஸ்திரீகளும் ஏறக்குறைய ஆயிரம்பேராகிய சீகேம் துருக்கத்து மனுஷர் எல்லாரும் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And Abimelech dwelt at Arumah: and Zebul thrust out Gaal and his brethren, that they should not dwell in Shechem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11053,51 +12296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்படியே சகல ஜனங்களும் அவரவர் ஒவ்வொரு கொம்பை வெட்டி, அபிமெலேக்குக்குப் பின்சென்று அவைகளை அந்த அரணுக்கு அருகே போட்டு, அக்கினி கொளுத்தி அந்த அரணைச் சுட்டுப்போட்டார்கள்; அதினால் புருஷரும் ஸ்திரீகளும் ஏறக்குறைய ஆயிரம்பேராகிய சீகேம் துருக்கத்து மனுஷர் எல்லாரும் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[42. And it came to pass on the next day, that the people went out into the field; and they told Abimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11162,51 +12405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. பின்பு அபிமெலேக்கு தேபேசுக்குப்போய், அதற்கு விரோதமாய்ப் பாளயமிறங்கி, அதைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[43. And he took the people, and divided them into three companies, and laid wait in the field, and looked, and, behold, the people were come forth out of the city; and he rose up against them, and stroke them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11271,51 +12514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் ஒப்ராவிலிருக்கிற தன் தகப்பன் வீட்டிற்குப் போய், யெருபாகாலின் குமாரராகிய தன் சகோதரர் எழுபது பேரையும் ஒரே கல்லின் மேல் கொலைசெய்தான்; ஆனாலும் யெருபாகாலின் இளைய குமாரனாகிய யோதாம் ஒளித்திருந்தபடியினால் அவன் தப்பினான்.]]></a:t>
+              <a:t><![CDATA[3. And his mother's brethren spoke of him in the ears of all the men of Shechem all these words: and their hearts inclined to follow Abimelech; for they said, He is our brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11380,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அந்தப் பட்டணத்தின் நடுவே பலத்ததுருக்கம் இருந்தது; அங்கே சகல புருஷரும் ஸ்திரீகளும் பட்டணத்து மனுஷர் அனைவரும் ஓடிப் புகுந்து, கதவைப் பூட்டிக்கொண்டு, துருக்கத்தின்மேல் ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[43. And he took the people, and divided them into three companies, and laid wait in the field, and looked, and, behold, the people were come forth out of the city; and he rose up against them, and stroke them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11489,51 +12732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அந்தப் பட்டணத்தின் நடுவே பலத்ததுருக்கம் இருந்தது; அங்கே சகல புருஷரும் ஸ்திரீகளும் பட்டணத்து மனுஷர் அனைவரும் ஓடிப் புகுந்து, கதவைப் பூட்டிக்கொண்டு, துருக்கத்தின்மேல் ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[44. And Abimelech, and the company that was with him, rushed forward, and stood in the entering of the gate of the city: and the two other companies ran upon all the people that were in the fields, and slew them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11598,51 +12841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அபிமெலேக்கு அந்தத் துருக்கம்மட்டும் வந்து, அதின்மேல் யுத்தம்பண்ணி, துருக்கத்தின் கதவைச் சுட்டெரித்துப் போடும்படிக்கு, அதின் கிட்டச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[44. And Abimelech, and the company that was with him, rushed forward, and stood in the entering of the gate of the city: and the two other companies ran upon all the people that were in the fields, and slew them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11707,51 +12950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அபிமெலேக்கு அந்தத் துருக்கம்மட்டும் வந்து, அதின்மேல் யுத்தம்பண்ணி, துருக்கத்தின் கதவைச் சுட்டெரித்துப் போடும்படிக்கு, அதின் கிட்டச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[45. And Abimelech fought against the city all that day; and he took the city, and slew the people that was therein, and beat down the city, and sowed it with salt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11816,51 +13059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அப்பொழுது ஒரு ஸ்திரீ ஒரு ஏந்திரக்கல்லின் துண்டை அபிமெலெக்குடைய தலையின்மேல் போட்டாள்; அது அவன் மண்டையை உடைத்தது;]]></a:t>
+              <a:t><![CDATA[45. And Abimelech fought against the city all that day; and he took the city, and slew the people that was therein, and beat down the city, and sowed it with salt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11925,51 +13168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அப்பொழுது ஒரு ஸ்திரீ ஒரு ஏந்திரக்கல்லின் துண்டை அபிமெலெக்குடைய தலையின்மேல் போட்டாள்; அது அவன் மண்டையை உடைத்தது;]]></a:t>
+              <a:t><![CDATA[46. And when all the men of the tower of Shechem heard that, they entered into an hold of the house of the god Berith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12034,51 +13277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. உடனே அவன் தன் ஆயுததாரியாகிய வேலைக்காரனைக் கூப்பிட்டு: ஒரு ஸ்திரீ என்னைக் கொன்றாள் என்று என்னைக் குறித்துச் சொல்லாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் கொன்று போடு என்று அவனோடே சொன்னான்; அப்படியே அவன் வேலைக்காரன் அவனை உருவக் குத்தினான், அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[46. And when all the men of the tower of Shechem heard that, they entered into an hold of the house of the god Berith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12143,51 +13386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. உடனே அவன் தன் ஆயுததாரியாகிய வேலைக்காரனைக் கூப்பிட்டு: ஒரு ஸ்திரீ என்னைக் கொன்றாள் என்று என்னைக் குறித்துச் சொல்லாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் கொன்று போடு என்று அவனோடே சொன்னான்; அப்படியே அவன் வேலைக்காரன் அவனை உருவக் குத்தினான், அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[47. And it was told Abimelech, that all the men of the tower of Shechem were gathered together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12252,51 +13495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. உடனே அவன் தன் ஆயுததாரியாகிய வேலைக்காரனைக் கூப்பிட்டு: ஒரு ஸ்திரீ என்னைக் கொன்றாள் என்று என்னைக் குறித்துச் சொல்லாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் கொன்று போடு என்று அவனோடே சொன்னான்; அப்படியே அவன் வேலைக்காரன் அவனை உருவக் குத்தினான், அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[48. And Abimelech got him up to mount Zalmon, he and all the people that were with him; and Abimelech took an axe in his hand, and cut down a bough from the trees, and took it, and laid it on his shoulder, and said unto the people that were with him, What all of you have seen me do, make haste, and do as I have done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12361,51 +13604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அபிமெலேக்குச் செத்துப்போனதை இஸ்ரவேல் மனுஷர் கண்டபோது, அவர்கள் தங்கள் தங்கள் இடங்களுக்குப் போய் விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[48. And Abimelech got him up to mount Zalmon, he and all the people that were with him; and Abimelech took an axe in his hand, and cut down a bough from the trees, and took it, and laid it on his shoulder, and said unto the people that were with him, What all of you have seen me do, make haste, and do as I have done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12440,51 +13683,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529214" r:id="rId1"/>
+    <p:sldLayoutId id="2478619329" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12580,54 +13823,142 @@
 
 <file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide111.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide111.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide112.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide112.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide113.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide113.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide114.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide114.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide115.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide115.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide116.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide116.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide117.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide117.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide118.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide118.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide119.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide119.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide120.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide120.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
@@ -13492,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಲ್ಲಿನ ಮೇಲೆ ಕೊಂದು ಹಾಕಿದನು. ಆದರೆ ಯೆರುಬ್ಬಾಳನ ಚಿಕ್ಕ ಮಗನಾದ ಯೋತಾಮನು ಒಬ್ಬನೇ ಉಳಿದನು; ಯಾಕಂದರೆ ಅವನು]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் பாகால் பேரீத்தின் கோவிலிலிருந்து எழுபது வெள்ளிக்காசை எடுத்து அவனுக்குக் கொடுத்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. ಈ ಪ್ರಕಾರ ಅಬೀಮೆಲೆಕನು ತನ್ನ ಎಪ್ಪತ್ತು ಮಂದಿ ಸಹೋದರರನ್ನು ಕೊಂದುಹಾಕಿದ್ದರಿಂದ ತನ್ನ ತಂದೆಗೆ ಮಾಡಿದ ಕೇಡನ್ನು]]></a:t>
+              <a:t><![CDATA[ஜனங்களை நோக்கி: நான் என்ன செய்கிறேன் என்று பார்க்கிறீர்களே, நீங்களும் தீவிரமாய் என்னைப்போலச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರು ಅವನ ಮೇಲೆ ತಿರಿಗಿ ಬರಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[செய்யுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. ಇದಲ್ಲದೆ ಶೆಕೆಮಿನ ಮನುಷ್ಯರು ಮಾಡಿದ ಸಮಸ್ತ ಕೆಟ್ಟತನವನ್ನು ಅವರ ತಲೆಗಳ ಮೇಲೆ ದೇವರು ಬರಮಾಡಿದನು. ಯೆರುಬ್ಬಾಳನ]]></a:t>
+              <a:t><![CDATA[49. அப்படியே சகல ஜனங்களும் அவரவர் ஒவ்வொரு கொம்பை வெட்டி, அபிமெலேக்குக்குப் பின்சென்று அவைகளை அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಗನಾದ ಯೋತಾಮನ ಶಾಪವು ಅವರ ಮೇಲೆ ಬಂತು.]]></a:t>
+              <a:t><![CDATA[அரணுக்கு அருகே போட்டு, அக்கினி கொளுத்தி அந்த அரணைச் சுட்டுப்போட்டார்கள்; அதினால் புருஷரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಗಾಳನು ಆ ಜನರನ್ನು ಕಂಡಾಗ--ಇಗೋ, ಬೆಟ್ಟದ ಶಿಖರಗಳಿಂದ ಜನರು ಇಳಿದು ಬರುತ್ತಾರೆ ಎಂದು ಜೆಬುಲನಿಗೆ ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[ஸ்திரீகளும் ஏறக்குறைய ஆயிரம்பேராகிய சீகேம் துருக்கத்து மனுஷர் எல்லாரும் செத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜೆಬುಲನು ಅವನಿಗೆ--ನೀನು ಬೆಟ್ಟಗಳ ನೆರಳನ್ನು ಮನುಷ್ಯರಂತೆ ನೋಡುತ್ತೀ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[50. பின்பு அபிமெலேக்கு தேபேசுக்குப்போய், அதற்கு விரோதமாய்ப் பாளயமிறங்கி, அதைப் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಗಾಳನು ತಿರಿಗಿ ಅವನ ಸಂಗಡ ಮಾತ ನಾಡಿ--ಇಗೋ, ಜನರು ಭೂಮಧ್ಯಸ್ಥಳದಿಂದ ಬರು ತ್ತಾರೆ; ಮಿಯೋನೀಮಿನ ಬೈಲುಮಾರ್ಗವಾಗಿ]]></a:t>
+              <a:t><![CDATA[51. அந்தப் பட்டணத்தின் நடுவே பலத்ததுருக்கம் இருந்தது; அங்கே சகல புருஷரும் ஸ்திரீகளும் பட்டணத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದು ಗುಂಪು ಬರುತ್ತದೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[மனுஷர் அனைவரும் ஓடிப் புகுந்து, கதவைப் பூட்டிக்கொண்டு, துருக்கத்தின்மேல் ஏறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಆಗ ಜೆಬುಲನು ಅವನಿಗೆ--ನಾವು ಅವನನ್ನು ಸೇವಿಸುವ ಹಾಗೆ ಅಬೀ ಮೆಲೆಕನು ಯಾರು ಎಂದು ನೀನು ಹೇಳಿದ ನಿನ್ನ ಬಾಯಿ ಈಗ]]></a:t>
+              <a:t><![CDATA[52. அபிமெலேக்கு அந்தத் துருக்கம்மட்டும் வந்து, அதின்மேல் யுத்தம்பண்ணி, துருக்கத்தின் கதவைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಲ್ಲಿ? ಅದು ನೀನು ಅಲಕ್ಷ್ಯಮಾಡಿದ ಜನವಲ್ಲವೋ? ಈಗ ನೀನು ಹೊರಟು ಅವರ ಸಂಗಡ ಯುದ್ಧಮಾಡು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[சுட்டெரித்துப் போடும்படிக்கு, அதின் கிட்டச் சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +16275,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಡಗಿಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[அவைகளால் அபிமெலேக்கு வீணரும் போக்கிரிகளுமான மனுஷரைச் சேவகத்தில் வைத்தான்; அவர்கள் அவனைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. அப்பொழுது ஒரு ஸ்திரீ ஒரு ஏந்திரக்கல்லின் துண்டை அபிமெலெக்குடைய தலையின்மேல் போட்டாள்; அது அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மண்டையை உடைத்தது;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. உடனே அவன் தன் ஆயுததாரியாகிய வேலைக்காரனைக் கூப்பிட்டு: ஒரு ஸ்திரீ என்னைக் கொன்றாள் என்று என்னைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குறித்துச் சொல்லாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் கொன்று போடு என்று அவனோடே சொன்னான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்படியே அவன் வேலைக்காரன் அவனை உருவக் குத்தினான், அவன் செத்துப்போனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. அபிமெலேக்குச் செத்துப்போனதை இஸ்ரவேல் மனுஷர் கண்டபோது, அவர்கள் தங்கள் தங்கள் இடங்களுக்குப் போய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide116.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide117.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. இப்படியே அபிமெலேக்கு தன்னுடைய எழுபது சகோதரரைக் கொலைசெய்ததினால், தன் தகப்பனுக்குச் செய்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide118.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பொல்லாப்பை தேவன் அவன்மேல் திரும்பும்படி செய்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. சீகேம் மனுஷர் செய்த எல்லாப் பொல்லாப்பையும் தேவன் அவர்கள் தலையின்மேல் திரும்பும்படி செய்தார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +17727,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಶೆಕೆಮಿನ ಜನರೆಲ್ಲರೂ ಮಿಲ್ಲೋನಿನ ಮನೆಯವರೆಲ್ಲರೂ ಕೂಡಿಕೊಂಡು ಹೋಗಿ ಶೆಕೆಮಿನ ಬೈಲಲ್ಲಿ ಇರುವ ಸ್ತಂಭದ ಬಳಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[பின்பற்றினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யெருபாகாலின் குமாரன் யோதாமின் சாபம் அவர்களுக்குப் பலித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +17991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಬೀಮೆಲೆಕನನ್ನು ಅರಸನನ್ನಾಗಿ ನೇಮಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[5. அவன் ஒப்ராவிலிருக்கிற தன் தகப்பன் வீட்டிற்குப் போய், யெருபாகாலின் குமாரராகிய தன் சகோதரர் எழுபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಯೋತಾಮನಿಗೆ ಇದನ್ನು ತಿಳಿಸಿದಾಗ ಅವನು ಹೋಗಿ ಗೆರಿಜ್ಜೀಮ್‌ ಬೆಟ್ಟದ ತುದಿಯಲ್ಲಿ ಏರಿ ನಿಂತು ಗಟ್ಟಿಯಾಗಿ ಕೂಗಿ]]></a:t>
+              <a:t><![CDATA[பேரையும் ஒரே கல்லின் மேல் கொலைசெய்தான்; ஆனாலும் யெருபாகாலின் இளைய குமாரனாகிய யோதாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರಿಗೆ--ಶೆಕೆಮಿನ ಜನರೇ, ದೇವರು ನಿಮ್ಮ ಮೊರೆ ಕೇಳುವ ಹಾಗೆ ನನ್ನ ಮಾತನ್ನು ಕೇಳಿರಿ.]]></a:t>
+              <a:t><![CDATA[ஒளித்திருந்தபடியினால் அவன் தப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +18387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಮರಗಳು ತಮ್ಮ ಮೇಲೆ ಒಬ್ಬ ಅರಸನನ್ನು ಅಭಿಷೇ ಕಿಸಿಕೊಳ್ಳುವದಕ್ಕಾಗಿ ಹೊರಟು ಹೋಗಿ ಇಪ್ಪೆಯ ಮರಕ್ಕೆ--ನೀನು ನಮ್ಮನ್ನು]]></a:t>
+              <a:t><![CDATA[6. பின்பு சீகேமிலிருக்கிற சகல பெரிய மனுஷரும், மில்லோவின் குடும்பத்தாரனைவரும் கூடிக்கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +18519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಳು ಅಂದವು.]]></a:t>
+              <a:t><![CDATA[சீகேமிலிருக்கிற உயர்ந்த கர்வாலிமரத்தண்டையிலே அபிமெலேக்கை ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +18651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಇಪ್ಪೆಯ ಮರ ಅವುಗಳಿಗೆ--ಯಾವದರಿಂದ ದೇವರನ್ನೂ ಮನು ಷ್ಯರನ್ನೂ ಘನಪಡಿಸುತ್ತಾರೋ ಆ ನನ್ನ ಪುಷ್ಟಿಯನ್ನು ಬಿಟ್ಟು ಮರಗಳ]]></a:t>
+              <a:t><![CDATA[7. இது யோதாமுக்கு அறிவிக்கப்பட்டபோது, அவன் போய், கெரிசீம் மலையின் உச்சியில் ஏறிநின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +18783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಅಧಿಕಾರಿಯಾಗಿ ಹೋಗುವೆನೋ ಅಂದಿತು.]]></a:t>
+              <a:t><![CDATA[உரத்தசத்தமிட்டுக் கூப்பிட்டு, அவர்களை நோக்கி: சீகேமின் பெரிய மனுஷரே, தேவன் உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +18915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನೀವು ದಯಮಾಡಿ ಶೆಕೆಮಿನ ಜನರೆಲ್ಲರು ಕೇಳುವ ಹಾಗೆ ಮಾತನಾಡ ಬೇಕಾದದ್ದೇನಂದರೆ -- ಯೆರುಬ್ಬಾಳನ ಮಕ್ಕಳಾದ ಎಪ್ಪತ್ತು]]></a:t>
+              <a:t><![CDATA[1. யெருபாகாலின் குமாரன் அபிமெலேக்கு சீகேமிலிருக்கிற தன் தாயின் சகோதரரிடத்திற்குப் போய், அவர்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +19047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಮರಗಳು ಅಂಜೂರದ ಗಿಡಕ್ಕೆ--ನೀನು ಬಂದು ನಮ್ಮ ಮೇಲೆ ಆಳಬೇಕು ಅಂದವು.]]></a:t>
+              <a:t><![CDATA[செவிகொடுக்கும்படி நீங்கள் எனக்குச் செவிகொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +19179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆದರೆ ಅಂಜೂರದ ಗಿಡವು ಅವುಗ ಳಿಗೆ--ನಾನು ನನ್ನ ಮಧುರವನ್ನೂ ನನ್ನ ಒಳ್ಳೇ ಫಲ ವನ್ನೂ ಬಿಟ್ಟು ಮರಗಳ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[8. விருட்சங்கள் தங்களுக்கு ஒரு ராஜாவை அபிஷேகம்பண்ணும்படி போய், ஒலிவமரத்தைப் பார்த்து: நீ எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +19311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಧಿಕಾರಿಯಾಗಿ ಹೋಗುವೆನೋ ಅಂದಿತು.]]></a:t>
+              <a:t><![CDATA[ராஜாவாயிரு என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +19443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಮರಗಳು ದ್ರಾಕ್ಷೇ ಗಿಡಕ್ಕೆ--ನೀನು ಬಂದು ನಮ್ಮನ್ನು ಆಳು ಅಂದವು.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு ஒலிவமரம்: தேவர்களும் மனுஷரும் புகழுகிற என்னிலுள்ள என்கொழுமையை நான் விட்டு, மரங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +19575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆದರೆ ದ್ರಾಕ್ಷೇ ಗಿಡವು ಅವುಗಳಿಗೆ--ದೇವರನ್ನೂ ಮನುಷ್ಯನನ್ನೂ ಸಂತೋಷಪಡಿಸುವ ನನ್ನ ರಸವನ್ನು ನಾನು ಬಿಟ್ಟು ಮರಗಳ]]></a:t>
+              <a:t><![CDATA[அரசாளப்போவேனோ என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +19707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಅಧಿಕಾರಿಯಾಗಿ ಹೋಗುವೆನೋ ಅಂದಿತು.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது மரங்கள் அத்திமரத்தைப் பார்த்து: நீ வந்து, எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +19839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆಗ ಎಲ್ಲಾ ಮರಗಳು ಮುಳ್ಳಿನ ಗಿಡಕ್ಕೆ--ನೀನು ಬಂದು ನಮ್ಮನ್ನು ಆಳು ಅಂದವು.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு அத்திமரம்: நான் என் மதுரத்தையும் என் நற்கனியையும் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +19971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಮುಳ್ಳಿನ ಗಿಡವು ಮರಗಳಿಗೆ--ನೀವು ನನ್ನನ್ನು ಅರಸನನ್ನಾಗಿ ಅಭಿಷೇಕ ಮಾಡುವದು ಸತ್ಯ ವಾದರೆ ನನ್ನ ನೆರಳಲ್ಲಿ ಬಂದು]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது மரங்கள் திராட்சச் செடியைப் பார்த்து: நீ வந்து, எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +20103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಶ್ರಯಿಸಿಕೊಳ್ಳಿರಿ; ಇಲ್ಲದಿದ್ದರೆ ಮುಳ್ಳಿನ ಗಿಡದಿಂದ ಬೆಂಕಿ ಹೊರಟು ಲೆಬನೋನಿನ ದೇವದಾರುಗಳನ್ನು ದಹಿಸಿಬಿಡಲಿ ಅಂದಿತು.]]></a:t>
+              <a:t><![CDATA[13. அதற்குத் திராட்சச்செடி: தேவர்களையும் மனுஷரையும் மகிழப்பண்ணும் என் ரசத்தை நான் விட்டு மரங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +20235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನೀವು ಈಗ ಅಬೀಮೆಲೆಕನನ್ನು ಅರಸನನ್ನಾಗಿ ಮಾಡಿದ್ದು ಸತ್ಯದಿಂದಲೂ ಯಥಾರ್ಥದಿಂದಲೂ ಮಾಡಿದ್ದಾದರೆ, ಯೆರುಬ್ಬಾಳನಿಗೂ ಅವನ]]></a:t>
+              <a:t><![CDATA[அரசாளப்போவேனோ என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +20367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಂದಿಯು ನಿಮ್ಮನ್ನು ಆಳುವದು ಒಳ್ಳೇದೋ? ಒಬ್ಬನು ಆಳುವದು ಒಳ್ಳೇದೋ? ನಾನು ನಿಮ್ಮ ಎಲುಬೂ ನಿಮ್ಮ ಮಾಂಸವೂ ಆಗಿದ್ದೇನೆಂದು]]></a:t>
+              <a:t><![CDATA[தன் தாயின் தகப்பனுடைய வம்சமான அனைவரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +20499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಗೂ ಒಳ್ಳೇದನ್ನು ಮಾಡಿದ್ದರೆ]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது மரங்களெல்லாம் முட்செடியைப் பார்த்து: நீ வந்து, எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +20631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನನ್ನ ತಂದೆಯಾದ ಅವನು ನಿಮಗೋಸ್ಕರ ಯುದ್ಧಮಾಡಿದವನಾಗಿಯೂ ತನ್ನ ಪ್ರಾಣವನ್ನು ಲೆಕ್ಕಿಸದೆ ಮಿದ್ಯಾನಿನ ಕೈಯಿಂದ]]></a:t>
+              <a:t><![CDATA[15. அதற்கு முட்செடியானது மரங்களைப் பார்த்து: நீங்கள் என்னை உங்களுக்கு ராஜாவாக அபிஷேகம்பண்ணுகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +20763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮ್ಮನ್ನು ತಪ್ಪಿಸಿದವನಾಗಿಯೂ ಇರಲಾಗಿ ನೀವು ಈಹೊತ್ತು ನನ್ನ ತಂದೆಯ ಮನೆಗೆ ವಿರೋಧವಾಗಿ ಎದ್ದು]]></a:t>
+              <a:t><![CDATA[மெய்யானால், என் நிழலிலே வந்தடையுங்கள்; இல்லாவிட்டால் முட்செடியிலிருந்து அக்கினி புறப்பட்டு லீபனோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +20895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಅವನ ಎಪ್ಪತ್ತು ಮಕ್ಕಳನ್ನು ಒಂದೇ ಕಲ್ಲಿನ ಮೇಲೆ ಕೊಂದು ಅವನ ದಾಸಿಯ ಮಗನಾದ ಅಬೀಮೆಲೆಕನನ್ನು ಅವನು ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[கேதுரு மரங்களைப் பட்சிக்கக்கடவது என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +21027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಹೋದರನಾಗಿರುವದರಿಂದ ಶೆಕೆಮಿನ ಜನರ ಮೇಲೆ ಅರಸನಾಗಿ ಇಟ್ಟದ್ದು,]]></a:t>
+              <a:t><![CDATA[16. என் தகப்பன் உங்களுக்காக யுத்தம் பண்ணி, தன் ஜீவனை எண்ணாமற்போய், உங்களை மீதியானியரின் கையினின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +21159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಯೆರುಬ್ಬಾಳನ ಯೋಗ್ಯ ತೆಗೆ ತಕ್ಕದ್ದಾಗಿದ್ದರೆ ಮತ್ತು ಈಹೊತ್ತು ಅವನಿಗೂ ಅವನ ಮಗನಿಗೂ ನೀವು ಸತ್ಯದಲ್ಲಿಯೂ ಯಥಾರ್ಥ]]></a:t>
+              <a:t><![CDATA[இரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +21291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೆಯಲ್ಲಿಯೂ ಕಾರ್ಯಮಾಡಿದ್ದರೆ, ಅಬೀಮೆಲೆಕನಲ್ಲಿ ನೀವು ಸಂತೋಷಪಡಿರಿ, ಅವನು ಸಹ ನಿಮ್ಮಲ್ಲಿ ಸಂತೋಷಪಡಲಿ.]]></a:t>
+              <a:t><![CDATA[17. நீங்களோ இன்று என் தகப்பனுடைய குடும்பத்துக்கு விரோதமாய் எழும்பி, அவருடைய குமாரரான எழுபது பேரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +21423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಯೆರುಬ್ಬಾಳನ ಮಗನಾದ ಅಬೀಮೆಲೆಕನು ಶೆಕೆಮಿನಲ್ಲಿರುವ ತನ್ನ ತಾಯಿಯ ಸಹೋದರರ ಬಳಿಗೆ ಹೋಗಿ ಅವರ ಸಂಗಡವೂ ತನ್ನ ತಾಯಿಯ]]></a:t>
+              <a:t><![CDATA[ஒரே கல்லின்மேல் கொலைசெய்து, அவருடைய வேலைக்காரியின் மகனாகிய அபிமெலேக்கு உங்கள் சகோதரனானபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +21555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಂದೆ ಮನೆಯ ಕುಟುಂಬದವರೆ ಲ್ಲರ ಸಂಗಡವೂ ಮಾತನಾಡಿ--]]></a:t>
+              <a:t><![CDATA[அவனைச் சீகேம் பட்டணத்தாருக்கு ராஜாவாக்கினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +21687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಇಲ್ಲದಿದ್ದರೆ ಅಬೀಮೆಲೆಕನಿಂದ ಬೆಂಕಿಹೊರಟು ಶೆಕೆಮಿನ ಜನರನ್ನೂ ಮಿಲ್ಲೋನಿನ ಮನೆಯವರನ್ನೂ ದಹಿಸಿಬಿಡಲಿ. ಶೆಕೆಮಿನ ಜನ]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் நீங்கள் அவனை ராஜாவாக்கின செய்கை உண்மையும் உத்தமமுமான செய்கையாயிருக்குமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +21819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜ್ಞಾಪಕ ಮಾಡಿಕೊಳ್ಳಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[2. யெருபாகாலின் குமாரர் எழுபதுபேராகிய எல்லாரும் உங்களை ஆளுவது உங்களுக்கு நல்லதோ, ஒருவன் மாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +21951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಿಂದಲೂ ಮಿಲ್ಲೋನಿನ ಮನೆಯವರಿಂದಲೂ ಬೆಂಕಿ ಹೊರಟು ಅಬೀಮೆಲೆಕನನ್ನು ದಹಿಸಿಬಿಡಲಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் யெருபாகாலையும் அவர் குடும்பத்தாரையும் நன்மையாக நடத்தி, அவர் கைகளின் செய்கைக்குத்தக்கதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +22083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆಗ ಯೋತಾಮನು ತಪ್ಪಿಸಿಕೊಂಡು ಓಡಿ ಬೇರಕ್ಕೆ ಹೋಗಿ ಅಲ್ಲಿ ತನ್ನ ಸಹೋದರನಾದ ಅಬೀಮೆಲೆಕನ ಭಯದ ನಿಮಿತ್ತವಾಗಿ]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் செய்து, இப்படி இந்நாளில் அவரையும் அவர் குடும்பத்தாரையும் நடத்தினது உண்மையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +22215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಸವಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[உத்தமுமாயிருக்குமானால், அபிமெலேக்கின்மேல் நீங்களும் சந்தோஷமாயிருங்கள்; உங்கள்மேல் அவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +22347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆದರೆ ಅಬೀಮೆಲೆಕನು ಇಸ್ರಾಯೇಲನ್ನು ಮೂರು ವರುಷ ಆಳಿದ ತರುವಾಯ]]></a:t>
+              <a:t><![CDATA[சந்தோஷமாயிருக்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +22479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ದೇವರು ಅಬೀಮೆಲೆಕನಿಗೂ ಶೆಕೆಮಿನ ಜನರಿಗೂ ನಡುವೆ ದುರಾತ್ಮನನ್ನು ಕಳುಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[20. இல்லாவிட்டால் அபிமெலேக்கிலிருந்து அக்கினி புறப்பட்டு, சீகேம் பட்டணத்தாரையும், மில்லோவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +22611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಗಾಳನು ಶೆಕೆಮಿನ ಮನು ಷ್ಯರ ಮುಂದೆ ಹೊರಟು ಅಬೀಮೆಲೆಕನ ಸಂಗಡ ಯುದ್ಧಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[குடும்பத்தாரையும் பட்சிக்கவும், சீகேம் பட்டணத்தாரிலும் மில்லோவின் குடும்பத்தாரிலுமிருந்து அக்கினி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +22743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆಗ ಎಪ್ಪತ್ತು ಮಂದಿ ಮಕ್ಕಳಿಗೆ ಮಾಡಿದ್ದ ಕ್ರೂರತ್ವವು ಬಂದು ಪ್ರಾಪ್ತಿಸುವ ಹಾಗೆಯೂ ಅವರ ರಕ್ತವು ಅವರನ್ನು ಕೊಂದ ಅವರ]]></a:t>
+              <a:t><![CDATA[புறப்பட்டு, அபிமெலேக்கைப் பட்சிக்கவும் கடவது என்று யோதாம் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +22875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಹೋದರನಾದ ಅಬೀಮೆಲೆಕನ ಮೇಲೆಯೂ ಅವನ ಸಹೋದರರನ್ನು ಕೊಲ್ಲುವದಕ್ಕೆ ಅವನ ಕೈಗಳನ್ನು ಬಲ ಪಡಿಸಿದ ಶೆಕೆಮಿನ ಮನುಷ್ಯರ ಮೇಲೆಯೂ]]></a:t>
+              <a:t><![CDATA[21. தன் சகோதரானாகிய அபிமெலேக்குக்குப் பயந்து, தப்பியோடி, பேயேருக்குப் போய், அங்கே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +23007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬರುವ ಹಾಗೆ ಶೆಕೆಮಿನ ಜನರು ಅಬೀಮೆಲೆಕನಿಗೆ ದ್ರೋಹ ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[22. அபிமெலேக்கு இஸ்ரவேலை மூன்று வருஷம் அரசாண்டபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +23139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಆದರೆ ಅಬೀಮೆಲೆಕನು ಅವ ನನ್ನು ಹಿಂದಟ್ಟಿದಾಗ ಅವನು ಅವನ ಮುಂದೆ ಓಡಿ ಹೋದನು. ಪ್ರವೇಶ ದ್ವಾರದ ವರೆಗೆ ಅನೇಕರು]]></a:t>
+              <a:t><![CDATA[23. அபிமெலேக்குக்கும் சீகேமின் பெரிய மனுஷருக்கும் நடுவே பொல்லாப்பு உண்டாக்கும் ஆவியை தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +23271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಹಾಗೆಯೇ ಅವನ ತಾಯಿಯ ಸಹೋದರರು ಅವನನ್ನು ಕುರಿತು ಶೆಕೆಮಿನ ಜನರೆಲ್ಲರ ಕಿವಿಗಳಲ್ಲಿ ಈ ಮಾತುಗಳನ್ನೆಲ್ಲಾ ಆಡಿದರು. ಅವರು]]></a:t>
+              <a:t><![CDATA[உங்களை ஆளுவது உங்களுக்கு நல்லதோ என்று நீங்கள் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +23403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂಹಾರವಾಗಿ ಅನೇಕರು ಗಾಯಗೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +23535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಶೆಕೆಮಿನ ಮನುಷ್ಯರು ಪರ್ವತ ಶಿಖರಗಳ ಮೇಲೆ ಅವನಿಗೋಸ್ಕರ ಹೊಂಚಿಕೊಳ್ಳು ವವರನ್ನು ಇಟ್ಟು ತಮ್ಮ ಸವಿಾಪವಾಗಿ]]></a:t>
+              <a:t><![CDATA[24. யெருபாகாலின் எழுபது குமாரருக்குச் செய்யப்பட்ட கொடுமை வந்து பலித்து, அவர்களுடைய இரத்தப்பழி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +23667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾರ್ಗದಲ್ಲಿ ಹಾದುಹೋಗುವ ಎಲ್ಲರನ್ನು ಸುಲುಕೊಂಡರು. ಅದು ಅಬೀಮೆಲೆಕನಿಗೆ ತಿಳಿಸಲ್ಪಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[அவர்களைக் கொன்ற அவர்களுடைய சகோதரனாகிய அபிமெலேக்கின்மேலும், தன் சகோதரரைக் கொல்ல அவன் கைகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +23799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಆಗ ಅಬೀಮೆಲೆಕನು ಅರೂಮದಲ್ಲಿ ವಾಸಮಾಡಿದನು; ಆದರೆ ಜೆಬುಲನು ಗಾಳನನ್ನೂ ಅವನ ಸಹೋದರ ರನ್ನೂ ಶೆಕೆಮಿನಲ್ಲಿ ಇರದ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[திடப்படுத்தின சீகேம் மனுஷர் மேலும் சுமரும்படியாகச் சீகேமின் பெரிய மனுஷர் அபிமெலேக்குக்கு இரண்டகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +23931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರಡಿಸಿಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +24063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆಗ ಎಬೆದನ ಮಗನಾದ ಗಾಳನೂ ಅವನ ಸಹೋದರರೂ ಶೆಕೆಮಿಗೆ ದಾಟಿ ಬಂದರು; ಆದರೆ ಶೆಕೆಮಿನ ಜನರು ಅವನಲ್ಲಿ ಭರವಸವಿಟ್ಟು]]></a:t>
+              <a:t><![CDATA[25. சீகேமின் மனுஷர் மலைகளின் உச்சியில் அவனுக்குப் பதிவிருக்கிறவர்களை வைத்தார்கள்; அவர்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +24195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಮರು ದಿವಸದಲ್ಲಿ ಆದದ್ದೇನಂದರೆ, ಜನರು ಹೊಲಕ್ಕೆ ಹೊರಟರು: ಅವರು ಅಬೀಮೆಲೆಕನಿಗೆ ತಿಳಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[அருகே வழி நடந்து போகிற யாவரையும் கொள்ளையிட்டார்கள்; அது அபிமெலேக்குக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +24327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಹೊರಗೆ ಹೋಗಿ ತಮ್ಮ ದ್ರಾಕ್ಷೇ ಫಲಗಳನ್ನು ಕೊಯಿದು ಅವು ಗಳನ್ನು ತುಳಿದು ಸಂತೋಷಪಟ್ಟು ತಮ್ಮ ದೇವರ ಮನೆಯೊಳಗೆ ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[26. ஏபேதின் குமாரனாகிய காகால் தன் சகோதரரோடே சீகேமுக்குள் போனான்; சீகேமின் பெரிய மனுஷர் அவனை நம்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21676,51 +24459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಂದು ಕುಡಿದು ಅಬೀಮೆಲೆಕ ನನ್ನು ಶಪಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[27. வெளியே புறப்பட்டு, தங்கள் திராட்சத்தோட்டங்களின் பழங்களை அறுத்து, ஆலையாட்டி, ஆடிப்பாடி, தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21808,51 +24591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಅವನು ಜನರನ್ನು ತಕ್ಕೊಂಡು ಅವರನ್ನು ಮೂರು ಗುಂಪುಗಳಾಗಿ ಮಾಡಿ ಹೊಲದಲ್ಲಿ ಹೊಂಚಿ ಕೊಂಡನು. ಇಗೋ, ಜನರು ಪಟ್ಟಣದಿಂದ]]></a:t>
+              <a:t><![CDATA[தேவனின் வீட்டிற்குள் போய், புசித்துக்குடித்து, அபிமெலேக்கை சபித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21940,51 +24723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇವನನ್ನು ತಮ್ಮ ಸಹೋದರನೆಂದು ಹೇಳಿ ದ್ದರಿಂದ ಆ ಜನರ ಹೃದಯವು ಅಬೀಮೆಲೆಕನ ಕಡೆಗೆ ತಿರುಗಿತು.]]></a:t>
+              <a:t><![CDATA[கேட்கப்பேசுங்கள்; நான் உங்கள் எலும்பும் உங்கள் மாம்சமுமானவன் என்று நினைத்துக்கொள்ளுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22072,51 +24855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರಗೆ ಬಂದರು. ಅವನು ಅವರ ಮೇಲೆ ಎದ್ದು ಬಂದು ಅವರನ್ನು ಹೊಡೆದನು.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது ஏபேதின் குமாரனாகிய காகால்: அபிமெலேக்கு யார்? சீகேம் யார்? நாம் அவனைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22204,51 +24987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆಗ ಎಬೆದನ ಮಗನಾದ ಗಾಳನು--ನಾವು ಅವನನ್ನು ಸೇವಿಸುವ ಹಾಗೆ ಅಬೀ ಮೆಲೆಕನು ಯಾರು? ಶೆಕೆಮನು ಯಾರು? ಅವನು ಯೆರುಬ್ಬಾಳನ]]></a:t>
+              <a:t><![CDATA[சேவிக்கவேண்டியதென்ன? அவன் யெருபாகாலின் மகன் அல்லவா? சேபூல் அவனுடைய காரியக்காரன் அல்லவா? சீகேமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22336,51 +25119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಗನಲ್ಲವೋ? ಅವನ ಪ್ರಧಾನನು ಜೆಬುಲನಲ್ಲವೋ? ಶೆಕೆಮಿನ ತಂದೆಯಾದ ಹಮೋರನ ಮನುಷ್ಯರನ್ನೇ ಸೇವಿಸಿರಿ; ಇವನನ್ನು ನಾವು ಯಾಕೆ]]></a:t>
+              <a:t><![CDATA[தகப்பனாகிய ஏமோரின் மனுஷரையே சேவியுங்கள்; அவனை நாங்கள் சேவிப்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22468,51 +25251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇವಿಸಬೇಕು?]]></a:t>
+              <a:t><![CDATA[29. இந்த ஜனங்கள் மாத்திரம் என் கைக்குள் இருக்கட்டும்; நான் அபிமெலேக்கைத் துரத்திவிடுவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22600,51 +25383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ಅಬೀಮೆಲೆಕನೂ ಅವನ ಸಂಗಡ ಇದ್ದ ಜನರ ಗುಂಪೂ ಮುಂದಕ್ಕೆ ಓಡಿ ಪಟ್ಟಣದ ಪ್ರವೇಶ ದ್ವಾರದಲ್ಲಿ ನಿಂತರು. ಮಿಕ್ಕಾದ ಎರಡು]]></a:t>
+              <a:t><![CDATA[உன் சேனையைப் பெருகப்பண்ணிப் புறப்பட்டுவா என்று, அவன் அபிமெலேக்குக்குச் சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22732,51 +25515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗುಂಪು ಜನರು ಹೊಲದಲ್ಲಿರುವವರೆ ಲ್ಲರ ಮೇಲೆ ಬಿದ್ದು ಅವರನ್ನು ಹತಮಾಡಿಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[30. பட்டணத்தின் அதிகாரியாகிய சேபூல் ஏபேதின் குமாரனாகிய காகாலின் வார்த்தைகளைக் கேட்டபோது, கோபமூண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22864,51 +25647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಈ ಜನರನ್ನು ದೇವರು ನನ್ನ ಕೈಗೆ ಒಪ್ಪಿಸಿದರೆ ಚೆನ್ನಾಗಿತ್ತು, ಆಗ ನಾನು ಅಬೀಮೆಲೆಕನನ್ನು ತೆಗೆದುಹಾಕುವೆನು. ಅವನು]]></a:t>
+              <a:t><![CDATA[31. இரகசியமாய் அபிமெலேக்கினிடத்துக்கு ஆட்களை அனுப்பி: இதோ, ஏபேதின் குமாரனாகிய காகாலும் அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22996,51 +25779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಬೀಮೆಲೆಕನಿಗೆ--ನೀನು ನಿನ್ನ ಸೈನ್ಯವನ್ನು ಹೆಚ್ಚಿಸಿಕೊಂಡು ಹೊರಟು ಬಾ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[சகோதரரும் சீகேமுக்கு வந்திருக்கிறார்கள்; பட்டணத்தை உமக்கு விரோதமாக எழுப்புகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23128,51 +25911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಅಬೀಮೆಲೆಕನು ಆ ದಿನವೆಲ್ಲಾ ಪಟ್ಟಣದ ಮೇಲೆ ಯುದ್ಧಮಾಡಿ ಪಟ್ಟಣವನ್ನು ಹಿಡಿದು ಅದರಲ್ಲಿದ್ದ ಜನ ವನ್ನು ಕೊಂದು]]></a:t>
+              <a:t><![CDATA[32. ஆகையால் நீர் உம்மோடிருக்கும் ஜனங்களோடேகூட இரவில் எழுந்து வந்து வெளியிலே பதிவிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23260,51 +26043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣವನ್ನು ಕೆಡವಿಬಿಟ್ಟು ಅದರಲ್ಲಿ ಉಪ್ಪು ಎರಚಿಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[33. காலமே சூரியன் உதிக்கையில் எழும்பி, பட்டணத்தின் மேல் விழுந்து, அவனும் அவனோடிருக்கிற ஜனங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23392,51 +26175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅವರು ಬಾಳ್‌ಬೆರೀತಿನ ಮನೆಯೊಳ ಗಿಂದ ಎಪ್ಪತ್ತು ಬೆಳ್ಳಿಯ ನಾಣ್ಯಗಳನ್ನು ತೆಗೆದುಕೊಂಡು ಅವನಿಗೆ ಕೊಟ್ಟರು. ಅವುಗಳಿಂದ]]></a:t>
+              <a:t><![CDATA[3. அப்படியே அவன் தாயின் சகோதரர் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும் கேட்க இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23524,51 +26307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಆ ಪಟ್ಟಣದ ಅಧಿಪತಿಯಾದ ಜೆಬುಲನು ಎಬೆದನ ಮಗನಾದ ಗಾಳನು ಹೇಳಿದ ಮಾತುಗಳನ್ನು ಕೇಳಿದಾಗ ಕೋಪಗೊಂಡು]]></a:t>
+              <a:t><![CDATA[உமக்கு எதிரே புறப்படும்போது, உம்முடைய கைக்கு நேரிடுகிறபடி அவனுக்குச் செய்யும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23656,51 +26439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಅಬೀಮೆಲೆಕನ ಬಳಿಗೆ ರಹಸ್ಯವಾಗಿ ದೂತರನ್ನು ಕಳುಹಿಸಿ--ಇಗೋ, ಎಬೆದನ ಮಗನಾದ ಗಾಳನೂ ಅವನ ಸಹೋದರರೂ ಶೆಕೆಮಿಗೆ]]></a:t>
+              <a:t><![CDATA[சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23788,51 +26571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದಿದ್ದಾರೆ ಮತ್ತು ಇಗೋ, ಅವರು ಪಟ್ಟಣವನ್ನು ನಿನಗೆ ವಿರೋಧವಾಗಿ ಬಲಪಡಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[34. அப்படியே அபிமெலேக்கும், அவனோடிருந்த சகல ஜனங்களும், இரவில் எழுந்துபோய், சீகேமுக்கு விரோதமாக நாலு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23920,51 +26703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಆದದ ರಿಂದ ಈಗ ನೀನೂ ನಿನ್ನ ಸಂಗಡ ಇರುವ ಜನರೂ ಕೂಡಿ ರಾತ್ರಿಯಲ್ಲಿ ಎದ್ದು ಹೊಲದಲ್ಲಿ ಹೊಂಚಿಕೊಳ್ಳ ಬೇಕು.]]></a:t>
+              <a:t><![CDATA[படையாகப் பதிவிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24052,51 +26835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಹೊತ್ತಾರೆ ಸೂರ್ಯನು ಉದಯಿಸುವಾಗ ನೀನು ಎದ್ದು ಪಟ್ಟಣದ ಮೇಲೆ ಬೀಳಬೇಕು; ಇಗೋ, ಅವನೂ ಅವನ ಸಂಗಡ ಇರುವ ಜನರೂ ನಿಮಗೆದು]]></a:t>
+              <a:t><![CDATA[35. ஏபேதின் குமாரன் காகால் புறப்பட்டு, பட்டணத்தின் ஒலிமுகவாசலில் நின்றான்; அப்பொழுது பதிவிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24184,51 +26967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಾಗಿ ಹೊರಟು ಬರುವಾಗ ನಿನಗೆ ಅನುಕೂಲ ತೋರಿದ ಹಾಗೆ ಅವನಿಗೆ ಮಾಡಬಹುದು ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[அபிமெலேக்கு தன்னோடிருக்கிற ஜனங்களோடேகூட எழும்பிவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24316,51 +27099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಹಾಗೆಯೇ ಅಬೀಮೆಲೆಕನೂ ಅವನ ಸಂಗಡ ಇದ್ದ ಸಮಸ್ತ ಜನರೂ ರಾತ್ರಿಯಲ್ಲಿ ಎದ್ದು ಶೆಕೆಮಿಗೆ ವಿರೋಧವಾಗಿ ನಾಲ್ಕು ಗುಂಪಾಗಿ]]></a:t>
+              <a:t><![CDATA[36. காகால் அந்த ஜனங்களைக் கண்டு: இதோ, மலைகளின் உச்சிகளிலிருந்து ஜனங்கள் இறங்கிவருகிறார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24448,51 +27231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಂಚಿ ಕೊಂಡಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[சேபூலோடே சொன்னான். அதற்குச் சேபூல்: நீ மலைகளின் நிழலைக் கண்டு, மனுஷர் என்று நினைக்கிறாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24580,51 +27363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಎಬೆದನ ಮಗನಾದ ಗಾಳನು ಹೊರಟು ಬಂದು ಪಟ್ಟಣದ ಬಾಗಲಿನ ದ್ವಾರದಲ್ಲಿ ನಿಂತನು. ಆಗ ಹೊಂಚಿಕೊಂಡಿದ್ದ ಅಬೀಮೆಲೆಕನೂ ಅವನ]]></a:t>
+              <a:t><![CDATA[37. காகாலோ திரும்பவும்: இதோ, ஜனங்கள் தேசத்தின் மேட்டிலிருந்து இறங்கிவந்து, ஒரு படை மெயொனெனீமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24712,51 +27495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂಗಡ ಇದ್ದ ಜನರೂ ಎದ್ದುಬಂದರು.]]></a:t>
+              <a:t><![CDATA[கர்வாலிமரத்தின் வழியாய் வருகிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24844,51 +27627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಬೀಮೆಲೆಕನು ನಿಷ್ಪ್ರಯೋಜಕರನ್ನೂ ಬೆಲೆಯಿಲ್ಲದವರನ್ನೂ ಸಂಬಳಕ್ಕೆ ಇಟ್ಟುಕೊಂಡನು. ಅವರು ಅವನ ಹಿಂದೆ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளையெல்லாம் அவனுக்காகப் பேசினார்கள்; அப்பொழுது: அவன் நம்முடைய சகோதரன் என்று அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24976,51 +27759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ಅದನ್ನು ಶೆಕೆಮಿನ ಗೋಪುರ ದಲ್ಲಿದ್ದ ಜನರೆಲ್ಲರೂ ಕೇಳಿದಾಗ ಅವರು ಬೆರೀತೆಂಬ ದೇವರ ಮನೆಯ ಭದ್ರವಾದ ಸ್ಥಳದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[38. அதற்குச் சேபூல்: அபிமெலேக்கை நாம் சேவிக்கிறதற்கு அவன் யார் என்று நீ சொன்ன உன் வாய் இப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25108,51 +27891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರವೇಶಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[எங்கே? நீ நிந்தித்தஜனங்கள் அவர்கள் அல்லவா? இப்பொழுது நீ புறப்பட்டு, அவர்களோடே யுத்தம்பண்ணு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25240,51 +28023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ಆದರೆ ಶೆಕೆಮಿನ ಗೋಪುರದಲ್ಲಿದ್ದ ಜನರೆಲ್ಲರೂ ಅಲ್ಲಿ ಕೂಡಿದ್ದಾರೆಂದು ಅಬೀಮೆಲೆಕನಿಗೆ ತಿಳಿಸಲ್ಪಟ್ಟಾಗ]]></a:t>
+              <a:t><![CDATA[39. அப்பொழுது காகால் சீகேமின் மனுஷருக்கு முன்பாகப் புறப்பட்டுப்போய், அபிமெலேக்கோடே யுத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25372,51 +28155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ಅಬೀಮೆಲೆಕನು ತನ್ನ ಸಂಗಡ ಇದ್ದ ಜನರೆಲ್ಲರ ಸಹಿತವಾಗಿ ಚಲ್ಮೊನ್‌ ಬೆಟ್ಟವನ್ನೇರಿ ತನ್ನ ಕೈಯಲ್ಲಿ ಕೊಡಲಿಯನ್ನು ಹಿಡಿದು]]></a:t>
+              <a:t><![CDATA[பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25504,51 +28287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದು ಮರದ ಕೊಂಬೆಯನ್ನು ಕಡಿದು ಅದನ್ನು ತನ್ನ ಹೆಗಲಿನ ಮೇಲೆ ಹೊತ್ತುಕೊಂಡು ತನ್ನ ಕೂಡ ಇದ್ದ ಜನರಿಗೆ--ನಾನು ಮಾಡಿದ್ದನ್ನು]]></a:t>
+              <a:t><![CDATA[40. அபிமெலேக்கு அவனைத் துரத்த, அவன் அவனுக்கு முன்பாக ஓடினான்; பட்டணவாசல்மட்டும் அநேகர் வெட்டுண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25636,51 +28419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡಿ ಹಾಗೆಯೇ ತೀವ್ರವಾಗಿ ಮಾಡಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25768,51 +28551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ಜನರಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನು ಒಂದೊಂದು ಕೊಂಬೆ ಯನ್ನು ಕಡಿದು ಅಬೀಮೆಲೆಕನ ಹಿಂದೆ ಹೋಗಿ ಅವುಗಳನ್ನು ಆ ಭದ್ರವಾದ ಸ್ಥಳಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[41. அபிமெலேக்கு அருமாவில் இருந்துவிட்டான்; சேபூல் காகாலையும் அவன் சகோதரரையும் சீகேமிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25900,51 +28683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಕಿ ಅದಕ್ಕೆ ಬೆಂಕಿಯನ್ನು ಹಚ್ಚಿದರು. ಆಗ ಶೆಕೆಮಿನ ಗೋಪುರ ದಲ್ಲಿರುವವರೆಲ್ಲರೂ ಹೆಚ್ಚು ಕಡಿಮೆ ಸಾವಿರ ಸ್ತ್ರೀ ಪುರುಷರು]]></a:t>
+              <a:t><![CDATA[குடியிராதபடிக்குத் துரத்திவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26032,51 +28815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸತ್ತರು.]]></a:t>
+              <a:t><![CDATA[42. மறுநாளிலே ஜனங்கள் வெளியிலே வயலுக்குப் போனார்கள்; அது அபிமெலேக்குக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26164,51 +28947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ಆಗ ಅಬೀಮೆಲೆಕನು ತೇಬೇಚಿಗೆ ಹೋಗಿ ಅದಕ್ಕೆ ವಿರೋಧವಾಗಿ ದಂಡಿಳಿಸಿ ಅದನ್ನು ಹಿಡಿದನು.]]></a:t>
+              <a:t><![CDATA[43. அவன் ஜனங்களைக் கூட்டிக்கொண்டு, அவர்களை மூன்று படையாக வகுத்து, வெளியிலே பதிவிருந்து, அந்த ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26296,51 +29079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವನು ಒಫ್ರದಲ್ಲಿರುವ ತನ್ನ ತಂದೆಯ ಮನೆಗೆ ಹೋಗಿ ತನ್ನ ಸಹೋದರರಾದ ಯೆರುಬ್ಬಾಳನ ಎಪ್ಪತ್ತು ಮಂದಿ ಕುಮಾರರನ್ನು ಒಂದು]]></a:t>
+              <a:t><![CDATA[சொன்னதினால், அவர்கள் இருதயம் அபிமெலேக்கைப் பின்பற்றச் சாய்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26428,51 +29211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ಆದರೆ ಪಟ್ಟಣದ ಒಳಗೆ ಬಲವಾದ ಗೋಪುರ ಇತ್ತು; ಆ ಪಟ್ಟಣದಲ್ಲಿರುವ ಸಮಸ್ತ ಸ್ತ್ರೀ ಪುರುಷರು ಅಲ್ಲಿಗೆ ಓಡಿಹೋಗಿ ಅದರಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[பட்டணத்திலிருந்து புறப்பட்டு வருகிறதைக் கண்டு, அவர்கள்மேல் எழும்பி, அவர்களை வெட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26560,51 +29343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಕ್ಕು ತಮ್ಮ ಹಿಂದಿನಿಂದ ಬಾಗಲನ್ನು ಮುಚ್ಚಿ ಗೋಪುರದ ಮೇಲೆ ಏರಿದರು.]]></a:t>
+              <a:t><![CDATA[44. அபிமெலேக்கும் அவனோடிருந்த படையும் பாய்ந்துவந்து, பட்டணத்தின் ஒலிமுகவாசலில் நின்றார்கள்; மற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26692,51 +29475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ಆಗ ಅಬೀಮೆಲೆಕನು ಆ ಗೋಪುರಕ್ಕೆ ಬಂದು ಅದರ ವಿರುದ್ಧ ಯುದ್ಧಮಾಡಿ ಗೋಪುರದ ಬಾಗಲನ್ನು ಸುಟ್ಟು ಬಿಡುವದಕ್ಕೆ ಅದರ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[இரண்டு படைகளோ வெளியிலிருக்கிற யாவர்மேலும் விழுந்து, அவர்களை வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26824,51 +29607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[45. அபிமெலேக்கு அந்நாள் முழுவதும் பட்டணத்தின்மேல் யுத்தம்பண்ணி, பட்டணத்தைப் பிடித்து, அதிலிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26956,51 +29739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ಆದರೆ ಒಬ್ಬ ಸ್ತ್ರೀಯು ಒಂದು ಬೀಸುವ ಕಲ್ಲಿನ ತುಂಡನ್ನು ಅಬೀಮೆಲೆಕನ ತಲೆಯ ಮೇಲೆ ಹಾಕಿ; ಅದರಿಂದ ಅವನ ತಲೆಯನ್ನು]]></a:t>
+              <a:t><![CDATA[ஜனங்களைக் கொன்று, பட்டணத்தை இடித்து விட்டு, அதில் உப்பு விதைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27088,51 +29871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಡೆದುಹಾಕಿದಳು.]]></a:t>
+              <a:t><![CDATA[46. அதைச் சீகேம் துருக்கத்து மனுஷர் எல்லாரும் கேள்விப்பட்டபோது, அவர்கள் பேரீத் தேவனுடைய கோவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27220,51 +30003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. ಆಗ ಅವನು ಶೀಘ್ರವಾಗಿ ತನ್ನ ಆಯುಧಗಳನ್ನು ಹೊರುವ ಸೇವಕ ನನ್ನು ಕರೆದು ಅವನಿಗೆ--ಒಬ್ಬ ಸ್ತ್ರೀಯು ಕೊಂದಳೆಂದು]]></a:t>
+              <a:t><![CDATA[அரணுக்குள் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27352,51 +30135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನುಷ್ಯರು ನನ್ನನ್ನು ಕುರಿತು ಹೇಳದ ಹಾಗೆ ನೀನು ನಿನ್ನ ಕತ್ತಿಯನ್ನು ಇರಿದು ನನ್ನನ್ನು ಕೊಲ್ಲು ಎಂದು ಅವನಿಗೆ ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[47. சீகேம் துருக்கத்து மனுஷர் எல்லாரும் அங்கே கூடியிருக்கிறது அபிமெலேக்குக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27484,51 +30267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆಯೇ ಅವನ ಸೇವಕನು ಅವನನ್ನು ತಿವಿದು ಹಾಕಿದನು; ಅವನು ಸತ್ತನು.]]></a:t>
+              <a:t><![CDATA[48. அபிமெலேக்கு தன்னோடிருந்த எல்லா ஜனங்களோடுங்கூடச் சல்மோன் மலையில் ஏறி, தன் கையிலே கோடரியைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27616,51 +30399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. ಅಬೀಮೆಲೆಕನು ಸತ್ತುಹೋದದ್ದನ್ನು ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರು ನೋಡಿದಾಗ ಅವರವರು ತಮ್ಮ ಸ್ಥಳಗಳಿಗೆ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[பிடித்து, ஒரு மரத்தின் கொம்பை வெட்டி, அதை எடுத்து, தன் தோளின் மேல் போட்டுக்கொண்டு, தன்னோடிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27677,91 +30460,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -27787,51 +30570,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -27962,51 +30745,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>109</Slides>
+  <Slides>120</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>