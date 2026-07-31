--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -209,78 +209,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...26 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -370,64 +342,50 @@
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
     <p:sldId id="361" r:id="rId108"/>
     <p:sldId id="362" r:id="rId109"/>
     <p:sldId id="363" r:id="rId110"/>
     <p:sldId id="364" r:id="rId111"/>
-    <p:sldId id="365" r:id="rId112"/>
-[...12 lines deleted...]
-    <p:sldId id="378" r:id="rId125"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -634,67 +592,53 @@
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
   <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
   <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
   <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
-  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
-[...15 lines deleted...]
-  <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -754,51 +698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விருட்சங்கள் தங்களுக்கு ஒரு ராஜாவை அபிஷேகம்பண்ணும்படி போய், ஒலிவமரத்தைப் பார்த்து: நீ எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
+              <a:t><![CDATA[5. அவன் ஒப்ராவிலிருக்கிற தன் தகப்பன் வீட்டிற்குப் போய், யெருபாகாலின் குமாரராகிய தன் சகோதரர் எழுபது பேரையும் ஒரே கல்லின் மேல் கொலைசெய்தான்; ஆனாலும் யெருபாகாலின் இளைய குமாரனாகிய யோதாம் ஒளித்திருந்தபடியினால் அவன் தப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -863,51 +807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. பின்பு அபிமெலேக்கு தேபேசுக்குப்போய், அதற்கு விரோதமாய்ப் பாளயமிறங்கி, அதைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[56. இப்படியே அபிமெலேக்கு தன்னுடைய எழுபது சகோதரரைக் கொலைசெய்ததினால், தன் தகப்பனுக்குச் செய்த பொல்லாப்பை தேவன் அவன்மேல் திரும்பும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -972,51 +916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அந்தப் பட்டணத்தின் நடுவே பலத்ததுருக்கம் இருந்தது; அங்கே சகல புருஷரும் ஸ்திரீகளும் பட்டணத்து மனுஷர் அனைவரும் ஓடிப் புகுந்து, கதவைப் பூட்டிக்கொண்டு, துருக்கத்தின்மேல் ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[56. இப்படியே அபிமெலேக்கு தன்னுடைய எழுபது சகோதரரைக் கொலைசெய்ததினால், தன் தகப்பனுக்குச் செய்த பொல்லாப்பை தேவன் அவன்மேல் திரும்பும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1081,51 +1025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அந்தப் பட்டணத்தின் நடுவே பலத்ததுருக்கம் இருந்தது; அங்கே சகல புருஷரும் ஸ்திரீகளும் பட்டணத்து மனுஷர் அனைவரும் ஓடிப் புகுந்து, கதவைப் பூட்டிக்கொண்டு, துருக்கத்தின்மேல் ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[57. சீகேம் மனுஷர் செய்த எல்லாப் பொல்லாப்பையும் தேவன் அவர்கள் தலையின்மேல் திரும்பும்படி செய்தார்; யெருபாகாலின் குமாரன் யோதாமின் சாபம் அவர்களுக்குப் பலித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1190,51 +1134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அபிமெலேக்கு அந்தத் துருக்கம்மட்டும் வந்து, அதின்மேல் யுத்தம்பண்ணி, துருக்கத்தின் கதவைச் சுட்டெரித்துப் போடும்படிக்கு, அதின் கிட்டச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[57. சீகேம் மனுஷர் செய்த எல்லாப் பொல்லாப்பையும் தேவன் அவர்கள் தலையின்மேல் திரும்பும்படி செய்தார்; யெருபாகாலின் குமாரன் யோதாமின் சாபம் அவர்களுக்குப் பலித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1299,51 +1243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அபிமெலேக்கு அந்தத் துருக்கம்மட்டும் வந்து, அதின்மேல் யுத்தம்பண்ணி, துருக்கத்தின் கதவைச் சுட்டெரித்துப் போடும்படிக்கு, அதின் கிட்டச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[36. காகால் அந்த ஜனங்களைக் கண்டு: இதோ, மலைகளின் உச்சிகளிலிருந்து ஜனங்கள் இறங்கிவருகிறார்கள் என்று சேபூலோடே சொன்னான். அதற்குச் சேபூல்: நீ மலைகளின் நிழலைக் கண்டு, மனுஷர் என்று நினைக்கிறாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1408,51 +1352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அப்பொழுது ஒரு ஸ்திரீ ஒரு ஏந்திரக்கல்லின் துண்டை அபிமெலெக்குடைய தலையின்மேல் போட்டாள்; அது அவன் மண்டையை உடைத்தது;]]></a:t>
+              <a:t><![CDATA[36. காகால் அந்த ஜனங்களைக் கண்டு: இதோ, மலைகளின் உச்சிகளிலிருந்து ஜனங்கள் இறங்கிவருகிறார்கள் என்று சேபூலோடே சொன்னான். அதற்குச் சேபூல்: நீ மலைகளின் நிழலைக் கண்டு, மனுஷர் என்று நினைக்கிறாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1517,51 +1461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அப்பொழுது ஒரு ஸ்திரீ ஒரு ஏந்திரக்கல்லின் துண்டை அபிமெலெக்குடைய தலையின்மேல் போட்டாள்; அது அவன் மண்டையை உடைத்தது;]]></a:t>
+              <a:t><![CDATA[37. காகாலோ திரும்பவும்: இதோ, ஜனங்கள் தேசத்தின் மேட்டிலிருந்து இறங்கிவந்து, ஒரு படை மெயொனெனீமின் கர்வாலிமரத்தின் வழியாய் வருகிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1626,51 +1570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. உடனே அவன் தன் ஆயுததாரியாகிய வேலைக்காரனைக் கூப்பிட்டு: ஒரு ஸ்திரீ என்னைக் கொன்றாள் என்று என்னைக் குறித்துச் சொல்லாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் கொன்று போடு என்று அவனோடே சொன்னான்; அப்படியே அவன் வேலைக்காரன் அவனை உருவக் குத்தினான், அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[37. காகாலோ திரும்பவும்: இதோ, ஜனங்கள் தேசத்தின் மேட்டிலிருந்து இறங்கிவந்து, ஒரு படை மெயொனெனீமின் கர்வாலிமரத்தின் வழியாய் வருகிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1735,51 +1679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. உடனே அவன் தன் ஆயுததாரியாகிய வேலைக்காரனைக் கூப்பிட்டு: ஒரு ஸ்திரீ என்னைக் கொன்றாள் என்று என்னைக் குறித்துச் சொல்லாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் கொன்று போடு என்று அவனோடே சொன்னான்; அப்படியே அவன் வேலைக்காரன் அவனை உருவக் குத்தினான், அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[38. அதற்குச் சேபூல்: அபிமெலேக்கை நாம் சேவிக்கிறதற்கு அவன் யார் என்று நீ சொன்ன உன் வாய் இப்பொழுது எங்கே? நீ நிந்தித்தஜனங்கள் அவர்கள் அல்லவா? இப்பொழுது நீ புறப்பட்டு, அவர்களோடே யுத்தம்பண்ணு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1844,51 +1788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. உடனே அவன் தன் ஆயுததாரியாகிய வேலைக்காரனைக் கூப்பிட்டு: ஒரு ஸ்திரீ என்னைக் கொன்றாள் என்று என்னைக் குறித்துச் சொல்லாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் கொன்று போடு என்று அவனோடே சொன்னான்; அப்படியே அவன் வேலைக்காரன் அவனை உருவக் குத்தினான், அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[38. அதற்குச் சேபூல்: அபிமெலேக்கை நாம் சேவிக்கிறதற்கு அவன் யார் என்று நீ சொன்ன உன் வாய் இப்பொழுது எங்கே? நீ நிந்தித்தஜனங்கள் அவர்கள் அல்லவா? இப்பொழுது நீ புறப்பட்டு, அவர்களோடே யுத்தம்பண்ணு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1953,1141 +1897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விருட்சங்கள் தங்களுக்கு ஒரு ராஜாவை அபிஷேகம்பண்ணும்படி போய், ஒலிவமரத்தைப் பார்த்து: நீ எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[2. யெருபாகாலின் குமாரர் எழுபதுபேராகிய எல்லாரும் உங்களை ஆளுவது உங்களுக்கு நல்லதோ, ஒருவன் மாத்திரம் உங்களை ஆளுவது உங்களுக்கு நல்லதோ என்று நீங்கள் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும் கேட்கப்பேசுங்கள்; நான் உங்கள் எலும்பும் உங்கள் மாம்சமுமானவன் என்று நினைத்துக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. அவன் ஒப்ராவிலிருக்கிற தன் தகப்பன் வீட்டிற்குப் போய், யெருபாகாலின் குமாரராகிய தன் சகோதரர் எழுபது பேரையும் ஒரே கல்லின் மேல் கொலைசெய்தான்; ஆனாலும் யெருபாகாலின் இளைய குமாரனாகிய யோதாம் ஒளித்திருந்தபடியினால் அவன் தப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3152,487 +2006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ஒலிவமரம்: தேவர்களும் மனுஷரும் புகழுகிற என்னிலுள்ள என்கொழுமையை நான் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[4. அவர்கள் பாகால் பேரீத்தின் கோவிலிலிருந்து எழுபது வெள்ளிக்காசை எடுத்து அவனுக்குக் கொடுத்தார்கள்; அவைகளால் அபிமெலேக்கு வீணரும் போக்கிரிகளுமான மனுஷரைச் சேவகத்தில் வைத்தான்; அவர்கள் அவனைப் பின்பற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. பின்பு சீகேமிலிருக்கிற சகல பெரிய மனுஷரும், மில்லோவின் குடும்பத்தாரனைவரும் கூடிக்கொண்டுபோய், சீகேமிலிருக்கிற உயர்ந்த கர்வாலிமரத்தண்டையிலே அபிமெலேக்கை ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3697,51 +2115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ஒலிவமரம்: தேவர்களும் மனுஷரும் புகழுகிற என்னிலுள்ள என்கொழுமையை நான் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
+              <a:t><![CDATA[6. பின்பு சீகேமிலிருக்கிற சகல பெரிய மனுஷரும், மில்லோவின் குடும்பத்தாரனைவரும் கூடிக்கொண்டுபோய், சீகேமிலிருக்கிற உயர்ந்த கர்வாலிமரத்தண்டையிலே அபிமெலேக்கை ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3806,51 +2224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது மரங்கள் அத்திமரத்தைப் பார்த்து: நீ வந்து, எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
+              <a:t><![CDATA[7. இது யோதாமுக்கு அறிவிக்கப்பட்டபோது, அவன் போய், கெரிசீம் மலையின் உச்சியில் ஏறிநின்று, உரத்தசத்தமிட்டுக் கூப்பிட்டு, அவர்களை நோக்கி: சீகேமின் பெரிய மனுஷரே, தேவன் உங்களுக்குச் செவிகொடுக்கும்படி நீங்கள் எனக்குச் செவிகொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3915,51 +2333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அத்திமரம்: நான் என் மதுரத்தையும் என் நற்கனியையும் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
+              <a:t><![CDATA[7. இது யோதாமுக்கு அறிவிக்கப்பட்டபோது, அவன் போய், கெரிசீம் மலையின் உச்சியில் ஏறிநின்று, உரத்தசத்தமிட்டுக் கூப்பிட்டு, அவர்களை நோக்கி: சீகேமின் பெரிய மனுஷரே, தேவன் உங்களுக்குச் செவிகொடுக்கும்படி நீங்கள் எனக்குச் செவிகொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4024,51 +2442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அத்திமரம்: நான் என் மதுரத்தையும் என் நற்கனியையும் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
+              <a:t><![CDATA[8. விருட்சங்கள் தங்களுக்கு ஒரு ராஜாவை அபிஷேகம்பண்ணும்படி போய், ஒலிவமரத்தைப் பார்த்து: நீ எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4133,51 +2551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது மரங்கள் திராட்சச் செடியைப் பார்த்து: நீ வந்து, எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
+              <a:t><![CDATA[8. விருட்சங்கள் தங்களுக்கு ஒரு ராஜாவை அபிஷேகம்பண்ணும்படி போய், ஒலிவமரத்தைப் பார்த்து: நீ எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4242,51 +2660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குத் திராட்சச்செடி: தேவர்களையும் மனுஷரையும் மகிழப்பண்ணும் என் ரசத்தை நான் விட்டு மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு ஒலிவமரம்: தேவர்களும் மனுஷரும் புகழுகிற என்னிலுள்ள என்கொழுமையை நான் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4351,51 +2769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குத் திராட்சச்செடி: தேவர்களையும் மனுஷரையும் மகிழப்பண்ணும் என் ரசத்தை நான் விட்டு மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு ஒலிவமரம்: தேவர்களும் மனுஷரும் புகழுகிற என்னிலுள்ள என்கொழுமையை நான் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4460,51 +2878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் ஒப்ராவிலிருக்கிற தன் தகப்பன் வீட்டிற்குப் போய், யெருபாகாலின் குமாரராகிய தன் சகோதரர் எழுபது பேரையும் ஒரே கல்லின் மேல் கொலைசெய்தான்; ஆனாலும் யெருபாகாலின் இளைய குமாரனாகிய யோதாம் ஒளித்திருந்தபடியினால் அவன் தப்பினான்.]]></a:t>
+              <a:t><![CDATA[2. யெருபாகாலின் குமாரர் எழுபதுபேராகிய எல்லாரும் உங்களை ஆளுவது உங்களுக்கு நல்லதோ, ஒருவன் மாத்திரம் உங்களை ஆளுவது உங்களுக்கு நல்லதோ என்று நீங்கள் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும் கேட்கப்பேசுங்கள்; நான் உங்கள் எலும்பும் உங்கள் மாம்சமுமானவன் என்று நினைத்துக்கொள்ளுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4569,51 +2987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது மரங்களெல்லாம் முட்செடியைப் பார்த்து: நீ வந்து, எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது மரங்கள் அத்திமரத்தைப் பார்த்து: நீ வந்து, எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4678,51 +3096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு முட்செடியானது மரங்களைப் பார்த்து: நீங்கள் என்னை உங்களுக்கு ராஜாவாக அபிஷேகம்பண்ணுகிறது மெய்யானால், என் நிழலிலே வந்தடையுங்கள்; இல்லாவிட்டால் முட்செடியிலிருந்து அக்கினி புறப்பட்டு லீபனோனின் கேதுரு மரங்களைப் பட்சிக்கக்கடவது என்றது.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு அத்திமரம்: நான் என் மதுரத்தையும் என் நற்கனியையும் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4787,51 +3205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு முட்செடியானது மரங்களைப் பார்த்து: நீங்கள் என்னை உங்களுக்கு ராஜாவாக அபிஷேகம்பண்ணுகிறது மெய்யானால், என் நிழலிலே வந்தடையுங்கள்; இல்லாவிட்டால் முட்செடியிலிருந்து அக்கினி புறப்பட்டு லீபனோனின் கேதுரு மரங்களைப் பட்சிக்கக்கடவது என்றது.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு அத்திமரம்: நான் என் மதுரத்தையும் என் நற்கனியையும் விட்டு, மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4896,51 +3314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு முட்செடியானது மரங்களைப் பார்த்து: நீங்கள் என்னை உங்களுக்கு ராஜாவாக அபிஷேகம்பண்ணுகிறது மெய்யானால், என் நிழலிலே வந்தடையுங்கள்; இல்லாவிட்டால் முட்செடியிலிருந்து அக்கினி புறப்பட்டு லீபனோனின் கேதுரு மரங்களைப் பட்சிக்கக்கடவது என்றது.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது மரங்கள் திராட்சச் செடியைப் பார்த்து: நீ வந்து, எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5005,51 +3423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் தகப்பன் உங்களுக்காக யுத்தம் பண்ணி, தன் ஜீவனை எண்ணாமற்போய், உங்களை மீதியானியரின் கையினின்று இரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[13. அதற்குத் திராட்சச்செடி: தேவர்களையும் மனுஷரையும் மகிழப்பண்ணும் என் ரசத்தை நான் விட்டு மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5114,51 +3532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் தகப்பன் உங்களுக்காக யுத்தம் பண்ணி, தன் ஜீவனை எண்ணாமற்போய், உங்களை மீதியானியரின் கையினின்று இரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[13. அதற்குத் திராட்சச்செடி: தேவர்களையும் மனுஷரையும் மகிழப்பண்ணும் என் ரசத்தை நான் விட்டு மரங்களை அரசாளப்போவேனோ என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5223,51 +3641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் தகப்பன் உங்களுக்காக யுத்தம் பண்ணி, தன் ஜீவனை எண்ணாமற்போய், உங்களை மீதியானியரின் கையினின்று இரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது மரங்களெல்லாம் முட்செடியைப் பார்த்து: நீ வந்து, எங்களுக்கு ராஜாவாயிரு என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5332,51 +3750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்களோ இன்று என் தகப்பனுடைய குடும்பத்துக்கு விரோதமாய் எழும்பி, அவருடைய குமாரரான எழுபது பேரையும் ஒரே கல்லின்மேல் கொலைசெய்து, அவருடைய வேலைக்காரியின் மகனாகிய அபிமெலேக்கு உங்கள் சகோதரனானபடியினால், அவனைச் சீகேம் பட்டணத்தாருக்கு ராஜாவாக்கினீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு முட்செடியானது மரங்களைப் பார்த்து: நீங்கள் என்னை உங்களுக்கு ராஜாவாக அபிஷேகம்பண்ணுகிறது மெய்யானால், என் நிழலிலே வந்தடையுங்கள்; இல்லாவிட்டால் முட்செடியிலிருந்து அக்கினி புறப்பட்டு லீபனோனின் கேதுரு மரங்களைப் பட்சிக்கக்கடவது என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5441,51 +3859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்களோ இன்று என் தகப்பனுடைய குடும்பத்துக்கு விரோதமாய் எழும்பி, அவருடைய குமாரரான எழுபது பேரையும் ஒரே கல்லின்மேல் கொலைசெய்து, அவருடைய வேலைக்காரியின் மகனாகிய அபிமெலேக்கு உங்கள் சகோதரனானபடியினால், அவனைச் சீகேம் பட்டணத்தாருக்கு ராஜாவாக்கினீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு முட்செடியானது மரங்களைப் பார்த்து: நீங்கள் என்னை உங்களுக்கு ராஜாவாக அபிஷேகம்பண்ணுகிறது மெய்யானால், என் நிழலிலே வந்தடையுங்கள்; இல்லாவிட்டால் முட்செடியிலிருந்து அக்கினி புறப்பட்டு லீபனோனின் கேதுரு மரங்களைப் பட்சிக்கக்கடவது என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5550,51 +3968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் நீங்கள் அவனை ராஜாவாக்கின செய்கை உண்மையும் உத்தமமுமான செய்கையாயிருக்குமானால்,]]></a:t>
+              <a:t><![CDATA[16. என் தகப்பன் உங்களுக்காக யுத்தம் பண்ணி, தன் ஜீவனை எண்ணாமற்போய், உங்களை மீதியானியரின் கையினின்று இரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5659,51 +4077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் ஒப்ராவிலிருக்கிற தன் தகப்பன் வீட்டிற்குப் போய், யெருபாகாலின் குமாரராகிய தன் சகோதரர் எழுபது பேரையும் ஒரே கல்லின் மேல் கொலைசெய்தான்; ஆனாலும் யெருபாகாலின் இளைய குமாரனாகிய யோதாம் ஒளித்திருந்தபடியினால் அவன் தப்பினான்.]]></a:t>
+              <a:t><![CDATA[2. யெருபாகாலின் குமாரர் எழுபதுபேராகிய எல்லாரும் உங்களை ஆளுவது உங்களுக்கு நல்லதோ, ஒருவன் மாத்திரம் உங்களை ஆளுவது உங்களுக்கு நல்லதோ என்று நீங்கள் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும் கேட்கப்பேசுங்கள்; நான் உங்கள் எலும்பும் உங்கள் மாம்சமுமானவன் என்று நினைத்துக்கொள்ளுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5768,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் நீங்கள் அவனை ராஜாவாக்கின செய்கை உண்மையும் உத்தமமுமான செய்கையாயிருக்குமானால்,]]></a:t>
+              <a:t><![CDATA[16. என் தகப்பன் உங்களுக்காக யுத்தம் பண்ணி, தன் ஜீவனை எண்ணாமற்போய், உங்களை மீதியானியரின் கையினின்று இரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5877,51 +4295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் நீங்கள் அவனை ராஜாவாக்கின செய்கை உண்மையும் உத்தமமுமான செய்கையாயிருக்குமானால்,]]></a:t>
+              <a:t><![CDATA[17. நீங்களோ இன்று என் தகப்பனுடைய குடும்பத்துக்கு விரோதமாய் எழும்பி, அவருடைய குமாரரான எழுபது பேரையும் ஒரே கல்லின்மேல் கொலைசெய்து, அவருடைய வேலைக்காரியின் மகனாகிய அபிமெலேக்கு உங்கள் சகோதரனானபடியினால், அவனைச் சீகேம் பட்டணத்தாருக்கு ராஜாவாக்கினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5986,51 +4404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் யெருபாகாலையும் அவர் குடும்பத்தாரையும் நன்மையாக நடத்தி, அவர் கைகளின் செய்கைக்குத்தக்கதை அவர்களுக்குச் செய்து, இப்படி இந்நாளில் அவரையும் அவர் குடும்பத்தாரையும் நடத்தினது உண்மையும் உத்தமுமாயிருக்குமானால், அபிமெலேக்கின்மேல் நீங்களும் சந்தோஷமாயிருங்கள்; உங்கள்மேல் அவனும் சந்தோஷமாயிருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[17. நீங்களோ இன்று என் தகப்பனுடைய குடும்பத்துக்கு விரோதமாய் எழும்பி, அவருடைய குமாரரான எழுபது பேரையும் ஒரே கல்லின்மேல் கொலைசெய்து, அவருடைய வேலைக்காரியின் மகனாகிய அபிமெலேக்கு உங்கள் சகோதரனானபடியினால், அவனைச் சீகேம் பட்டணத்தாருக்கு ராஜாவாக்கினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6095,51 +4513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் யெருபாகாலையும் அவர் குடும்பத்தாரையும் நன்மையாக நடத்தி, அவர் கைகளின் செய்கைக்குத்தக்கதை அவர்களுக்குச் செய்து, இப்படி இந்நாளில் அவரையும் அவர் குடும்பத்தாரையும் நடத்தினது உண்மையும் உத்தமுமாயிருக்குமானால், அபிமெலேக்கின்மேல் நீங்களும் சந்தோஷமாயிருங்கள்; உங்கள்மேல் அவனும் சந்தோஷமாயிருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் நீங்கள் அவனை ராஜாவாக்கின செய்கை உண்மையும் உத்தமமுமான செய்கையாயிருக்குமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6204,51 +4622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இல்லாவிட்டால் அபிமெலேக்கிலிருந்து அக்கினி புறப்பட்டு, சீகேம் பட்டணத்தாரையும், மில்லோவின் குடும்பத்தாரையும் பட்சிக்கவும், சீகேம் பட்டணத்தாரிலும் மில்லோவின் குடும்பத்தாரிலுமிருந்து அக்கினி புறப்பட்டு, அபிமெலேக்கைப் பட்சிக்கவும் கடவது என்று யோதாம் சொல்லி,]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் நீங்கள் அவனை ராஜாவாக்கின செய்கை உண்மையும் உத்தமமுமான செய்கையாயிருக்குமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6313,51 +4731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இல்லாவிட்டால் அபிமெலேக்கிலிருந்து அக்கினி புறப்பட்டு, சீகேம் பட்டணத்தாரையும், மில்லோவின் குடும்பத்தாரையும் பட்சிக்கவும், சீகேம் பட்டணத்தாரிலும் மில்லோவின் குடும்பத்தாரிலுமிருந்து அக்கினி புறப்பட்டு, அபிமெலேக்கைப் பட்சிக்கவும் கடவது என்று யோதாம் சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் யெருபாகாலையும் அவர் குடும்பத்தாரையும் நன்மையாக நடத்தி, அவர் கைகளின் செய்கைக்குத்தக்கதை அவர்களுக்குச் செய்து, இப்படி இந்நாளில் அவரையும் அவர் குடும்பத்தாரையும் நடத்தினது உண்மையும் உத்தமுமாயிருக்குமானால், அபிமெலேக்கின்மேல் நீங்களும் சந்தோஷமாயிருங்கள்; உங்கள்மேல் அவனும் சந்தோஷமாயிருக்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6422,51 +4840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இல்லாவிட்டால் அபிமெலேக்கிலிருந்து அக்கினி புறப்பட்டு, சீகேம் பட்டணத்தாரையும், மில்லோவின் குடும்பத்தாரையும் பட்சிக்கவும், சீகேம் பட்டணத்தாரிலும் மில்லோவின் குடும்பத்தாரிலுமிருந்து அக்கினி புறப்பட்டு, அபிமெலேக்கைப் பட்சிக்கவும் கடவது என்று யோதாம் சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் யெருபாகாலையும் அவர் குடும்பத்தாரையும் நன்மையாக நடத்தி, அவர் கைகளின் செய்கைக்குத்தக்கதை அவர்களுக்குச் செய்து, இப்படி இந்நாளில் அவரையும் அவர் குடும்பத்தாரையும் நடத்தினது உண்மையும் உத்தமுமாயிருக்குமானால், அபிமெலேக்கின்மேல் நீங்களும் சந்தோஷமாயிருங்கள்; உங்கள்மேல் அவனும் சந்தோஷமாயிருக்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6531,51 +4949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் சகோதரானாகிய அபிமெலேக்குக்குப் பயந்து, தப்பியோடி, பேயேருக்குப் போய், அங்கே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. யெருபாகாலின் குமாரன் அபிமெலேக்கு சீகேமிலிருக்கிற தன் தாயின் சகோதரரிடத்திற்குப் போய், அவர்களையும் தன் தாயின் தகப்பனுடைய வம்சமான அனைவரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6640,51 +5058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் சகோதரானாகிய அபிமெலேக்குக்குப் பயந்து, தப்பியோடி, பேயேருக்குப் போய், அங்கே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. யெருபாகாலின் குமாரன் அபிமெலேக்கு சீகேமிலிருக்கிற தன் தாயின் சகோதரரிடத்திற்குப் போய், அவர்களையும் தன் தாயின் தகப்பனுடைய வம்சமான அனைவரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6749,51 +5167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அபிமெலேக்கு இஸ்ரவேலை மூன்று வருஷம் அரசாண்டபின்பு,]]></a:t>
+              <a:t><![CDATA[20. இல்லாவிட்டால் அபிமெலேக்கிலிருந்து அக்கினி புறப்பட்டு, சீகேம் பட்டணத்தாரையும், மில்லோவின் குடும்பத்தாரையும் பட்சிக்கவும், சீகேம் பட்டணத்தாரிலும் மில்லோவின் குடும்பத்தாரிலுமிருந்து அக்கினி புறப்பட்டு, அபிமெலேக்கைப் பட்சிக்கவும் கடவது என்று யோதாம் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6858,51 +5276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் ஒப்ராவிலிருக்கிற தன் தகப்பன் வீட்டிற்குப் போய், யெருபாகாலின் குமாரராகிய தன் சகோதரர் எழுபது பேரையும் ஒரே கல்லின் மேல் கொலைசெய்தான்; ஆனாலும் யெருபாகாலின் இளைய குமாரனாகிய யோதாம் ஒளித்திருந்தபடியினால் அவன் தப்பினான்.]]></a:t>
+              <a:t><![CDATA[2. யெருபாகாலின் குமாரர் எழுபதுபேராகிய எல்லாரும் உங்களை ஆளுவது உங்களுக்கு நல்லதோ, ஒருவன் மாத்திரம் உங்களை ஆளுவது உங்களுக்கு நல்லதோ என்று நீங்கள் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும் கேட்கப்பேசுங்கள்; நான் உங்கள் எலும்பும் உங்கள் மாம்சமுமானவன் என்று நினைத்துக்கொள்ளுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6967,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அபிமெலேக்குக்கும் சீகேமின் பெரிய மனுஷருக்கும் நடுவே பொல்லாப்பு உண்டாக்கும் ஆவியை தேவன் வரப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[20. இல்லாவிட்டால் அபிமெலேக்கிலிருந்து அக்கினி புறப்பட்டு, சீகேம் பட்டணத்தாரையும், மில்லோவின் குடும்பத்தாரையும் பட்சிக்கவும், சீகேம் பட்டணத்தாரிலும் மில்லோவின் குடும்பத்தாரிலுமிருந்து அக்கினி புறப்பட்டு, அபிமெலேக்கைப் பட்சிக்கவும் கடவது என்று யோதாம் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7076,51 +5494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அபிமெலேக்குக்கும் சீகேமின் பெரிய மனுஷருக்கும் நடுவே பொல்லாப்பு உண்டாக்கும் ஆவியை தேவன் வரப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[21. தன் சகோதரானாகிய அபிமெலேக்குக்குப் பயந்து, தப்பியோடி, பேயேருக்குப் போய், அங்கே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7185,51 +5603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யெருபாகாலின் எழுபது குமாரருக்குச் செய்யப்பட்ட கொடுமை வந்து பலித்து, அவர்களுடைய இரத்தப்பழி அவர்களைக் கொன்ற அவர்களுடைய சகோதரனாகிய அபிமெலேக்கின்மேலும், தன் சகோதரரைக் கொல்ல அவன் கைகளைத் திடப்படுத்தின சீகேம் மனுஷர் மேலும் சுமரும்படியாகச் சீகேமின் பெரிய மனுஷர் அபிமெலேக்குக்கு இரண்டகம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. தன் சகோதரானாகிய அபிமெலேக்குக்குப் பயந்து, தப்பியோடி, பேயேருக்குப் போய், அங்கே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7294,51 +5712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யெருபாகாலின் எழுபது குமாரருக்குச் செய்யப்பட்ட கொடுமை வந்து பலித்து, அவர்களுடைய இரத்தப்பழி அவர்களைக் கொன்ற அவர்களுடைய சகோதரனாகிய அபிமெலேக்கின்மேலும், தன் சகோதரரைக் கொல்ல அவன் கைகளைத் திடப்படுத்தின சீகேம் மனுஷர் மேலும் சுமரும்படியாகச் சீகேமின் பெரிய மனுஷர் அபிமெலேக்குக்கு இரண்டகம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அபிமெலேக்கு இஸ்ரவேலை மூன்று வருஷம் அரசாண்டபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7403,51 +5821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யெருபாகாலின் எழுபது குமாரருக்குச் செய்யப்பட்ட கொடுமை வந்து பலித்து, அவர்களுடைய இரத்தப்பழி அவர்களைக் கொன்ற அவர்களுடைய சகோதரனாகிய அபிமெலேக்கின்மேலும், தன் சகோதரரைக் கொல்ல அவன் கைகளைத் திடப்படுத்தின சீகேம் மனுஷர் மேலும் சுமரும்படியாகச் சீகேமின் பெரிய மனுஷர் அபிமெலேக்குக்கு இரண்டகம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அபிமெலேக்குக்கும் சீகேமின் பெரிய மனுஷருக்கும் நடுவே பொல்லாப்பு உண்டாக்கும் ஆவியை தேவன் வரப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7512,51 +5930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சீகேமின் மனுஷர் மலைகளின் உச்சியில் அவனுக்குப் பதிவிருக்கிறவர்களை வைத்தார்கள்; அவர்கள் தங்கள் அருகே வழி நடந்து போகிற யாவரையும் கொள்ளையிட்டார்கள்; அது அபிமெலேக்குக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[39. அப்பொழுது காகால் சீகேமின் மனுஷருக்கு முன்பாகப் புறப்பட்டுப்போய், அபிமெலேக்கோடே யுத்தம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7621,51 +6039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சீகேமின் மனுஷர் மலைகளின் உச்சியில் அவனுக்குப் பதிவிருக்கிறவர்களை வைத்தார்கள்; அவர்கள் தங்கள் அருகே வழி நடந்து போகிற யாவரையும் கொள்ளையிட்டார்கள்; அது அபிமெலேக்குக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[24. யெருபாகாலின் எழுபது குமாரருக்குச் செய்யப்பட்ட கொடுமை வந்து பலித்து, அவர்களுடைய இரத்தப்பழி அவர்களைக் கொன்ற அவர்களுடைய சகோதரனாகிய அபிமெலேக்கின்மேலும், தன் சகோதரரைக் கொல்ல அவன் கைகளைத் திடப்படுத்தின சீகேம் மனுஷர் மேலும் சுமரும்படியாகச் சீகேமின் பெரிய மனுஷர் அபிமெலேக்குக்கு இரண்டகம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7730,51 +6148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஏபேதின் குமாரனாகிய காகால் தன் சகோதரரோடே சீகேமுக்குள் போனான்; சீகேமின் பெரிய மனுஷர் அவனை நம்பி,]]></a:t>
+              <a:t><![CDATA[24. யெருபாகாலின் எழுபது குமாரருக்குச் செய்யப்பட்ட கொடுமை வந்து பலித்து, அவர்களுடைய இரத்தப்பழி அவர்களைக் கொன்ற அவர்களுடைய சகோதரனாகிய அபிமெலேக்கின்மேலும், தன் சகோதரரைக் கொல்ல அவன் கைகளைத் திடப்படுத்தின சீகேம் மனுஷர் மேலும் சுமரும்படியாகச் சீகேமின் பெரிய மனுஷர் அபிமெலேக்குக்கு இரண்டகம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7839,51 +6257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஏபேதின் குமாரனாகிய காகால் தன் சகோதரரோடே சீகேமுக்குள் போனான்; சீகேமின் பெரிய மனுஷர் அவனை நம்பி,]]></a:t>
+              <a:t><![CDATA[24. யெருபாகாலின் எழுபது குமாரருக்குச் செய்யப்பட்ட கொடுமை வந்து பலித்து, அவர்களுடைய இரத்தப்பழி அவர்களைக் கொன்ற அவர்களுடைய சகோதரனாகிய அபிமெலேக்கின்மேலும், தன் சகோதரரைக் கொல்ல அவன் கைகளைத் திடப்படுத்தின சீகேம் மனுஷர் மேலும் சுமரும்படியாகச் சீகேமின் பெரிய மனுஷர் அபிமெலேக்குக்கு இரண்டகம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7948,51 +6366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வெளியே புறப்பட்டு, தங்கள் திராட்சத்தோட்டங்களின் பழங்களை அறுத்து, ஆலையாட்டி, ஆடிப்பாடி, தங்கள் தேவனின் வீட்டிற்குள் போய், புசித்துக்குடித்து, அபிமெலேக்கை சபித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[40. அபிமெலேக்கு அவனைத் துரத்த, அவன் அவனுக்கு முன்பாக ஓடினான்; பட்டணவாசல்மட்டும் அநேகர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8057,51 +6475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு சீகேமிலிருக்கிற சகல பெரிய மனுஷரும், மில்லோவின் குடும்பத்தாரனைவரும் கூடிக்கொண்டுபோய், சீகேமிலிருக்கிற உயர்ந்த கர்வாலிமரத்தண்டையிலே அபிமெலேக்கை ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்படியே அவன் தாயின் சகோதரர் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும் கேட்க இந்த வார்த்தைகளையெல்லாம் அவனுக்காகப் பேசினார்கள்; அப்பொழுது: அவன் நம்முடைய சகோதரன் என்று அவர்கள் சொன்னதினால், அவர்கள் இருதயம் அபிமெலேக்கைப் பின்பற்றச் சாய்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8166,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வெளியே புறப்பட்டு, தங்கள் திராட்சத்தோட்டங்களின் பழங்களை அறுத்து, ஆலையாட்டி, ஆடிப்பாடி, தங்கள் தேவனின் வீட்டிற்குள் போய், புசித்துக்குடித்து, அபிமெலேக்கை சபித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[40. அபிமெலேக்கு அவனைத் துரத்த, அவன் அவனுக்கு முன்பாக ஓடினான்; பட்டணவாசல்மட்டும் அநேகர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8275,51 +6693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது ஏபேதின் குமாரனாகிய காகால்: அபிமெலேக்கு யார்? சீகேம் யார்? நாம் அவனைச் சேவிக்கவேண்டியதென்ன? அவன் யெருபாகாலின் மகன் அல்லவா? சேபூல் அவனுடைய காரியக்காரன் அல்லவா? சீகேமின் தகப்பனாகிய ஏமோரின் மனுஷரையே சேவியுங்கள்; அவனை நாங்கள் சேவிப்பானேன்?]]></a:t>
+              <a:t><![CDATA[25. சீகேமின் மனுஷர் மலைகளின் உச்சியில் அவனுக்குப் பதிவிருக்கிறவர்களை வைத்தார்கள்; அவர்கள் தங்கள் அருகே வழி நடந்து போகிற யாவரையும் கொள்ளையிட்டார்கள்; அது அபிமெலேக்குக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8384,51 +6802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது ஏபேதின் குமாரனாகிய காகால்: அபிமெலேக்கு யார்? சீகேம் யார்? நாம் அவனைச் சேவிக்கவேண்டியதென்ன? அவன் யெருபாகாலின் மகன் அல்லவா? சேபூல் அவனுடைய காரியக்காரன் அல்லவா? சீகேமின் தகப்பனாகிய ஏமோரின் மனுஷரையே சேவியுங்கள்; அவனை நாங்கள் சேவிப்பானேன்?]]></a:t>
+              <a:t><![CDATA[25. சீகேமின் மனுஷர் மலைகளின் உச்சியில் அவனுக்குப் பதிவிருக்கிறவர்களை வைத்தார்கள்; அவர்கள் தங்கள் அருகே வழி நடந்து போகிற யாவரையும் கொள்ளையிட்டார்கள்; அது அபிமெலேக்குக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8493,51 +6911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது ஏபேதின் குமாரனாகிய காகால்: அபிமெலேக்கு யார்? சீகேம் யார்? நாம் அவனைச் சேவிக்கவேண்டியதென்ன? அவன் யெருபாகாலின் மகன் அல்லவா? சேபூல் அவனுடைய காரியக்காரன் அல்லவா? சீகேமின் தகப்பனாகிய ஏமோரின் மனுஷரையே சேவியுங்கள்; அவனை நாங்கள் சேவிப்பானேன்?]]></a:t>
+              <a:t><![CDATA[41. அபிமெலேக்கு அருமாவில் இருந்துவிட்டான்; சேபூல் காகாலையும் அவன் சகோதரரையும் சீகேமிலே குடியிராதபடிக்குத் துரத்திவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8602,51 +7020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்த ஜனங்கள் மாத்திரம் என் கைக்குள் இருக்கட்டும்; நான் அபிமெலேக்கைத் துரத்திவிடுவேன் என்றான். உன் சேனையைப் பெருகப்பண்ணிப் புறப்பட்டுவா என்று, அவன் அபிமெலேக்குக்குச் சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[41. அபிமெலேக்கு அருமாவில் இருந்துவிட்டான்; சேபூல் காகாலையும் அவன் சகோதரரையும் சீகேமிலே குடியிராதபடிக்குத் துரத்திவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8711,51 +7129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்த ஜனங்கள் மாத்திரம் என் கைக்குள் இருக்கட்டும்; நான் அபிமெலேக்கைத் துரத்திவிடுவேன் என்றான். உன் சேனையைப் பெருகப்பண்ணிப் புறப்பட்டுவா என்று, அவன் அபிமெலேக்குக்குச் சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[26. ஏபேதின் குமாரனாகிய காகால் தன் சகோதரரோடே சீகேமுக்குள் போனான்; சீகேமின் பெரிய மனுஷர் அவனை நம்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8820,51 +7238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பட்டணத்தின் அதிகாரியாகிய சேபூல் ஏபேதின் குமாரனாகிய காகாலின் வார்த்தைகளைக் கேட்டபோது, கோபமூண்டு,]]></a:t>
+              <a:t><![CDATA[42. மறுநாளிலே ஜனங்கள் வெளியிலே வயலுக்குப் போனார்கள்; அது அபிமெலேக்குக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8929,51 +7347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பட்டணத்தின் அதிகாரியாகிய சேபூல் ஏபேதின் குமாரனாகிய காகாலின் வார்த்தைகளைக் கேட்டபோது, கோபமூண்டு,]]></a:t>
+              <a:t><![CDATA[27. வெளியே புறப்பட்டு, தங்கள் திராட்சத்தோட்டங்களின் பழங்களை அறுத்து, ஆலையாட்டி, ஆடிப்பாடி, தங்கள் தேவனின் வீட்டிற்குள் போய், புசித்துக்குடித்து, அபிமெலேக்கை சபித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9038,51 +7456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இரகசியமாய் அபிமெலேக்கினிடத்துக்கு ஆட்களை அனுப்பி: இதோ, ஏபேதின் குமாரனாகிய காகாலும் அவனுடைய சகோதரரும் சீகேமுக்கு வந்திருக்கிறார்கள்; பட்டணத்தை உமக்கு விரோதமாக எழுப்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[27. வெளியே புறப்பட்டு, தங்கள் திராட்சத்தோட்டங்களின் பழங்களை அறுத்து, ஆலையாட்டி, ஆடிப்பாடி, தங்கள் தேவனின் வீட்டிற்குள் போய், புசித்துக்குடித்து, அபிமெலேக்கை சபித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9147,51 +7565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இரகசியமாய் அபிமெலேக்கினிடத்துக்கு ஆட்களை அனுப்பி: இதோ, ஏபேதின் குமாரனாகிய காகாலும் அவனுடைய சகோதரரும் சீகேமுக்கு வந்திருக்கிறார்கள்; பட்டணத்தை உமக்கு விரோதமாக எழுப்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[43. அவன் ஜனங்களைக் கூட்டிக்கொண்டு, அவர்களை மூன்று படையாக வகுத்து, வெளியிலே பதிவிருந்து, அந்த ஜனங்கள் பட்டணத்திலிருந்து புறப்பட்டு வருகிறதைக் கண்டு, அவர்கள்மேல் எழும்பி, அவர்களை வெட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9256,51 +7674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு சீகேமிலிருக்கிற சகல பெரிய மனுஷரும், மில்லோவின் குடும்பத்தாரனைவரும் கூடிக்கொண்டுபோய், சீகேமிலிருக்கிற உயர்ந்த கர்வாலிமரத்தண்டையிலே அபிமெலேக்கை ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்படியே அவன் தாயின் சகோதரர் சீகேமிலிருக்கிற சகல பெரிய மனுஷரின் காதுகளும் கேட்க இந்த வார்த்தைகளையெல்லாம் அவனுக்காகப் பேசினார்கள்; அப்பொழுது: அவன் நம்முடைய சகோதரன் என்று அவர்கள் சொன்னதினால், அவர்கள் இருதயம் அபிமெலேக்கைப் பின்பற்றச் சாய்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9365,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆகையால் நீர் உம்மோடிருக்கும் ஜனங்களோடேகூட இரவில் எழுந்து வந்து வெளியிலே பதிவிருந்து,]]></a:t>
+              <a:t><![CDATA[43. அவன் ஜனங்களைக் கூட்டிக்கொண்டு, அவர்களை மூன்று படையாக வகுத்து, வெளியிலே பதிவிருந்து, அந்த ஜனங்கள் பட்டணத்திலிருந்து புறப்பட்டு வருகிறதைக் கண்டு, அவர்கள்மேல் எழும்பி, அவர்களை வெட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9474,51 +7892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. காலமே சூரியன் உதிக்கையில் எழும்பி, பட்டணத்தின் மேல் விழுந்து, அவனும் அவனோடிருக்கிற ஜனங்களும் உமக்கு எதிரே புறப்படும்போது, உம்முடைய கைக்கு நேரிடுகிறபடி அவனுக்குச் செய்யும் என்று சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது ஏபேதின் குமாரனாகிய காகால்: அபிமெலேக்கு யார்? சீகேம் யார்? நாம் அவனைச் சேவிக்கவேண்டியதென்ன? அவன் யெருபாகாலின் மகன் அல்லவா? சேபூல் அவனுடைய காரியக்காரன் அல்லவா? சீகேமின் தகப்பனாகிய ஏமோரின் மனுஷரையே சேவியுங்கள்; அவனை நாங்கள் சேவிப்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9583,51 +8001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. காலமே சூரியன் உதிக்கையில் எழும்பி, பட்டணத்தின் மேல் விழுந்து, அவனும் அவனோடிருக்கிற ஜனங்களும் உமக்கு எதிரே புறப்படும்போது, உம்முடைய கைக்கு நேரிடுகிறபடி அவனுக்குச் செய்யும் என்று சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது ஏபேதின் குமாரனாகிய காகால்: அபிமெலேக்கு யார்? சீகேம் யார்? நாம் அவனைச் சேவிக்கவேண்டியதென்ன? அவன் யெருபாகாலின் மகன் அல்லவா? சேபூல் அவனுடைய காரியக்காரன் அல்லவா? சீகேமின் தகப்பனாகிய ஏமோரின் மனுஷரையே சேவியுங்கள்; அவனை நாங்கள் சேவிப்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9692,51 +8110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. காலமே சூரியன் உதிக்கையில் எழும்பி, பட்டணத்தின் மேல் விழுந்து, அவனும் அவனோடிருக்கிற ஜனங்களும் உமக்கு எதிரே புறப்படும்போது, உம்முடைய கைக்கு நேரிடுகிறபடி அவனுக்குச் செய்யும் என்று சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது ஏபேதின் குமாரனாகிய காகால்: அபிமெலேக்கு யார்? சீகேம் யார்? நாம் அவனைச் சேவிக்கவேண்டியதென்ன? அவன் யெருபாகாலின் மகன் அல்லவா? சேபூல் அவனுடைய காரியக்காரன் அல்லவா? சீகேமின் தகப்பனாகிய ஏமோரின் மனுஷரையே சேவியுங்கள்; அவனை நாங்கள் சேவிப்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9801,51 +8219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்படியே அபிமெலேக்கும், அவனோடிருந்த சகல ஜனங்களும், இரவில் எழுந்துபோய், சீகேமுக்கு விரோதமாக நாலு படையாகப் பதிவிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[44. அபிமெலேக்கும் அவனோடிருந்த படையும் பாய்ந்துவந்து, பட்டணத்தின் ஒலிமுகவாசலில் நின்றார்கள்; மற்ற இரண்டு படைகளோ வெளியிலிருக்கிற யாவர்மேலும் விழுந்து, அவர்களை வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9910,51 +8328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்படியே அபிமெலேக்கும், அவனோடிருந்த சகல ஜனங்களும், இரவில் எழுந்துபோய், சீகேமுக்கு விரோதமாக நாலு படையாகப் பதிவிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[44. அபிமெலேக்கும் அவனோடிருந்த படையும் பாய்ந்துவந்து, பட்டணத்தின் ஒலிமுகவாசலில் நின்றார்கள்; மற்ற இரண்டு படைகளோ வெளியிலிருக்கிற யாவர்மேலும் விழுந்து, அவர்களை வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10019,51 +8437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஏபேதின் குமாரன் காகால் புறப்பட்டு, பட்டணத்தின் ஒலிமுகவாசலில் நின்றான்; அப்பொழுது பதிவிருந்த அபிமெலேக்கு தன்னோடிருக்கிற ஜனங்களோடேகூட எழும்பிவந்தான்.]]></a:t>
+              <a:t><![CDATA[29. இந்த ஜனங்கள் மாத்திரம் என் கைக்குள் இருக்கட்டும்; நான் அபிமெலேக்கைத் துரத்திவிடுவேன் என்றான். உன் சேனையைப் பெருகப்பண்ணிப் புறப்பட்டுவா என்று, அவன் அபிமெலேக்குக்குச் சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10128,51 +8546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஏபேதின் குமாரன் காகால் புறப்பட்டு, பட்டணத்தின் ஒலிமுகவாசலில் நின்றான்; அப்பொழுது பதிவிருந்த அபிமெலேக்கு தன்னோடிருக்கிற ஜனங்களோடேகூட எழும்பிவந்தான்.]]></a:t>
+              <a:t><![CDATA[29. இந்த ஜனங்கள் மாத்திரம் என் கைக்குள் இருக்கட்டும்; நான் அபிமெலேக்கைத் துரத்திவிடுவேன் என்றான். உன் சேனையைப் பெருகப்பண்ணிப் புறப்பட்டுவா என்று, அவன் அபிமெலேக்குக்குச் சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10237,51 +8655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. காகால் அந்த ஜனங்களைக் கண்டு: இதோ, மலைகளின் உச்சிகளிலிருந்து ஜனங்கள் இறங்கிவருகிறார்கள் என்று சேபூலோடே சொன்னான். அதற்குச் சேபூல்: நீ மலைகளின் நிழலைக் கண்டு, மனுஷர் என்று நினைக்கிறாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[45. அபிமெலேக்கு அந்நாள் முழுவதும் பட்டணத்தின்மேல் யுத்தம்பண்ணி, பட்டணத்தைப் பிடித்து, அதிலிருந்த ஜனங்களைக் கொன்று, பட்டணத்தை இடித்து விட்டு, அதில் உப்பு விதைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10346,51 +8764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. காகால் அந்த ஜனங்களைக் கண்டு: இதோ, மலைகளின் உச்சிகளிலிருந்து ஜனங்கள் இறங்கிவருகிறார்கள் என்று சேபூலோடே சொன்னான். அதற்குச் சேபூல்: நீ மலைகளின் நிழலைக் கண்டு, மனுஷர் என்று நினைக்கிறாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[45. அபிமெலேக்கு அந்நாள் முழுவதும் பட்டணத்தின்மேல் யுத்தம்பண்ணி, பட்டணத்தைப் பிடித்து, அதிலிருந்த ஜனங்களைக் கொன்று, பட்டணத்தை இடித்து விட்டு, அதில் உப்பு விதைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10455,51 +8873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இது யோதாமுக்கு அறிவிக்கப்பட்டபோது, அவன் போய், கெரிசீம் மலையின் உச்சியில் ஏறிநின்று, உரத்தசத்தமிட்டுக் கூப்பிட்டு, அவர்களை நோக்கி: சீகேமின் பெரிய மனுஷரே, தேவன் உங்களுக்குச் செவிகொடுக்கும்படி நீங்கள் எனக்குச் செவிகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் பாகால் பேரீத்தின் கோவிலிலிருந்து எழுபது வெள்ளிக்காசை எடுத்து அவனுக்குக் கொடுத்தார்கள்; அவைகளால் அபிமெலேக்கு வீணரும் போக்கிரிகளுமான மனுஷரைச் சேவகத்தில் வைத்தான்; அவர்கள் அவனைப் பின்பற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10564,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. காகாலோ திரும்பவும்: இதோ, ஜனங்கள் தேசத்தின் மேட்டிலிருந்து இறங்கிவந்து, ஒரு படை மெயொனெனீமின் கர்வாலிமரத்தின் வழியாய் வருகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[30. பட்டணத்தின் அதிகாரியாகிய சேபூல் ஏபேதின் குமாரனாகிய காகாலின் வார்த்தைகளைக் கேட்டபோது, கோபமூண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10673,51 +9091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. காகாலோ திரும்பவும்: இதோ, ஜனங்கள் தேசத்தின் மேட்டிலிருந்து இறங்கிவந்து, ஒரு படை மெயொனெனீமின் கர்வாலிமரத்தின் வழியாய் வருகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[31. இரகசியமாய் அபிமெலேக்கினிடத்துக்கு ஆட்களை அனுப்பி: இதோ, ஏபேதின் குமாரனாகிய காகாலும் அவனுடைய சகோதரரும் சீகேமுக்கு வந்திருக்கிறார்கள்; பட்டணத்தை உமக்கு விரோதமாக எழுப்புகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10782,51 +9200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்குச் சேபூல்: அபிமெலேக்கை நாம் சேவிக்கிறதற்கு அவன் யார் என்று நீ சொன்ன உன் வாய் இப்பொழுது எங்கே? நீ நிந்தித்தஜனங்கள் அவர்கள் அல்லவா? இப்பொழுது நீ புறப்பட்டு, அவர்களோடே யுத்தம்பண்ணு என்றான்.]]></a:t>
+              <a:t><![CDATA[31. இரகசியமாய் அபிமெலேக்கினிடத்துக்கு ஆட்களை அனுப்பி: இதோ, ஏபேதின் குமாரனாகிய காகாலும் அவனுடைய சகோதரரும் சீகேமுக்கு வந்திருக்கிறார்கள்; பட்டணத்தை உமக்கு விரோதமாக எழுப்புகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10891,51 +9309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்குச் சேபூல்: அபிமெலேக்கை நாம் சேவிக்கிறதற்கு அவன் யார் என்று நீ சொன்ன உன் வாய் இப்பொழுது எங்கே? நீ நிந்தித்தஜனங்கள் அவர்கள் அல்லவா? இப்பொழுது நீ புறப்பட்டு, அவர்களோடே யுத்தம்பண்ணு என்றான்.]]></a:t>
+              <a:t><![CDATA[32. ஆகையால் நீர் உம்மோடிருக்கும் ஜனங்களோடேகூட இரவில் எழுந்து வந்து வெளியிலே பதிவிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11000,51 +9418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்குச் சேபூல்: அபிமெலேக்கை நாம் சேவிக்கிறதற்கு அவன் யார் என்று நீ சொன்ன உன் வாய் இப்பொழுது எங்கே? நீ நிந்தித்தஜனங்கள் அவர்கள் அல்லவா? இப்பொழுது நீ புறப்பட்டு, அவர்களோடே யுத்தம்பண்ணு என்றான்.]]></a:t>
+              <a:t><![CDATA[33. காலமே சூரியன் உதிக்கையில் எழும்பி, பட்டணத்தின் மேல் விழுந்து, அவனும் அவனோடிருக்கிற ஜனங்களும் உமக்கு எதிரே புறப்படும்போது, உம்முடைய கைக்கு நேரிடுகிறபடி அவனுக்குச் செய்யும் என்று சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11109,51 +9527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது காகால் சீகேமின் மனுஷருக்கு முன்பாகப் புறப்பட்டுப்போய், அபிமெலேக்கோடே யுத்தம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[33. காலமே சூரியன் உதிக்கையில் எழும்பி, பட்டணத்தின் மேல் விழுந்து, அவனும் அவனோடிருக்கிற ஜனங்களும் உமக்கு எதிரே புறப்படும்போது, உம்முடைய கைக்கு நேரிடுகிறபடி அவனுக்குச் செய்யும் என்று சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11218,51 +9636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அபிமெலேக்கு அவனைத் துரத்த, அவன் அவனுக்கு முன்பாக ஓடினான்; பட்டணவாசல்மட்டும் அநேகர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. அப்படியே அபிமெலேக்கும், அவனோடிருந்த சகல ஜனங்களும், இரவில் எழுந்துபோய், சீகேமுக்கு விரோதமாக நாலு படையாகப் பதிவிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11327,51 +9745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அபிமெலேக்கு அவனைத் துரத்த, அவன் அவனுக்கு முன்பாக ஓடினான்; பட்டணவாசல்மட்டும் அநேகர் வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. அப்படியே அபிமெலேக்கும், அவனோடிருந்த சகல ஜனங்களும், இரவில் எழுந்துபோய், சீகேமுக்கு விரோதமாக நாலு படையாகப் பதிவிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11436,51 +9854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அபிமெலேக்கு அருமாவில் இருந்துவிட்டான்; சேபூல் காகாலையும் அவன் சகோதரரையும் சீகேமிலே குடியிராதபடிக்குத் துரத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[35. ஏபேதின் குமாரன் காகால் புறப்பட்டு, பட்டணத்தின் ஒலிமுகவாசலில் நின்றான்; அப்பொழுது பதிவிருந்த அபிமெலேக்கு தன்னோடிருக்கிற ஜனங்களோடேகூட எழும்பிவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11545,51 +9963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அபிமெலேக்கு அருமாவில் இருந்துவிட்டான்; சேபூல் காகாலையும் அவன் சகோதரரையும் சீகேமிலே குடியிராதபடிக்குத் துரத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[35. ஏபேதின் குமாரன் காகால் புறப்பட்டு, பட்டணத்தின் ஒலிமுகவாசலில் நின்றான்; அப்பொழுது பதிவிருந்த அபிமெலேக்கு தன்னோடிருக்கிற ஜனங்களோடேகூட எழும்பிவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11654,51 +10072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இது யோதாமுக்கு அறிவிக்கப்பட்டபோது, அவன் போய், கெரிசீம் மலையின் உச்சியில் ஏறிநின்று, உரத்தசத்தமிட்டுக் கூப்பிட்டு, அவர்களை நோக்கி: சீகேமின் பெரிய மனுஷரே, தேவன் உங்களுக்குச் செவிகொடுக்கும்படி நீங்கள் எனக்குச் செவிகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் பாகால் பேரீத்தின் கோவிலிலிருந்து எழுபது வெள்ளிக்காசை எடுத்து அவனுக்குக் கொடுத்தார்கள்; அவைகளால் அபிமெலேக்கு வீணரும் போக்கிரிகளுமான மனுஷரைச் சேவகத்தில் வைத்தான்; அவர்கள் அவனைப் பின்பற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11763,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மறுநாளிலே ஜனங்கள் வெளியிலே வயலுக்குப் போனார்கள்; அது அபிமெலேக்குக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[46. அதைச் சீகேம் துருக்கத்து மனுஷர் எல்லாரும் கேள்விப்பட்டபோது, அவர்கள் பேரீத் தேவனுடைய கோவில் அரணுக்குள் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11872,51 +10290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மறுநாளிலே ஜனங்கள் வெளியிலே வயலுக்குப் போனார்கள்; அது அபிமெலேக்குக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[46. அதைச் சீகேம் துருக்கத்து மனுஷர் எல்லாரும் கேள்விப்பட்டபோது, அவர்கள் பேரீத் தேவனுடைய கோவில் அரணுக்குள் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11981,51 +10399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவன் ஜனங்களைக் கூட்டிக்கொண்டு, அவர்களை மூன்று படையாக வகுத்து, வெளியிலே பதிவிருந்து, அந்த ஜனங்கள் பட்டணத்திலிருந்து புறப்பட்டு வருகிறதைக் கண்டு, அவர்கள்மேல் எழும்பி, அவர்களை வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[47. சீகேம் துருக்கத்து மனுஷர் எல்லாரும் அங்கே கூடியிருக்கிறது அபிமெலேக்குக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12090,51 +10508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவன் ஜனங்களைக் கூட்டிக்கொண்டு, அவர்களை மூன்று படையாக வகுத்து, வெளியிலே பதிவிருந்து, அந்த ஜனங்கள் பட்டணத்திலிருந்து புறப்பட்டு வருகிறதைக் கண்டு, அவர்கள்மேல் எழும்பி, அவர்களை வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[48. அபிமெலேக்கு தன்னோடிருந்த எல்லா ஜனங்களோடுங்கூடச் சல்மோன் மலையில் ஏறி, தன் கையிலே கோடரியைப் பிடித்து, ஒரு மரத்தின் கொம்பை வெட்டி, அதை எடுத்து, தன் தோளின் மேல் போட்டுக்கொண்டு, தன்னோடிருந்த ஜனங்களை நோக்கி: நான் என்ன செய்கிறேன் என்று பார்க்கிறீர்களே, நீங்களும் தீவிரமாய் என்னைப்போலச் செய்யுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12199,51 +10617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவன் ஜனங்களைக் கூட்டிக்கொண்டு, அவர்களை மூன்று படையாக வகுத்து, வெளியிலே பதிவிருந்து, அந்த ஜனங்கள் பட்டணத்திலிருந்து புறப்பட்டு வருகிறதைக் கண்டு, அவர்கள்மேல் எழும்பி, அவர்களை வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[48. அபிமெலேக்கு தன்னோடிருந்த எல்லா ஜனங்களோடுங்கூடச் சல்மோன் மலையில் ஏறி, தன் கையிலே கோடரியைப் பிடித்து, ஒரு மரத்தின் கொம்பை வெட்டி, அதை எடுத்து, தன் தோளின் மேல் போட்டுக்கொண்டு, தன்னோடிருந்த ஜனங்களை நோக்கி: நான் என்ன செய்கிறேன் என்று பார்க்கிறீர்களே, நீங்களும் தீவிரமாய் என்னைப்போலச் செய்யுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12308,51 +10726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அபிமெலேக்கும் அவனோடிருந்த படையும் பாய்ந்துவந்து, பட்டணத்தின் ஒலிமுகவாசலில் நின்றார்கள்; மற்ற இரண்டு படைகளோ வெளியிலிருக்கிற யாவர்மேலும் விழுந்து, அவர்களை வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[48. அபிமெலேக்கு தன்னோடிருந்த எல்லா ஜனங்களோடுங்கூடச் சல்மோன் மலையில் ஏறி, தன் கையிலே கோடரியைப் பிடித்து, ஒரு மரத்தின் கொம்பை வெட்டி, அதை எடுத்து, தன் தோளின் மேல் போட்டுக்கொண்டு, தன்னோடிருந்த ஜனங்களை நோக்கி: நான் என்ன செய்கிறேன் என்று பார்க்கிறீர்களே, நீங்களும் தீவிரமாய் என்னைப்போலச் செய்யுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12417,51 +10835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அபிமெலேக்கும் அவனோடிருந்த படையும் பாய்ந்துவந்து, பட்டணத்தின் ஒலிமுகவாசலில் நின்றார்கள்; மற்ற இரண்டு படைகளோ வெளியிலிருக்கிற யாவர்மேலும் விழுந்து, அவர்களை வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[49. அப்படியே சகல ஜனங்களும் அவரவர் ஒவ்வொரு கொம்பை வெட்டி, அபிமெலேக்குக்குப் பின்சென்று அவைகளை அந்த அரணுக்கு அருகே போட்டு, அக்கினி கொளுத்தி அந்த அரணைச் சுட்டுப்போட்டார்கள்; அதினால் புருஷரும் ஸ்திரீகளும் ஏறக்குறைய ஆயிரம்பேராகிய சீகேம் துருக்கத்து மனுஷர் எல்லாரும் செத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12526,51 +10944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அபிமெலேக்கும் அவனோடிருந்த படையும் பாய்ந்துவந்து, பட்டணத்தின் ஒலிமுகவாசலில் நின்றார்கள்; மற்ற இரண்டு படைகளோ வெளியிலிருக்கிற யாவர்மேலும் விழுந்து, அவர்களை வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[49. அப்படியே சகல ஜனங்களும் அவரவர் ஒவ்வொரு கொம்பை வெட்டி, அபிமெலேக்குக்குப் பின்சென்று அவைகளை அந்த அரணுக்கு அருகே போட்டு, அக்கினி கொளுத்தி அந்த அரணைச் சுட்டுப்போட்டார்கள்; அதினால் புருஷரும் ஸ்திரீகளும் ஏறக்குறைய ஆயிரம்பேராகிய சீகேம் துருக்கத்து மனுஷர் எல்லாரும் செத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12635,51 +11053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அபிமெலேக்கு அந்நாள் முழுவதும் பட்டணத்தின்மேல் யுத்தம்பண்ணி, பட்டணத்தைப் பிடித்து, அதிலிருந்த ஜனங்களைக் கொன்று, பட்டணத்தை இடித்து விட்டு, அதில் உப்பு விதைத்தான்.]]></a:t>
+              <a:t><![CDATA[49. அப்படியே சகல ஜனங்களும் அவரவர் ஒவ்வொரு கொம்பை வெட்டி, அபிமெலேக்குக்குப் பின்சென்று அவைகளை அந்த அரணுக்கு அருகே போட்டு, அக்கினி கொளுத்தி அந்த அரணைச் சுட்டுப்போட்டார்கள்; அதினால் புருஷரும் ஸ்திரீகளும் ஏறக்குறைய ஆயிரம்பேராகிய சீகேம் துருக்கத்து மனுஷர் எல்லாரும் செத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12744,51 +11162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அபிமெலேக்கு அந்நாள் முழுவதும் பட்டணத்தின்மேல் யுத்தம்பண்ணி, பட்டணத்தைப் பிடித்து, அதிலிருந்த ஜனங்களைக் கொன்று, பட்டணத்தை இடித்து விட்டு, அதில் உப்பு விதைத்தான்.]]></a:t>
+              <a:t><![CDATA[50. பின்பு அபிமெலேக்கு தேபேசுக்குப்போய், அதற்கு விரோதமாய்ப் பாளயமிறங்கி, அதைப் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12853,51 +11271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இது யோதாமுக்கு அறிவிக்கப்பட்டபோது, அவன் போய், கெரிசீம் மலையின் உச்சியில் ஏறிநின்று, உரத்தசத்தமிட்டுக் கூப்பிட்டு, அவர்களை நோக்கி: சீகேமின் பெரிய மனுஷரே, தேவன் உங்களுக்குச் செவிகொடுக்கும்படி நீங்கள் எனக்குச் செவிகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவன் ஒப்ராவிலிருக்கிற தன் தகப்பன் வீட்டிற்குப் போய், யெருபாகாலின் குமாரராகிய தன் சகோதரர் எழுபது பேரையும் ஒரே கல்லின் மேல் கொலைசெய்தான்; ஆனாலும் யெருபாகாலின் இளைய குமாரனாகிய யோதாம் ஒளித்திருந்தபடியினால் அவன் தப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12962,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அதைச் சீகேம் துருக்கத்து மனுஷர் எல்லாரும் கேள்விப்பட்டபோது, அவர்கள் பேரீத் தேவனுடைய கோவில் அரணுக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[51. அந்தப் பட்டணத்தின் நடுவே பலத்ததுருக்கம் இருந்தது; அங்கே சகல புருஷரும் ஸ்திரீகளும் பட்டணத்து மனுஷர் அனைவரும் ஓடிப் புகுந்து, கதவைப் பூட்டிக்கொண்டு, துருக்கத்தின்மேல் ஏறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13071,51 +11489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அதைச் சீகேம் துருக்கத்து மனுஷர் எல்லாரும் கேள்விப்பட்டபோது, அவர்கள் பேரீத் தேவனுடைய கோவில் அரணுக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[51. அந்தப் பட்டணத்தின் நடுவே பலத்ததுருக்கம் இருந்தது; அங்கே சகல புருஷரும் ஸ்திரீகளும் பட்டணத்து மனுஷர் அனைவரும் ஓடிப் புகுந்து, கதவைப் பூட்டிக்கொண்டு, துருக்கத்தின்மேல் ஏறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13180,51 +11598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. சீகேம் துருக்கத்து மனுஷர் எல்லாரும் அங்கே கூடியிருக்கிறது அபிமெலேக்குக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[52. அபிமெலேக்கு அந்தத் துருக்கம்மட்டும் வந்து, அதின்மேல் யுத்தம்பண்ணி, துருக்கத்தின் கதவைச் சுட்டெரித்துப் போடும்படிக்கு, அதின் கிட்டச் சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13289,51 +11707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அபிமெலேக்கு தன்னோடிருந்த எல்லா ஜனங்களோடுங்கூடச் சல்மோன் மலையில் ஏறி, தன் கையிலே கோடரியைப் பிடித்து, ஒரு மரத்தின் கொம்பை வெட்டி, அதை எடுத்து, தன் தோளின் மேல் போட்டுக்கொண்டு, தன்னோடிருந்த ஜனங்களை நோக்கி: நான் என்ன செய்கிறேன் என்று பார்க்கிறீர்களே, நீங்களும் தீவிரமாய் என்னைப்போலச் செய்யுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[52. அபிமெலேக்கு அந்தத் துருக்கம்மட்டும் வந்து, அதின்மேல் யுத்தம்பண்ணி, துருக்கத்தின் கதவைச் சுட்டெரித்துப் போடும்படிக்கு, அதின் கிட்டச் சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13398,51 +11816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அபிமெலேக்கு தன்னோடிருந்த எல்லா ஜனங்களோடுங்கூடச் சல்மோன் மலையில் ஏறி, தன் கையிலே கோடரியைப் பிடித்து, ஒரு மரத்தின் கொம்பை வெட்டி, அதை எடுத்து, தன் தோளின் மேல் போட்டுக்கொண்டு, தன்னோடிருந்த ஜனங்களை நோக்கி: நான் என்ன செய்கிறேன் என்று பார்க்கிறீர்களே, நீங்களும் தீவிரமாய் என்னைப்போலச் செய்யுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[53. அப்பொழுது ஒரு ஸ்திரீ ஒரு ஏந்திரக்கல்லின் துண்டை அபிமெலெக்குடைய தலையின்மேல் போட்டாள்; அது அவன் மண்டையை உடைத்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13507,51 +11925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அபிமெலேக்கு தன்னோடிருந்த எல்லா ஜனங்களோடுங்கூடச் சல்மோன் மலையில் ஏறி, தன் கையிலே கோடரியைப் பிடித்து, ஒரு மரத்தின் கொம்பை வெட்டி, அதை எடுத்து, தன் தோளின் மேல் போட்டுக்கொண்டு, தன்னோடிருந்த ஜனங்களை நோக்கி: நான் என்ன செய்கிறேன் என்று பார்க்கிறீர்களே, நீங்களும் தீவிரமாய் என்னைப்போலச் செய்யுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[53. அப்பொழுது ஒரு ஸ்திரீ ஒரு ஏந்திரக்கல்லின் துண்டை அபிமெலெக்குடைய தலையின்மேல் போட்டாள்; அது அவன் மண்டையை உடைத்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13616,51 +12034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அபிமெலேக்கு தன்னோடிருந்த எல்லா ஜனங்களோடுங்கூடச் சல்மோன் மலையில் ஏறி, தன் கையிலே கோடரியைப் பிடித்து, ஒரு மரத்தின் கொம்பை வெட்டி, அதை எடுத்து, தன் தோளின் மேல் போட்டுக்கொண்டு, தன்னோடிருந்த ஜனங்களை நோக்கி: நான் என்ன செய்கிறேன் என்று பார்க்கிறீர்களே, நீங்களும் தீவிரமாய் என்னைப்போலச் செய்யுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[54. உடனே அவன் தன் ஆயுததாரியாகிய வேலைக்காரனைக் கூப்பிட்டு: ஒரு ஸ்திரீ என்னைக் கொன்றாள் என்று என்னைக் குறித்துச் சொல்லாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் கொன்று போடு என்று அவனோடே சொன்னான்; அப்படியே அவன் வேலைக்காரன் அவனை உருவக் குத்தினான், அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13725,51 +12143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்படியே சகல ஜனங்களும் அவரவர் ஒவ்வொரு கொம்பை வெட்டி, அபிமெலேக்குக்குப் பின்சென்று அவைகளை அந்த அரணுக்கு அருகே போட்டு, அக்கினி கொளுத்தி அந்த அரணைச் சுட்டுப்போட்டார்கள்; அதினால் புருஷரும் ஸ்திரீகளும் ஏறக்குறைய ஆயிரம்பேராகிய சீகேம் துருக்கத்து மனுஷர் எல்லாரும் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[54. உடனே அவன் தன் ஆயுததாரியாகிய வேலைக்காரனைக் கூப்பிட்டு: ஒரு ஸ்திரீ என்னைக் கொன்றாள் என்று என்னைக் குறித்துச் சொல்லாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் கொன்று போடு என்று அவனோடே சொன்னான்; அப்படியே அவன் வேலைக்காரன் அவனை உருவக் குத்தினான், அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13834,51 +12252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்படியே சகல ஜனங்களும் அவரவர் ஒவ்வொரு கொம்பை வெட்டி, அபிமெலேக்குக்குப் பின்சென்று அவைகளை அந்த அரணுக்கு அருகே போட்டு, அக்கினி கொளுத்தி அந்த அரணைச் சுட்டுப்போட்டார்கள்; அதினால் புருஷரும் ஸ்திரீகளும் ஏறக்குறைய ஆயிரம்பேராகிய சீகேம் துருக்கத்து மனுஷர் எல்லாரும் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[54. உடனே அவன் தன் ஆயுததாரியாகிய வேலைக்காரனைக் கூப்பிட்டு: ஒரு ஸ்திரீ என்னைக் கொன்றாள் என்று என்னைக் குறித்துச் சொல்லாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் கொன்று போடு என்று அவனோடே சொன்னான்; அப்படியே அவன் வேலைக்காரன் அவனை உருவக் குத்தினான், அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13943,51 +12361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்படியே சகல ஜனங்களும் அவரவர் ஒவ்வொரு கொம்பை வெட்டி, அபிமெலேக்குக்குப் பின்சென்று அவைகளை அந்த அரணுக்கு அருகே போட்டு, அக்கினி கொளுத்தி அந்த அரணைச் சுட்டுப்போட்டார்கள்; அதினால் புருஷரும் ஸ்திரீகளும் ஏறக்குறைய ஆயிரம்பேராகிய சீகேம் துருக்கத்து மனுஷர் எல்லாரும் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[55. அபிமெலேக்குச் செத்துப்போனதை இஸ்ரவேல் மனுஷர் கண்டபோது, அவர்கள் தங்கள் தங்கள் இடங்களுக்குப் போய் விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -14022,51 +12440,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506355" r:id="rId1"/>
+    <p:sldLayoutId id="2474529214" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14162,166 +12580,54 @@
 
 <file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...78 lines deleted...]
-
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
-</Relationships>
-[...30 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide123.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
@@ -15186,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The trees went forth on a time to anoint a king over them; and they said unto the olive tree,]]></a:t>
+              <a:t><![CDATA[ಕಲ್ಲಿನ ಮೇಲೆ ಕೊಂದು ಹಾಕಿದನು. ಆದರೆ ಯೆರುಬ್ಬಾಳನ ಚಿಕ್ಕ ಮಗನಾದ ಯೋತಾಮನು ಒಬ್ಬನೇ ಉಳಿದನು; ಯಾಕಂದರೆ ಅವನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. Then went Abimelech to Thebez, and encamped against Thebez, and took it.]]></a:t>
+              <a:t><![CDATA[56. ಈ ಪ್ರಕಾರ ಅಬೀಮೆಲೆಕನು ತನ್ನ ಎಪ್ಪತ್ತು ಮಂದಿ ಸಹೋದರರನ್ನು ಕೊಂದುಹಾಕಿದ್ದರಿಂದ ತನ್ನ ತಂದೆಗೆ ಮಾಡಿದ ಕೇಡನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. But there was a strong tower within the city, and thither fled all the men and women, and all]]></a:t>
+              <a:t><![CDATA[ದೇವರು ಅವನ ಮೇಲೆ ತಿರಿಗಿ ಬರಮಾಡಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they of the city, and shut it to them, and got them up to the top of the tower.]]></a:t>
+              <a:t><![CDATA[57. ಇದಲ್ಲದೆ ಶೆಕೆಮಿನ ಮನುಷ್ಯರು ಮಾಡಿದ ಸಮಸ್ತ ಕೆಟ್ಟತನವನ್ನು ಅವರ ತಲೆಗಳ ಮೇಲೆ ದೇವರು ಬರಮಾಡಿದನು. ಯೆರುಬ್ಬಾಳನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. And Abimelech came unto the tower, and fought against it, and went hard unto the door of the]]></a:t>
+              <a:t><![CDATA[ಮಗನಾದ ಯೋತಾಮನ ಶಾಪವು ಅವರ ಮೇಲೆ ಬಂತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tower to burn it with fire.]]></a:t>
+              <a:t><![CDATA[36. ಗಾಳನು ಆ ಜನರನ್ನು ಕಂಡಾಗ--ಇಗೋ, ಬೆಟ್ಟದ ಶಿಖರಗಳಿಂದ ಜನರು ಇಳಿದು ಬರುತ್ತಾರೆ ಎಂದು ಜೆಬುಲನಿಗೆ ಹೇಳಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. And a certain woman cast a piece of a millstone upon Abimelech's head, and all to brake his]]></a:t>
+              <a:t><![CDATA[ಜೆಬುಲನು ಅವನಿಗೆ--ನೀನು ಬೆಟ್ಟಗಳ ನೆರಳನ್ನು ಮನುಷ್ಯರಂತೆ ನೋಡುತ್ತೀ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[skull.]]></a:t>
+              <a:t><![CDATA[37. ಗಾಳನು ತಿರಿಗಿ ಅವನ ಸಂಗಡ ಮಾತ ನಾಡಿ--ಇಗೋ, ಜನರು ಭೂಮಧ್ಯಸ್ಥಳದಿಂದ ಬರು ತ್ತಾರೆ; ಮಿಯೋನೀಮಿನ ಬೈಲುಮಾರ್ಗವಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. Then he called hastily unto the young man his armour bearer, and said unto him, Draw your sword,]]></a:t>
+              <a:t><![CDATA[ಒಂದು ಗುಂಪು ಬರುತ್ತದೆ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and slay me, that men say not of me, A women slew him. And his young man thrust him through, and he]]></a:t>
+              <a:t><![CDATA[38. ಆಗ ಜೆಬುಲನು ಅವನಿಗೆ--ನಾವು ಅವನನ್ನು ಸೇವಿಸುವ ಹಾಗೆ ಅಬೀ ಮೆಲೆಕನು ಯಾರು ಎಂದು ನೀನು ಹೇಳಿದ ನಿನ್ನ ಬಾಯಿ ಈಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[died.]]></a:t>
+              <a:t><![CDATA[ಎಲ್ಲಿ? ಅದು ನೀನು ಅಲಕ್ಷ್ಯಮಾಡಿದ ಜನವಲ್ಲವೋ? ಈಗ ನೀನು ಹೊರಟು ಅವರ ಸಂಗಡ ಯುದ್ಧಮಾಡು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,1371 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Reign you over us.]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[over you? remember also that I am your bone and your flesh.]]></a:t>
+              <a:t><![CDATA[ಅಡಗಿಕೊಂಡನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,579 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But the olive tree said unto them, Should I leave my fatness, wherewith by me they honour God and]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[Abimelech hired vain and light persons, which followed him.]]></a:t>
+              <a:t><![CDATA[6. ಶೆಕೆಮಿನ ಜನರೆಲ್ಲರೂ ಮಿಲ್ಲೋನಿನ ಮನೆಯವರೆಲ್ಲರೂ ಕೂಡಿಕೊಂಡು ಹೋಗಿ ಶೆಕೆಮಿನ ಬೈಲಲ್ಲಿ ಇರುವ ಸ್ತಂಭದ ಬಳಿಯಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man, and go to be promoted over the trees?]]></a:t>
+              <a:t><![CDATA[ಅಬೀಮೆಲೆಕನನ್ನು ಅರಸನನ್ನಾಗಿ ನೇಮಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the trees said to the fig tree, Come you, and reign over us.]]></a:t>
+              <a:t><![CDATA[7. ಯೋತಾಮನಿಗೆ ಇದನ್ನು ತಿಳಿಸಿದಾಗ ಅವನು ಹೋಗಿ ಗೆರಿಜ್ಜೀಮ್‌ ಬೆಟ್ಟದ ತುದಿಯಲ್ಲಿ ಏರಿ ನಿಂತು ಗಟ್ಟಿಯಾಗಿ ಕೂಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But the fig tree said unto them, Should I forsake my sweetness, and my good fruit, and go to be]]></a:t>
+              <a:t><![CDATA[ಅವರಿಗೆ--ಶೆಕೆಮಿನ ಜನರೇ, ದೇವರು ನಿಮ್ಮ ಮೊರೆ ಕೇಳುವ ಹಾಗೆ ನನ್ನ ಮಾತನ್ನು ಕೇಳಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19146,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[promoted over the trees?]]></a:t>
+              <a:t><![CDATA[8. ಮರಗಳು ತಮ್ಮ ಮೇಲೆ ಒಬ್ಬ ಅರಸನನ್ನು ಅಭಿಷೇ ಕಿಸಿಕೊಳ್ಳುವದಕ್ಕಾಗಿ ಹೊರಟು ಹೋಗಿ ಇಪ್ಪೆಯ ಮರಕ್ಕೆ--ನೀನು ನಮ್ಮನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19278,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then said the trees unto the vine, Come you, and reign over us.]]></a:t>
+              <a:t><![CDATA[ಆಳು ಅಂದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19410,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the vine said unto them, Should I leave my wine, which cheers God and man, and go to be]]></a:t>
+              <a:t><![CDATA[9. ಇಪ್ಪೆಯ ಮರ ಅವುಗಳಿಗೆ--ಯಾವದರಿಂದ ದೇವರನ್ನೂ ಮನು ಷ್ಯರನ್ನೂ ಘನಪಡಿಸುತ್ತಾರೋ ಆ ನನ್ನ ಪುಷ್ಟಿಯನ್ನು ಬಿಟ್ಟು ಮರಗಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19542,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[promoted over the trees?]]></a:t>
+              <a:t><![CDATA[ಮೇಲೆ ಅಧಿಕಾರಿಯಾಗಿ ಹೋಗುವೆನೋ ಅಂದಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19674,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he went unto his father's house at Ophrah, and slew his brethren the sons of Jerubbaal, being]]></a:t>
+              <a:t><![CDATA[2. ನೀವು ದಯಮಾಡಿ ಶೆಕೆಮಿನ ಜನರೆಲ್ಲರು ಕೇಳುವ ಹಾಗೆ ಮಾತನಾಡ ಬೇಕಾದದ್ದೇನಂದರೆ -- ಯೆರುಬ್ಬಾಳನ ಮಕ್ಕಳಾದ ಎಪ್ಪತ್ತು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19806,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then said all the trees unto the bramble, Come you, and reign over us.]]></a:t>
+              <a:t><![CDATA[10. ಮರಗಳು ಅಂಜೂರದ ಗಿಡಕ್ಕೆ--ನೀನು ಬಂದು ನಮ್ಮ ಮೇಲೆ ಆಳಬೇಕು ಅಂದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19938,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the bramble said unto the trees, If in truth all of you anoint me king over you, then come]]></a:t>
+              <a:t><![CDATA[11. ಆದರೆ ಅಂಜೂರದ ಗಿಡವು ಅವುಗ ಳಿಗೆ--ನಾನು ನನ್ನ ಮಧುರವನ್ನೂ ನನ್ನ ಒಳ್ಳೇ ಫಲ ವನ್ನೂ ಬಿಟ್ಟು ಮರಗಳ ಮೇಲೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20070,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and put your trust in my shadow: and if not, let fire come out of the bramble, and devour the cedars]]></a:t>
+              <a:t><![CDATA[ಅಧಿಕಾರಿಯಾಗಿ ಹೋಗುವೆನೋ ಅಂದಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20202,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Lebanon.]]></a:t>
+              <a:t><![CDATA[12. ಮರಗಳು ದ್ರಾಕ್ಷೇ ಗಿಡಕ್ಕೆ--ನೀನು ಬಂದು ನಮ್ಮನ್ನು ಆಳು ಅಂದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20334,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Now therefore, if all of you have done truly and sincerely, in that all of you have made]]></a:t>
+              <a:t><![CDATA[13. ಆದರೆ ದ್ರಾಕ್ಷೇ ಗಿಡವು ಅವುಗಳಿಗೆ--ದೇವರನ್ನೂ ಮನುಷ್ಯನನ್ನೂ ಸಂತೋಷಪಡಿಸುವ ನನ್ನ ರಸವನ್ನು ನಾನು ಬಿಟ್ಟು ಮರಗಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20466,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abimelech king, and if all of you have dealt well with Jerubbaal and his house, and have done unto]]></a:t>
+              <a:t><![CDATA[ಮೇಲೆ ಅಧಿಕಾರಿಯಾಗಿ ಹೋಗುವೆನೋ ಅಂದಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20598,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him according to the deserving of his hands;]]></a:t>
+              <a:t><![CDATA[14. ಆಗ ಎಲ್ಲಾ ಮರಗಳು ಮುಳ್ಳಿನ ಗಿಡಕ್ಕೆ--ನೀನು ಬಂದು ನಮ್ಮನ್ನು ಆಳು ಅಂದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20730,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. (For my father fought for you, and adventured his life far, and delivered you out of the hand of]]></a:t>
+              <a:t><![CDATA[15. ಮುಳ್ಳಿನ ಗಿಡವು ಮರಗಳಿಗೆ--ನೀವು ನನ್ನನ್ನು ಅರಸನನ್ನಾಗಿ ಅಭಿಷೇಕ ಮಾಡುವದು ಸತ್ಯ ವಾದರೆ ನನ್ನ ನೆರಳಲ್ಲಿ ಬಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20862,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Midian:]]></a:t>
+              <a:t><![CDATA[ಆಶ್ರಯಿಸಿಕೊಳ್ಳಿರಿ; ಇಲ್ಲದಿದ್ದರೆ ಮುಳ್ಳಿನ ಗಿಡದಿಂದ ಬೆಂಕಿ ಹೊರಟು ಲೆಬನೋನಿನ ದೇವದಾರುಗಳನ್ನು ದಹಿಸಿಬಿಡಲಿ ಅಂದಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20994,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And all of you are risen up against my father's house this day, and have slain his sons,]]></a:t>
+              <a:t><![CDATA[16. ನೀವು ಈಗ ಅಬೀಮೆಲೆಕನನ್ನು ಅರಸನನ್ನಾಗಿ ಮಾಡಿದ್ದು ಸತ್ಯದಿಂದಲೂ ಯಥಾರ್ಥದಿಂದಲೂ ಮಾಡಿದ್ದಾದರೆ, ಯೆರುಬ್ಬಾಳನಿಗೂ ಅವನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21126,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[threescore and ten persons, upon one stone: notwithstanding yet Jotham the youngest son of Jerubbaal]]></a:t>
+              <a:t><![CDATA[ಮಂದಿಯು ನಿಮ್ಮನ್ನು ಆಳುವದು ಒಳ್ಳೇದೋ? ಒಬ್ಬನು ಆಳುವದು ಒಳ್ಳೇದೋ? ನಾನು ನಿಮ್ಮ ಎಲುಬೂ ನಿಮ್ಮ ಮಾಂಸವೂ ಆಗಿದ್ದೇನೆಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21258,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[threescore and ten persons, upon one stone, and have made Abimelech, the son of his maidservant,]]></a:t>
+              <a:t><![CDATA[ಮನೆಗೂ ಒಳ್ಳೇದನ್ನು ಮಾಡಿದ್ದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21390,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king over the men of Shechem, because he is your brother;)]]></a:t>
+              <a:t><![CDATA[17. ನನ್ನ ತಂದೆಯಾದ ಅವನು ನಿಮಗೋಸ್ಕರ ಯುದ್ಧಮಾಡಿದವನಾಗಿಯೂ ತನ್ನ ಪ್ರಾಣವನ್ನು ಲೆಕ್ಕಿಸದೆ ಮಿದ್ಯಾನಿನ ಕೈಯಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21522,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. If all of you then have dealt truly and sincerely with Jerubbaal and with his house this day,]]></a:t>
+              <a:t><![CDATA[ನಿಮ್ಮನ್ನು ತಪ್ಪಿಸಿದವನಾಗಿಯೂ ಇರಲಾಗಿ ನೀವು ಈಹೊತ್ತು ನನ್ನ ತಂದೆಯ ಮನೆಗೆ ವಿರೋಧವಾಗಿ ಎದ್ದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21654,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[then rejoice all of you in Abimelech, and let him also rejoice in you:]]></a:t>
+              <a:t><![CDATA[18. ಅವನ ಎಪ್ಪತ್ತು ಮಕ್ಕಳನ್ನು ಒಂದೇ ಕಲ್ಲಿನ ಮೇಲೆ ಕೊಂದು ಅವನ ದಾಸಿಯ ಮಗನಾದ ಅಬೀಮೆಲೆಕನನ್ನು ಅವನು ನಿಮ್ಮ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21786,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But if not, let fire come out from Abimelech, and devour the men of Shechem, and the house of]]></a:t>
+              <a:t><![CDATA[ಸಹೋದರನಾಗಿರುವದರಿಂದ ಶೆಕೆಮಿನ ಜನರ ಮೇಲೆ ಅರಸನಾಗಿ ಇಟ್ಟದ್ದು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21918,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Millo; and let fire come out from the men of Shechem, and from the house of Millo, and devour]]></a:t>
+              <a:t><![CDATA[19. ಯೆರುಬ್ಬಾಳನ ಯೋಗ್ಯ ತೆಗೆ ತಕ್ಕದ್ದಾಗಿದ್ದರೆ ಮತ್ತು ಈಹೊತ್ತು ಅವನಿಗೂ ಅವನ ಮಗನಿಗೂ ನೀವು ಸತ್ಯದಲ್ಲಿಯೂ ಯಥಾರ್ಥ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22050,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abimelech.]]></a:t>
+              <a:t><![CDATA[ತೆಯಲ್ಲಿಯೂ ಕಾರ್ಯಮಾಡಿದ್ದರೆ, ಅಬೀಮೆಲೆಕನಲ್ಲಿ ನೀವು ಸಂತೋಷಪಡಿರಿ, ಅವನು ಸಹ ನಿಮ್ಮಲ್ಲಿ ಸಂತೋಷಪಡಲಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22182,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Jotham ran away, and fled, and went to Beer, and dwelt there, for fear of Abimelech his]]></a:t>
+              <a:t><![CDATA[1. ಯೆರುಬ್ಬಾಳನ ಮಗನಾದ ಅಬೀಮೆಲೆಕನು ಶೆಕೆಮಿನಲ್ಲಿರುವ ತನ್ನ ತಾಯಿಯ ಸಹೋದರರ ಬಳಿಗೆ ಹೋಗಿ ಅವರ ಸಂಗಡವೂ ತನ್ನ ತಾಯಿಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22314,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brother.]]></a:t>
+              <a:t><![CDATA[ತಂದೆ ಮನೆಯ ಕುಟುಂಬದವರೆ ಲ್ಲರ ಸಂಗಡವೂ ಮಾತನಾಡಿ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22446,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. When Abimelech had reigned three years over Israel,]]></a:t>
+              <a:t><![CDATA[20. ಇಲ್ಲದಿದ್ದರೆ ಅಬೀಮೆಲೆಕನಿಂದ ಬೆಂಕಿಹೊರಟು ಶೆಕೆಮಿನ ಜನರನ್ನೂ ಮಿಲ್ಲೋನಿನ ಮನೆಯವರನ್ನೂ ದಹಿಸಿಬಿಡಲಿ. ಶೆಕೆಮಿನ ಜನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22578,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was left; for he hid himself.]]></a:t>
+              <a:t><![CDATA[ಜ್ಞಾಪಕ ಮಾಡಿಕೊಳ್ಳಿರಿ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22710,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Then God sent an evil spirit between Abimelech and the men of Shechem; and the men of Shechem]]></a:t>
+              <a:t><![CDATA[ರಿಂದಲೂ ಮಿಲ್ಲೋನಿನ ಮನೆಯವರಿಂದಲೂ ಬೆಂಕಿ ಹೊರಟು ಅಬೀಮೆಲೆಕನನ್ನು ದಹಿಸಿಬಿಡಲಿ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22842,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dealt treacherously with Abimelech:]]></a:t>
+              <a:t><![CDATA[21. ಆಗ ಯೋತಾಮನು ತಪ್ಪಿಸಿಕೊಂಡು ಓಡಿ ಬೇರಕ್ಕೆ ಹೋಗಿ ಅಲ್ಲಿ ತನ್ನ ಸಹೋದರನಾದ ಅಬೀಮೆಲೆಕನ ಭಯದ ನಿಮಿತ್ತವಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22974,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. That the cruelty done to the threescore and ten sons of Jerubbaal might come, and their blood be]]></a:t>
+              <a:t><![CDATA[ವಾಸವಾಗಿದ್ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23106,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[laid upon Abimelech their brother, which slew them; and upon the men of Shechem, which aided him in]]></a:t>
+              <a:t><![CDATA[22. ಆದರೆ ಅಬೀಮೆಲೆಕನು ಇಸ್ರಾಯೇಲನ್ನು ಮೂರು ವರುಷ ಆಳಿದ ತರುವಾಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23238,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the killing of his brethren.]]></a:t>
+              <a:t><![CDATA[23. ದೇವರು ಅಬೀಮೆಲೆಕನಿಗೂ ಶೆಕೆಮಿನ ಜನರಿಗೂ ನಡುವೆ ದುರಾತ್ಮನನ್ನು ಕಳುಹಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23370,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the men of Shechem set hidden attackers in wait for him in the top of the mountains, and]]></a:t>
+              <a:t><![CDATA[39. ಗಾಳನು ಶೆಕೆಮಿನ ಮನು ಷ್ಯರ ಮುಂದೆ ಹೊರಟು ಅಬೀಮೆಲೆಕನ ಸಂಗಡ ಯುದ್ಧಮಾಡಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23502,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they robbed all that came along that way by them: and it was told Abimelech.]]></a:t>
+              <a:t><![CDATA[24. ಆಗ ಎಪ್ಪತ್ತು ಮಂದಿ ಮಕ್ಕಳಿಗೆ ಮಾಡಿದ್ದ ಕ್ರೂರತ್ವವು ಬಂದು ಪ್ರಾಪ್ತಿಸುವ ಹಾಗೆಯೂ ಅವರ ರಕ್ತವು ಅವರನ್ನು ಕೊಂದ ಅವರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23634,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Gaal the son of Ebed came with his brethren, and went over to Shechem: and the men of]]></a:t>
+              <a:t><![CDATA[ಸಹೋದರನಾದ ಅಬೀಮೆಲೆಕನ ಮೇಲೆಯೂ ಅವನ ಸಹೋದರರನ್ನು ಕೊಲ್ಲುವದಕ್ಕೆ ಅವನ ಕೈಗಳನ್ನು ಬಲ ಪಡಿಸಿದ ಶೆಕೆಮಿನ ಮನುಷ್ಯರ ಮೇಲೆಯೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23766,51 +20224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shechem put their confidence in him.]]></a:t>
+              <a:t><![CDATA[ಬರುವ ಹಾಗೆ ಶೆಕೆಮಿನ ಜನರು ಅಬೀಮೆಲೆಕನಿಗೆ ದ್ರೋಹ ಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23898,51 +20356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And they went out into the fields, and gathered their vineyards, and trode the grapes, and made]]></a:t>
+              <a:t><![CDATA[40. ಆದರೆ ಅಬೀಮೆಲೆಕನು ಅವ ನನ್ನು ಹಿಂದಟ್ಟಿದಾಗ ಅವನು ಅವನ ಮುಂದೆ ಓಡಿ ಹೋದನು. ಪ್ರವೇಶ ದ್ವಾರದ ವರೆಗೆ ಅನೇಕರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24030,51 +20488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And all the men of Shechem gathered together, and all the house of Millo, and went, and made]]></a:t>
+              <a:t><![CDATA[3. ಹಾಗೆಯೇ ಅವನ ತಾಯಿಯ ಸಹೋದರರು ಅವನನ್ನು ಕುರಿತು ಶೆಕೆಮಿನ ಜನರೆಲ್ಲರ ಕಿವಿಗಳಲ್ಲಿ ಈ ಮಾತುಗಳನ್ನೆಲ್ಲಾ ಆಡಿದರು. ಅವರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24162,51 +20620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[merry, and went into the house of their god, and did eat and drink, and cursed Abimelech.]]></a:t>
+              <a:t><![CDATA[ಸಂಹಾರವಾಗಿ ಅನೇಕರು ಗಾಯಗೊಂಡರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24294,51 +20752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And Gaal the son of Ebed said, Who is Abimelech, and who is Shechem, that we should serve him?]]></a:t>
+              <a:t><![CDATA[25. ಶೆಕೆಮಿನ ಮನುಷ್ಯರು ಪರ್ವತ ಶಿಖರಗಳ ಮೇಲೆ ಅವನಿಗೋಸ್ಕರ ಹೊಂಚಿಕೊಳ್ಳು ವವರನ್ನು ಇಟ್ಟು ತಮ್ಮ ಸವಿಾಪವಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24426,51 +20884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is not he the son of Jerubbaal? and Zebul his officer? serve the men of Hamor the father of Shechem:]]></a:t>
+              <a:t><![CDATA[ಮಾರ್ಗದಲ್ಲಿ ಹಾದುಹೋಗುವ ಎಲ್ಲರನ್ನು ಸುಲುಕೊಂಡರು. ಅದು ಅಬೀಮೆಲೆಕನಿಗೆ ತಿಳಿಸಲ್ಪಟ್ಟಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24558,51 +21016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for why should we serve him?]]></a:t>
+              <a:t><![CDATA[41. ಆಗ ಅಬೀಮೆಲೆಕನು ಅರೂಮದಲ್ಲಿ ವಾಸಮಾಡಿದನು; ಆದರೆ ಜೆಬುಲನು ಗಾಳನನ್ನೂ ಅವನ ಸಹೋದರ ರನ್ನೂ ಶೆಕೆಮಿನಲ್ಲಿ ಇರದ ಹಾಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24690,51 +21148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And would to God this people were under my hand! then would I remove Abimelech. And he said to]]></a:t>
+              <a:t><![CDATA[ಹೊರಡಿಸಿಬಿಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24822,51 +21280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abimelech, Increase yours army, and come out.]]></a:t>
+              <a:t><![CDATA[26. ಆಗ ಎಬೆದನ ಮಗನಾದ ಗಾಳನೂ ಅವನ ಸಹೋದರರೂ ಶೆಕೆಮಿಗೆ ದಾಟಿ ಬಂದರು; ಆದರೆ ಶೆಕೆಮಿನ ಜನರು ಅವನಲ್ಲಿ ಭರವಸವಿಟ್ಟು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24954,51 +21412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And when Zebul the ruler of the city heard the words of Gaal the son of Ebed, his anger was]]></a:t>
+              <a:t><![CDATA[42. ಮರು ದಿವಸದಲ್ಲಿ ಆದದ್ದೇನಂದರೆ, ಜನರು ಹೊಲಕ್ಕೆ ಹೊರಟರು: ಅವರು ಅಬೀಮೆಲೆಕನಿಗೆ ತಿಳಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25086,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kindled.]]></a:t>
+              <a:t><![CDATA[27. ಹೊರಗೆ ಹೋಗಿ ತಮ್ಮ ದ್ರಾಕ್ಷೇ ಫಲಗಳನ್ನು ಕೊಯಿದು ಅವು ಗಳನ್ನು ತುಳಿದು ಸಂತೋಷಪಟ್ಟು ತಮ್ಮ ದೇವರ ಮನೆಯೊಳಗೆ ಹೋಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25218,51 +21676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And he sent messengers unto Abimelech privately, saying, Behold, Gaal the son of Ebed and his]]></a:t>
+              <a:t><![CDATA[ತಿಂದು ಕುಡಿದು ಅಬೀಮೆಲೆಕ ನನ್ನು ಶಪಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25350,51 +21808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brethren be come to Shechem; and, behold, they fortify the city against you.]]></a:t>
+              <a:t><![CDATA[43. ಅವನು ಜನರನ್ನು ತಕ್ಕೊಂಡು ಅವರನ್ನು ಮೂರು ಗುಂಪುಗಳಾಗಿ ಮಾಡಿ ಹೊಲದಲ್ಲಿ ಹೊಂಚಿ ಕೊಂಡನು. ಇಗೋ, ಜನರು ಪಟ್ಟಣದಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25482,51 +21940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abimelech king, by the plain of the pillar that was in Shechem.]]></a:t>
+              <a:t><![CDATA[ಇವನನ್ನು ತಮ್ಮ ಸಹೋದರನೆಂದು ಹೇಳಿ ದ್ದರಿಂದ ಆ ಜನರ ಹೃದಯವು ಅಬೀಮೆಲೆಕನ ಕಡೆಗೆ ತಿರುಗಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25614,51 +22072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Now therefore up by night, you and the people that is with you, and lie in wait in the field:]]></a:t>
+              <a:t><![CDATA[ಹೊರಗೆ ಬಂದರು. ಅವನು ಅವರ ಮೇಲೆ ಎದ್ದು ಬಂದು ಅವರನ್ನು ಹೊಡೆದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25746,51 +22204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And it shall be, that in the morning, as soon as the sun is up, you shall rise early, and set]]></a:t>
+              <a:t><![CDATA[28. ಆಗ ಎಬೆದನ ಮಗನಾದ ಗಾಳನು--ನಾವು ಅವನನ್ನು ಸೇವಿಸುವ ಹಾಗೆ ಅಬೀ ಮೆಲೆಕನು ಯಾರು? ಶೆಕೆಮನು ಯಾರು? ಅವನು ಯೆರುಬ್ಬಾಳನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25878,51 +22336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the city: and, behold, when he and the people that is with him come out against you, then may]]></a:t>
+              <a:t><![CDATA[ಮಗನಲ್ಲವೋ? ಅವನ ಪ್ರಧಾನನು ಜೆಬುಲನಲ್ಲವೋ? ಶೆಕೆಮಿನ ತಂದೆಯಾದ ಹಮೋರನ ಮನುಷ್ಯರನ್ನೇ ಸೇವಿಸಿರಿ; ಇವನನ್ನು ನಾವು ಯಾಕೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26010,51 +22468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you do to them as you shall find occasion.]]></a:t>
+              <a:t><![CDATA[ಸೇವಿಸಬೇಕು?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26142,51 +22600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Abimelech rose up, and all the people that were with him, by night, and they laid wait]]></a:t>
+              <a:t><![CDATA[44. ಅಬೀಮೆಲೆಕನೂ ಅವನ ಸಂಗಡ ಇದ್ದ ಜನರ ಗುಂಪೂ ಮುಂದಕ್ಕೆ ಓಡಿ ಪಟ್ಟಣದ ಪ್ರವೇಶ ದ್ವಾರದಲ್ಲಿ ನಿಂತರು. ಮಿಕ್ಕಾದ ಎರಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26274,51 +22732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against Shechem in four companies.]]></a:t>
+              <a:t><![CDATA[ಗುಂಪು ಜನರು ಹೊಲದಲ್ಲಿರುವವರೆ ಲ್ಲರ ಮೇಲೆ ಬಿದ್ದು ಅವರನ್ನು ಹತಮಾಡಿಬಿಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26406,51 +22864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And Gaal the son of Ebed went out, and stood in the entering of the gate of the city: and]]></a:t>
+              <a:t><![CDATA[29. ಈ ಜನರನ್ನು ದೇವರು ನನ್ನ ಕೈಗೆ ಒಪ್ಪಿಸಿದರೆ ಚೆನ್ನಾಗಿತ್ತು, ಆಗ ನಾನು ಅಬೀಮೆಲೆಕನನ್ನು ತೆಗೆದುಹಾಕುವೆನು. ಅವನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26538,51 +22996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abimelech rose up, and the people that were with him, from lying in wait.]]></a:t>
+              <a:t><![CDATA[ಅಬೀಮೆಲೆಕನಿಗೆ--ನೀನು ನಿನ್ನ ಸೈನ್ಯವನ್ನು ಹೆಚ್ಚಿಸಿಕೊಂಡು ಹೊರಟು ಬಾ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26670,51 +23128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And when Gaal saw the people, he said to Zebul, Behold, there come people down from the top of]]></a:t>
+              <a:t><![CDATA[45. ಅಬೀಮೆಲೆಕನು ಆ ದಿನವೆಲ್ಲಾ ಪಟ್ಟಣದ ಮೇಲೆ ಯುದ್ಧಮಾಡಿ ಪಟ್ಟಣವನ್ನು ಹಿಡಿದು ಅದರಲ್ಲಿದ್ದ ಜನ ವನ್ನು ಕೊಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26802,51 +23260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the mountains. And Zebul said unto him, You see the shadow of the mountains as if they were men.]]></a:t>
+              <a:t><![CDATA[ಪಟ್ಟಣವನ್ನು ಕೆಡವಿಬಿಟ್ಟು ಅದರಲ್ಲಿ ಉಪ್ಪು ಎರಚಿಬಿಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26934,51 +23392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when they told it to Jotham, he went and stood in the top of mount Gerizim, and lifted up his]]></a:t>
+              <a:t><![CDATA[4. ಅವರು ಬಾಳ್‌ಬೆರೀತಿನ ಮನೆಯೊಳ ಗಿಂದ ಎಪ್ಪತ್ತು ಬೆಳ್ಳಿಯ ನಾಣ್ಯಗಳನ್ನು ತೆಗೆದುಕೊಂಡು ಅವನಿಗೆ ಕೊಟ್ಟರು. ಅವುಗಳಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27066,51 +23524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And Gaal spoke again, and said, See there come people down by the middle of the land, and]]></a:t>
+              <a:t><![CDATA[30. ಆ ಪಟ್ಟಣದ ಅಧಿಪತಿಯಾದ ಜೆಬುಲನು ಎಬೆದನ ಮಗನಾದ ಗಾಳನು ಹೇಳಿದ ಮಾತುಗಳನ್ನು ಕೇಳಿದಾಗ ಕೋಪಗೊಂಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27198,51 +23656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[another company come along by the plain of Meonenim.]]></a:t>
+              <a:t><![CDATA[31. ಅಬೀಮೆಲೆಕನ ಬಳಿಗೆ ರಹಸ್ಯವಾಗಿ ದೂತರನ್ನು ಕಳುಹಿಸಿ--ಇಗೋ, ಎಬೆದನ ಮಗನಾದ ಗಾಳನೂ ಅವನ ಸಹೋದರರೂ ಶೆಕೆಮಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27330,51 +23788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Then said Zebul unto him, Where is now your mouth, wherewith you said, Who is Abimelech, that we]]></a:t>
+              <a:t><![CDATA[ಬಂದಿದ್ದಾರೆ ಮತ್ತು ಇಗೋ, ಅವರು ಪಟ್ಟಣವನ್ನು ನಿನಗೆ ವಿರೋಧವಾಗಿ ಬಲಪಡಿಸುತ್ತಾರೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27462,51 +23920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should serve him? is not this the people that you have despised? go out, I pray now, and fight with]]></a:t>
+              <a:t><![CDATA[32. ಆದದ ರಿಂದ ಈಗ ನೀನೂ ನಿನ್ನ ಸಂಗಡ ಇರುವ ಜನರೂ ಕೂಡಿ ರಾತ್ರಿಯಲ್ಲಿ ಎದ್ದು ಹೊಲದಲ್ಲಿ ಹೊಂಚಿಕೊಳ್ಳ ಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27594,51 +24052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[33. ಹೊತ್ತಾರೆ ಸೂರ್ಯನು ಉದಯಿಸುವಾಗ ನೀನು ಎದ್ದು ಪಟ್ಟಣದ ಮೇಲೆ ಬೀಳಬೇಕು; ಇಗೋ, ಅವನೂ ಅವನ ಸಂಗಡ ಇರುವ ಜನರೂ ನಿಮಗೆದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27726,51 +24184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And Gaal went out before the men of Shechem, and fought with Abimelech.]]></a:t>
+              <a:t><![CDATA[ರಾಗಿ ಹೊರಟು ಬರುವಾಗ ನಿನಗೆ ಅನುಕೂಲ ತೋರಿದ ಹಾಗೆ ಅವನಿಗೆ ಮಾಡಬಹುದು ಎಂದು ಹೇಳಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27858,51 +24316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And Abimelech chased him, and he fled before him, and many were overthrown and wounded, even]]></a:t>
+              <a:t><![CDATA[34. ಹಾಗೆಯೇ ಅಬೀಮೆಲೆಕನೂ ಅವನ ಸಂಗಡ ಇದ್ದ ಸಮಸ್ತ ಜನರೂ ರಾತ್ರಿಯಲ್ಲಿ ಎದ್ದು ಶೆಕೆಮಿಗೆ ವಿರೋಧವಾಗಿ ನಾಲ್ಕು ಗುಂಪಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27990,51 +24448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the entering of the gate.]]></a:t>
+              <a:t><![CDATA[ಹೊಂಚಿ ಕೊಂಡಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28122,51 +24580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And Abimelech dwelt at Arumah: and Zebul thrust out Gaal and his brethren, that they should not]]></a:t>
+              <a:t><![CDATA[35. ಎಬೆದನ ಮಗನಾದ ಗಾಳನು ಹೊರಟು ಬಂದು ಪಟ್ಟಣದ ಬಾಗಲಿನ ದ್ವಾರದಲ್ಲಿ ನಿಂತನು. ಆಗ ಹೊಂಚಿಕೊಂಡಿದ್ದ ಅಬೀಮೆಲೆಕನೂ ಅವನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28254,51 +24712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dwell in Shechem.]]></a:t>
+              <a:t><![CDATA[ಸಂಗಡ ಇದ್ದ ಜನರೂ ಎದ್ದುಬಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28386,51 +24844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[voice, and cried, and said unto them, Hearken unto me, all of you men of Shechem, that God may]]></a:t>
+              <a:t><![CDATA[ಅಬೀಮೆಲೆಕನು ನಿಷ್ಪ್ರಯೋಜಕರನ್ನೂ ಬೆಲೆಯಿಲ್ಲದವರನ್ನೂ ಸಂಬಳಕ್ಕೆ ಇಟ್ಟುಕೊಂಡನು. ಅವರು ಅವನ ಹಿಂದೆ ಹೋದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28518,51 +24976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And it came to pass on the next day, that the people went out into the field; and they told]]></a:t>
+              <a:t><![CDATA[46. ಅದನ್ನು ಶೆಕೆಮಿನ ಗೋಪುರ ದಲ್ಲಿದ್ದ ಜನರೆಲ್ಲರೂ ಕೇಳಿದಾಗ ಅವರು ಬೆರೀತೆಂಬ ದೇವರ ಮನೆಯ ಭದ್ರವಾದ ಸ್ಥಳದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28650,51 +25108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abimelech.]]></a:t>
+              <a:t><![CDATA[ಪ್ರವೇಶಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28782,51 +25240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And he took the people, and divided them into three companies, and laid wait in the field, and]]></a:t>
+              <a:t><![CDATA[47. ಆದರೆ ಶೆಕೆಮಿನ ಗೋಪುರದಲ್ಲಿದ್ದ ಜನರೆಲ್ಲರೂ ಅಲ್ಲಿ ಕೂಡಿದ್ದಾರೆಂದು ಅಬೀಮೆಲೆಕನಿಗೆ ತಿಳಿಸಲ್ಪಟ್ಟಾಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28914,51 +25372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[looked, and, behold, the people were come forth out of the city; and he rose up against them, and]]></a:t>
+              <a:t><![CDATA[48. ಅಬೀಮೆಲೆಕನು ತನ್ನ ಸಂಗಡ ಇದ್ದ ಜನರೆಲ್ಲರ ಸಹಿತವಾಗಿ ಚಲ್ಮೊನ್‌ ಬೆಟ್ಟವನ್ನೇರಿ ತನ್ನ ಕೈಯಲ್ಲಿ ಕೊಡಲಿಯನ್ನು ಹಿಡಿದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29046,51 +25504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stroke them.]]></a:t>
+              <a:t><![CDATA[ಒಂದು ಮರದ ಕೊಂಬೆಯನ್ನು ಕಡಿದು ಅದನ್ನು ತನ್ನ ಹೆಗಲಿನ ಮೇಲೆ ಹೊತ್ತುಕೊಂಡು ತನ್ನ ಕೂಡ ಇದ್ದ ಜನರಿಗೆ--ನಾನು ಮಾಡಿದ್ದನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29178,51 +25636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And Abimelech, and the company that was with him, rushed forward, and stood in the entering of]]></a:t>
+              <a:t><![CDATA[ನೋಡಿ ಹಾಗೆಯೇ ತೀವ್ರವಾಗಿ ಮಾಡಿರಿ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29310,51 +25768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the gate of the city: and the two other companies ran upon all the people that were in the fields,]]></a:t>
+              <a:t><![CDATA[49. ಜನರಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನು ಒಂದೊಂದು ಕೊಂಬೆ ಯನ್ನು ಕಡಿದು ಅಬೀಮೆಲೆಕನ ಹಿಂದೆ ಹೋಗಿ ಅವುಗಳನ್ನು ಆ ಭದ್ರವಾದ ಸ್ಥಳಕ್ಕೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29442,51 +25900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and slew them.]]></a:t>
+              <a:t><![CDATA[ಹಾಕಿ ಅದಕ್ಕೆ ಬೆಂಕಿಯನ್ನು ಹಚ್ಚಿದರು. ಆಗ ಶೆಕೆಮಿನ ಗೋಪುರ ದಲ್ಲಿರುವವರೆಲ್ಲರೂ ಹೆಚ್ಚು ಕಡಿಮೆ ಸಾವಿರ ಸ್ತ್ರೀ ಪುರುಷರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29574,51 +26032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And Abimelech fought against the city all that day; and he took the city, and slew the people]]></a:t>
+              <a:t><![CDATA[ಸತ್ತರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29706,51 +26164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that was therein, and beat down the city, and sowed it with salt.]]></a:t>
+              <a:t><![CDATA[50. ಆಗ ಅಬೀಮೆಲೆಕನು ತೇಬೇಚಿಗೆ ಹೋಗಿ ಅದಕ್ಕೆ ವಿರೋಧವಾಗಿ ದಂಡಿಳಿಸಿ ಅದನ್ನು ಹಿಡಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29838,51 +26296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hearken unto you.]]></a:t>
+              <a:t><![CDATA[5. ಅವನು ಒಫ್ರದಲ್ಲಿರುವ ತನ್ನ ತಂದೆಯ ಮನೆಗೆ ಹೋಗಿ ತನ್ನ ಸಹೋದರರಾದ ಯೆರುಬ್ಬಾಳನ ಎಪ್ಪತ್ತು ಮಂದಿ ಕುಮಾರರನ್ನು ಒಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29970,51 +26428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And when all the men of the tower of Shechem heard that, they entered into an hold of the house]]></a:t>
+              <a:t><![CDATA[51. ಆದರೆ ಪಟ್ಟಣದ ಒಳಗೆ ಬಲವಾದ ಗೋಪುರ ಇತ್ತು; ಆ ಪಟ್ಟಣದಲ್ಲಿರುವ ಸಮಸ್ತ ಸ್ತ್ರೀ ಪುರುಷರು ಅಲ್ಲಿಗೆ ಓಡಿಹೋಗಿ ಅದರಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30102,51 +26560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the god Berith.]]></a:t>
+              <a:t><![CDATA[ಹೊಕ್ಕು ತಮ್ಮ ಹಿಂದಿನಿಂದ ಬಾಗಲನ್ನು ಮುಚ್ಚಿ ಗೋಪುರದ ಮೇಲೆ ಏರಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30234,51 +26692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. And it was told Abimelech, that all the men of the tower of Shechem were gathered together.]]></a:t>
+              <a:t><![CDATA[52. ಆಗ ಅಬೀಮೆಲೆಕನು ಆ ಗೋಪುರಕ್ಕೆ ಬಂದು ಅದರ ವಿರುದ್ಧ ಯುದ್ಧಮಾಡಿ ಗೋಪುರದ ಬಾಗಲನ್ನು ಸುಟ್ಟು ಬಿಡುವದಕ್ಕೆ ಅದರ ಬಳಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30366,51 +26824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. And Abimelech got him up to mount Zalmon, he and all the people that were with him; and]]></a:t>
+              <a:t><![CDATA[ಬಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30498,51 +26956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abimelech took an axe in his hand, and cut down a bough from the trees, and took it, and laid it on]]></a:t>
+              <a:t><![CDATA[53. ಆದರೆ ಒಬ್ಬ ಸ್ತ್ರೀಯು ಒಂದು ಬೀಸುವ ಕಲ್ಲಿನ ತುಂಡನ್ನು ಅಬೀಮೆಲೆಕನ ತಲೆಯ ಮೇಲೆ ಹಾಕಿ; ಅದರಿಂದ ಅವನ ತಲೆಯನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30630,51 +27088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his shoulder, and said unto the people that were with him, What all of you have seen me do, make]]></a:t>
+              <a:t><![CDATA[ಒಡೆದುಹಾಕಿದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30762,51 +27220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[haste, and do as I have done.]]></a:t>
+              <a:t><![CDATA[54. ಆಗ ಅವನು ಶೀಘ್ರವಾಗಿ ತನ್ನ ಆಯುಧಗಳನ್ನು ಹೊರುವ ಸೇವಕ ನನ್ನು ಕರೆದು ಅವನಿಗೆ--ಒಬ್ಬ ಸ್ತ್ರೀಯು ಕೊಂದಳೆಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30894,51 +27352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. And all the people likewise cut down every man his bough, and followed Abimelech, and put them]]></a:t>
+              <a:t><![CDATA[ಮನುಷ್ಯರು ನನ್ನನ್ನು ಕುರಿತು ಹೇಳದ ಹಾಗೆ ನೀನು ನಿನ್ನ ಕತ್ತಿಯನ್ನು ಇರಿದು ನನ್ನನ್ನು ಕೊಲ್ಲು ಎಂದು ಅವನಿಗೆ ಹೇಳಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31026,51 +27484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the hold, and set the hold on fire upon them; so that all the men of the tower of Shechem died]]></a:t>
+              <a:t><![CDATA[ಹಾಗೆಯೇ ಅವನ ಸೇವಕನು ಅವನನ್ನು ತಿವಿದು ಹಾಕಿದನು; ಅವನು ಸತ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31158,51 +27616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also, about a thousand men and women.]]></a:t>
+              <a:t><![CDATA[55. ಅಬೀಮೆಲೆಕನು ಸತ್ತುಹೋದದ್ದನ್ನು ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರು ನೋಡಿದಾಗ ಅವರವರು ತಮ್ಮ ಸ್ಥಳಗಳಿಗೆ ಹೋದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31219,91 +27677,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -31329,51 +27787,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -31504,51 +27962,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>123</Slides>
+  <Slides>109</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>