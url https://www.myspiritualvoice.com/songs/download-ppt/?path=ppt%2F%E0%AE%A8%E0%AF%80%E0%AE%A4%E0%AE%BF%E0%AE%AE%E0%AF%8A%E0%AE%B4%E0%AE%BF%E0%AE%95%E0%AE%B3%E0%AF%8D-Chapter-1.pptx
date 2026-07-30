--- v0 (2026-06-03)
+++ v1 (2026-07-30)
@@ -77,82 +77,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...30 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -176,66 +144,50 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
-    <p:sldId id="299" r:id="rId46"/>
-[...14 lines deleted...]
-    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,69 +328,53 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-[...17 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் மகனே, பாவிகள் உனக்கு நயங்காட்டினாலும் நீ சம்மதியாதே.]]></a:t>
+              <a:t><![CDATA[8. என் மகனே, உன் தகப்பன் புத்தியைக் கேள், உன் தாயின் போதகத்தைத் தள்ளாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எங்களோடே வா, இரத்தஞ்சிந்தும்படி நாம் பதிவிருந்து, குற்றமற்றிருக்கிறவர்களை முகாந்தரமின்றிப் பிடிக்கும்படி ஒளித்திருப்போம்;]]></a:t>
+              <a:t><![CDATA[9. அவைகள் உன் சிரசுக்கு அலங்காரமான முடியும், உன் கழுத்துக்குச் சரப்பணியுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எங்களோடே வா, இரத்தஞ்சிந்தும்படி நாம் பதிவிருந்து, குற்றமற்றிருக்கிறவர்களை முகாந்தரமின்றிப் பிடிக்கும்படி ஒளித்திருப்போம்;]]></a:t>
+              <a:t><![CDATA[10. என் மகனே, பாவிகள் உனக்கு நயங்காட்டினாலும் நீ சம்மதியாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பாதாளம் விழுங்குவதுபோல் நாம் அவர்களை உயிரோடே விழுங்குவோம்; குழியில் இறங்குகிறவர்கள் விழுங்கப்படுவதுபோல் அவர்களை முழுமையும் விழுங்குவோம்;]]></a:t>
+              <a:t><![CDATA[11. எங்களோடே வா, இரத்தஞ்சிந்தும்படி நாம் பதிவிருந்து, குற்றமற்றிருக்கிறவர்களை முகாந்தரமின்றிப் பிடிக்கும்படி ஒளித்திருப்போம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விலையுயர்ந்த சகலவிதப் பொருள்களையும் கண்டடைவோம்; கொள்ளைப் பொருளினால் நம்முடைய வீடுகளை நிரப்புவோம்.]]></a:t>
+              <a:t><![CDATA[12. பாதாளம் விழுங்குவதுபோல் நாம் அவர்களை உயிரோடே விழுங்குவோம்; குழியில் இறங்குகிறவர்கள் விழுங்கப்படுவதுபோல் அவர்களை முழுமையும் விழுங்குவோம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விலையுயர்ந்த சகலவிதப் பொருள்களையும் கண்டடைவோம்; கொள்ளைப் பொருளினால் நம்முடைய வீடுகளை நிரப்புவோம்.]]></a:t>
+              <a:t><![CDATA[12. பாதாளம் விழுங்குவதுபோல் நாம் அவர்களை உயிரோடே விழுங்குவோம்; குழியில் இறங்குகிறவர்கள் விழுங்கப்படுவதுபோல் அவர்களை முழுமையும் விழுங்குவோம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எங்களோடே பங்காளியாயிரு; நம்மெல்லாருக்கும் ஒரே பை இருக்குமென்று அவர்கள் சொல்வார்களாகில்;]]></a:t>
+              <a:t><![CDATA[12. பாதாளம் விழுங்குவதுபோல் நாம் அவர்களை உயிரோடே விழுங்குவோம்; குழியில் இறங்குகிறவர்கள் விழுங்கப்படுவதுபோல் அவர்களை முழுமையும் விழுங்குவோம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் மகனே, நீ அவர்களோடே வழிநடவாமல், உன் காலை அவர்கள் பாதைக்கு விலக்குவாயாக.]]></a:t>
+              <a:t><![CDATA[13. விலையுயர்ந்த சகலவிதப் பொருள்களையும் கண்டடைவோம்; கொள்ளைப் பொருளினால் நம்முடைய வீடுகளை நிரப்புவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் கால்கள் தீங்குசெய்ய ஓடி, இரத்தஞ்சிந்தத் தீவிரிக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. எங்களோடே பங்காளியாயிரு; நம்மெல்லாருக்கும் ஒரே பை இருக்குமென்று அவர்கள் சொல்வார்களாகில்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எவ்வகையான பட்சியானாலும் சரி, அதின் கண்களுக்கு முன்பாக வலையை விரிப்பது விருதா.]]></a:t>
+              <a:t><![CDATA[15. என் மகனே, நீ அவர்களோடே வழிநடவாமல், உன் காலை அவர்கள் பாதைக்கு விலக்குவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீதிமொழியையும், அதின் அர்த்தத்தையும், ஞானிகளின் வாக்கியங்களையும், அவர்கள் உரைத்த புதைபொருள்களையும் அறிந்துகொள்வான்.]]></a:t>
+              <a:t><![CDATA[1. தாவீதின் குமாரனும் இஸ்ரவேலின் ராஜாவுமாகிய சாலொமோனின் நீதிமொழிகள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எவ்வகையான பட்சியானாலும் சரி, அதின் கண்களுக்கு முன்பாக வலையை விரிப்பது விருதா.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் கால்கள் தீங்குசெய்ய ஓடி, இரத்தஞ்சிந்தத் தீவிரிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவர்களோ தங்கள் இரத்தத்திற்கே பதிவிருக்கிறார்கள், தங்கள் பிராணனுக்கே ஒளி வைத்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. எவ்வகையான பட்சியானாலும் சரி, அதின் கண்களுக்கு முன்பாக வலையை விரிப்பது விருதா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஞானமானது வெளியே நின்று கூப்பிடுகிறது, வீதிகளில் சத்தமிடுகிறது.]]></a:t>
+              <a:t><![CDATA[21. அது சந்தடியுள்ள தெருக்களின் சந்திலும், ஒலிமுகவாசலிலும் நின்று கூப்பிட்டு, பட்டணத்தில் தன் வார்த்தைகளை வசனித்துச் சொல்லுகிறது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அது சந்தடியுள்ள தெருக்களின் சந்திலும், ஒலிமுகவாசலிலும் நின்று கூப்பிட்டு, பட்டணத்தில் தன் வார்த்தைகளை வசனித்துச் சொல்லுகிறது:]]></a:t>
+              <a:t><![CDATA[22. பேதைகளே, நீங்கள் பேதைமையை விரும்புவதும், நிந்தனைக்காரரே, நீங்கள் நிந்தனையில் பிரியப்படுவதும், மதியீனரே, நீங்கள் ஞானத்தை வெறுப்பதும், எதுவரைக்கும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பேதைகளே, நீங்கள் பேதைமையை விரும்புவதும், நிந்தனைக்காரரே, நீங்கள் நிந்தனையில் பிரியப்படுவதும், மதியீனரே, நீங்கள் ஞானத்தை வெறுப்பதும், எதுவரைக்கும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. என் கடிந்துகொள்ளுதலுக்குத் திரும்புங்கள்; இதோ, என் ஆவியை உங்களுக்கு அருளுவேன்; என் வார்த்தைகளை உங்களுக்குத் தெரிவிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீதிமொழியையும், அதின் அர்த்தத்தையும், ஞானிகளின் வாக்கியங்களையும், அவர்கள் உரைத்த புதைபொருள்களையும் அறிந்துகொள்வான்.]]></a:t>
+              <a:t><![CDATA[2. இவைகளால் ஞானத்தையும் போதகத்தையும் அறிந்து, புத்திமதிகளை உணர்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என் கடிந்துகொள்ளுதலுக்குத் திரும்புங்கள்; இதோ, என் ஆவியை உங்களுக்கு அருளுவேன்; என் வார்த்தைகளை உங்களுக்குத் தெரிவிப்பேன்.]]></a:t>
+              <a:t><![CDATA[24. நான் கூப்பிட்டும், நீங்கள் கேட்கமாட்டோம் என்கிறீர்கள்; நான் என் கையை நீட்டியும் கவனிக்கிறவன் ஒருவனும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என் கடிந்துகொள்ளுதலுக்குத் திரும்புங்கள்; இதோ, என் ஆவியை உங்களுக்கு அருளுவேன்; என் வார்த்தைகளை உங்களுக்குத் தெரிவிப்பேன்.]]></a:t>
+              <a:t><![CDATA[25. என் ஆலோசனையையெல்லாம் நீங்கள் தள்ளி, என் கடிந்துகொள்ளுதலை வெறுத்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் கூப்பிட்டும், நீங்கள் கேட்கமாட்டோம் என்கிறீர்கள்; நான் என் கையை நீட்டியும் கவனிக்கிறவன் ஒருவனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[26. ஆகையால், நானும் உங்கள் ஆபத்துக்காலத்தில் நகைத்து, நீங்கள் பயப்படுங்காரியம் வரும்போது ஆகடியம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் கூப்பிட்டும், நீங்கள் கேட்கமாட்டோம் என்கிறீர்கள்; நான் என் கையை நீட்டியும் கவனிக்கிறவன் ஒருவனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் பயப்படுங்காரியம் புசல்போல் வரும்போதும், ஆபத்து சூறாவளிபோல் உங்களுக்கு நேரிடும்போதும், நெருக்கமும் இடுக்கமும் உங்கள்மேல் வரும்போதும், ஆகடியம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என் ஆலோசனையையெல்லாம் நீங்கள் தள்ளி, என் கடிந்துகொள்ளுதலை வெறுத்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் பயப்படுங்காரியம் புசல்போல் வரும்போதும், ஆபத்து சூறாவளிபோல் உங்களுக்கு நேரிடும்போதும், நெருக்கமும் இடுக்கமும் உங்கள்மேல் வரும்போதும், ஆகடியம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால், நானும் உங்கள் ஆபத்துக்காலத்தில் நகைத்து, நீங்கள் பயப்படுங்காரியம் வரும்போது ஆகடியம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது அவர்கள் என்னை நோக்கிக் கூப்பிடுவார்கள்; நான் மறுஉத்தரவு கொடுக்கமாட்டேன்; அவர்கள் அதிகாலையிலே என்னைத் தேடுவார்கள், என்னைக் காணமாட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால், நானும் உங்கள் ஆபத்துக்காலத்தில் நகைத்து, நீங்கள் பயப்படுங்காரியம் வரும்போது ஆகடியம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது அவர்கள் என்னை நோக்கிக் கூப்பிடுவார்கள்; நான் மறுஉத்தரவு கொடுக்கமாட்டேன்; அவர்கள் அதிகாலையிலே என்னைத் தேடுவார்கள், என்னைக் காணமாட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் பயப்படுங்காரியம் புசல்போல் வரும்போதும், ஆபத்து சூறாவளிபோல் உங்களுக்கு நேரிடும்போதும், நெருக்கமும் இடுக்கமும் உங்கள்மேல் வரும்போதும், ஆகடியம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் அறிவை வெறுத்தார்கள், கர்த்தருக்குப் பயப்படுதலைத் தெரிந்துகொள்ளாமற்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் பயப்படுங்காரியம் புசல்போல் வரும்போதும், ஆபத்து சூறாவளிபோல் உங்களுக்கு நேரிடும்போதும், நெருக்கமும் இடுக்கமும் உங்கள்மேல் வரும்போதும், ஆகடியம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[30. என் ஆலோசனையை அவர்கள் விரும்பவில்லை; என் கடிந்துகொள்ளுதலையெல்லாம் அசட்டைபண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அவர்கள் என்னை நோக்கிக் கூப்பிடுவார்கள்; நான் மறுஉத்தரவு கொடுக்கமாட்டேன்; அவர்கள் அதிகாலையிலே என்னைத் தேடுவார்கள், என்னைக் காணமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. ஆகையால் அவர்கள் தங்கள் வழியின் பலனைப் புசிப்பார்கள்; தங்கள் யோசனைகளினால் திருப்தியடைவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருக்குப் பயப்படுதலே ஞானத்தின் ஆரம்பம்; மூடர் ஞானத்தையும் போதகத்தையும் அசட்டைபண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. விவேகம், நீதி, நியாயம், நிதானம் என்பவைகளைப்பற்றிய உபதேசத்தை அடையலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அவர்கள் என்னை நோக்கிக் கூப்பிடுவார்கள்; நான் மறுஉத்தரவு கொடுக்கமாட்டேன்; அவர்கள் அதிகாலையிலே என்னைத் தேடுவார்கள், என்னைக் காணமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[32. பேதைகளின் மாறுபாடு அவர்களைக் கொல்லும், மூடரின் நிர்விசாரம் அவர்களை அழிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் அறிவை வெறுத்தார்கள், கர்த்தருக்குப் பயப்படுதலைத் தெரிந்துகொள்ளாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[32. பேதைகளின் மாறுபாடு அவர்களைக் கொல்லும், மூடரின் நிர்விசாரம் அவர்களை அழிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் அறிவை வெறுத்தார்கள், கர்த்தருக்குப் பயப்படுதலைத் தெரிந்துகொள்ளாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[33. எனக்குச் செவிகொடுக்கிறவன் எவனோ, அவன் விக்கினமின்றி வாசம்பண்ணி, ஆபத்திற்குப் பயப்படாமல் அமைதியாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,704 +4358,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஆலோசனையை அவர்கள் விரும்பவில்லை; என் கடிந்துகொள்ளுதலையெல்லாம் அசட்டைபண்ணினார்கள்.]]></a:t>
-[...652 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[33. எனக்குச் செவிகொடுக்கிறவன் எவனோ, அவன் விக்கினமின்றி வாசம்பண்ணி, ஆபத்திற்குப் பயப்படாமல் அமைதியாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -5185,1141 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருக்குப் பயப்படுதலே ஞானத்தின் ஆரம்பம்; மூடர் ஞானத்தையும் போதகத்தையும் அசட்டைபண்ணுகிறார்கள்.]]></a:t>
-[...652 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[4. இவைகள் பேதைகளுக்கு வினாவையும், வாலிபருக்கு அறிவையும் விவேகத்தையும் கொடுக்கும்.]]></a:t>
-            </a:r>
-[...434 lines deleted...]
-              <a:t><![CDATA[5. புத்திமான் இவைகளைக் கேட்டு, அறிவில் தேறுவான்; விவேகி நல்லாலோசனைகளை அடைந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் மகனே, உன் தகப்பன் புத்தியைக் கேள், உன் தாயின் போதகத்தைத் தள்ளாதே.]]></a:t>
+              <a:t><![CDATA[5. புத்திமான் இவைகளைக் கேட்டு, அறிவில் தேறுவான்; விவேகி நல்லாலோசனைகளை அடைந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் மகனே, உன் தகப்பன் புத்தியைக் கேள், உன் தாயின் போதகத்தைத் தள்ளாதே.]]></a:t>
+              <a:t><![CDATA[5. புத்திமான் இவைகளைக் கேட்டு, அறிவில் தேறுவான்; விவேகி நல்லாலோசனைகளை அடைந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவைகள் உன் சிரசுக்கு அலங்காரமான முடியும், உன் கழுத்துக்குச் சரப்பணியுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. நீதிமொழியையும், அதின் அர்த்தத்தையும், ஞானிகளின் வாக்கியங்களையும், அவர்கள் உரைத்த புதைபொருள்களையும் அறிந்துகொள்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவைகள் உன் சிரசுக்கு அலங்காரமான முடியும், உன் கழுத்துக்குச் சரப்பணியுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தருக்குப் பயப்படுதலே ஞானத்தின் ஆரம்பம்; மூடர் ஞானத்தையும் போதகத்தையும் அசட்டைபண்ணுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486807" r:id="rId1"/>
+    <p:sldLayoutId id="2474467172" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7130,182 +5322,54 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...78 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -7442,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. পুত্র আমার, পাপীরা তোমাকেও পাপের পথে টানতে চেষ্টা করবে| ঐ পাপীদের কথায় কর্ণপাত কোরো না|]]></a:t>
+              <a:t><![CDATA[8. నా కుమారుడా, నీ తండ్రి ఉపదేశము ఆలకింపుము నీ తల్లి చెప్పు బోధను త్రోసివేయకుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ঐসব পাপী লোকরা হয়তো তোমাকে বলবে, “আমাদের দলে এসো! আমরা একটি লোককে হঠাত্‌ আক্রমণ ও হত্যা করেত]]></a:t>
+              <a:t><![CDATA[9. అవి నీ తలకు సొగసైన మాలికయు నీ కంఠమునకు హారములునై యుండును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাচ্ছি| আমরা এক জন নিরীহ লোককে আক্রমণ করব|]]></a:t>
+              <a:t><![CDATA[10. నా కుమారుడా, పాపులు నిన్ను ప్రేరేపింపగా ఒప్పకుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমরা তাকে হত্যা করব| আমরা ঐ লোকটিকে মৃত্যুস্থলে পাঠিয়ে দেব| আমরা তাকে কবরে পাঠাব|]]></a:t>
+              <a:t><![CDATA[11. మాతోకూడ రమ్ము మనము ప్రాణముతీయుటకై పొంచియుందము నిర్దోషియైన యొకని పట్టుకొనుటకు దాగియుందము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আমরা সর্বপ্রকার বহুমূল্য সামগ্রী চুরি করব| আমরা সেই চুরি করা ধনসম্পত্তি দিয়ে আমাদের গৃহ]]></a:t>
+              <a:t><![CDATA[12. పాతాళము మనుష్యులను మింగివేయునట్లు వారిని జీవముతోనే మింగివేయుదము సమాధిలోనికి దిగువారు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিপূর্ণ করব|]]></a:t>
+              <a:t><![CDATA[మింగబడునట్లు వారు పూర్ణ బలముతోనుండగా మనము వారిని మింగివేయు దము రమ్ము అని వారు చెప్పునప్పుడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তাই আমাদের সঙ্গে চলে এসো, আমাদের সাহায্য কর| ঐ লুন্ঠিত ধন আমরা সবাই ভাগাভাগি করে নেব!”]]></a:t>
+              <a:t><![CDATA[ఒప్పకుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. পুত্র, ঐ পাপীদের অনুসরণ কোরো না| তাদের পাপের পথে এক পাও অগ্রসর হয়ো না|]]></a:t>
+              <a:t><![CDATA[13. పలువిధములైన మంచి సొత్తులు మనకు దొరుకును మన యిండ్లను దోపుడుసొమ్ముతో నింపుకొందము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ঐসব খারাপ লোকরা পাপ কাজ করতে সর্বদাই প্রস্তুত| তারা সর্বদা লোকদের হত্যা করতে চায়|]]></a:t>
+              <a:t><![CDATA[14. నీవు మాతో పాలివాడవై యుండుము మనకందరికిని సంచి ఒక్కటే యుండును అని వారు నీతో చెప్పుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. লোকরা পাখী ধরতে জাল পাতে| কিন্তু জাল যখন পাতা হচ্ছে তখন যদি পাখীরা দেখে ফেলে তাহলে কোন লাভ হবে]]></a:t>
+              <a:t><![CDATA[15. నా కుమారుడా, నీవు వారి మార్గమున పోకుము వారి త్రోవలయందు నడువకుండ నీ పాదము వెనుకకు తీసికొనుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তখন ঐসব লোকরা জ্ঞানপূর্ণ রচনাবলী এবং কাহিনীসমূহ যাদের মধ্যে রূপক অর্থ রযেছে সেগুলো বুঝতে পারবেন|]]></a:t>
+              <a:t><![CDATA[1. దావీదు కుమారుడును ఇశ్రాయేలు రాజునైన సొలొ మోను సామెతలు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না|]]></a:t>
+              <a:t><![CDATA[16. కీడు చేయుటకై వారి పాదములు పరుగులెత్తును నరహత్య చేయుటకై వారు త్వరపడుచుందురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তাই পাখীরা কাউকে হত্যা করার আগে তার জন্য লুকিয়ে প্রতীক্ষা করে| কিন্তু ওরা নিজেদের পাতা ফাঁদে পা]]></a:t>
+              <a:t><![CDATA[17. పక్షి చూచుచుండగా వల వేయుట వ్యర్థము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েই ধ্বংস হবে!]]></a:t>
+              <a:t><![CDATA[18. వారు స్వనాశనమునకే పొంచియుందురు తమ్మును తామే పట్టుకొనుటకై దాగియుందురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. লোভী লোকরা তাদের নিজেদের কুকর্মের জন্য তাদের জীবন হারায|]]></a:t>
+              <a:t><![CDATA[19. ఆశాపాతకులందరి గతి అట్టిదే దానిని స్వీకరించువారి ప్రాణము అది తీయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. শোন! প্রজ্ঞা মানুষকে শিক্ষা দেওয়ার চেষ্টা করছে| সে (প্রজ্ঞা) পথেঘাটে এবং জনবহুল বাজারে চিত্কার]]></a:t>
+              <a:t><![CDATA[20. జ్ఞానము వీధులలో కేకలు వేయుచున్నది సంతవీధులలో బిగ్గరగా పలుకుచున్నది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করছে|]]></a:t>
+              <a:t><![CDATA[21. గొప్ప సందడిగల స్థలములలో ప్రకటన చేయు చున్నది పురద్వారములలోను పట్టణములోను జ్ఞానము ప్రచురించుచు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. সে জনবহুল রাস্তার বাঁকগুলিতে চিত্কার করছে| সে শহরের ফটকগুলির কাছে লোকদের উদ্দেশ্য করে চেঁচাচ্ছে|]]></a:t>
+              <a:t><![CDATA[తెలియజేయుచున్నది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রজ্ঞা বলছে:]]></a:t>
+              <a:t><![CDATA[22. ఎట్లనగా, జ్ఞానములేనివారలారా, మీరెన్నాళ్లు జ్ఞానములేనివారుగా ఉండగోరుదురు? అపహాసకులారా,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. “ওহে বোকা লোকরা, আর কতদিন ধরে তোমরা তোমাদের নির্বোধের মত জীবনযাপন করাকে ভালবেসে চলবে? আরও কতকাল]]></a:t>
+              <a:t><![CDATA[మీరెన్నాళ్లు అపహాస్యము చేయుచు ఆనందింతురు? బుద్ధిహీనులారా, మీరెన్నాళ్లు జ్ఞానమును అసహ్యించు కొందురు?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রজ্ঞাকেউপহাস করা উপভোগ করবে? হীনবুদ্ধিরা কতদিন জ্ঞানকে ঘৃণা করবে?]]></a:t>
+              <a:t><![CDATA[23. నా గద్దింపు విని తిరుగుడి ఆలకించుడి నా ఆత్మను మీమీద కుమ్మరించుదును నా ఉపదేశమును మీకు తెలిపెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁরা জ্ঞানবানদের কথাগুলি অনুধাবন করতে সফল হবেন|]]></a:t>
+              <a:t><![CDATA[2. జ్ఞానమును ఉపదేశమును అభ్యసించుటకును వివేక సల్లాపములను గ్రహించుటకును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. আমার শিক্ষামালার প্রতি তোমাদের যথাযোগ্য মনোয়োগ দেওয়া উচিত্‌ ছিল| আমি তোমাদের আমার জ্ঞান দিয়ে]]></a:t>
+              <a:t><![CDATA[24. నేను పిలువగా మీరు వినకపోతిరి. నా చేయిచాపగా ఎవరును లక్ష్యపెట్టకపోయిరి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিতাম| আমি আমার ভাবনাগূলোকে তোমাদের জ্ঞাত করতাম|]]></a:t>
+              <a:t><![CDATA[25. నేను చెప్పిన బోధ యేమియు మీరు వినక త్రోసి వేసితిరి నేను గద్దింపగా లోబడకపోతిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. “কিন্তু তোমরা আমার কথা শুনতে অস্বীকার করেছিলে| আমি তোমাদের সাহায্য করতে চেয়েছিলাম| আমি তোমাদের]]></a:t>
+              <a:t><![CDATA[26. కాబట్టి మీకు అపాయము కలుగునప్పుడు నేను నవ్వెదను మీకు భయము వచ్చునప్పుడు నేను అపహాస్యము చేసెదను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিকে সাহায্যের হাত বাড়িযে দিয়েছিলাম - কিন্তু তোমরা আমার সাহায্য গ্রহণ করতে অস্বীকার করেছিলে|]]></a:t>
+              <a:t><![CDATA[27. భయము మీమీదికి తుపానువలె వచ్చునప్పుడు సుడిగాలి వచ్చునట్లు మీకు అపాయము కలుగు నప్పుడు మీకు కష్టమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. তোমরা আমার তিরস্কার গ্রহণ করতে অস্বীকার করেছিলে| তোমরা আমার সঙ্গে এক মত হতে সম্মত হলে না|]]></a:t>
+              <a:t><![CDATA[దుఃఖమును ప్రాప్తించునప్పుడు నేను అపహాస్యము చేసెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. অতএব, তোমরা যখন সংকটে পড়বে তখন আমি তোমাদের নিয়ে পরিহাস করব| তোমাদের কাছে যখন সন্ত্রাস আসবে তখন]]></a:t>
+              <a:t><![CDATA[28. అప్పుడు వారు నన్నుగూర్చి మొఱ్ఱపెట్టెదరుగాని నేను ప్రత్యుత్తరమియ్యకుందును నన్ను శ్రద్ధగా వెదకెదరు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি তোমাদের উপহাস করব|]]></a:t>
+              <a:t><![CDATA[గాని వారికి నేను కనబడ కుందును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. সন্ত্রাস ভয়ঙ্কর ঝড়ের মত তোমাদের অতর্কিতে গ্রাস করবে| সংকটসমূহ প্রবল বাতাসের মত তোমাদের ওপর]]></a:t>
+              <a:t><![CDATA[29. జ్ఞానము వారికి అసహ్యమాయెను యెహోవాయందు భయభక్తులు కలిగియుండుట వారి కిష్టము లేకపోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আঘাত হানবে| তোমরা নিদারুণ যন্ত্রণা ও দুঃখে পড়বে|]]></a:t>
+              <a:t><![CDATA[30. నా ఆలోచన విననొల్లకపోయిరి నా గద్దింపును వారు కేవలము తృణీకరించిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. “যখনই এই ধরণের বিপর্য়য ঘটবে তোমরা আমার সাহায্য চাইবে| কিন্তু আমি তোমাদের সাহায্য করব না| তোমরা]]></a:t>
+              <a:t><![CDATA[31. కాబట్టి వారు తమ ప్రవర్తనకు తగిన ఫలము ననుభ వించెదరు తమకు వెక్కసమగువరకు తమ ఆలోచనలను అనుస రించెదరు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. প্রভুকে মান্য করা এবং শ্রদ্ধা করাই হল মানুষের সর্বপ্রথম কর্তব্য| এটা তাদের প্রকৃত জ্ঞান অর্জন]]></a:t>
+              <a:t><![CDATA[3. నీతిన్యాయ యథార్థతల ననుసరించుటయందు బుద్ధి కుశలత ఇచ్చు ఉపదేశము నొందుటకును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাকে খুঁজবে কিন্তু পাবে না|]]></a:t>
+              <a:t><![CDATA[32. జ్ఞానములేనివారు దేవుని విసర్జించి నాశనమగుదురు. బుద్ధిహీనులు క్షేమము కలిగినదని మైమరచి నిర్మూల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. আমি তোমাদের সাহায্য করব না| কারণ তোমরা জ্ঞানকে অস্বীকার করেছো| তোমরা প্রভুকে ভয় ও ভক্তি করতে]]></a:t>
+              <a:t><![CDATA[మగుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাজি হও নি|]]></a:t>
+              <a:t><![CDATA[33. నా ఉపదేశము నంగీకరించువాడు సురక్షితముగా నివసించును వాడు కీడు వచ్చునన్న భయము లేక నెమ్మదిగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,843 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. তোমরা আমার উপদেশে কর্ণপাত কর নি| আমি যখন তোমাদের সঠিক পথের সন্ধান দিতে চেয়েছি, তোমরা রাজি হও]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[33. কিন্তু য়ে ব্যক্তি আমাকে মেনে চলে সে নিরাপদে বাস করবে| সে সর্বদা স্বাচ্ছন্দে থাকবে, সে কখনও কোন]]></a:t>
+              <a:t><![CDATA[నుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,1371 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে সাহায্য করে| কিন্তু শয়তান বোকারা অনুশাসন এবং যথার্থ জ্ঞানকে ঘৃণা করে|]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[বেশী বোধ লাভ করবেন|]]></a:t>
+              <a:t><![CDATA[4. జ్ఞానములేనివారికి బుద్ధి కలిగించుటకును ¸°వనులకు తెలివియు వివేచనయు పుట్టించుటకును తగిన సామెతలు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমার পুত্র,তোমার পিতা যখন তোমাকে সংশোধন করেন তখন তাঁর উপদেশ শোন| তোমার মায়ের পরামর্শও অবহেলা]]></a:t>
+              <a:t><![CDATA[5. జ్ఞానముగలవాడు విని పాండిత్యము వృద్ధిచేసికొనును వివేకముగలవాడు ఆలకించి నీతి సూత్రములను సంపా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোরো না|]]></a:t>
+              <a:t><![CDATA[దించుకొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তোমার পিতামাতার দেওয়া শিক্ষাসমূহ তোমার মাথার ওপর একটি সুন্দর মালার মত অথবা একটি কন্ঠহারের মতো]]></a:t>
+              <a:t><![CDATA[6. వీటిచేత సామెతలను భావసూచక విషయములను జ్ఞానుల మాటలను వారు చెప్పిన గూఢవాక్యములను జనులు గ్రహించుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েটা তোমাকে দেখতে আকর্ষক করে তোলে|]]></a:t>
+              <a:t><![CDATA[7. యెహోవాయందు భయభక్తులు కలిగియుండుట తెలి వికి మూలము మూర్ఖులు జ్ఞానమును ఉపదేశమును తిరస్కరించుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>