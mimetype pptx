--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -57,84 +57,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...32 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -148,67 +114,50 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
-    <p:sldId id="289" r:id="rId36"/>
-[...15 lines deleted...]
-    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -339,70 +288,53 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-[...18 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் நீதிமான்களைப் பசியினால் வருந்தவிடார்; துன்மார்க்கருடைய பொருளையோ அகற்றிவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. உத்தமமாய் நடக்கிறவன் பத்திரமாய் நடக்கிறான்; கோணலான வழிகளில் நடக்கிறவனோ கண்டுபிடிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் நீதிமான்களைப் பசியினால் வருந்தவிடார்; துன்மார்க்கருடைய பொருளையோ அகற்றிவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. கண்சாடை காட்டுகிறவன் நோவு உண்டாக்குகிறான்; அலப்புகிற மூடன் விழுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சோம்பற்கையால் வேலைசெய்கிறவன் ஏழையாவான்; சுறுசுறுப்புள்ளவன் கையோ செல்வத்தை உண்டாக்கும்.]]></a:t>
+              <a:t><![CDATA[11. நீதிமானுடைய வாய் ஜீவஊற்று; கொடுமையோ துன்மார்க்கனுடைய வாயை அடைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கண்சாடை காட்டுகிறவன் நோவு உண்டாக்குகிறான்; அலப்புகிற மூடன் விழுவான்.]]></a:t>
+              <a:t><![CDATA[12. பகை விரோதங்களை எழுப்பும்; அன்போ சகல பாவங்களையும் மூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கண்சாடை காட்டுகிறவன் நோவு உண்டாக்குகிறான்; அலப்புகிற மூடன் விழுவான்.]]></a:t>
+              <a:t><![CDATA[13. புத்திமானுடைய உதடுகளில் விளங்குவது ஞானம்; மதிகேடனுடைய முதுகுக்கு ஏற்றது பிரம்பு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கோடைகாலத்தில் சேர்க்கிறவன் புத்தியுள்ள மகன்; அறுப்புக்காலத்தில் தூங்குகிறவனோ இலச்சையை உண்டாக்குகிற மகன்.]]></a:t>
+              <a:t><![CDATA[14. ஞானவான்கள் அறிவைச் சேர்த்துவைக்கிறார்கள்; மூடனுடைய வாய்க்குக் கேடு சமீபித்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கோடைகாலத்தில் சேர்க்கிறவன் புத்தியுள்ள மகன்; அறுப்புக்காலத்தில் தூங்குகிறவனோ இலச்சையை உண்டாக்குகிற மகன்.]]></a:t>
+              <a:t><![CDATA[15. ஐசுவரியவானுடைய பொருள் அவனுக்கு அரணான பட்டணம்; ஏழைகளின் வறுமையோ அவர்களைக் கலங்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீதிமானுடைய வாய் ஜீவஊற்று; கொடுமையோ துன்மார்க்கனுடைய வாயை அடைக்கும்.]]></a:t>
+              <a:t><![CDATA[16. நீதிமானுடைய பிரயாசம் ஜீவனையும், துன்மார்க்கனுடைய விளைவோ பாவத்தையும் பிறப்பிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீதிமானுடைய வாய் ஜீவஊற்று; கொடுமையோ துன்மார்க்கனுடைய வாயை அடைக்கும்.]]></a:t>
+              <a:t><![CDATA[17. புத்திமதிகளைக் காத்துக்கொள்ளுகிறவன் ஜீவவழியில் இருக்கிறான்; கண்டனையை (கண்டிப்பை) வெறுக்கிறவனோ மோசம்போகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீதிமானுடைய சிரசின்மேல் ஆசீர்வாதங்கள் தங்கும்; கொடுமையோ துன்மார்க்கனுடைய வாயை அடைக்கும்.]]></a:t>
+              <a:t><![CDATA[18. பகையை மறைக்கிறவன் பொய்உதடன்; புறங்கூறுகிறவன் மதிகேடன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இருதயத்தில் ஞானமுள்ளவன் கட்டளைகளை ஏற்றுக்கொள்ளுகிறான்; அலப்புகிற மூடனோ விழுவான்.]]></a:t>
+              <a:t><![CDATA[1. சாலொமோனின் நீதிமொழிகள்: ஞானமுள்ள மகன் தகப்பனைச் சந்தோஷப்படுத்துகிறான்; மூடத்தனமுள்ளவனோ தாய்க்குச் சஞ்சலமாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீதிமானுடைய சிரசின்மேல் ஆசீர்வாதங்கள் தங்கும்; கொடுமையோ துன்மார்க்கனுடைய வாயை அடைக்கும்.]]></a:t>
+              <a:t><![CDATA[19. சொற்களின் மிகுதியில் பாவமில்லாமற்போகாது; தன் உதடுகளை அடக்குகிறவனோ புத்திமான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பகை விரோதங்களை எழுப்பும்; அன்போ சகல பாவங்களையும் மூடும்.]]></a:t>
+              <a:t><![CDATA[20. நீதிமானுடைய நாவு சுத்தவெள்ளி; துன்மார்க்கனுடைய மனம் அற்பவிலையும் பெறாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீதிமானுடைய பேர் புகழ்பெற்று விளங்கும்; துன்மார்க்கனுடைய பேரோ அழிந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[21. நீதிமானுடைய உதடுகள் அநேகரைப் போஷிக்கும்; மூடரோ மதியீனத்தினால் மாளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீதிமானுடைய பேர் புகழ்பெற்று விளங்கும்; துன்மார்க்கனுடைய பேரோ அழிந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தரின் ஆசீர்வாதமே ஐசுவரியத்தைத் தரும்; அதனோடே அவர் வேதனையைக் கூட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. புத்திமானுடைய உதடுகளில் விளங்குவது ஞானம்; மதிகேடனுடைய முதுகுக்கு ஏற்றது பிரம்பு.]]></a:t>
+              <a:t><![CDATA[23. தீவினைசெய்வது மூடனுக்கு விளையாட்டு; புத்திமானுக்கோ ஞானம் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. புத்திமானுடைய உதடுகளில் விளங்குவது ஞானம்; மதிகேடனுடைய முதுகுக்கு ஏற்றது பிரம்பு.]]></a:t>
+              <a:t><![CDATA[24. துன்மார்க்கன் பயப்படும் காரியம் அவனுக்கு வந்து நேரிடும்; நீதிமான் விரும்புகிற காரியம் அவனுக்குக் கொடுக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஞானவான்கள் அறிவைச் சேர்த்துவைக்கிறார்கள்; மூடனுடைய வாய்க்குக் கேடு சமீபித்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[25. சுழல்காற்று கடந்துபோவதுபோல் துன்மார்க்கன் கடந்துபோவான்; நீதிமானோ நித்திய அஸ்திபாரமுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஞானவான்கள் அறிவைச் சேர்த்துவைக்கிறார்கள்; மூடனுடைய வாய்க்குக் கேடு சமீபித்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[26. பற்களுக்குக் காடியும், கண்களுக்குப் புகையும் எப்படியிருக்கிறதோ, அப்படியே சோம்பேறியும் தன்னை அனுப்புகிறவர்களுக்கு இருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஐசுவரியவானுடைய பொருள் அவனுக்கு அரணான பட்டணம்; ஏழைகளின் வறுமையோ அவர்களைக் கலங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[27. கர்த்தருக்குப் பயப்படுதல் ஆயுசுநாட்களைப் பெருகப்பண்ணும்; துன்மார்க்கருடைய வருஷங்களோ குறுகிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீதிமானுடைய பிரயாசம் ஜீவனையும், துன்மார்க்கனுடைய விளைவோ பாவத்தையும் பிறப்பிக்கும்.]]></a:t>
+              <a:t><![CDATA[28. நீதிமான்களின் நம்பிக்கை மகிழ்ச்சியாகும்; துன்மார்க்கருடைய அபேட்சையோ அழியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இருதயத்தில் ஞானமுள்ளவன் கட்டளைகளை ஏற்றுக்கொள்ளுகிறான்; அலப்புகிற மூடனோ விழுவான்.]]></a:t>
+              <a:t><![CDATA[2. அநியாயத்தின் திரவியங்கள் ஒன்றுக்கும் உதவாது; நீதியோ மரணத்துக்குத் தப்புவிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. புத்திமதிகளைக் காத்துக்கொள்ளுகிறவன் ஜீவவழியில் இருக்கிறான்; கண்டனையை (கண்டிப்பை) வெறுக்கிறவனோ மோசம்போகிறான்.]]></a:t>
+              <a:t><![CDATA[29. கர்த்தரின் வழி உத்தமர்களுக்கு அரண்; அக்கிரமக்காரருக்கோ கலக்கம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. புத்திமதிகளைக் காத்துக்கொள்ளுகிறவன் ஜீவவழியில் இருக்கிறான்; கண்டனையை (கண்டிப்பை) வெறுக்கிறவனோ மோசம்போகிறான்.]]></a:t>
+              <a:t><![CDATA[30. நீதிமான் என்றும் அசைக்கப்படுவதில்லை; துன்மார்க்கர் பூமியில் வசிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பகையை மறைக்கிறவன் பொய்உதடன்; புறங்கூறுகிறவன் மதிகேடன்.]]></a:t>
+              <a:t><![CDATA[31. நீதிமானுடைய வாய் ஞானத்தை வெளிப்படுத்தும்; மாறுபாடுள்ள நாவோ அறுப்புண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,705 +3119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பகையை மறைக்கிறவன் பொய்உதடன்; புறங்கூறுகிறவன் மதிகேடன்.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[22. கர்த்தரின் ஆசீர்வாதமே ஐசுவரியத்தைத் தரும்; அதனோடே அவர் வேதனையைக் கூட்டார்.]]></a:t>
+              <a:t><![CDATA[32. நீதிமான்களுடைய உதடுகள் பிரியமானவைகளைப் பேச அறியும்; துன்மார்க்கருடைய வாயோ மாறுபாடுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,1141 +3228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உத்தமமாய் நடக்கிறவன் பத்திரமாய் நடக்கிறான்; கோணலான வழிகளில் நடக்கிறவனோ கண்டுபிடிக்கப்படுவான்.]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[31. நீதிமானுடைய வாய் ஞானத்தை வெளிப்படுத்தும்; மாறுபாடுள்ள நாவோ அறுப்புண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் நீதிமான்களைப் பசியினால் வருந்தவிடார்; துன்மார்க்கருடைய பொருளையோ அகற்றிவிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,160 +3337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உத்தமமாய் நடக்கிறவன் பத்திரமாய் நடக்கிறான்; கோணலான வழிகளில் நடக்கிறவனோ கண்டுபிடிக்கப்படுவான்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[32. நீதிமான்களுடைய உதடுகள் பிரியமானவைகளைப் பேச அறியும்; துன்மார்க்கருடைய வாயோ மாறுபாடுள்ளது.]]></a:t>
+              <a:t><![CDATA[4. சோம்பற்கையால் வேலைசெய்கிறவன் ஏழையாவான்; சுறுசுறுப்புள்ளவன் கையோ செல்வத்தை உண்டாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோனின் நீதிமொழிகள்: ஞானமுள்ள மகன் தகப்பனைச் சந்தோஷப்படுத்துகிறான்; மூடத்தனமுள்ளவனோ தாய்க்குச் சஞ்சலமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[5. கோடைகாலத்தில் சேர்க்கிறவன் புத்தியுள்ள மகன்; அறுப்புக்காலத்தில் தூங்குகிறவனோ இலச்சையை உண்டாக்குகிற மகன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +3555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோனின் நீதிமொழிகள்: ஞானமுள்ள மகன் தகப்பனைச் சந்தோஷப்படுத்துகிறான்; மூடத்தனமுள்ளவனோ தாய்க்குச் சஞ்சலமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. நீதிமானுடைய சிரசின்மேல் ஆசீர்வாதங்கள் தங்கும்; கொடுமையோ துன்மார்க்கனுடைய வாயை அடைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அநியாயத்தின் திரவியங்கள் ஒன்றுக்கும் உதவாது; நீதியோ மரணத்துக்குத் தப்புவிக்கும்.]]></a:t>
+              <a:t><![CDATA[7. நீதிமானுடைய பேர் புகழ்பெற்று விளங்கும்; துன்மார்க்கனுடைய பேரோ அழிந்துபோகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +3773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அநியாயத்தின் திரவியங்கள் ஒன்றுக்கும் உதவாது; நீதியோ மரணத்துக்குத் தப்புவிக்கும்.]]></a:t>
+              <a:t><![CDATA[8. இருதயத்தில் ஞானமுள்ளவன் கட்டளைகளை ஏற்றுக்கொள்ளுகிறான்; அலப்புகிற மூடனோ விழுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486803" r:id="rId1"/>
+    <p:sldLayoutId id="2474469667" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6025,198 +4104,62 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...78 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6353,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. প্রভু ভালো লোকদের প্রতি যত্নশীল হন| তিনি তাদের পর্য়াপ্ত খাবার য়োগান| কিন্তু প্রভু পাপীদের]]></a:t>
+              <a:t><![CDATA[9. యథార్థముగా ప్రవర్తించువాడు నిర్భయముగా ప్రవ ర్తించును. కుటిలవర్తనుడు బయలుపడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অভীষ্ট বস্তু কেড়ে নেন|]]></a:t>
+              <a:t><![CDATA[10. కనుసైగ చేయువాడు వ్యధ పుట్టించును పనికిమాలిన వదరుబోతు నశించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. এক জন অলস ব্যক্তি দরিদ্র হবে| কিন্তু এক জন পরিশ্রমী মানুষ ধনী হবে|]]></a:t>
+              <a:t><![CDATA[11. నీతిమంతుని నోరు జీవపు ఊట భక్తిహీనుల నోరు బలాత్కారము మరుగుపరచును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. য়ে ব্যক্তি সত্যকে আড়াল করে, সে অশান্তির কারণ হয়| কিন্তু একজন সত্‌ লোক, য়ে খোলাখুলি ভাবে কথা]]></a:t>
+              <a:t><![CDATA[12. పగ కలహమును రేపును ప్రేమ దోషములన్నిటిని కప్పును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলে সে শান্তি স্থাপন করে|]]></a:t>
+              <a:t><![CDATA[13. వివేకుని పెదవులయందు జ్ఞానము కనబడును బుద్ధిహీనుని వీపునకు బెత్తమే తగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এক জন জ্ঞানী পুত্র সঠিক ঋতুতে শস্য কাটবে| কিন্তু কোন লোক যদি শস্য সংগ্রহের সময় ঘুমিয়ে থাকে,]]></a:t>
+              <a:t><![CDATA[14. జ్ఞానులు జ్ఞానము సమకూర్చుకొందురు మూఢుల నోరు అప్పుడే నాశనముచేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে সে লজ্জিত হবে|]]></a:t>
+              <a:t><![CDATA[15. ధనవంతుని ఆస్తి వానికి ఆశ్రయపట్టణము దరిద్రుని పేదరికము వానికి నాశనకరము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এক জন জ্ঞানী ব্যক্তির কথাবার্তা একটি ঝর্ণার মত যা জীবন দেয়| কিন্তু দুষ্ট লোকের কথাবার্তা কেবল]]></a:t>
+              <a:t><![CDATA[16. నీతిమంతుని కష్టార్జితము జీవదాయకము భక్తిహీనునికి కలుగు వచ్చుబడి పాపము పుట్టించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের পাপী মনেরই পরিচয় দেয়|]]></a:t>
+              <a:t><![CDATA[17. ఉపదేశము నంగీకరించువాడు జీవమార్గములో ఉన్నాడు గద్దింపునకు లోబడనివాడు త్రోవ తప్పును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সজ্জন ব্যক্তিদের আশীর্বাদ করার জন্য লোকরা ঈশ্বরের কাছে প্রার্থনা জানায| পাপীরাও ভালো ভালো কথা বলে]]></a:t>
+              <a:t><![CDATA[18. అంతరంగమున పగ ఉంచుకొనువాడు అబద్ధికుడు కొండెము ప్రచురము చేయువాడు బుద్ధిహీనుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এক জন জ্ঞানী লোক তার অগ্রজদের আদেশ পালন করে| কিন্তু এক জন নির্বোধ তর্কবিতর্ক করে নিজের বিপদ ডেকে]]></a:t>
+              <a:t><![CDATA[1. జ్ఞానముగల కుమారుడు తండ్రిని సంతోషపరచును బుద్ధిలేని కుమారుడు తన తల్లికి దుఃఖము పుట్టించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু তা শুধু নিজেদের যাবতীয় দুষ্ট ইচ্ছা লোকচক্ষু থেকে আড়ালে রাখার জন্য|]]></a:t>
+              <a:t><![CDATA[19. విస్తారమైన మాటలలో దోషముండక మానదు తన పెదవులను మూసికొనువాడు బుద్ధిమంతుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ঘৃণা বিবাদের সৃষ্টি করে| কিন্তু ভালোবাসা সমস্ত ভুলভ্রান্তি ক্ষমা করে দেয়|]]></a:t>
+              <a:t><![CDATA[20. నీతిమంతుని నాలుక ప్రశస్తమైన వెండివంటిది భక్తిహీనుల ఆలోచన పనికిమాలినది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ধার্মিক লোকরা চির কাল সকলের কাছে স্মরণীয হয়ে থাকে| কিন্তু দুষ্ট লোকদের নাম সকলে অচিরেই ভুলে]]></a:t>
+              <a:t><![CDATA[21. నీతిమంతుని పెదవులు అనేకులకు ఉపదేశించును బుద్ధి లేకపోవుట చేత మూఢులు చనిపోవుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যায়|]]></a:t>
+              <a:t><![CDATA[22. యెహోవా ఆశీర్వాదము ఐశ్వర్యమిచ్చును నరుల కష్టముచేత ఆ యాశీర్వాదము ఎక్కువ కాదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. বুদ্ধিমান লোকদের বক্তৃতা থেকে লোকরা জ্ঞান আহরণ করতে পারে| কিন্তু য়ে লোকরা বোকার মত কথা বলে তারা]]></a:t>
+              <a:t><![CDATA[23. చెడుపనులు చేయుట బుద్ధిహీనునికి ఆటగా నున్నది వివేకికి జ్ఞానపరిశ్రమ చేయుట అట్టిదే.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের শাস্তি দেয়|]]></a:t>
+              <a:t><![CDATA[24. భక్తిహీనుడు దేనికి భయపడునో అదే వానిమీదికి వచ్చును నీతిమంతులు ఆశించునది వారికి దొరుకును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. জ্ঞানী ব্যক্তিরা জ্ঞান সঞ্চয় করে এবং তাকে একটি নিরাপদ জায়গায় সংরক্ষিত করে| কিন্তু মুর্খ লোকরা]]></a:t>
+              <a:t><![CDATA[25. సుడిగాలి వీచగా భక్తిహీనుడు లేకపోవును. నీతిమంతుడు నిత్యము నిలుచు కట్టడమువలె ఉన్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের ধ্বংসকে হাতের কাছে রাখে|]]></a:t>
+              <a:t><![CDATA[26. సోమరి తనను పని పెట్టువారికి పండ్లకు పులుసువంటివాడు కండ్లకు పొగవంటివాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. সম্পদ ধনীকে রক্ষা করে কিন্তু দারিদ্র্য গরীব মানুষকে ধ্বংস করে|]]></a:t>
+              <a:t><![CDATA[27. యెహోవాయందు భయభక్తులు కలిగియుండుట దీర్ఘాయువునకు కారణము భక్తిహీనుల ఆయుస్సు తక్కువై పోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. য়ে ব্যক্তি সত্‌ কাজ করে সেই পুরস্কৃত হয়| সে দীর্ঘ জীবন পায়| পাপ কেবল শাস্তিই বয়ে আনে|]]></a:t>
+              <a:t><![CDATA[28. నీతిమంతుల ఆశ సంతోషము పుట్టించును. భక్తిహీనుల ఆశ భంగమై పోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আনে|]]></a:t>
+              <a:t><![CDATA[2. భక్తిహీనుల ధనము వారికి లాభకరము కాదు నీతి మరణమునుండి రక్షించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. য়ে ব্যক্তি তার শাস্তি থেকে শিক্ষা নেয় সে অন্যদের বাঁচতে সাহায্য করতে পারে| কিন্তু য়ে ব্যক্তি]]></a:t>
+              <a:t><![CDATA[29. యథార్థవంతునికి యెహోవా యేర్పాటు ఆశ్రయదుర్గము పాపముచేయువారికి అది నాశనకరము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজের শাস্তি থেকে অন্য কোনো শিক্ষা নেয় না সে অন্যদের ভুল পথে পরিচালিত করে|]]></a:t>
+              <a:t><![CDATA[30. నీతిమంతుడు ఎన్నడును కదలింపబడడు భక్తిహీనులు దేశములో నివసింపరు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. য়ে ব্যক্তি তার ঘৃণা লুকিয়ে রাখে সে হয়ত একজন মিথ্যেবাদী| কিন্তু যারা মিথ্যে অপবাদ রটায তারা]]></a:t>
+              <a:t><![CDATA[31. నీతిమంతుని నోరు జ్ఞానోపదేశమును పలుకును మూర్ఖపు మాటలు పలుకు నాలుక పెరికివేయబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,843 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বোকা|]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[22. প্রভুর আশীর্বাদই তোমাকে ধনবান করবে| তিনি তার সঙ্গে সংকট আনবেন না|]]></a:t>
+              <a:t><![CDATA[32. నీతిమంతుని పెదవులు ఉపయుక్తములైన సంగతులు పలుకును భక్తిహీనుల నోట మూర్ఖపు మాటలు వచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,1371 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এক জন ভাল, সত্‌ লোক সর্বদা নিরাপদে থাকে| কিন্তু য়ে কুলি ব্যক্তি অপরকে প্রতারিত করে সে অচিরেই ধরা]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[31. ভালো লোকদের কথাগুলো জ্ঞানগর্ভ| কিন্তু য়ে ব্যক্তির উপদেশ বিপদ ডেকে আনে তার কথা কেউ শুনবে না|]]></a:t>
+              <a:t><![CDATA[3. యెహోవా నీతిమంతుని ఆకలిగొననియ్యడు భక్తిహీనుని ఆశను భంగముచేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,183 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়ে|]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[32. ভালো লোকরা ঠিক জিনিসটি বলতে জানে| কিন্তু দুষ্ট লোকদের কথা অশান্তি ডেকে আনে|]]></a:t>
+              <a:t><![CDATA[4. బద్ధకముగా పనిచేయువాడు దరిద్రుడగును శ్రద్ధగలవాడు ఐశ్వర్యవంతుడగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এগুলি ছিল শলোমনের হিতোপদেশ:এক জন জ্ঞানী পুত্র তার পিতাকে সুখী করে| কিন্তু এক জন নির্বোধ পুত্র তার]]></a:t>
+              <a:t><![CDATA[5. వేసవికాలమున కూర్చువాడు బుద్ధిగల కుమారుడు కోతకాలమందు నిద్రించువాడు సిగ్గుపరచు కుమా రుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাকে খুবই দুঃখী করে|]]></a:t>
+              <a:t><![CDATA[6. నీతిమంతుని తలమీదికి ఆశీర్వాదములు వచ్చును బలాత్కారము భక్తిహీనుని నోరు మూసివేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. যদি কোন লোক খারাপ কাজ করে টাকা লাভ করে তাহলে সেই টাকা কোন কাজেই আসে না| কিন্তু ভাল কাজ তোমাকে]]></a:t>
+              <a:t><![CDATA[7. నీతిమంతుని జ్ఞాపకముచేసికొనుట ఆశీర్వాదకర మగును భక్తిహీనుల పేరు అసహ్యత పుట్టించును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃত্যু থেকে রক্ষা করতে পারে|]]></a:t>
+              <a:t><![CDATA[8. జ్ఞానచిత్తుడు ఉపదేశము నంగీకరించును పనికిమాలిన వదరుబోతు నశించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>