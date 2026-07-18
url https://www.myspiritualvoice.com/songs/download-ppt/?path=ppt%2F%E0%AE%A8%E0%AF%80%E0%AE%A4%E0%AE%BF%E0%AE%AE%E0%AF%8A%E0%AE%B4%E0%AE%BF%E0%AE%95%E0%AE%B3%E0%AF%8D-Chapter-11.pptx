--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -61,52 +61,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -122,51 +120,50 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
-    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -299,54 +296,53 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மாயக்காரன் தனக்கு அடுத்தவனை வாயினால் கெடுக்கிறான்; நீதிமானோ அறிவினால் தப்புகிறான்.]]></a:t>
+              <a:t><![CDATA[9. An hypocrite with his mouth destroys his neighbour: but through knowledge shall the just be delivered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீதிமான்கள் நன்றாயிருந்தால் பட்டணம் களிகூரும்; துன்மார்க்கர் அழிந்தால் கம்பீரம் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[10. When it goes well with the righteous, the city rejoices: and when the wicked perish, there is shouting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. செம்மையானவர்களுடைய ஆசீர்வாதத்தினால் பட்டணம் நிலைபெற்றோங்கும்; துன்மார்க்கருடைய வாயினால் அது இடிந்து விழும்.]]></a:t>
+              <a:t><![CDATA[11. By the blessing of the upright the city is exalted: but it is overthrown by the mouth of the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மதிகெட்டவன் பிறனை அவமதிக்கிறான்; புத்திமானோ தன் வாயை அடக்கிக்கொண்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[11. By the blessing of the upright the city is exalted: but it is overthrown by the mouth of the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. புறங்கூறித் திரிகிறவன் இரகசியத்தை வெளிப்படுத்துகிறான்; ஆவியில் உண்மையுள்ளவனோ காரியத்தை அடக்குகிறான்.]]></a:t>
+              <a:t><![CDATA[12. He that is void of wisdom despises his neighbour: but a man of understanding holds his peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆலோசனையில்லாத இடத்தில் ஜனங்கள் விழுந்துபோவார்கள்; அநேக ஆலோசனைக்காரர் உண்டானால் சுகம் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[13. A talebearer reveals secrets: but he that is of a faithful spirit conceals the matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்நியனுக்காகப் பிணைப்படுகிறவன் வெகு பாடுபடுவான்; பிணைப்படுவதை வெறுப்பவன் சுகமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[13. A talebearer reveals secrets: but he that is of a faithful spirit conceals the matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நல்லொழுக்கமுள்ள ஸ்திரீ மானத்தைக் காப்பாள்; பராக்கிரமசாலிகள் ஐசுவரியத்தைக் காப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Where no counsel is, the people fall: but in the multitude of counsellors there is safety.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தயையுள்ள மனுஷன் தன் ஆத்துமாவுக்கு நன்மைசெய்துகொள்ளுகிறான்; கடூரனோ தன் உடலை அலைக்கழிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[15. He that is guarantor for a stranger shall smart for it: and he that hates standing for surety is sure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தயையுள்ள மனுஷன் தன் ஆத்துமாவுக்கு நன்மைசெய்துகொள்ளுகிறான்; கடூரனோ தன் உடலை அலைக்கழிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[16. A gracious woman retains honour: and strong men retain riches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கள்ளத்தராசு கர்த்தருக்கு அருவருப்பானது; சுமுத்திரையான நிறைகல்லோ அவருக்குப் பிரியம்.]]></a:t>
+              <a:t><![CDATA[1. A false balance is abomination to the LORD: but a just weight is his delight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. துன்மார்க்கன் விருதாவேலையைச் செய்கிறான்; நீதியை விதைக்கிறவனோ மெய்ப்பலனைப் பெறுவான்.]]></a:t>
+              <a:t><![CDATA[17. The merciful man does good to his own soul: but he that is cruel troubles his own flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீதி ஜீவனுக்கு ஏதுவாகிறதுபோல் தீமையைப் பின்தொடருகிறவன் மரணத்துக்கு ஏதுவாகிறான்.]]></a:t>
+              <a:t><![CDATA[18. The wicked works a deceitful work: but to him that sows righteousness shall be a sure reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மாறுபாடுள்ள இருதயமுடையவர்கள் கர்த்தருக்கு அருவருப்பானவர்கள்; உத்தம மார்க்கத்தாரோ அவருக்குப் பிரியமானவர்கள்.]]></a:t>
+              <a:t><![CDATA[19. As righteousness tends to life: so he that pursues evil pursues it to his own death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கையோடே கைகோர்த்தாலும், துஷ்டன் தண்டனைக்குத் தப்பான்; நீதிமான்களுடைய சந்ததியோ விடுவிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[20. They that are of a perverse heart are abomination to the LORD: but such as are upright in their way are his delight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மதிகேடாய் நடக்கிற அழகுள்ள ஸ்திரீ பன்றியின் மூக்கிலுள்ள பொன் மூக்குத்திக்குச் சமானம்.]]></a:t>
+              <a:t><![CDATA[20. They that are of a perverse heart are abomination to the LORD: but such as are upright in their way are his delight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீதிமான்களுடைய ஆசை நன்மையே; துன்மார்க்கருடைய நம்பிக்கையோ கோபாக்கினையாய் முடியும்.]]></a:t>
+              <a:t><![CDATA[21. Though hand join in hand, the wicked shall not be unpunished: but the seed of the righteous shall be delivered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வாரியிறைத்தும் விருத்தியடைவாரும் உண்டு; அதிகமாய்ப் பிசினித்தனம்பண்ணியும் வறுமையடைவாரும் உண்டு.]]></a:t>
+              <a:t><![CDATA[22. As a jewel of gold in a swine's snout, so is a fair woman which is without discretion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வாரியிறைத்தும் விருத்தியடைவாரும் உண்டு; அதிகமாய்ப் பிசினித்தனம்பண்ணியும் வறுமையடைவாரும் உண்டு.]]></a:t>
+              <a:t><![CDATA[23. The desire of the righteous is only good: but the expectation of the wicked is wrath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உதாரகுணமுள்ள ஆத்துமா செழிக்கும்; எவன் தண்ணீர் பாய்ச்சுகிறானோ அவனுக்குத் தண்ணீர் பாய்ச்சப்படும்.]]></a:t>
+              <a:t><![CDATA[24. There is that scatters, and yet increases; and there is that withholds more than is meet, but it tends to poverty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தானியத்தைக் கட்டிவைக்கிறவனை ஜனங்கள் சபிப்பார்கள்; விற்கிறவனுடைய தலையின்மேல் ஆசீர்வாதம் தங்கும்.]]></a:t>
+              <a:t><![CDATA[25. The liberal soul shall be made fat: and he that waters shall be watered also himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அகந்தை வந்தால் இலச்சையும் வரும்; தாழ்ந்த சிந்தையுள்ளவர்களிடத்தில் ஞானம் உண்டு.]]></a:t>
+              <a:t><![CDATA[2. When pride comes, then comes shame: but with the lowly is wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நன்மையை ஜாக்கிரதையுடன் தேடுகிறவன் தயையைப் பெறுவான்; தீமையைத் தேடுகிறவனுக்கோ தீமையே வரும்.]]></a:t>
+              <a:t><![CDATA[26. He that withholds corn, the people shall curse him: but blessing shall be upon the head of him that sells it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தன் ஐசுவரியத்தை நம்புகிறவன் விழுவான்; நீதிமான்களோ துளிரைப்போலே தழைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[27. He that diligently seeks good procures favour: but he that seeks mischief, it shall come unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் வீட்டைக் கலைக்கிறவன் காற்றைச் சுதந்தரிப்பான்; மூடன் ஞானமுள்ளவனுக்கு அடிமையாவான்.]]></a:t>
+              <a:t><![CDATA[28. He that trusts in his riches shall fall; but the righteous shall flourish as a branch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் வீட்டைக் கலைக்கிறவன் காற்றைச் சுதந்தரிப்பான்; மூடன் ஞானமுள்ளவனுக்கு அடிமையாவான்.]]></a:t>
+              <a:t><![CDATA[29. He that troubles his own house shall inherit the wind: and the fool shall be servant to the wise of heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீதிமானுடைய பலன் ஜீவவிருட்சம்; ஆத்துமாக்களை ஆதாயப்படுத்திக்கொள்ளுகிறவன் ஞானமுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[30. The fruit of the righteous is a tree of life; and he that wins souls is wise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,160 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இதோ, நீதிமானுக்கு பூமியில் சரிக்கட்டப்படுமே; துன்மார்க்கனுக்கும் பாவிக்கும் எத்தனை அதிகம்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[31. இதோ, நீதிமானுக்கு பூமியில் சரிக்கட்டப்படுமே; துன்மார்க்கனுக்கும் பாவிக்கும் எத்தனை அதிகம்.]]></a:t>
+              <a:t><![CDATA[31. Behold, the righteous shall be recompensed in the earth: much more the wicked and the sinner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. செம்மையானவர்களுடைய உத்தமம் அவர்களை நடத்தும்; துரோகிகளின் மாறுபாடோ அவர்களைப் பாழாக்கும்.]]></a:t>
+              <a:t><![CDATA[3. The integrity of the upright shall guide them: but the perverseness of transgressors shall destroy them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கோபாக்கினை நாளில் ஐசுவரியம் உதவாது; நீதியோ மரணத்துக்குத் தப்புவிக்கும்.]]></a:t>
+              <a:t><![CDATA[4. Riches profit not in the day of wrath: but righteousness delivers from death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உத்தமனுடைய நீதி அவன் வழியைச் செம்மைப்படுத்தும்; துன்மார்க்கனோ தன் துன்மார்க்கத்தினால் விழுவான்.]]></a:t>
+              <a:t><![CDATA[5. The righteousness of the perfect shall direct his way: but the wicked shall fall by his own wickedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. செம்மையானவர்களுடைய நீதி அவர்களைத் தப்புவிக்கும்; துரோகிகளோ தங்கள் தீவினையிலே பிடிபடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. The righteousness of the upright shall deliver them: but transgressors shall be taken in their own naughtiness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. துன்மார்க்கன் மரிக்கும்போது அவன் நம்பிக்கை அழியும்; அக்கிரமக்காரரின் அபேட்சை கெட்டுப்போம்.]]></a:t>
+              <a:t><![CDATA[7. When a wicked man dies, his expectation shall perish: and the hope of unjust men perishes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீதிமான் இக்கட்டினின்று விடுவிக்கப்படுவான்; அவன் இருந்த இடத்திலே துன்மார்க்கன் வருவான்.]]></a:t>
+              <a:t><![CDATA[8. The righteous is delivered out of trouble, and the wicked comes in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486811" r:id="rId1"/>
+    <p:sldLayoutId id="2473392446" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4459,58 +4346,50 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4659,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಒಬ್ಬ ಕಪಟಿಯು ಬಾಯಿಂದ ತನ್ನ ನೆರೆಯವನನ್ನು ಹಾಳುಮಾಡುತ್ತಾನೆ; ತಿಳುವಳಿಕೆಯ ಮೂಲಕ ನೀತಿವಂತನು ಬಿಡಿಸಲ್ಪ ಡುವನು.]]></a:t>
+              <a:t><![CDATA[9. மாயக்காரன் தனக்கு அடுத்தவனை வாயினால் கெடுக்கிறான்; நீதிமானோ அறிவினால் தப்புகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನೀತಿವಂತರು ಚೆನ್ನಾಗಿದ್ದರೆ ಪಟ್ಟಣವು ಉಲ್ಲಾಸಿಸುತ್ತದೆ; ದುಷ್ಟರು ನಾಶವಾದರೆ ಆರ್ಭಟವಿರು ತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[10. நீதிமான்கள் நன்றாயிருந்தால் பட்டணம் களிகூரும்; துன்மார்க்கர் அழிந்தால் கம்பீரம் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಯಥಾರ್ಥವಂತರ ಆಶೀರ್ವಾದದಿಂದ ಪಟ್ಟ ಣವು ಹೆಚ್ಚಿಸಲ್ಪಡುತ್ತದೆ. ದುಷ್ಟರ ಬಾಯಿಂದ ಅದು ಕೆಡವಲ್ಪಡುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[11. செம்மையானவர்களுடைய ஆசீர்வாதத்தினால் பட்டணம் நிலைபெற்றோங்கும்; துன்மார்க்கருடைய வாயினால் அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಜ್ಞಾನವಿಲ್ಲದವನು ತನ್ನ ನೆರೆಯ ವನನ್ನು ಹೀನೈಸುತ್ತಾನೆ; ವಿವೇಕಿಯು ಮೌನವಾಗಿರು ತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[இடிந்து விழும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಚಾಡಿಕೋರನು ರಹಸ್ಯಗಳನ್ನು ಬಹಿರಂಗ ಪಡಿಸುತ್ತಾನೆ. ನಂಬಿಕೆಯ ಆತ್ಮವುಳ್ಳವನು ಸಂಗತಿಯನ್ನು ಮುಚ್ಚುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[12. மதிகெட்டவன் பிறனை அவமதிக்கிறான்; புத்திமானோ தன் வாயை அடக்கிக்கொண்டிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆಲೋಚನೆ ಇಲ್ಲದಿರುವಲ್ಲಿ ಜನರು ಬೀಳುತ್ತಾರೆ; ಸಲಹೆಗಾರರ ಸಮೂಹದಲ್ಲಿ ಭದ್ರತೆ ಇದೆ.]]></a:t>
+              <a:t><![CDATA[13. புறங்கூறித் திரிகிறவன் இரகசியத்தை வெளிப்படுத்துகிறான்; ஆவியில் உண்மையுள்ளவனோ காரியத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅನ್ಯನಿಗೆ ಹೊಣೆಯಾಗುವವನು ಹಾನಿಗೆ ಗುರಿಯಾಗುತ್ತಾನೆ; ಹೊಣೆಗಾರತ್ವವನ್ನು ಹಗೆಮಾಡಿ ಕೊಳ್ಳುವವನು ಭದ್ರವಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[அடக்குகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಕೃಪೆಯುಳ್ಳ ಸ್ತ್ರೀಯು ತನ್ನ ಗೌರವವನ್ನು ಕಾಪಾಡಿಕೊಳ್ಳುತ್ತಾಳೆ. ಬಲಿಷ್ಠರು ಐಶ್ವರ್ಯವನ್ನು ಕಾಪಾಡಿಕೊಳ್ಳುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[14. ஆலோசனையில்லாத இடத்தில் ஜனங்கள் விழுந்துபோவார்கள்; அநேக ஆலோசனைக்காரர் உண்டானால் சுகம் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಕರುಣೆಯುಳ್ಳವನು ತನ್ನ ಪ್ರಾಣಕ್ಕೆ ಒಳ್ಳೇದನ್ನು ಮಾಡಿಕೊಳ್ಳುತ್ತಾನೆ; ಕಠೋರಿಯು ತನ್ನ ಶರೀರವನ್ನು]]></a:t>
+              <a:t><![CDATA[15. அந்நியனுக்காகப் பிணைப்படுகிறவன் வெகு பாடுபடுவான்; பிணைப்படுவதை வெறுப்பவன் சுகமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಧಿಸಿಕೊಳ್ಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[16. நல்லொழுக்கமுள்ள ஸ்திரீ மானத்தைக் காப்பாள்; பராக்கிரமசாலிகள் ஐசுவரியத்தைக் காப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಮೋಸದ ತಕ್ಕಡಿ ಕರ್ತನಿಗೆ ಅಸಹ್ಯವಾಗಿದೆ; ನ್ಯಾಯದ ತೂಕ ಆತನ ಆನಂದವು.]]></a:t>
+              <a:t><![CDATA[1. கள்ளத்தராசு கர்த்தருக்கு அருவருப்பானது; சுமுத்திரையான நிறைகல்லோ அவருக்குப் பிரியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ದುಷ್ಟನು ಮೋಸದ ಕೃತ್ಯವನ್ನು ಮಾಡುತ್ತಾನೆ; ನೀತಿಯನ್ನು ಬಿತ್ತುವವನಿಗೆ ನಿಸ್ಸಂದೇಹ ವಾಗಿ ಬಹುಮಾನವಿರುವದು.]]></a:t>
+              <a:t><![CDATA[17. தயையுள்ள மனுஷன் தன் ஆத்துமாவுக்கு நன்மைசெய்துகொள்ளுகிறான்; கடூரனோ தன் உடலை அலைக்கழிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ನೀತಿಯು ಜೀವಕ್ಕೆ ಒಲಿಯುತ್ತದೆ; ಕೆಟ್ಟದ್ದನ್ನು ಹಿಂದಟ್ಟುವವನು ತನ್ನ ಮರ ಣಕ್ಕೆ ಹಿಂದಟ್ಟುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[18. துன்மார்க்கன் விருதாவேலையைச் செய்கிறான்; நீதியை விதைக்கிறவனோ மெய்ப்பலனைப் பெறுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಮೂರ್ಖ ಹೃದಯವುಳ್ಳವರು ಕರ್ತನಿಗೆ ಅಸಹ್ಯವಾದವರು; ತಮ್ಮ ಮಾರ್ಗದಲ್ಲಿ ಯಥಾರ್ಥವಾಗಿ ಇರುವವರು ಆತನ ಆನಂದವಾಗಿ ದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[19. நீதி ஜீவனுக்கு ஏதுவாகிறதுபோல் தீமையைப் பின்தொடருகிறவன் மரணத்துக்கு ஏதுவாகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಕೈಗೆ ಕೈ ಕೊಟ್ಟರೂ ದುಷ್ಟನು ಶಿಕ್ಷಿಸಲ್ಪಡದೆ ಇರುವದಿಲ್ಲ; ನೀತಿವಂತರ ವಂಶವು ತಪ್ಪಿಸಿಕೊಳ್ಳುವದು.]]></a:t>
+              <a:t><![CDATA[20. மாறுபாடுள்ள இருதயமுடையவர்கள் கர்த்தருக்கு அருவருப்பானவர்கள்; உத்தம மார்க்கத்தாரோ அவருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಹಂದಿಯ ಮೂಗಿನಲ್ಲಿರುವ ಬಂಗಾರದ ಒಡವೆಯು ಹೇಗೋ ಹಾಗೆಯೇ ವಿವೇಕವಿಲ್ಲದ ಸುಂದರವಾದ ಸ್ತ್ರೀಯು ಇರುವಳು.]]></a:t>
+              <a:t><![CDATA[பிரியமானவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ನೀತಿವಂತರು ಒಳ್ಳೇಯದನ್ನು ಮಾತ್ರ ಅಪೇಕ್ಷಿಸುತ್ತಾರೆ; ದುಷ್ಟರ ಅಪೇಕ್ಷೆಯು ಕೋಪ ವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[21. கையோடே கைகோர்த்தாலும், துஷ்டன் தண்டனைக்குத் தப்பான்; நீதிமான்களுடைய சந்ததியோ விடுவிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಚದುರಿಸಿದಾಗ್ಯೂ ವೃದ್ಧಿಯಾಗುತ್ತದೆ; ಬೇಕಾದದ್ದಕ್ಕಿಂತ ಹೆಚ್ಚಿನದನ್ನು ಬಿಗಿಹಿಡಿಯುವಂಥದ್ದು ಬಡತನಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[22. மதிகேடாய் நடக்கிற அழகுள்ள ஸ்திரீ பன்றியின் மூக்கிலுள்ள பொன் மூக்குத்திக்குச் சமானம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಡಿಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[23. நீதிமான்களுடைய ஆசை நன்மையே; துன்மார்க்கருடைய நம்பிக்கையோ கோபாக்கினையாய் முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಉದಾರಿಯು ಪುಷ್ಠನಾಗು ವನು; ನೀರು ಹಾಯಿಸುವವನಿಗೆ ನೀರು ದೊರೆಯು ವದು.]]></a:t>
+              <a:t><![CDATA[24. வாரியிறைத்தும் விருத்தியடைவாரும் உண்டு; அதிகமாய்ப் பிசினித்தனம்பண்ணியும் வறுமையடைவாரும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಧಾನ್ಯವನ್ನು ಬಿಗಿಹಿಡಿಯುವವನನ್ನು ಜನರು ಶಪಿಸುವರು; ಅದನ್ನು ಮಾರುವವನ ತಲೆಯ ಮೇಲೆ ಆಶೀರ್ವಾದವು ನೆಲೆಯಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[25. உதாரகுணமுள்ள ஆத்துமா செழிக்கும்; எவன் தண்ணீர் பாய்ச்சுகிறானோ அவனுக்குத் தண்ணீர் பாய்ச்சப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಗರ್ವ ಬಂದಾಗ ನಾಚಿಕೆಯೂ ಬರುತ್ತದೆ; ದೀನರಲ್ಲಿ ಜ್ಞಾನವಿದೆ.]]></a:t>
+              <a:t><![CDATA[2. அகந்தை வந்தால் இலச்சையும் வரும்; தாழ்ந்த சிந்தையுள்ளவர்களிடத்தில் ஞானம் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಒಳ್ಳೇದನ್ನು ಸೂಕ್ಷ್ಮವಾಗಿ ಹುಡುಕುವವನು ದಯೆಯನ್ನು ಹೊಂದು ತ್ತಾನೆ; ಆದರೆ ಕೇಡನ್ನು ಹುಡುಕುವವನಿಗೆ ಕೇಡೇ ಆಗುವದು.]]></a:t>
+              <a:t><![CDATA[26. தானியத்தைக் கட்டிவைக்கிறவனை ஜனங்கள் சபிப்பார்கள்; விற்கிறவனுடைய தலையின்மேல் ஆசீர்வாதம் தங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ತನ್ನ ಐಶ್ವರ್ಯವನ್ನು ನಂಬಿದವನು ಬಿದ್ದುಹೋಗುವನು; ನೀತಿವಂತರು ಕೊಂಬೆಯ ಹಾಗೆ ಚಿಗುರುವರು.]]></a:t>
+              <a:t><![CDATA[27. நன்மையை ஜாக்கிரதையுடன் தேடுகிறவன் தயையைப் பெறுவான்; தீமையைத் தேடுகிறவனுக்கோ தீமையே வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ತನ್ನ ಮನೆಯವರನ್ನು ಬಾಧಿಸುವವನು ಗಾಳಿಯನ್ನು ಬಾಧ್ಯವಾಗಿ ಹೊಂದುವನು; ಜ್ಞಾನವುಳ್ಳ ಹೃದಯದವನಿಗೆ ಅವಿವೇಕಿಯು]]></a:t>
+              <a:t><![CDATA[28. தன் ஐசுவரியத்தை நம்புகிறவன் விழுவான்; நீதிமான்களோ துளிரைப்போலே தழைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇವಕನಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[29. தன் வீட்டைக் கலைக்கிறவன் காற்றைச் சுதந்தரிப்பான்; மூடன் ஞானமுள்ளவனுக்கு அடிமையாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ನೀತಿವಂತರ ಫಲವು ಜೀವವೃಕ್ಷ; ಆತ್ಮಗಳನ್ನು ಗೆಲ್ಲು ವವನು ಜ್ಞಾನಿಯಾಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[30. நீதிமானுடைய பலன் ஜீவவிருட்சம்; ஆத்துமாக்களை ஆதாயப்படுத்திக்கொள்ளுகிறவன் ஞானமுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,183 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಇಗೋ, ಭೂಮಿಯ ಮೇಲೆ ನೀತಿವಂತರು ಪ್ರತಿಫಲವನ್ನು ಹೊಂದುವರು; ದುಷ್ಟನೂ ಪಾಪಿಯೂ ಎಷ್ಟೋ ಹೆಚ್ಚಾಗಿ ಪ್ರತಿಫಲ ವನ್ನು]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ಹೊಂದುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[31. இதோ, நீதிமானுக்கு பூமியில் சரிக்கட்டப்படுமே; துன்மார்க்கனுக்கும் பாவிக்கும் எத்தனை அதிகம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಯಥಾರ್ಥವಂತರ ಪ್ರಾಮಾಣಿಕತೆ ಅವರನ್ನು ನಡಿಸುವದು; ಅಪರಾಧದ ಮೂರ್ಖತನವು ಅವರನ್ನು ನಾಶಪಡಿಸುವದು.]]></a:t>
+              <a:t><![CDATA[3. செம்மையானவர்களுடைய உத்தமம் அவர்களை நடத்தும்; துரோகிகளின் மாறுபாடோ அவர்களைப் பாழாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಉಗ್ರತೆಯ ದಿನದಲ್ಲಿ ಐಶ್ವರ್ಯವು ಲಾಭಕರವಾಗುವದಿಲ್ಲ; ನೀತಿಯು ಮರಣ ದಿಂದ ಬಿಡಿಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[4. கோபாக்கினை நாளில் ஐசுவரியம் உதவாது; நீதியோ மரணத்துக்குத் தப்புவிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಸಂಪೂರ್ಣನ ನೀತಿಯು ಅವನ ಮಾರ್ಗವನ್ನು ಸರಾಗಮಾಡುವದು; ದುಷ್ಟನು ತನ್ನ ದುಷ್ಟತ್ವದಿಂದಲೇ ಬೀಳುವನು.]]></a:t>
+              <a:t><![CDATA[5. உத்தமனுடைய நீதி அவன் வழியைச் செம்மைப்படுத்தும்; துன்மார்க்கனோ தன் துன்மார்க்கத்தினால் விழுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಯಥಾರ್ಥವಂತರ ನೀತಿಯು ಅವರನ್ನು ಬಿಡಿಸುವದು; ತಮ್ಮ ಸ್ವಂತ ತುಂಟ ತನದಲ್ಲಿ ದೋಷಿಗಳು ಸಿಕ್ಕಿಬೀಳುವರು.]]></a:t>
+              <a:t><![CDATA[6. செம்மையானவர்களுடைய நீதி அவர்களைத் தப்புவிக்கும்; துரோகிகளோ தங்கள் தீவினையிலே பிடிபடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ದುಷ್ಟನು ಸಾಯುವಾಗ ಅವನ ನಿರೀಕ್ಷೆಗಳು ಹಾಳಾಗುವವು; ಅನೀತಿವಂತನ ನಿರೀಕ್ಷೆಯು ನಾಶವಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[7. துன்மார்க்கன் மரிக்கும்போது அவன் நம்பிக்கை அழியும்; அக்கிரமக்காரரின் அபேட்சை கெட்டுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನೀತಿವಂತನು ಇಕ್ಕಟ್ಟಿನಿಂದ ತಪ್ಪಿಸಿಕೊಳ್ಳುತ್ತಾನೆ; ಅವನ ಸ್ಥಳದಲ್ಲಿ ದುಷ್ಟನು ಬರುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[8. நீதிமான் இக்கட்டினின்று விடுவிக்கப்படுவான்; அவன் இருந்த இடத்திலே துன்மார்க்கன் வருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme50">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme50">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme50">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>