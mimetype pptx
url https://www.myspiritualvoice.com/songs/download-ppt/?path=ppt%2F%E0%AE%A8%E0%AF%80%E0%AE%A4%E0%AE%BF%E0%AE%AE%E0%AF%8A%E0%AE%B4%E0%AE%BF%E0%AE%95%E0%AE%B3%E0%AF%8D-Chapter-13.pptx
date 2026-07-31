--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -47,52 +47,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -101,51 +99,50 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
-    <p:sldId id="284" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -271,54 +268,53 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -378,51 +374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒன்றுமில்லாதிருக்கத் தன்னைச் செல்வனாகப் பாராட்டுகிறவனும் உண்டு; மிகுந்த செல்வமிருக்கத் தன்னைத் தரித்திரனாகப் பாராட்டுகிறவனும் உண்டு.]]></a:t>
+              <a:t><![CDATA[9. நீதிமான்களின் வெளிச்சம் சந்தோஷிப்பிக்கும்; துன்மார்க்கரின் தீபமோ அணைந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மனுஷனுடைய ஐசுவரியம் அவன் பிராணனை மீட்கும்; தரித்திரனோ மிரட்டுதலைக் கேளாதிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[10. அகந்தையினால்மாத்திரம் வாது பிறக்கும்; ஆலோசனையைக் கேட்கிறவர்களிடத்திலோ ஞானம் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீதிமான்களின் வெளிச்சம் சந்தோஷிப்பிக்கும்; துன்மார்க்கரின் தீபமோ அணைந்துபோம்.]]></a:t>
+              <a:t><![CDATA[11. வஞ்சனையால் தேடின பொருள் குறைந்துபோம்; கைப்பாடாய்ச் சேர்க்கிறவனோ விருத்தியடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அகந்தையினால்மாத்திரம் வாது பிறக்கும்; ஆலோசனையைக் கேட்கிறவர்களிடத்திலோ ஞானம் உண்டு.]]></a:t>
+              <a:t><![CDATA[11. வஞ்சனையால் தேடின பொருள் குறைந்துபோம்; கைப்பாடாய்ச் சேர்க்கிறவனோ விருத்தியடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வஞ்சனையால் தேடின பொருள் குறைந்துபோம்; கைப்பாடாய்ச் சேர்க்கிறவனோ விருத்தியடைவான்.]]></a:t>
+              <a:t><![CDATA[12. நெடுங்காலமாய்க் காத்திருக்குதல் இருதயத்தை இளைக்கப்பண்ணும்; விரும்பினது வரும்போதோ ஜீவவிருட்சம்போல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நெடுங்காலமாய்க் காத்திருக்குதல் இருதயத்தை இளைக்கப்பண்ணும்; விரும்பினது வரும்போதோ ஜீவவிருட்சம்போல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. திருவசனத்தை அவமதிக்கிறவன் நாசமடைவான்; கற்பனைக்குப் பயப்படுகிறவனோ பலனடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. திருவசனத்தை அவமதிக்கிறவன் நாசமடைவான்; கற்பனைக்குப் பயப்படுகிறவனோ பலனடைவான்.]]></a:t>
+              <a:t><![CDATA[14. ஞானவான்களுடைய போதகம் ஜீவஊற்று; அதினால் மரணக்கண்ணிகளுக்குத் தப்பலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஞானவான்களுடைய போதகம் ஜீவஊற்று; அதினால் மரணக்கண்ணிகளுக்குத் தப்பலாம்.]]></a:t>
+              <a:t><![CDATA[15. நற்புத்தி தயையை உண்டாக்கும்; துரோகிகளுடைய வழியோ கரடுமுரடானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நற்புத்தி தயையை உண்டாக்கும்; துரோகிகளுடைய வழியோ கரடுமுரடானது.]]></a:t>
+              <a:t><![CDATA[16. விவேகியானவன் அறிவோடு நடந்துகொள்ளுகிறான், மூடனோ தன் மூடத்தனத்தை வெளிப்படுத்துகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. விவேகியானவன் அறிவோடு நடந்துகொள்ளுகிறான், மூடனோ தன் மூடத்தனத்தை வெளிப்படுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[17. துரோகமுள்ள தூதன் தீதிலே விழுவான்; உண்மையுள்ள ஸ்தானாபதியோ ஔஷதம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. துரோகமுள்ள தூதன் தீதிலே விழுவான்; உண்மையுள்ள ஸ்தானாபதியோ ஔஷதம்.]]></a:t>
+              <a:t><![CDATA[18. புத்திமதிகளைத் தள்ளுகிறவன் தரித்திரத்தையும் இலச்சையையும் அடைவான்; கடிந்துகொள்ளுதலைக் கவனித்து நடக்கிறவனோ கனமடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,159 +2445,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பிரம்பைக் கையாடாதவன் தன் மகனைப் பகைக்கிறான்; அவன்மேல் அன்பாயிருக்கிறவனோ அவனை ஏற்கனவே தண்டிக்கிறான்.]]></a:t>
-[...107 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[25. நீதிமான் தனக்குத் திருப்தியாகப் புசிக்கிறான்; துன்மார்க்கருடைய வயிறோ பசித்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -2776,51 +2663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுஷன் தன் வாயின் பலனால் நன்மையைப் புசிப்பான்; துன்மார்க்கனின் ஆத்துமாவோ கொடுமையைப் புசிக்கும்.]]></a:t>
+              <a:t><![CDATA[3. தன் வாயைக் காக்கிறவன் தன் பிராணனைக் காக்கிறான்; தன் உதடுகளை விரிவாய்த் திறக்கிறவனோ கலக்கமடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +2772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் வாயைக் காக்கிறவன் தன் பிராணனைக் காக்கிறான்; தன் உதடுகளை விரிவாய்த் திறக்கிறவனோ கலக்கமடைவான்.]]></a:t>
+              <a:t><![CDATA[4. சோம்பேறியுடைய ஆத்துமா விரும்பியும் ஒன்றும் பெறாது; ஜாக்கிரதையுள்ளவர்களுடைய ஆத்துமாவோ புஷ்டியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +2881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சோம்பேறியுடைய ஆத்துமா விரும்பியும் ஒன்றும் பெறாது; ஜாக்கிரதையுள்ளவர்களுடைய ஆத்துமாவோ புஷ்டியாகும்.]]></a:t>
+              <a:t><![CDATA[5. நீதிமான் பொய்ப்பேச்சை வெறுக்கிறான்; துன்மார்க்கனோ வெட்கமும் இலச்சையும் உண்டாக்குகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +2990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீதிமான் பொய்ப்பேச்சை வெறுக்கிறான்; துன்மார்க்கனோ வெட்கமும் இலச்சையும் உண்டாக்குகிறான்.]]></a:t>
+              <a:t><![CDATA[6. நீதி உத்தமமார்க்கத்தானைத் தற்காக்கும்; துன்மார்க்கமோ பாவியைக் கவிழ்த்துப்போடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீதி உத்தமமார்க்கத்தானைத் தற்காக்கும்; துன்மார்க்கமோ பாவியைக் கவிழ்த்துப்போடும்.]]></a:t>
+              <a:t><![CDATA[7. ஒன்றுமில்லாதிருக்கத் தன்னைச் செல்வனாகப் பாராட்டுகிறவனும் உண்டு; மிகுந்த செல்வமிருக்கத் தன்னைத் தரித்திரனாகப் பாராட்டுகிறவனும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒன்றுமில்லாதிருக்கத் தன்னைச் செல்வனாகப் பாராட்டுகிறவனும் உண்டு; மிகுந்த செல்வமிருக்கத் தன்னைத் தரித்திரனாகப் பாராட்டுகிறவனும் உண்டு.]]></a:t>
+              <a:t><![CDATA[8. மனுஷனுடைய ஐசுவரியம் அவன் பிராணனை மீட்கும்; தரித்திரனோ மிரட்டுதலைக் கேளாதிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3287,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469494029" r:id="rId1"/>
+    <p:sldLayoutId id="2474469580" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3604,58 +3491,50 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿಕೊಳ್ಳುವವನಿ ದ್ದಾನೆ; ಅವನಿಗೆ ಎಷ್ಟೋ ಐಶ್ವರ್ಯವಿದೆ.]]></a:t>
+              <a:t><![CDATA[9. నీతిమంతుల వెలుగు తేజరిల్లును భక్తిహీనుల దీపము ఆరిపోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಒಬ್ಬನ ಪ್ರಾಣದ ವಿಮೋಚನೆಯು ಅವನ ಐಶ್ವರ್ಯವೇ; ಬಡವನು ಗದರಿಕೆಯನ್ನು ಕೇಳುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[10. గర్వమువలన జగడమే పుట్టును ఆలోచన వినువానికి జ్ఞానము కలుగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನೀತಿವಂತರ ಬೆಳಕು ಸಂತೋಷಿಸುತ್ತದೆ; ದುಷ್ಟರ ದೀಪವು ಆರಿ ಹೋಗುವದು.]]></a:t>
+              <a:t><![CDATA[11. మోసముచేత సంపాదించిన ధనము క్షీణించిపోవును కష్టము చేసి కూర్చుకొనువాడు తన ఆస్తిని వృద్ధిచేసి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಗರ್ವದಿಂದ ಕಲಹ ಮಾತ್ರ ಬರುತ್ತದೆ; ಒಳ್ಳೆಯ ಸಲಹೆ ಹೊಂದಿದವರಿಗೆ ಜ್ಞಾನವಿದೆ.]]></a:t>
+              <a:t><![CDATA[కొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ವ್ಯರ್ಥತ್ವದಿಂದ ಹೊಂದಿದ ಐಶ್ವರ್ಯವು ಕಡಿಮೆ ಯಾಗುವದು; ಪ್ರಯಾಸದಿಂದ ಕೂಡಿಸುವವನು ವೃದ್ಧಿ ಗೊಳ್ಳುವನು.]]></a:t>
+              <a:t><![CDATA[12. కోరిక సఫలము కాకుండుటచేత హృదయము నొచ్చును సిద్ధించిన మనోవాంఛ జీవవృక్షము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ತಡವಾದ ನಿರೀಕ್ಷೆ ಹೃದಯವನ್ನು ಅಸ್ವಸ್ಥತೆ ಮಾಡುತ್ತದೆ; ಆಶೆಯು ಸಫಲವಾದರೆ ಅದು ಜೀವಕರವಾದ ವೃಕ್ಷವು.]]></a:t>
+              <a:t><![CDATA[13. ఆజ్ఞను తిరస్కరించువాడు అందువలన శిక్షనొందును ఆజ్ఞవిషయమై భయభక్తులుగలవాడు లాభముపొందును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ವಾಕ್ಯವನ್ನು ಉಲ್ಲಂಘಿಸುವ ವನು ನಾಶವಾಗುವನು; ಆಜ್ಞೆಗೆ ಭಯಪಡುವವನು ಪ್ರತಿಫಲ ಹೊಂದುವನು.]]></a:t>
+              <a:t><![CDATA[14. జ్ఞానుల ఉపదేశము జీవపు ఊట అది మరణపాశములలోనుండి విడిపించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಮರಣದ ಪಾಶಗ ಳಿಂದ ತಪ್ಪಿಸಿಕೊಳ್ಳುವದಕ್ಕೆ ಜ್ಞಾನವಂತರ ಕಟ್ಟಳೆಯು ಜೀವದ ಬುಗ್ಗೆಯಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[15. సుబుద్ధి దయను సంపాదించును విశ్వాసఘాతకుల మార్గము కష్టము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +4747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಸುವಿವೇಕವು ದಯಾ ಸ್ಪದವು; ದೋಷಕರ ಮಾರ್ಗವು ಕಠಿಣವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[16. వివేకులందరు తెలివి గలిగి పని జరుపుకొందురు బుద్ధిహీనుడు మూర్ఖతను వెల్లడిపరచును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +4879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಪ್ರತಿ ಜಾಣನು ತಿಳುವಳಿಕೆಯಿಂದ ವರ್ತಿಸುತ್ತಾನೆ; ಅವಿವೇಕಿಯು ತನ್ನ ಮೂಢತ್ವವನ್ನು ಹೊರಗೆಡವು ತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[17. దుష్టుడైన దూత కీడునకు లోబడును. నమ్మకమైన రాయబారి ఔషధమువంటివాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಜ್ಞಾನಿಯಾದ ಮಗನು ತನ್ನ ತಂದೆಯ ಬೋಧನೆಯನ್ನು ಕೇಳುತ್ತಾನೆ; ತಿರಸ್ಕರಿಸು ವವನು ಗದರಿಕೆಯನ್ನು ಕೇಳುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[1. తండ్రి శిక్షించిన కుమారుడు జ్ఞానముగలవాడగును. అపహాసకుడు గద్దింపునకు లోబడడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ದುಷ್ಟ ಸೇವಕನು ಕೇಡಿಗೆ ಬೀಳುತ್ತಾನೆ; ನಂಬಿಕೆಯಾದ ರಾಯಭಾರಿಯು ಆರೋಗ್ಯದಾಯಕ.]]></a:t>
+              <a:t><![CDATA[18. శిక్షను ఉపేక్షించువానికి అవమాన దారిద్ర్యతలు ప్రాప్తించును గద్దింపును లక్ష్యపెట్టువాడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಬೋಧನೆಯನ್ನು ತಿರಸ್ಕರಿಸುವವನಿಗೆ ಬಡತನವೂ ಅವಮಾನವೂ ಬರುವವು.; ಗದರಿಕೆಯನ್ನು ಗಮನಿಸು ವವನು ಸನ್ಮಾನಹೊಂದುವನು.]]></a:t>
+              <a:t><![CDATA[ఘనతనొందును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಇಷ್ಟ ಸಿದ್ಧಿ ಪ್ರಾಣಕ್ಕೆ ಸಿಹಿಯಾಗಿದೆ; ಕೆಟ್ಟತನದಿಂದ ತೊಲಗುವದು ಅವಿವೇಕಿಗಳಿಗೆ ಅಸಹ್ಯವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[19. ఆశ తీరుట ప్రాణమునకు తీపి చెడుతనమును విడుచుట మూర్ఖులకు అసహ్యము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಜ್ಞಾನವಂತರ ಜೊತೆಗೆ ನಡೆಯುವವನು ಜ್ಞಾನಿಯಾಗಿರುವನು. ಬುದ್ಧಿ ಹೀನರ ಜೊತೆಗಾರನು ನಾಶವಾಗುವನು.]]></a:t>
+              <a:t><![CDATA[20. జ్ఞానుల సహవాసము చేయువాడు జ్ఞానముగలవా డగును. మూర్ఖుల సహవాసము చేయువాడు చెడిపోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ದುಷ್ಟತ್ವವು ಪಾಪಿಗಳನ್ನು ಹಿಂದಟ್ಟುತ್ತದೆ; ನೀತಿ ವಂತರಿಗೆ ಒಳ್ಳೇದು ಪ್ರತಿಫಲವಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[21. కీడు పాపులను తరుమును నీతిమంతులకు మేలు ప్రతిఫలముగా వచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಒಳ್ಳೆಯವನು ಮೊಮ್ಮಕ್ಕಳಿಗೆ ಆಸ್ತಿಯನ್ನು ಬಿಡುವನು; ಪಾಪಿಯ ಸೊತ್ತು ನೀತಿ ವಂತರಿಗೆ ಇಡಲ್ಪಟ್ಟಿದೆ.]]></a:t>
+              <a:t><![CDATA[22. మంచివాడు తన పిల్లల పిల్లలను ఆస్తికర్తలనుగా చేయును పాపాత్ముల ఆస్తి నీతిమంతులకు ఉంచబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಬಡವರಿಗೆ ಭೂಮಿಯ ಸಾಗುವಳಿಯಲ್ಲಿ ಬಹಳ ಆಹಾರವು ಸಿಕ್ಕುತ್ತದೆ; ನ್ಯಾಯ ತೀರ್ಪಿನ ಕೊರತೆಯಿಂದ ಹಾಳಾಗುವದು ಉಂಟು.]]></a:t>
+              <a:t><![CDATA[23. బీదలు సేద్యపరచు క్రొత్త భూమి విస్తారముగా పండును అన్యాయమువలన నశించువారు కలరు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಬೆತ್ತವನ್ನು ಹಿಡಿಯದವನು ತನ್ನ ಮಗನನ್ನು ಹಗೆ ಮಾಡುತ್ತಾನೆ; ಮುಂಚಿತವಾಗಿ ಶಿಕ್ಷಿಸುವವನು ಅವನನ್ನು]]></a:t>
+              <a:t><![CDATA[24. బెత్తము వాడనివాడు తన కుమారునికి విరోధి కుమారుని ప్రేమించువాడు వానిని శిక్షించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,183 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರೀತಿಸುತ್ತಾನೆ.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[25. ತನಗೆ ತೃಪ್ತಿಯಾಗುವ ವರೆಗೆ ನೀತಿವಂತನು ತಿನ್ನುತ್ತಾನೆ; ದುಷ್ಟರ ಹೊಟ್ಟೆಗೆ ಕೊರತೆಯಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[25. నీతిమంతుడు ఆకలితీర భోజనముచేయును భక్తిహీనుల కడుపునకు లేమి కలుగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ತನ್ನ ಬಾಯಿಯ ಫಲದಿಂದ ಒಬ್ಬ ಮನುಷ್ಯನು ಶ್ರೇಷ್ಠವಾದದ್ದನ್ನು ತಿನ್ನು ವನು; ದೋಷಿಗಳ ಪ್ರಾಣವು ಬಲಾತ್ಕಾರವನ್ನು ತಿನ್ನು]]></a:t>
+              <a:t><![CDATA[2. నోటి ఫలముచేత మనుష్యుడు మేలు ననుభవించును విశ్వాసఘాతకులు బలాత్కారముచేత నశించుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವದು.]]></a:t>
+              <a:t><![CDATA[3. తన నోరు కాచుకొనువాడు తన్ను కాపాడుకొనును ఊరకొనక మాటలాడువాడు తనకు నాశనము తెచ్చు కొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ತನ್ನ ಬಾಯನ್ನು ಕಾಪಾಡುವವನು ಜೀವ ವನ್ನು ಕಾಯುತ್ತಾನೆ; ತನ್ನ ತುಟಿಗಳನ್ನು ಅಗಲವಾಗಿ ತೆರೆಯುವವನಿಗೆ ನಾಶನವಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[4. సోమరి ఆశపడును గాని వాని ప్రాణమున కేమియు దొరకదు శ్రద్ధగలవారి ప్రాణము పుష్టిగా నుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಸೋಮಾ ರಿಯ ಪ್ರಾಣವು ಅಪೇಕ್ಷಿಸಿದರೂ ಏನೂ ಹೊಂದುವ ದಿಲ್ಲ; ಜಾಗ್ರತೆಯುಳ್ಳವನ ಪ್ರಾಣವು ಪುಷ್ಟಿಯಾಗು ವದು.]]></a:t>
+              <a:t><![CDATA[5. నీతిమంతునికి కల్ల మాట అసహ్యము భక్తిహీనుడు నిందించుచు అవమానపరచును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನೀತಿವಂತನು ಸುಳ್ಳನ್ನು ಹಗೆಮಾಡುತ್ತಾನೆ; ದುಷ್ಟನು ಹೇಸಿಗೆಯಾಗಿದ್ದು ಅವಮಾನಕ್ಕೆ ಗುರಿಯಾಗು ವನು.]]></a:t>
+              <a:t><![CDATA[6. యథార్థవర్తనునికి నీతియే రక్షకము భక్తిహీనత పాపులను చెరిపివేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಯಥಾರ್ಥವಂತನನ್ನು ನೀತಿಯು ತನ್ನ ಮಾರ್ಗ ದಲ್ಲಿ ಕಾಪಾಡುತ್ತದೆ; ಕೆಟ್ಟತನವು ಪಾಪಿಯನ್ನು ಕೆಡವುವದು.]]></a:t>
+              <a:t><![CDATA[7. ధనవంతులమని చెప్పుకొనుచు లేమిడి గలవారు కలరు దరిద్రులమని చెప్పుకొనుచు బహు ధనముగలవారు కలరు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ತನ್ನನ್ನು ತಾನೇ ಐಶ್ವರ್ಯವಂತನಾಗಿ ಮಾಡಿಕೊಳ್ಳುವವನು ಇದ್ದಾನೆ; ಅವನಿಗೆ ಏನೂ ಇರು ವದಿಲ್ಲ. ತನ್ನನ್ನು ಬಡವನಾಗಿ]]></a:t>
+              <a:t><![CDATA[8. ఒకని ప్రాణమునకు వాని ఐశ్వర్యముప్రాయశ్చిత్తము చేయును దరిద్రుడు బెదరింపు మాటలు వినడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +7184,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme9">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme9">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +7294,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme9">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +7469,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>28</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>