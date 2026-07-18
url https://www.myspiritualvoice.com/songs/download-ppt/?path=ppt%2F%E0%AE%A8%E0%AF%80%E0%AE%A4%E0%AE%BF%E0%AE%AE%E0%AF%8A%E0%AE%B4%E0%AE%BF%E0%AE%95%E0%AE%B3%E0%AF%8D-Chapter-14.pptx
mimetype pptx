--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -426,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பரியாசக்காரன் ஞானத்தைத் தேடியும் கண்டுபிடியான்; புத்தியுள்ளவனுக்கோ அறிவு லேசாய் வரும்.]]></a:t>
+              <a:t><![CDATA[7. Go from the presence of a foolish man, when you perceive not in him the lips of knowledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மூடனுடைய முகத்துக்கு விலகிப்போ; அறிவுள்ள உதடுகளை அங்கே காணாய்.]]></a:t>
+              <a:t><![CDATA[8. The wisdom of the prudent is to understand his way: but the folly of fools is deceit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தன் வழியைச் சிந்தித்துக்கொள்வது விவேகியின் ஞானம்; மூடர்களுடைய வஞ்சனையோ மூடத்தனம்.]]></a:t>
+              <a:t><![CDATA[9. Fools make a mock at sin: but among the righteous there is favour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மூடர் பாவத்தைக்குறித்துப் பரியாசம்பண்ணுகிறார்கள்; நீதிமான்களுக்குள்ளே தயை உண்டு.]]></a:t>
+              <a:t><![CDATA[10. The heart knows his own bitterness; and a stranger does not intermeddle with his joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இருதயத்தின் கசப்பு இருதயத்திற்கே தெரியும்; அதின் மகிழ்ச்சிக்கு அந்நியன் உடந்தையாகான்.]]></a:t>
+              <a:t><![CDATA[11. The house of the wicked shall be overthrown: but the tabernacle of the upright shall flourish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. துன்மார்க்கனுடைய வீடு அழியும்; செம்மையானவனுடைய கூடாரமோ செழிக்கும்.]]></a:t>
+              <a:t><![CDATA[12. There is a way which seems right unto a man, but the end thereof are the ways of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுஷனுக்குச் செம்மையாய்த் தோன்றுகிற வழி உண்டு; அதின் முடிவோ மரண வழிகள்.]]></a:t>
+              <a:t><![CDATA[13. Even in laughter the heart is sorrowful; and the end of that delight is heaviness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நகைப்பிலும் மனதுக்குத் துக்கமுண்டு; அந்த மகிழ்ச்சியின் முடிவு சஞ்சலம்.]]></a:t>
+              <a:t><![CDATA[14. The backslider in heart shall be filled with his own ways: and a good man shall be satisfied from himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்வாங்கும் இருதயமுள்ளவன் தன் வழிகளிலேயும், நல்ல மனுஷனோ தன்னிலே தானும் திருப்தியடைவான்.]]></a:t>
+              <a:t><![CDATA[15. The simple believes every word: but the prudent man looks well to his going.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்வாங்கும் இருதயமுள்ளவன் தன் வழிகளிலேயும், நல்ல மனுஷனோ தன்னிலே தானும் திருப்தியடைவான்.]]></a:t>
+              <a:t><![CDATA[16. A wise man fears, and departs from evil: but the fool rages, and is confident.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. புத்தியுள்ள ஸ்திரீ தன் வீட்டைக்கட்டுகிறாள்; புத்தியில்லாத ஸ்திரீயோ தன் கைகளினால் அதை இடித்துப்போடுகிறாள்.]]></a:t>
+              <a:t><![CDATA[1. Every wise woman builds her house: but the foolish plucks it down with her hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பேதையானவன் எந்த வார்த்தையையும் நம்புவான்; விவேகியோ தன் நடையின்மேல் கவனமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[17. He that is soon angry deals foolishly: and a man of wicked devices is hated.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஞானமுள்ளவன் பயந்து தீமைக்கு விலகுகிறான்; மதியீனனோ மூர்க்கங்கொண்டு துணிகரமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[18. The simple inherit folly: but the prudent are crowned with knowledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. முற்கோபி மதிகேட்டைச் செய்வான்; துர்ச்சிந்தனைக்காரன் வெறுக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[19. The evil bow before the good; and the wicked at the gates of the righteous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பேதையர் புத்தியீனத்தைச் சுதந்தரிக்கிறார்கள்; விவேகிகளோ அறிவினால் முடிசூட்டப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. The poor is hated even of his own neighbour: but the rich has many friends.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருக்குப் பயப்படுகிறவனுக்குத் திடநம்பிக்கை உண்டு; அவன் பிள்ளைகளுக்கும் அடைக்கலம் கிடைக்கும்.]]></a:t>
+              <a:t><![CDATA[21. He that despises his neighbour sins: but he that has mercy on the poor, happy is he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தருக்குப் பயப்படுதல் ஜீவஊற்று; அதினால் மரணக்கண்ணிகளுக்குத் தப்பலாம்.]]></a:t>
+              <a:t><![CDATA[22. Do they not go astray that devise evil? but mercy and truth shall be to them that devise good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஜனத்திரட்சி ராஜாவின் மகிமை, ஜனக்குறைவு தலைவனின் முறிவு.]]></a:t>
+              <a:t><![CDATA[23. In all labour there is profit: but the talk of the lips tends only to destitution.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீடிய சாந்தமுள்ளவன் மகாபுத்திமான்; முற்கோபியோ புத்தியீனத்தை விளங்கப்பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[24. The crown of the wise is their riches: but the foolishness of fools is folly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தீயோர் நல்லோருக்கு முன்பாகவும் துன்மார்க்கர் நீதிமான்களுடைய வாசற்படிகளிலும் குனிவதுண்டு.]]></a:t>
+              <a:t><![CDATA[25. A true witness delivers souls: but a deceitful witness speaks lies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. சொஸ்தமனம் உடலுக்கு ஜீவன்; பொறாமையோ எலும்புருக்கி.]]></a:t>
+              <a:t><![CDATA[26. In the fear of the LORD is strong confidence: and his children shall have a place of refuge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. புத்தியுள்ள ஸ்திரீ தன் வீட்டைக்கட்டுகிறாள்; புத்தியில்லாத ஸ்திரீயோ தன் கைகளினால் அதை இடித்துப்போடுகிறாள்.]]></a:t>
+              <a:t><![CDATA[1. Every wise woman builds her house: but the foolish plucks it down with her hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தரித்திரன் தனக்கடுத்தவனாலும் பகைக்கப்படுகிறான்; ஐசுவரியவானுக்கோ அநேக சிநேகிதருண்டு.]]></a:t>
+              <a:t><![CDATA[26. In the fear of the LORD is strong confidence: and his children shall have a place of refuge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தரித்திரனை ஒடுக்குகிறவன் அவனை உண்டாக்கினவரை நிந்திக்கிறான்; தரித்திரனுக்குத் தயைசெய்கிறவனோ அவரைக் கனம்பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[27. The fear of the LORD is a fountain of life, to depart from the snares of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தரித்திரனை ஒடுக்குகிறவன் அவனை உண்டாக்கினவரை நிந்திக்கிறான்; தரித்திரனுக்குத் தயைசெய்கிறவனோ அவரைக் கனம்பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[28. In the multitude of people is the king's honour: but in the lack of people is the destruction of the prince.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பிறனை அவமதிக்கிறவன் பாவஞ்செய்கிறான்; தரித்திரனுக்கு இரங்குகிறவனோ பாக்கியமடைவான்.]]></a:t>
+              <a:t><![CDATA[29. He that is slow to wrath is of great understanding: but he that is hasty of spirit exalts folly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. துன்மார்க்கன் தன் தீமையிலே வாரிக்கொள்ளப்படுவான்; நீதிமானோ தன் மரணத்திலே நம்பிக்கையுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[30. A sound heart is the life of the flesh: but envy the rottenness of the bones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீமையை யோசிக்கிறவர்கள் தவறுகிறார்களல்லவோ? நன்மையை யோசிக்கிறவர்களுக்கோ கிருபையும் சத்தியமுமுண்டு.]]></a:t>
+              <a:t><![CDATA[31. He that oppresses the poor reproaches his Maker: but he that honors him has mercy on the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. புத்திமானுடைய இருதயத்தில் ஞானம் தங்கும்; மதியீனரிடத்தில் உள்ளதோ வெளிப்படும்.]]></a:t>
+              <a:t><![CDATA[31. He that oppresses the poor reproaches his Maker: but he that honors him has mercy on the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சகல பிரயாசத்தினாலும் பிரயோஜனமுண்டு; உதடுகளின் பேச்சோ வறுமையை மாத்திரம் தரும்.]]></a:t>
+              <a:t><![CDATA[32. The wicked is driven away in his wickedness: but the righteous has hope in his death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீதி ஜனத்தை உயர்த்தும்; பாவமோ எந்த ஜனத்துக்கும் இகழ்ச்சி.]]></a:t>
+              <a:t><![CDATA[33. Wisdom rests in the heart of him that has understanding: but that which is in the midst of fools is made known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஞானிகளுக்கு முடி அவர்கள் செல்வம்; மூடரின் மதியீனம் மூடத்தனமே.]]></a:t>
+              <a:t><![CDATA[34. Righteousness exalts a nation: but sin is a reproach to any people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நிதானமாய் நடக்கிறவன் கர்த்தருக்குப் பயப்படுகிறான்; தன் வழிகளில் தாறுமாறானவனோ அவரை அலட்சியம்பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[2. He that walks in his uprightness fears the LORD: but he that is perverse in his ways despises him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ராஜாவின் தயை விவேகமுள்ள பணிவிடைக்காரன்மேலிருக்கும்; அவனுடைய கோபமோ இலச்சையுண்டாக்குகிறவன் மேலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[35. The king's favour is toward a wise servant: but his wrath is against him that causes shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மெய்ச்சாட்சி சொல்லுகிறவன் உயிர்களை இரட்சிக்கிறான்; வஞ்சனைக்காரனோ பொய்களை ஊதுகிறான்.]]></a:t>
+              <a:t><![CDATA[35. The king's favour is toward a wise servant: but his wrath is against him that causes shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நிதானமாய் நடக்கிறவன் கர்த்தருக்குப் பயப்படுகிறான்; தன் வழிகளில் தாறுமாறானவனோ அவரை அலட்சியம்பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[2. He that walks in his uprightness fears the LORD: but he that is perverse in his ways despises him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மூடன் வாயிலே அவன் அகந்தைக்கேற்ற மிலாறுண்டு; ஞானவான்களின் உதடுகளோ அவர்களைக் காப்பாற்றும்.]]></a:t>
+              <a:t><![CDATA[3. In the mouth of the foolish is a rod of pride: but the lips of the wise shall preserve them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருதுகளில்லாத இடத்தில் களஞ்சியம் வெறுமையாயிருக்கும்; காளைகளின் பெலத்தினாலோ மிகுந்த வரத்துண்டு.]]></a:t>
+              <a:t><![CDATA[4. Where no oxen are, the crib is clean: but much increase is by the strength of the ox.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மெய்ச்சாட்சிக்காரன் பொய்சொல்லான்; பொய்ச்சாட்சிக்காரனோ பொய்களை ஊதுகிறான்.]]></a:t>
+              <a:t><![CDATA[5. A faithful witness will not lie: but a false witness will utter lies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பரியாசக்காரன் ஞானத்தைத் தேடியும் கண்டுபிடியான்; புத்தியுள்ளவனுக்கோ அறிவு லேசாய் வரும்.]]></a:t>
+              <a:t><![CDATA[6. A scorner seeks wisdom, and finds it not: but knowledge is easy unto him that understands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486809" r:id="rId1"/>
+    <p:sldLayoutId id="2473392452" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5264,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುಲಭವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[7. மூடனுடைய முகத்துக்கு விலகிப்போ; அறிவுள்ள உதடுகளை அங்கே காணாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನೀನು ಬುದ್ಧಿಹೀನನಲ್ಲಿ ತಿಳುವಳಿಕೆಯ ತುಟಿಗಳನ್ನು ಕಾಣದೆ ಹೋದರೆ ಅವನ ಬಳಿಯಿಂದ ನೀನು ಹೋಗು.]]></a:t>
+              <a:t><![CDATA[8. தன் வழியைச் சிந்தித்துக்கொள்வது விவேகியின் ஞானம்; மூடர்களுடைய வஞ்சனையோ மூடத்தனம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಜಾಣನ ಜ್ಞಾನವು ತನ್ನ ಮಾರ್ಗವನ್ನು ಗ್ರಹಿಸುವಂತ ದ್ದಾಗಿದೆ; ಮೂಢರ ಬುದ್ಧಿಹೀನತೆಯು ಮೋಸಕರ.]]></a:t>
+              <a:t><![CDATA[9. மூடர் பாவத்தைக்குறித்துப் பரியாசம்பண்ணுகிறார்கள்; நீதிமான்களுக்குள்ளே தயை உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಬುದ್ಧಿಹೀನರು ಪಾಪಕ್ಕೆ ಹಾಸ್ಯಮಾಡುತ್ತಾರೆ; ನೀತಿ ವಂತರಲ್ಲಿ ದಯೆ ಇದೆ.]]></a:t>
+              <a:t><![CDATA[10. இருதயத்தின் கசப்பு இருதயத்திற்கே தெரியும்; அதின் மகிழ்ச்சிக்கு அந்நியன் உடந்தையாகான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಹೃದಯಕ್ಕೆ ತನ್ನ ವ್ಯಾಕುಲ ತೆಯು ತಿಳಿಯುತ್ತದೆ; ಪರನು ತನ್ನ ಸಂತೋಷದಲ್ಲಿ ಸೇರುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[11. துன்மார்க்கனுடைய வீடு அழியும்; செம்மையானவனுடைய கூடாரமோ செழிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ದುಷ್ಟರ ಮನೆಯು ಕೆಡವಲ್ಪಡುವದು; ಯಥಾರ್ಥವಂತರ ಗುಡಾರವು ಏಳಿಗೆಯಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[12. மனுஷனுக்குச் செம்மையாய்த் தோன்றுகிற வழி உண்டு; அதின் முடிவோ மரண வழிகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಒಬ್ಬ ಮನುಷ್ಯನಿಗೆ ಸರಿಯೆಂದು ತೋರುವ ಮಾರ್ಗ ವಿದೆ. ಅದರ ಅಂತ್ಯವು ಮರಣದ ಮಾರ್ಗಗಳೇ.]]></a:t>
+              <a:t><![CDATA[13. நகைப்பிலும் மனதுக்குத் துக்கமுண்டு; அந்த மகிழ்ச்சியின் முடிவு சஞ்சலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನಗೆಯಲ್ಲಿಯೂ ಹೃದಯವು ದುಃಖದಿಂದ ಇರು ವದು; ಅದರ ಉಲ್ಲಾಸದ ಅಂತ್ಯವು ವ್ಯಾಕುಲವೇ.]]></a:t>
+              <a:t><![CDATA[14. பின்வாங்கும் இருதயமுள்ளவன் தன் வழிகளிலேயும், நல்ல மனுஷனோ தன்னிலே தானும் திருப்தியடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಹೃದಯದಲ್ಲಿ ಹಿಂಜರಿಯುವವನು ತನ್ನ ಸ್ವಂತ ಮಾರ್ಗಗಳಿಂದ ತುಂಬಿಕೊಳ್ಳುವನು; ಒಳ್ಳೆಯವನು ತನ್ನಲ್ಲಿ ತಾನೇ]]></a:t>
+              <a:t><![CDATA[15. பேதையானவன் எந்த வார்த்தையையும் நம்புவான்; விவேகியோ தன் நடையின்மேல் கவனமாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೃಪ್ತಿಹೊಂದುವನು.]]></a:t>
+              <a:t><![CDATA[16. ஞானமுள்ளவன் பயந்து தீமைக்கு விலகுகிறான்; மதியீனனோ மூர்க்கங்கொண்டு துணிகரமாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಜ್ಞಾನಿಯಾದ ಪ್ರತಿ ಸ್ತ್ರೀಯು ತನ್ನ ಮನೆಯನ್ನು ಕಟ್ಟುತ್ತಾಳೆ; ಬುದ್ಧಿಹೀನಳೋ ತನ್ನ ಕೈಗಳಿಂದಲೇ ಅದನ್ನು]]></a:t>
+              <a:t><![CDATA[1. புத்தியுள்ள ஸ்திரீ தன் வீட்டைக்கட்டுகிறாள்; புத்தியில்லாத ஸ்திரீயோ தன் கைகளினால் அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಮೂಢರು ಪ್ರತಿಯೊಂದು ಮಾತನ್ನು ನಂಬುತ್ತಾರೆ; ಜಾಣನು ತನ್ನ ನಡತೆಯನ್ನು ಚೆನ್ನಾಗಿ ಗಮನಿಸುವನು.]]></a:t>
+              <a:t><![CDATA[17. முற்கோபி மதிகேட்டைச் செய்வான்; துர்ச்சிந்தனைக்காரன் வெறுக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಜ್ಞಾನಿ ಯು ಭಯಪಟ್ಟು ಕೆಟ್ಟತನದಿಂದ ಹೊರಟುಹೋಗು ವನು; ಬುದ್ಧಿಹೀನನು ಕೋಪಿಸಿಕೊಂಡು ಧೈರ್ಯದಿಂದ ಇರುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[18. பேதையர் புத்தியீனத்தைச் சுதந்தரிக்கிறார்கள்; விவேகிகளோ அறிவினால் முடிசூட்டப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಮುಂಗೋಪಿಯು ಬುದ್ಧಿಹೀನನಾಗಿ ವರ್ತಿಸುತ್ತಾನೆ; ಕುಯುಕ್ತಿಯುಳ್ಳವನು ಹಗೆಮಾಡು ತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[19. தீயோர் நல்லோருக்கு முன்பாகவும் துன்மார்க்கர் நீதிமான்களுடைய வாசற்படிகளிலும் குனிவதுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಮೂಢರು ಮೂರ್ಖತನಕ್ಕೆ ಬಾಧ್ಯರಾಗು ತ್ತಾರೆ; ಜಾಣರು ತಿಳುವಳಿಕೆಯ ಕಿರೀಟವನ್ನು ಪಡೆದು ಕೊಳ್ಳುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[20. தரித்திரன் தனக்கடுத்தவனாலும் பகைக்கப்படுகிறான்; ஐசுவரியவானுக்கோ அநேக சிநேகிதருண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಕರ್ತನ ಭಯವೇ ಬಲವಾದ ಭರವಸವು; ಆತನ ಮಕ್ಕಳಿಗೆ ಆಶ್ರಯ ಸ್ಥಳವು ಇರುವದು.]]></a:t>
+              <a:t><![CDATA[21. பிறனை அவமதிக்கிறவன் பாவஞ்செய்கிறான்; தரித்திரனுக்கு இரங்குகிறவனோ பாக்கியமடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಮರಣದ ಪಾಶಗಳಿಂದ ತೊಲಗುವದಕ್ಕೆ ಕರ್ತನ ಭಯವು ಜೀವದ ಬುಗ್ಗೆ.]]></a:t>
+              <a:t><![CDATA[22. தீமையை யோசிக்கிறவர்கள் தவறுகிறார்களல்லவோ? நன்மையை யோசிக்கிறவர்களுக்கோ கிருபையும் சத்தியமுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಜನ ಸಮೂಹದಲ್ಲಿ ಅರಸನ ಘನತೆ ಇದೆ; ಜನರ ಕೊರತೆಯಲ್ಲಿ ರಾಜಪುತ್ರನ ನಾಶ.]]></a:t>
+              <a:t><![CDATA[23. சகல பிரயாசத்தினாலும் பிரயோஜனமுண்டு; உதடுகளின் பேச்சோ வறுமையை மாத்திரம் தரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಕೋಪಕ್ಕೆ ನಿಧಾನಿಸು. ದೀರ್ಘಶಾಂತನು ದೊಡ್ಡವಿವೇಕಿ; ಆತ್ಮದಲ್ಲಿ ಆತುರಪಡುವವನು ಮೂಢ ತೆಯನ್ನು ವೃದ್ಧಿಮಾಡುವನು.]]></a:t>
+              <a:t><![CDATA[24. ஞானிகளுக்கு முடி அவர்கள் செல்வம்; மூடரின் மதியீனம் மூடத்தனமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಒಳ್ಳೆಯವರಿಗೆ ದುಷ್ಟರು ಬಾಗುತ್ತಾರೆ; ದುಷ್ಟರು ನೀತಿವಂತರ ದ್ವಾರಗಳಲ್ಲಿ ಬಗ್ಗಿಕೊಳ್ಳುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[25. மெய்ச்சாட்சி சொல்லுகிறவன் உயிர்களை இரட்சிக்கிறான்; வஞ்சனைக்காரனோ பொய்களை ஊதுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಸ್ವಸ್ಥವಾದ ಹೃದಯವು ದೇಹಕ್ಕೆ ಜೀವ; ಮತ್ಸರವು ಎಲುಬುಗಳಿಗೆ ಕ್ಷಯವು.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தருக்குப் பயப்படுகிறவனுக்குத் திடநம்பிக்கை உண்டு; அவன் பிள்ளைகளுக்கும் அடைக்கலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಿತ್ತುಹಾಕುತ್ತಾಳೆ.]]></a:t>
+              <a:t><![CDATA[இடித்துப்போடுகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಬಡವನು ತನ್ನ ನೆರೆಯವನಿಂದ ಹಗೆಮಾಡಲ್ಪಡುವನು; ಐಶ್ವರ್ಯವಂತನಿಗೆ ಬಹು ಜನ ಮಿತ್ರರು.]]></a:t>
+              <a:t><![CDATA[கிடைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಬಡವರನ್ನು ಹಿಂಸಿಸುವವನು ತನ್ನ ಸೃಷ್ಟಿಕರ್ತನನ್ನು ಹೀನೈಸುವನು; ಆತನನ್ನು ಸನ್ಮಾನಿಸುವವನು ಬಡವರನ್ನು]]></a:t>
+              <a:t><![CDATA[27. கர்த்தருக்குப் பயப்படுதல் ஜீவஊற்று; அதினால் மரணக்கண்ணிகளுக்குத் தப்பலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕನಿಕರಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[28. ஜனத்திரட்சி ராஜாவின் மகிமை, ஜனக்குறைவு தலைவனின் முறிவு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ತನ್ನ ನೆರೆಯವನನ್ನು ಅವಮಾನ ಮಾಡುವವನು ಪಾಪ ಮಾಡುತ್ತಾನೆ; ಬಡವರ ಮೇಲೆ ಕನಿಕರ ತೋರಿ ಸುವವನು ಧನ್ಯನು.]]></a:t>
+              <a:t><![CDATA[29. நீடிய சாந்தமுள்ளவன் மகாபுத்திமான்; முற்கோபியோ புத்தியீனத்தை விளங்கப்பண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ದುಷ್ಟನು ತನ್ನ ದುಷ್ಟತನದಲ್ಲಿ ನೂಕ ಲ್ಪಡುತ್ತಾನೆ; ಮರಣದಲ್ಲಿ ನೀತಿವಂತನಿಗೆ ನಿರೀಕ್ಷೆ ಇದೆ.]]></a:t>
+              <a:t><![CDATA[30. சொஸ்தமனம் உடலுக்கு ஜீவன்; பொறாமையோ எலும்புருக்கி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಕೆಟ್ಟದ್ದನ್ನು ಕಲ್ಪಿಸುವವರು ತಪ್ಪು ಮಾಡುತ್ತಾರಲ್ಲವೇ? ಒಳ್ಳೆಯದನ್ನು ಕಲ್ಪಿಸುವವರಿಗೆ ಕರುಣೆಯೂ ಸತ್ಯವೂ ಇರುವವು.]]></a:t>
+              <a:t><![CDATA[31. தரித்திரனை ஒடுக்குகிறவன் அவனை உண்டாக்கினவரை நிந்திக்கிறான்; தரித்திரனுக்குத் தயைசெய்கிறவனோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ತಿಳುವಳಿಕೆಯುಳ್ಳವನ ಹೃದಯದಲ್ಲಿ ಜ್ಞಾನವು ನೆಲೆ ಯಾಗಿದೆ; ಬುದ್ಧಿಹೀನರಲ್ಲಿರುವದು ಪ್ರಕಟವಾಗುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[அவரைக் கனம்பண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಎಲ್ಲಾ ಪ್ರಯಾಸ ದಲ್ಲಿ ಲಾಭವಿದೆ; ತುಟಿಗಳ ಮಾತು ಬಡತನಕ್ಕೆ ಮಾತ್ರ ದಾರಿ.]]></a:t>
+              <a:t><![CDATA[32. துன்மார்க்கன் தன் தீமையிலே வாரிக்கொள்ளப்படுவான்; நீதிமானோ தன் மரணத்திலே நம்பிக்கையுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ನೀತಿಯು ಜನಾಂಗವನ್ನು ವೃದ್ಧಿಮಾಡುತ್ತದೆ; ಯಾವ ಪ್ರಜೆಗಾದರೂ ಪಾಪವು ಅವಮಾನವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[33. புத்திமானுடைய இருதயத்தில் ஞானம் தங்கும்; மதியீனரிடத்தில் உள்ளதோ வெளிப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಜ್ಞಾನವಂತರ ಕಿರೀಟವು ಅದರ ಐಶ್ವ ರ್ಯವೇ; ಬುದ್ಧಿಹೀನರ ಬುದ್ಧಿಹೀನತೆಯು ಅವರ ಮೂರ್ಖತನವೇ.]]></a:t>
+              <a:t><![CDATA[34. நீதி ஜனத்தை உயர்த்தும்; பாவமோ எந்த ஜனத்துக்கும் இகழ்ச்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ತನ್ನ ಯಥಾರ್ಥತೆಯಲ್ಲಿ ನಡೆಯುವವನು ಕರ್ತನಿಗೆ ಭಯಪಡುತ್ತಾನೆ; ತನ್ನ ಮಾರ್ಗಗಳಲ್ಲಿ ವಕ್ರತೆಯುಳ್ಳವನು ಆತನನ್ನು]]></a:t>
+              <a:t><![CDATA[2. நிதானமாய் நடக்கிறவன் கர்த்தருக்குப் பயப்படுகிறான்; தன் வழிகளில் தாறுமாறானவனோ அவரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಜ್ಞಾನ ವುಳ್ಳ ಸೇವಕನ ಕಡೆಗೆ ಅರಸನ ದಯೆ ಇದೆ; ನಾಚಿಕೆ ಪಡಿಸುವವನ ಕಡೆಗೆ ಅವನ ರೌದ್ರವಿದೆ.]]></a:t>
+              <a:t><![CDATA[35. ராஜாவின் தயை விவேகமுள்ள பணிவிடைக்காரன்மேலிருக்கும்; அவனுடைய கோபமோ இலச்சையுண்டாக்குகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಸತ್ಯ ಸಾಕ್ಷಿಯು ಪ್ರಾಣಗಳನ್ನು ತಪ್ಪಿಸುತ್ತಾನೆ; ಮೋಸದ ಸಾಕ್ಷಿಯು ಸುಳ್ಳುಗಳನ್ನು ಆಡು ತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[மேலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಸಡ್ಡೆಮಾಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[அலட்சியம்பண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಬುದ್ಧಿಹೀನನ ಬಾಯಿ ಯಲ್ಲಿ ಗರ್ವದ ಅಂಕುರವಿದೆ; ಜ್ಞಾನವಂತರ ತುಟಿಗಳು ಅವುಗಳನ್ನು ಕಾಯುವವು.]]></a:t>
+              <a:t><![CDATA[3. மூடன் வாயிலே அவன் அகந்தைக்கேற்ற மிலாறுண்டு; ஞானவான்களின் உதடுகளோ அவர்களைக் காப்பாற்றும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಎತ್ತುಗಳು ಇಲ್ಲದೆ ಇರು ವಲ್ಲಿ ಗೋದಲಿಯು ಶುದ್ಧಿಯಾಗಿದೆ; ಎತ್ತಿನ ಬಲದಿಂದ ಬಹಳ ವೃದ್ಧಿಯು ಉಂಟಾಗುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[4. எருதுகளில்லாத இடத்தில் களஞ்சியம் வெறுமையாயிருக்கும்; காளைகளின் பெலத்தினாலோ மிகுந்த வரத்துண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಂಬತಕ್ಕ ಸಾಕ್ಷಿಯು ಸುಳ್ಳಾಡನು; ಅಬದ್ದಸಾಕ್ಷಿಯು ಸುಳ್ಳುಗಳನ್ನೇ ಉಚ್ಚರಿ ಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[5. மெய்ச்சாட்சிக்காரன் பொய்சொல்லான்; பொய்ச்சாட்சிக்காரனோ பொய்களை ஊதுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಹಾಸ್ಯ ಮಾಡುವವನು ಜ್ಞಾನವನ್ನು ಹುಡು ಕಿದರೂ ಅದನ್ನು ಕಂಡುಕೊಳ್ಳುವದಿಲ್ಲ; ವಿವೇಚಿಸುವವನಿಗೆ ತಿಳುವಳಿಕೆಯು]]></a:t>
+              <a:t><![CDATA[6. பரியாசக்காரன் ஞானத்தைத் தேடியும் கண்டுபிடியான்; புத்தியுள்ளவனுக்கோ அறிவு லேசாய் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>