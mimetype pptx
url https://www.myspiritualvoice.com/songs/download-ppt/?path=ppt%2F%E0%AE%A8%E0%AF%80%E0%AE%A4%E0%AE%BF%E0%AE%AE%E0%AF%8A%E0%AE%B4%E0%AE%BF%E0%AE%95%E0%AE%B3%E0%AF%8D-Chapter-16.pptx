--- v0 (2026-06-03)
+++ v1 (2026-07-30)
@@ -69,66 +69,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -148,58 +132,50 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
-    <p:sldId id="295" r:id="rId42"/>
-[...6 lines deleted...]
-    <p:sldId id="302" r:id="rId49"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,61 +312,53 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-[...9 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனதின் யோசனைகள் மனுஷனுடையது; நாவின் பிரதியுத்தரம் கர்த்தரால் வரும்.]]></a:t>
+              <a:t><![CDATA[7. ஒருவனுடைய வழிகள் கர்த்தருக்குப் பிரியமாயிருந்தால், அவனுடைய சத்துருக்களும் அவனோடே சமாதானமாகும்படி செய்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனதின் யோசனைகள் மனுஷனுடையது; நாவின் பிரதியுத்தரம் கர்த்தரால் வரும்.]]></a:t>
+              <a:t><![CDATA[8. அநியாயமாய் வந்த அதிக வருமானத்திலும், நியாயமாய் வந்த கொஞ்ச வருமானமே உத்தமம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுஷனுடைய வழிகளெல்லாம் அவன் பார்வைக்குச் சுத்தமானவைகள்; கர்த்தரோ ஆவிகளை நிறுத்துப்பார்க்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. மனுஷனுடைய இருதயம் அவனுடைய வழியை யோசிக்கும்; அவனுடைய நடைகளை உறுதிப்படுத்துகிறவரோ கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீதியின் வழியில் உண்டாகும் நரைமயிரானது மகிமையான கிரீடம்.]]></a:t>
+              <a:t><![CDATA[10. ராஜாவின் உதடுகளில் திவ்வியவாக்கு பிறக்கும்; நியாயத்தில் அவன் வாய் தவறாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் செய்கைகளைக் கர்த்தருக்கு ஒப்புவி; அப்பொழுது உன் யோசனைகள் உறுதிப்படும்.]]></a:t>
+              <a:t><![CDATA[11. சுமுத்திரையான நிறைகோலும் தராசும் கர்த்தருடையது; பையிலிருக்கும் நிறைகல்லெல்லாம் அவருடைய செயல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பலவானைப்பார்க்கிலும் நீடிய சாந்தமுள்ளவன் உத்தமன்; பட்டணத்தைப் பிடிக்கிறவனைப்பார்க்கிலும் தன் மனதை அடக்குகிறவன் உத்தமன்.]]></a:t>
+              <a:t><![CDATA[12. அநியாயஞ்செய்வது ராஜாக்களுக்கு அருவருப்பு; நீதியினால் சிங்காசனம் உறுதிப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பலவானைப்பார்க்கிலும் நீடிய சாந்தமுள்ளவன் உத்தமன்; பட்டணத்தைப் பிடிக்கிறவனைப்பார்க்கிலும் தன் மனதை அடக்குகிறவன் உத்தமன்.]]></a:t>
+              <a:t><![CDATA[13. நீதியுள்ள உதடுகள் ராஜாக்களுக்குப் பிரியம்; நிதானமாய்ப் பேசுகிறவனில் ராஜாக்கள் பிரியப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் சகலத்தையும் தமக்கென்று படைத்தார்; தீங்குநாளுக்காகத் துன்மார்க்கனையும் உண்டாக்கினார்.]]></a:t>
+              <a:t><![CDATA[14. ராஜாவின் கோபம் மரணதூதருக்குச் சமானம்; ஞானமுள்ளவனோ அதை ஆற்றுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. சீட்டு மடியிலே போடப்படும்; காரியசித்தியோ கர்த்தரால் வரும்.]]></a:t>
+              <a:t><![CDATA[15. ராஜாவின் முகக்களையில் ஜீவன் உண்டு; அவனுடைய தயை பின்மாரி பெய்யும் மேகத்தைப்போல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மனமேட்டிமையுள்ளவனெவனும் கர்த்தருக்கு அருவருப்பானவன்; கையோடே கைகோர்த்தாலும் அவன் தண்டனைக்குத் தப்பான்.]]></a:t>
+              <a:t><![CDATA[16. பொன்னைச் சம்பாதிப்பதிலும் ஞானத்தைச் சம்பாதிப்பது எவ்வளவு உத்தமம்! வெள்ளியைச் சம்பாதிப்பதிலும் புத்தியைச் சம்பாதிப்பது எவ்வளவு மேன்மை!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மனுஷனுக்குச் செம்மையாய்த் தோன்றுகிற வழியுண்டு; அதின் முடிவோ மரணவழிகள்.]]></a:t>
+              <a:t><![CDATA[1. மனதின் யோசனைகள் மனுஷனுடையது; நாவின் பிரதியுத்தரம் கர்த்தரால் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மனமேட்டிமையுள்ளவனெவனும் கர்த்தருக்கு அருவருப்பானவன்; கையோடே கைகோர்த்தாலும் அவன் தண்டனைக்குத் தப்பான்.]]></a:t>
+              <a:t><![CDATA[16. பொன்னைச் சம்பாதிப்பதிலும் ஞானத்தைச் சம்பாதிப்பது எவ்வளவு உத்தமம்! வெள்ளியைச் சம்பாதிப்பதிலும் புத்தியைச் சம்பாதிப்பது எவ்வளவு மேன்மை!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கிருபையினாலும் சத்தியத்தினாலும் பாவம் நிவிர்த்தியாகும்; கர்த்தருக்குப் பயப்படுகிறதினால் மனுஷர் தீமையை விட்டு விலகுவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. தீமையை விட்டு விலகுவதே செம்மையானவர்களுக்குச் சமனான பாதை; தன் நடையைக் கவனித்திருக்கிறவன் தன் ஆத்துமாவைக் காக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கிருபையினாலும் சத்தியத்தினாலும் பாவம் நிவிர்த்தியாகும்; கர்த்தருக்குப் பயப்படுகிறதினால் மனுஷர் தீமையை விட்டு விலகுவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. தீமையை விட்டு விலகுவதே செம்மையானவர்களுக்குச் சமனான பாதை; தன் நடையைக் கவனித்திருக்கிறவன் தன் ஆத்துமாவைக் காக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒருவனுடைய வழிகள் கர்த்தருக்குப் பிரியமாயிருந்தால், அவனுடைய சத்துருக்களும் அவனோடே சமாதானமாகும்படி செய்வார்.]]></a:t>
+              <a:t><![CDATA[18. அழிவுக்கு முன்னானது அகந்தை; விழுதலுக்கு முன்னானது மனமேட்டிமை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒருவனுடைய வழிகள் கர்த்தருக்குப் பிரியமாயிருந்தால், அவனுடைய சத்துருக்களும் அவனோடே சமாதானமாகும்படி செய்வார்.]]></a:t>
+              <a:t><![CDATA[19. அகங்காரிகளோடே கொள்ளைப் பொருளைப் பங்கிடுவதைப்பார்க்கிலும், சிறுமையானவர்களோடே மனத்தாழ்மையாயிருப்பது நலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநியாயமாய் வந்த அதிக வருமானத்திலும், நியாயமாய் வந்த கொஞ்ச வருமானமே உத்தமம்.]]></a:t>
+              <a:t><![CDATA[20. விவேகத்துடன் காரியத்தை நடப்பிக்கிறவன் நன்மைபெறுவான்; கர்த்தரை நம்புகிறவன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மனுஷனுடைய இருதயம் அவனுடைய வழியை யோசிக்கும்; அவனுடைய நடைகளை உறுதிப்படுத்துகிறவரோ கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[21. இருதயத்தில் ஞானமுள்ளவன் விவேகியென்னப்படுவான்; உதடுகளின் மதுரம் கல்வியைப் பெருகப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மனுஷனுடைய இருதயம் அவனுடைய வழியை யோசிக்கும்; அவனுடைய நடைகளை உறுதிப்படுத்துகிறவரோ கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[22. புத்தி தன்னை உடையவர்களுக்கு ஜீவஊற்று; மதியீனரின் போதனை மதியீனமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ராஜாவின் உதடுகளில் திவ்வியவாக்கு பிறக்கும்; நியாயத்தில் அவன் வாய் தவறாது.]]></a:t>
+              <a:t><![CDATA[23. ஞானியின் இருதயம் அவன் வாய்க்கு அறிவையூட்டும்; அவன் உதடுகளுக்கு அது மேன்மேலும் கல்வியைக் கொடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுமுத்திரையான நிறைகோலும் தராசும் கர்த்தருடையது; பையிலிருக்கும் நிறைகல்லெல்லாம் அவருடைய செயல்.]]></a:t>
+              <a:t><![CDATA[24. இனிய சொற்கள் தேன்கூடுபோல் ஆத்துமாவுக்கு மதுரமும், எலும்புகளுக்கு ஔஷதமுமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிரயாசப்படுகிறவன் தனக்காகவே பிரயாசப்படுகிறான்; அவன் வாய் அதை அவனிடத்தில் வருந்திக் கேட்கும்.]]></a:t>
+              <a:t><![CDATA[2. மனுஷனுடைய வழிகளெல்லாம் அவன் பார்வைக்குச் சுத்தமானவைகள்; கர்த்தரோ ஆவிகளை நிறுத்துப்பார்க்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அநியாயஞ்செய்வது ராஜாக்களுக்கு அருவருப்பு; நீதியினால் சிங்காசனம் உறுதிப்படும்.]]></a:t>
+              <a:t><![CDATA[25. மனுஷனுக்குச் செம்மையாய்த் தோன்றுகிற வழியுண்டு; அதின் முடிவோ மரணவழிகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீதியுள்ள உதடுகள் ராஜாக்களுக்குப் பிரியம்; நிதானமாய்ப் பேசுகிறவனில் ராஜாக்கள் பிரியப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. பிரயாசப்படுகிறவன் தனக்காகவே பிரயாசப்படுகிறான்; அவன் வாய் அதை அவனிடத்தில் வருந்திக் கேட்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜாவின் கோபம் மரணதூதருக்குச் சமானம்; ஞானமுள்ளவனோ அதை ஆற்றுவான்.]]></a:t>
+              <a:t><![CDATA[27. பேலியாளின் மகன் கிண்டிவிடுகிறான்; எரிகிற அக்கினிபோன்றது அவன் உதடுகளில் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜாவின் கோபம் மரணதூதருக்குச் சமானம்; ஞானமுள்ளவனோ அதை ஆற்றுவான்.]]></a:t>
+              <a:t><![CDATA[28. மாறுபாடுள்ளவன் சண்டையைக் கிளப்பிவிடுகிறான்; கோள் சொல்லுகிறவன் பிராண சிநேகிதரையும் பிரித்துவிடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜாவின் முகக்களையில் ஜீவன் உண்டு; அவனுடைய தயை பின்மாரி பெய்யும் மேகத்தைப்போல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[29. கொடுமையானவன் தன் அயலானுக்கு நயங்காட்டி, அவனை நலமல்லாத வழியிலே நடக்கப்பண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜாவின் முகக்களையில் ஜீவன் உண்டு; அவனுடைய தயை பின்மாரி பெய்யும் மேகத்தைப்போல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[30. அவன் மாறுபாடானவைகளை யோசிக்கும்படி தன் கண்களை மூடி, தீமையைச் செய்யும்படி தன் உதடுகளைக் கடிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பொன்னைச் சம்பாதிப்பதிலும் ஞானத்தைச் சம்பாதிப்பது எவ்வளவு உத்தமம்! வெள்ளியைச் சம்பாதிப்பதிலும் புத்தியைச் சம்பாதிப்பது எவ்வளவு மேன்மை!]]></a:t>
+              <a:t><![CDATA[31. நீதியின் வழியில் உண்டாகும் நரைமயிரானது மகிமையான கிரீடம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தீமையை விட்டு விலகுவதே செம்மையானவர்களுக்குச் சமனான பாதை; தன் நடையைக் கவனித்திருக்கிறவன் தன் ஆத்துமாவைக் காக்கிறான்.]]></a:t>
+              <a:t><![CDATA[32. பலவானைப்பார்க்கிலும் நீடிய சாந்தமுள்ளவன் உத்தமன்; பட்டணத்தைப் பிடிக்கிறவனைப்பார்க்கிலும் தன் மனதை அடக்குகிறவன் உத்தமன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தீமையை விட்டு விலகுவதே செம்மையானவர்களுக்குச் சமனான பாதை; தன் நடையைக் கவனித்திருக்கிறவன் தன் ஆத்துமாவைக் காக்கிறான்.]]></a:t>
+              <a:t><![CDATA[32. பலவானைப்பார்க்கிலும் நீடிய சாந்தமுள்ளவன் உத்தமன்; பட்டணத்தைப் பிடிக்கிறவனைப்பார்க்கிலும் தன் மனதை அடக்குகிறவன் உத்தமன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அழிவுக்கு முன்னானது அகந்தை; விழுதலுக்கு முன்னானது மனமேட்டிமை.]]></a:t>
+              <a:t><![CDATA[33. சீட்டு மடியிலே போடப்படும்; காரியசித்தியோ கர்த்தரால் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,923 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பேலியாளின் மகன் கிண்டிவிடுகிறான்; எரிகிற அக்கினிபோன்றது அவன் உதடுகளில் இருக்கிறது.]]></a:t>
-[...871 lines deleted...]
-              <a:t><![CDATA[24. இனிய சொற்கள் தேன்கூடுபோல் ஆத்துமாவுக்கு மதுரமும், எலும்புகளுக்கு ஔஷதமுமாகும்.]]></a:t>
+              <a:t><![CDATA[3. உன் செய்கைகளைக் கர்த்தருக்கு ஒப்புவி; அப்பொழுது உன் யோசனைகள் உறுதிப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மாறுபாடுள்ளவன் சண்டையைக் கிளப்பிவிடுகிறான்; கோள் சொல்லுகிறவன் பிராண சிநேகிதரையும் பிரித்துவிடுகிறான்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் சகலத்தையும் தமக்கென்று படைத்தார்; தீங்குநாளுக்காகத் துன்மார்க்கனையும் உண்டாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மாறுபாடுள்ளவன் சண்டையைக் கிளப்பிவிடுகிறான்; கோள் சொல்லுகிறவன் பிராண சிநேகிதரையும் பிரித்துவிடுகிறான்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் சகலத்தையும் தமக்கென்று படைத்தார்; தீங்குநாளுக்காகத் துன்மார்க்கனையும் உண்டாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கொடுமையானவன் தன் அயலானுக்கு நயங்காட்டி, அவனை நலமல்லாத வழியிலே நடக்கப்பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[5. மனமேட்டிமையுள்ளவனெவனும் கர்த்தருக்கு அருவருப்பானவன்; கையோடே கைகோர்த்தாலும் அவன் தண்டனைக்குத் தப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் மாறுபாடானவைகளை யோசிக்கும்படி தன் கண்களை மூடி, தீமையைச் செய்யும்படி தன் உதடுகளைக் கடிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. கிருபையினாலும் சத்தியத்தினாலும் பாவம் நிவிர்த்தியாகும்; கர்த்தருக்குப் பயப்படுகிறதினால் மனுஷர் தீமையை விட்டு விலகுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் மாறுபாடானவைகளை யோசிக்கும்படி தன் கண்களை மூடி, தீமையைச் செய்யும்படி தன் உதடுகளைக் கடிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. கிருபையினாலும் சத்தியத்தினாலும் பாவம் நிவிர்த்தியாகும்; கர்த்தருக்குப் பயப்படுகிறதினால் மனுஷர் தீமையை விட்டு விலகுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486805" r:id="rId1"/>
+    <p:sldLayoutId id="2474467162" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5742,114 +4838,50 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...62 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5990,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. মানুষ তার চিন্তা-ভাবনাকে ঠিকমত সাজিয়ে একটি পরিকল্পনা করতে পারে, কিন্তু প্রভুর হাতে জিহ্বাকে]]></a:t>
+              <a:t><![CDATA[7. ఒకని ప్రవర్తన యెహోవాకు ప్రీతికరమగునప్పుడు ఆయన వాని శత్రువులను సహా వానికి మిత్రులుగా చేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ন্ত্রণ করবার ক্ষমতা আছে|]]></a:t>
+              <a:t><![CDATA[8. అన్యాయము చేత కలిగిన గొప్ప వచ్చుబడికంటె నీతితోకూడిన కొంచెమే శ్రేష్ఠము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. লোকরা মনে করে তারা যা করে সেটাই ঠিক, কিন্তু প্রভু তাদের আত্মা পরীক্ষা করেন|]]></a:t>
+              <a:t><![CDATA[9. ఒకడు తాను చేయబోవునది హృదయములో యోచించుకొనును యెహోవా వాని నడతను స్థిరపరచును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. যারা সত্‌ জীবনযাপন করে সাদা চুল তাদের মহিমার মুকুট হয়|]]></a:t>
+              <a:t><![CDATA[10. దేవోక్తి పలుకుట రాజువశము న్యాయము విధించుటయందు అతని మాట న్యాయము తప్పదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. সব সময় প্রভুর সাহায্য নেবে তাহলেই তুমি সফল হবে|]]></a:t>
+              <a:t><![CDATA[11. న్యాయమైన త్రాసును తూనికరాళ్లును యెహోవా యొక్క యేర్పాటులు సంచిలోని గుండ్లన్నియు ఆయన నియమించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. এক জন বলিষ্ঠ যোদ্ধা হওয়ার থেকে ধৈর্য়্য়শীল হওয়া ভাল| একটি সম্পূর্ণ শহরের দখল নেওয়ার চেয়ে]]></a:t>
+              <a:t><![CDATA[12. రాజులు దుష్టక్రియలు చేయుట హేయమైనది నీతివలన సింహాసనము స్థిరపరచబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজের রাগের ওপর নিয়ন্ত্রণ পাওয়া শ্রেয়|]]></a:t>
+              <a:t><![CDATA[13. నీతిగల పెదవులు రాజులకు సంతోషకరములు యథార్థవాదులు వారికి ప్రియులు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. সমস্ত বিষয়েই প্রভুর পরিকল্পনা আছে এবং সেই পরিকল্পনা অনুসারে মন্দ লোকের বিনাশ হবে|]]></a:t>
+              <a:t><![CDATA[14. రాజు క్రోధము మరణదూత జ్ఞానియైనవాడు ఆ క్రోధమును శాంతిపరచును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. মানুষ পাশার দান চেলে তাদের সিদ্ধান্ত স্থির করে| কিন্তু সিদ্ধান্ত সব সময় ঈশ্বরের কাছ থেকেই আসে|]]></a:t>
+              <a:t><![CDATA[15. రాజుల ముఖప్రకాశమువలన జీవము కలుగును వారి కటాక్షము కడవరి వానమబ్బు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. য়ে সমস্ত লোক ভাবে তারা অন্য লোকের তুলনায় শ্রেয় প্রভু তাদের ঘৃণা করেন| প্রভু নিশ্চয়ই সেই সমস্ত]]></a:t>
+              <a:t><![CDATA[16. అపరంజిని సంపాదించుటకంటె జ్ఞానమును సంపా దించుట ఎంతో శ్రేష్ఠము వెండిని సంపాదించుటకంటె తెలివిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এমন পথ আছে যা লোকের কাছে সঠিক বলে মনে হলেও তা শুধু মৃত্যুর দিকে নিয়ে যায়|]]></a:t>
+              <a:t><![CDATA[1. హృదయాలోచనలు మనుష్యుని వశము, చక్కని ప్రత్యుత్తరమిచ్చుటకు యెహోవావలన కలు గును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অহঙ্কারী মানুষকে শাস্তি দেবেন|]]></a:t>
+              <a:t><![CDATA[సంపాదించుట ఎంతో మేలు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সত্যিকারের ভালোবাসা ও বিশ্বস্ততা তোমাকে খাঁটি করে তুলবে| ঈশ্বরের প্রকৃত প্রেম এবং বিশ্বস্ততার]]></a:t>
+              <a:t><![CDATA[17. చెడుతనము విడిచి నడచుటయే యథార్థవంతులకు రాజమార్గము తన ప్రవర్తన కనిపెట్టువాడు తన ప్రాణమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দরুণ অপরাধ মুছে ফেলা যায় কিন্তু প্রভুর প্রতি শ্রদ্ধার মাধ্যমে আমরা মন্দকে এড়িয়ে চলি|]]></a:t>
+              <a:t><![CDATA[కాపాడుకొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. যদি কোন ব্যক্তি ভালো ভাবে জীবনযাপন করে সে প্রভুর কাছে মনোরম হয় এবং তার শত্রুরাও তার সঙ্গে শান্তি]]></a:t>
+              <a:t><![CDATA[18. నాశనమునకు ముందు గర్వము నడచును. పడిపోవుటకు ముందు అహంకారమైన మనస్సు నడచును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রক্ষা করে চলে|]]></a:t>
+              <a:t><![CDATA[19. గర్విష్ఠులతో దోపుడుసొమ్ము పంచుకొనుటకంటె దీనమనస్సు కలిగి దీనులతో పొత్తుచేయుట మేలు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ঠকিয়ে প্রচুর লাভ করা অপেক্ষা সঠিক পথে সামান্য লাভ করাও শ্রেয়|]]></a:t>
+              <a:t><![CDATA[20. ఉపదేశమునకు చెవి యొగ్గువాడు మేలునొందును యెహోవాను ఆశ్రయించువాడు ధన్యుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এক জন ব্যক্তি কি করতে চায় তা নিয়ে পরিকল্পনা করতে পারে কিন্তু বাস্তবে কি ঘটবে তা নির্ধারণ করবেন]]></a:t>
+              <a:t><![CDATA[21. జ్ఞానహృదయుడు వివేకి యనబడును రుచిగల మాటలు పలుకుటవలన విద్యయెక్కువగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু|]]></a:t>
+              <a:t><![CDATA[22. తెలివిగలవానికి వాని తెలివి జీవపు ఊట మూఢులకు వారి మూఢత్వమే శిక్ష]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. এক জন রাজা যা বলেন সেটাই হয় আইন| তাই তার সিদ্ধান্ত সর্বদা সঠিক হওয়া উচিত্‌|]]></a:t>
+              <a:t><![CDATA[23. జ్ఞానుని హృదయము వానినోటికి తెలివి కలిగించును వాని పెదవులకు విద్య విస్తరింపజేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. প্রভু চান সমস্ত মাপকাঠি এবং মাত্র সঠিক হোক এবং ব্যবসায়িক চুক্তিগুলি নিয়মানুযাযী হোক্|]]></a:t>
+              <a:t><![CDATA[24. ఇంపైన మాటలు తేనెపట్టువంటివి అవి ప్రాణమునకు మధురమైనవి యెముకలకు ఆరోగ్య కరమైనవి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. এক জন শ্রমিকের ক্ষুধাই তাকে কাজ করায যাতে সে খেতে পায়|]]></a:t>
+              <a:t><![CDATA[2. ఒకని నడతలన్నియు వాని దృష్టికి నిర్దోషములుగా కనబడును యెహోవా ఆత్మలను పరిశోధించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. যারা মন্দ কাজ করে রাজা তাদের ঘৃণা করেন| ধার্মিকতা তাঁর রাজ্য়কে প্রতিষ্ঠা করবে|]]></a:t>
+              <a:t><![CDATA[25. ఒకని మార్గము వాని దృష్టికి యథార్థముగా కనబడును అయినను తుదకు అది మరణమునకు చేరును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. রাজা সত্য ভাষণ শুনতে চান| যারা মিথ্যা বলে না রাজা তাদের পছন্দ করেন|]]></a:t>
+              <a:t><![CDATA[26. కష్టము చేయువాని ఆకలి వానికొరకు వానిచేత కష్టము చేయించును వాని కడుపు వానిని తొందరపెట్టును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. এক জন রাজা রেগে গেলে য়ে কোন লোককে হত্যা করতে পারেন| য়ে জ্ঞানী সে রাজাকে খুশী রাখার চেষ্টা]]></a:t>
+              <a:t><![CDATA[27. పనికిమాలినవాడు కీడును త్రవ్వి పైకెత్తును వాని పెదవులమీద అగ్ని మండుచున్నట్టున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে|]]></a:t>
+              <a:t><![CDATA[28. మూర్ఖుడు కలహము పుట్టించును కొండెగాడు మిత్రభేదము చేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. যদি রাজা খুশী থাকেন তবে সবার জীবনই সুখের হবে| যদি রাজা তোমার প্রতি সন্তুষ্ট হন তাহলে তা হবে]]></a:t>
+              <a:t><![CDATA[29. బలాత్కారి తన పొరుగువానిని లాలనచేయును కానిమార్గములో వాని నడిపించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বসন্তকালে বৃষ্টি হওয়ার মতো|]]></a:t>
+              <a:t><![CDATA[30. కృత్రిమములు కల్పింపవలెనని కన్నులు మూసికొని తన పెదవులు బిగబట్టువాడే కీడు పుట్టించువాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. জ্ঞানের মূল্য সোনার চেয়েও বেশী| বিচক্ষণতার মূল্য রূপোর চেয়েও বেশী|]]></a:t>
+              <a:t><![CDATA[31. నెరసిన వెండ్రుకలు సొగసైన కిరీటము అవి నీతిప్రవర్తన గలవానికి కలిగి యుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ভালো লোকরা সারা জীবন খারাপ জিনিস থেকে দূরত্ব রেখে চলে| য়ে ব্যক্তি সাবধানী সে তার আত্মাকে রক্ষা]]></a:t>
+              <a:t><![CDATA[32. పరాక్రమశాలికంటె దీర్ఘశాంతముగలవాడు శ్రేష్ఠుడు పట్టణము పట్టుకొనువానికంటె తన మనస్సును స్వాధీన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে চলে|]]></a:t>
+              <a:t><![CDATA[పరచుకొనువాడు శ్రేష్ఠుడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. অহংকার ধ্বংসকে এগিয়ে আনে এবং ঔদ্ধত্য পরাজয় আনে|]]></a:t>
+              <a:t><![CDATA[33. చీట్లు ఒడిలో వేయబడును వాటివలని తీర్పు యెహోవా వశము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,1107 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. এক জন অপদার্থ দুষ্ট লোক অন্যায় কাজের পরিকল্পনা করে| তার উপদেশ আগুনের মতই ধ্বংসকারী|]]></a:t>
-[...1055 lines deleted...]
-              <a:t><![CDATA[24. দযালু কথাবার্তা সব সময়ই মধুর মত মিষ্টি| দযালু কথাবার্তা গ্রহণযোগ্য ও স্বাস্থ্য়ের পক্ষে ভালো|]]></a:t>
+              <a:t><![CDATA[3. నీ పనుల భారము యెహోవామీద నుంచుము అప్పుడు నీ ఉద్దేశములు సఫలమగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. এক জন সমস্যা সৃষ্টিকারী সব সময় সমস্যার সৃষ্টি করবে| সে গুজব ছড়িয়ে ঘনিষ্ঠ বন্ধুদের মধ্যে]]></a:t>
+              <a:t><![CDATA[4. యెహోవా ప్రతి వస్తువును దాని దాని పని నిమిత్తము కలుగజేసెను నాశన దినమునకు ఆయన భక్తిహీనులను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অশান্তির কারণ ঘটাবে|]]></a:t>
+              <a:t><![CDATA[కలుగజేసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. এক জন হিংসাত্মক ব্যক্তি তার বন্ধুদের প্রতারণা করে| সে তাদের বিপথে চালিত করবে|]]></a:t>
+              <a:t><![CDATA[5. గర్వహృదయులందరు యెహోవాకు హేయులు నిశ్చయముగా వారు శిక్ష నొందుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. সে যখনই কোন ধ্বংসকারী পরিকল্পনা করে তখন তার চোখ মিটমিট করে| সে তার প্রতিবেশীকে আঘাত করার জন্য]]></a:t>
+              <a:t><![CDATA[6. కృపాసత్యములవలన దోషమునకు ప్రాయశ్చిత్తము కలుగును యెహోవాయందు భయభక్తులు కలిగియుండుటవలన మనుష్యులు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রস্তুতি নেওয়ার সময় হাসিমুখে থাকে|]]></a:t>
+              <a:t><![CDATA[చెడుతనమునుండి తొలగిపోవుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>