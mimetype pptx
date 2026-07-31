--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -59,72 +59,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -139,61 +117,50 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
-    <p:sldId id="290" r:id="rId37"/>
-[...9 lines deleted...]
-    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -325,64 +292,53 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-[...12 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஞானத்தைப் பெற்றுக்கொள்ளுகிறவன் தன் ஆத்துமாவைச் சிநேகிக்கிறான்; புத்தியைக் காக்கிறவன் நன்மையடைவான்.]]></a:t>
+              <a:t><![CDATA[7. தரித்திரனை அவனுடைய சகோதரரெல்லாரும் பகைக்கிறார்களே, எத்தனை அதிகமாய் அவன் சிநேகிதர் அவனுக்குத் தூரமாவார்கள்; அவர்களுடைய வார்த்தைகளை அவன் நாடுகிறான், அவைகளோ வெறும் வார்த்தைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மூடனுக்குச் செல்வம் தகாது; பிரபுக்களை ஆண்டுகொள்வது அடிமைக்கு எவ்வளவும் தகாது.]]></a:t>
+              <a:t><![CDATA[11. மனுஷனுடைய விவேகம் அவன் கோபத்தை அடக்கும்; குற்றத்தை மன்னிப்பது அவனுக்கு மகிமை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனுஷனுடைய விவேகம் அவன் கோபத்தை அடக்கும்; குற்றத்தை மன்னிப்பது அவனுக்கு மகிமை.]]></a:t>
+              <a:t><![CDATA[12. ராஜாவின் கோபம் சிங்கத்தின் கெர்ச்சிப்புக்குச் சமானம்; அவனுடைய தயை புல்லின்மேல் பெய்யும் பனிபோலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனுஷனுடைய விவேகம் அவன் கோபத்தை அடக்கும்; குற்றத்தை மன்னிப்பது அவனுக்கு மகிமை.]]></a:t>
+              <a:t><![CDATA[13. மூடனாகிய மகன் தன் தகப்பனுக்கு மிகுந்த துக்கம்; மனைவியின் சண்டைகள் ஓயாத ஒழுக்கு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ராஜாவின் கோபம் சிங்கத்தின் கெர்ச்சிப்புக்குச் சமானம்; அவனுடைய தயை புல்லின்மேல் பெய்யும் பனிபோலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. மூடனாகிய மகன் தன் தகப்பனுக்கு மிகுந்த துக்கம்; மனைவியின் சண்டைகள் ஓயாத ஒழுக்கு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மூடனாகிய மகன் தன் தகப்பனுக்கு மிகுந்த துக்கம்; மனைவியின் சண்டைகள் ஓயாத ஒழுக்கு.]]></a:t>
+              <a:t><![CDATA[14. வீடும் ஆஸ்தியும் பிதாக்கள் வைக்கும் சுதந்தரம்; புத்தியுள்ள மனைவியோ கர்த்தர் அருளும் ஈவு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மூடனாகிய மகன் தன் தகப்பனுக்கு மிகுந்த துக்கம்; மனைவியின் சண்டைகள் ஓயாத ஒழுக்கு.]]></a:t>
+              <a:t><![CDATA[15. சோம்பல் தூங்கிவிழப்பண்ணும்; அசதியானவன் பட்டினியாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வீடும் ஆஸ்தியும் பிதாக்கள் வைக்கும் சுதந்தரம்; புத்தியுள்ள மனைவியோ கர்த்தர் அருளும் ஈவு.]]></a:t>
+              <a:t><![CDATA[16. கட்டளையைக் காத்துக்கொள்ளுகிறவன் தன் ஆத்துமாவைக் காக்கிறான்; தன் வழிகளை அவமதிக்கிறவன் சாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சோம்பல் தூங்கிவிழப்பண்ணும்; அசதியானவன் பட்டினியாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[17. ஏழைக்கு இரங்குகிறவன் கர்த்தருக்குக் கடன்கொடுக்கிறான்; அவன் கொடுத்ததை அவர் திரும்பக் கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கட்டளையைக் காத்துக்கொள்ளுகிறவன் தன் ஆத்துமாவைக் காக்கிறான்; தன் வழிகளை அவமதிக்கிறவன் சாவான்.]]></a:t>
+              <a:t><![CDATA[18. நம்பிக்கையிருக்குமட்டும் உன் மகனைச் சிட்சைசெய்; ஆனாலும் அவனைக் கொல்ல உன் ஆத்துமாவை எழும்பவொட்டாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கட்டளையைக் காத்துக்கொள்ளுகிறவன் தன் ஆத்துமாவைக் காக்கிறான்; தன் வழிகளை அவமதிக்கிறவன் சாவான்.]]></a:t>
+              <a:t><![CDATA[19. கடுங்கோபி ஆக்கினைக்குள்ளாவான்; நீ அவனைத் தப்புவித்தால் திரும்பவும் தப்புவிக்கவேண்டியதாய் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏழைக்கு இரங்குகிறவன் கர்த்தருக்குக் கடன்கொடுக்கிறான்; அவன் கொடுத்ததை அவர் திரும்பக் கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[20. உன் அந்தியகாலத்தில் நீ ஞானமுள்ளவனாயிருக்கும்படி, ஆலோசனையைக்கேட்டு, புத்திமதியை ஏற்றுக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏழைக்கு இரங்குகிறவன் கர்த்தருக்குக் கடன்கொடுக்கிறான்; அவன் கொடுத்ததை அவர் திரும்பக் கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[21. மனுஷனுடைய இருதயத்தின் எண்ணங்கள் அநேகம்; ஆனாலும் கர்த்தருடைய யோசனையே நிலைநிற்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நம்பிக்கையிருக்குமட்டும் உன் மகனைச் சிட்சைசெய்; ஆனாலும் அவனைக் கொல்ல உன் ஆத்துமாவை எழும்பவொட்டாதே.]]></a:t>
+              <a:t><![CDATA[22. நன்மைசெய்ய மனுஷன் கொண்டிருக்கும் ஆசையே தயை; பொய்யனைப் பார்க்கிலும் தரித்திரன் வாசி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நம்பிக்கையிருக்குமட்டும் உன் மகனைச் சிட்சைசெய்; ஆனாலும் அவனைக் கொல்ல உன் ஆத்துமாவை எழும்பவொட்டாதே.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருக்குப் பயப்படுதல் ஜீவனுக்கேதுவானது; அதை அடைந்தவன் திருப்தியடைந்து நிலைத்திருப்பான்; தீமை அவனை அணுகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கடுங்கோபி ஆக்கினைக்குள்ளாவான்; நீ அவனைத் தப்புவித்தால் திரும்பவும் தப்புவிக்கவேண்டியதாய் வரும்.]]></a:t>
+              <a:t><![CDATA[24. சோம்பேறி தன் கையைக் கலத்திலே வைத்து, அதைத் திரும்பத் தன் வாயண்டைக்கு எடுக்காமலிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கடுங்கோபி ஆக்கினைக்குள்ளாவான்; நீ அவனைத் தப்புவித்தால் திரும்பவும் தப்புவிக்கவேண்டியதாய் வரும்.]]></a:t>
+              <a:t><![CDATA[25. பரியாசக்காரனை அடி, அப்பொழுது பேதை எச்சரிக்கப்படுவான்; புத்திமானைக் கடிந்துகொள், அவன் அறிவுள்ளவனாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உன் அந்தியகாலத்தில் நீ ஞானமுள்ளவனாயிருக்கும்படி, ஆலோசனையைக்கேட்டு, புத்திமதியை ஏற்றுக்கொள்.]]></a:t>
+              <a:t><![CDATA[25. பரியாசக்காரனை அடி, அப்பொழுது பேதை எச்சரிக்கப்படுவான்; புத்திமானைக் கடிந்துகொள், அவன் அறிவுள்ளவனாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுஷனுடைய இருதயத்தின் எண்ணங்கள் அநேகம்; ஆனாலும் கர்த்தருடைய யோசனையே நிலைநிற்கும்.]]></a:t>
+              <a:t><![CDATA[26. தன் தகப்பனைக் கொள்ளையடித்து, தன் தாயைத் துரத்திவிடுகிறவன், இலச்சையையும் அவமானத்தையும் உண்டாக்குகிற மகன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நன்மைசெய்ய மனுஷன் கொண்டிருக்கும் ஆசையே தயை; பொய்யனைப் பார்க்கிலும் தரித்திரன் வாசி.]]></a:t>
+              <a:t><![CDATA[27. என் மகனே, அறிவைத் தரும் வார்த்தைகளை விட்டு விலகச்செய்யும் போதகங்களை நீ கேளாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நன்மைசெய்ய மனுஷன் கொண்டிருக்கும் ஆசையே தயை; பொய்யனைப் பார்க்கிலும் தரித்திரன் வாசி.]]></a:t>
+              <a:t><![CDATA[28. பேலியாளின் சாட்சிக்காரன் நியாயத்தை நிந்திக்கிறான்; துன்மார்க்கருடைய வாய் அக்கிரமத்தை விழுங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,596 +3232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருக்குப் பயப்படுதல் ஜீவனுக்கேதுவானது; அதை அடைந்தவன் திருப்தியடைந்து நிலைத்திருப்பான்; தீமை அவனை அணுகாது.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[25. பரியாசக்காரனை அடி, அப்பொழுது பேதை எச்சரிக்கப்படுவான்; புத்திமானைக் கடிந்துகொள், அவன் அறிவுள்ளவனாவான்.]]></a:t>
+              <a:t><![CDATA[29. பரியாசக்காரருக்குத் தண்டனையும், மூடருடைய முதுகுக்கு அடிகளும் ஆயத்தமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,705 +3341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனுஷனுடைய மதியீனம் அவன் வழியைத் தாறுமாறாக்கும்; என்றாலும் அவன் மனம் கர்த்தருக்கு விரோதமாய்த் தாங்கலடையும்.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[29. பரியாசக்காரருக்குத் தண்டனையும், மூடருடைய முதுகுக்கு அடிகளும் ஆயத்தமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. ஆத்துமா அறிவில்லாமலிருப்பது நல்லதல்ல; கால் துரிதமானவன் தப்பிநடக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. செல்வம் அநேக சிநேகிதரைச் சேர்க்கும்; தரித்திரனோ தன் சிநேகிதனாலும் நெகிழப்படுவான்.]]></a:t>
+              <a:t><![CDATA[3. மனுஷனுடைய மதியீனம் அவன் வழியைத் தாறுமாறாக்கும்; என்றாலும் அவன் மனம் கர்த்தருக்கு விரோதமாய்த் தாங்கலடையும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பொய்ச்சாட்சிக்காரன் ஆக்கினைக்குத் தப்பான்; பொய்களைப் பேசுகிறவனும் தப்புவதில்லை.]]></a:t>
+              <a:t><![CDATA[4. செல்வம் அநேக சிநேகிதரைச் சேர்க்கும்; தரித்திரனோ தன் சிநேகிதனாலும் நெகிழப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பிரபுவின் தயையை அநேகர் வருந்திக் கேட்பார்கள்; கொடை கொடுக்கிறவனுக்கு எவனும் சிநேகிதன்.]]></a:t>
+              <a:t><![CDATA[5. பொய்ச்சாட்சிக்காரன் ஆக்கினைக்குத் தப்பான்; பொய்களைப் பேசுகிறவனும் தப்புவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தரித்திரனை அவனுடைய சகோதரரெல்லாரும் பகைக்கிறார்களே, எத்தனை அதிகமாய் அவன் சிநேகிதர் அவனுக்குத் தூரமாவார்கள்; அவர்களுடைய வார்த்தைகளை அவன் நாடுகிறான், அவைகளோ வெறும் வார்த்தைகளே.]]></a:t>
+              <a:t><![CDATA[6. பிரபுவின் தயையை அநேகர் வருந்திக் கேட்பார்கள்; கொடை கொடுக்கிறவனுக்கு எவனும் சிநேகிதன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5208,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486803" r:id="rId1"/>
+    <p:sldLayoutId id="2474469667" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5468,142 +4225,54 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...46 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5748,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কোন ব্যক্তি যদি তার স্বাচ্ছন্দের জন্য আগ্রহী হয়, সে জ্ঞানী হয়ে ওঠার জন্য কঠোর পরিশ্রম করবে| য়ে]]></a:t>
+              <a:t><![CDATA[మాటలు వెంటాడువాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বোধকে রক্ষা করে, সে সাফল্য হাতে পায়|]]></a:t>
+              <a:t><![CDATA[8. బుద్ధి సంపాదించుకొనువాడు తన ప్రాణమునకు ఉప కారి వివేచనను లక్ష్యము చేయువాడు మేలు పొందును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. মিথ্যেসাক্ষীর শাস্তি হবেই! মিথ্যেবাদীর বিনাশ হবে|]]></a:t>
+              <a:t><![CDATA[9. కూటసాక్షి శిక్షనొందకపోడు అబద్ధములాడువాడు నశించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. এক জন নির্বোধ ব্যক্তির পক্ষে বিলাসিতার মধ্যে জীবনযাপন করা ঠিক নয়| তাহলে তা হবে ক্রীতদাস]]></a:t>
+              <a:t><![CDATA[10. భోగముల ననుభవించుట బుద్ధిహీనునికి తగదు రాజులనేలుట దాసునికి బొత్తిగా తగదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কর্ত্তৃক রাজপুত্রদের শাসন করা|]]></a:t>
+              <a:t><![CDATA[11. ఒకని సుబుద్ధి వానికి దీర్ఘశాంతము నిచ్చును తప్పులు క్షమించుట అట్టివానికి ఘనతనిచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. যদি এক জন ব্যক্তি জ্ঞানী হয়, সেই জ্ঞানই তাকে ধৈর্য়্য়ের অধিকারী করে| সে যদি তার বিরুদ্ধে যারা]]></a:t>
+              <a:t><![CDATA[12. రాజు కోపము సింహగర్జనవంటిది అతని కటాక్షము గడ్డిమీద కురియు మంచు వంటిది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্যায় করে সেই সব লোকদের ক্ষমা করে সেটা তার মহত্ত্ব|]]></a:t>
+              <a:t><![CDATA[13. బుద్ధిహీనుడగు కుమారుడు తన తండ్రికి చేటుతెచ్చును భార్యతోడి పోరు ఎడతెగక పడుచుండు బిందువు లతో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. রাজার ক্রোধ হবে সিংহের মতো| কিন্তু তাঁর দযা হল ঘাসের ওপর বৃষ্টির ফোঁটার মত|]]></a:t>
+              <a:t><![CDATA[సమానము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এক জন নির্বোধ তার পিতার জন্য বয়ে আনে সমস্যার বন্যা| এক জন খুঁতখুঁতে বউ হল সমানে চুঁইযে পড়া]]></a:t>
+              <a:t><![CDATA[14. గృహమును విత్తమును పితరులిచ్చిన స్వాస్థ్యము సుబుద్ధిగల భార్య యెహోవాయొక్క దానము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জলের মত|]]></a:t>
+              <a:t><![CDATA[15. సోమరితనము గాఢనిద్రలో పడవేయును సోమరివాడు పస్తు పడియుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. বোকা, মিথ্যেবাদী এবং ঠগ হওয়ার চেয়ে গরীব এবং সত্‌ হওয়া শ্রেয়|]]></a:t>
+              <a:t><![CDATA[1. బుద్ధిహీనుడై తన పెదవులతో మూర్ఖముగా మాటలాడు వానికంటె యథార్థముగా ప్రవర్తించు దరిద్రుడే శ్రేష్ఠుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. লোকে তাদের মাতা-পিতার কাছ থেকে অর্থ এবং ঘরবাড়ি পায়| কিন্তু এক জন ভালো স্ত্রী হল প্রভুর দান|]]></a:t>
+              <a:t><![CDATA[16. ఆజ్ఞను గైకొనువాడు తన్ను కాపాడుకొనువాడు తన ప్రవర్తన విషయమై అజాగ్రతగా నుండువాడు చచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. এক জন কুঁড়ে, অলস ব্যক্তি হয়ত দীর্ঘক্ষণ ঘুমোতে পারে কিন্তু সে অত্যন্ত ক্ষুধার্ত বোধ করবে|]]></a:t>
+              <a:t><![CDATA[17. బీదలను కనికరించువాడు యెహోవాకు అప్పిచ్చు వాడు వాని ఉపకారమునకు ఆయన ప్రత్యుపకారము చేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কেউ যদি আইনকে মান্য করে তাহলে সে নিজেকে রক্ষা করতে পারবে| য়ে নিজের আচরণ সম্পর্কে অসতর্ক সে মারা]]></a:t>
+              <a:t><![CDATA[18. బుద్ధి వచ్చునని నీ కుమారుని శిక్షింపుము అయితే వాడు చావవలెనని కోరవద్దు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাবে|]]></a:t>
+              <a:t><![CDATA[19. మహా కోపియగువాడు దండన తప్పించుకొనడు వాని తప్పించినను వాడు మరల కోపించుచునే యుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. দরিদ্রকে টাকা দেওয়া মানে তা প্রভুকে ঋণ দেওয়া| তোমার এই দযালু মনের জন্য প্রভু তোমাকে তা ফিরিযে]]></a:t>
+              <a:t><![CDATA[20. నీవు ముందుకు జ్ఞానివగుటకై ఆలోచన విని ఉపదేశము అంగీకరించుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবেন|]]></a:t>
+              <a:t><![CDATA[21. నరుని హృదయములో ఆలోచనలు అనేకములుగా పుట్టును యెహోవాయొక్క తీర్మానమే స్థిరము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তোমার পুত্র বদলাবে এ আশা যতক্ষণ আছে, তাকে শাসন কর| তাকে শাসন না করে তার মৃত্যু এনো না| সে নিজেই]]></a:t>
+              <a:t><![CDATA[22. కృప చూపుట నరుని పరులకు ప్రియునిగా చేయును అబద్ధికునికంటె దరిద్రుడే మేలు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার ধ্বংসের কারণ হবে এবং তুমিই তাতে ইন্ধন য়োগাবে|]]></a:t>
+              <a:t><![CDATA[23. యెహోవాయందు భయభక్తులు కలిగియుండుట జీవ సాధనము అది కలిగినవాడు తృప్తుడై అపాయము లేకుండ బ్రదుకును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. রগচটা লোক তার ক্রোধের মূল্য দেবে| তুমি যদি তাকে সংকট থেকে বের করেও আনো, সে একই কাজ করা অব্যাহত]]></a:t>
+              <a:t><![CDATA[24. సోమరి పాత్రలో చెయ్యి ముంచునేగాని తన నోటికి దాని తిరిగి ఎత్తనైన ఎత్తడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখবে|]]></a:t>
+              <a:t><![CDATA[25. అపహాసకులు దండింపబడగా చూచి జ్ఞానము లేని వారు జ్ఞానము నొందుదురు వివేకులను గద్దించినయెడల వారు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. জ্ঞান ব্যতিরেকে উদ্যম কোন কাজের নয়| য়ে ব্যক্তি তাড়াহুড়ো করে কাজ করে, সে ভুল করে|]]></a:t>
+              <a:t><![CDATA[2. ఒకడు తెలివి లేకుండుట మంచిది కాదు తొందరపడి నడచువాడు దారి తప్పిపోవును. ఒకని మూర్ఖత వాని ప్రవర్తనను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. উপদেশ শোন এবং শৃঙ্খলা পরাযণ হও| তাহলে জ্ঞানী হয়ে উঠবে|]]></a:t>
+              <a:t><![CDATA[జ్ఞానవృద్ధి నొందు దురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. মানুষ অসংখ্য় পরিকল্পনা করে কিন্তু একমাত্র প্রভুর পরিকল্পনাই বাস্তবায়িত হয়|]]></a:t>
+              <a:t><![CDATA[26. తండ్రికి కీడుచేసి తల్లిని తరిమివేయువాడు అవమానమును అపకీర్తిని కలుగజేయువాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. লোক একটি বিশ্বাসী লোক চায়| এক জন লোক যার কথা কেউ বিশ্বাস করে না সেই ধরণের একজন মানুষ হওয়ার]]></a:t>
+              <a:t><![CDATA[27. నా కుమారుడా, తెలివి పుట్టించు మాటలు నీవు మీరగోరితివా? ఉపదేశము వినుట ఇక మానుకొనుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চেয়ে বরং গরীব হওয়া শ্রেয়|]]></a:t>
+              <a:t><![CDATA[28. వ్యర్థుడైన సాక్షి న్యాయము నపహసించును భక్తిహీనుల నోరు దోషమును జుర్రుకొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,711 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. য়ে ব্যক্তি প্রভুকে সম্মান করে তার জীবন ভালো হয়| সে ক্ষযক্ষতি থেকে নিরাপদ থাকে| সে তার নিজের]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[তিরস্কার কর, সে আরো বিচক্ষণ হয়ে উঠবে|]]></a:t>
+              <a:t><![CDATA[29. అపహాసకులకు తీర్పులును బుద్ధిహీనుల వీపులకు దెబ్బలును నియమింపబడినవి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,843 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এক জন ব্যক্তির নিবুর্দ্ধিতা তার ধ্বংসের কারণ| কিন্তু সে তার দুরবস্থার জন্য প্রভুকে দোষী করে|]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[29. উদ্ধত লোকদের জন্য চাবুকই য়থেষ্ট, কিন্তু বোকাদের জন্য প্রহার যথার্থ|]]></a:t>
+              <a:t><![CDATA[తారుమారు చేయును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ধনী ব্যক্তির ধন-সম্পদই অসংখ্য় বন্ধু জোগাড় করে দেয় কিন্তু দরিদ্রকে সবাই ছেড়ে চলে যায়|]]></a:t>
+              <a:t><![CDATA[3. అట్టివాడు హృదయమున యెహోవామీద కోపిం చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. অন্য লোকের বিরুদ্ধে য়ে মিথ্যাচার করে তার শাস্তি হওয়া উচিত্‌| তার রক্ষা পাওয়া উচিত্‌ নয়|]]></a:t>
+              <a:t><![CDATA[4. ధనముగలవానికి స్నేహితులు అధికముగానుందురు, దరిద్రుడు తన స్నేహితులను పోగొట్టుకొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. উদার ব্যক্তির বন্ধু সবাই হতে চায়| য়ে উপহার প্রদান করে তার বন্ধুত্ব লাভে সবাই আগ্রহী|]]></a:t>
+              <a:t><![CDATA[5. కూటసాక్షి శిక్ష నొందకపోడు అబద్ధములాడువాడు తప్పించుకొనడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. যদি কেউ গরীব হয় তাহলে তার পরিবারের লোকরাও তার বিরোধিতা করে এবং সমস্ত বন্ধুরাও তার দিক থেকে মুখ]]></a:t>
+              <a:t><![CDATA[6. అనేకులు గొప్పవారి కటాక్షము వెదకుదురు దాతకు అందరు స్నేహితులే.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফিরিযে নেয়| সে সাহায্য ভিক্ষা করলে সাহায্য প্রদানের জন্য কেউ তার দিকে এগিয়ে যাবে না|]]></a:t>
+              <a:t><![CDATA[7. బీదవాడు తన చుట్టములందరికి అసహ్యుడు అట్టివానికి స్నేహితులు మరి దూరస్థులగుదురు వాడు నిరర్థకమైన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>