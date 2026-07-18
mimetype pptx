--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -37,97 +37,100 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -248,53 +251,54 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -354,51 +358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது நீதியையும், நியாயத்தையும், நிதானத்தையும், சகல நல்வழிகளையும் அறிந்துகொள்ளுவாய்.]]></a:t>
+              <a:t><![CDATA[8. He keeps the paths of judgment, and perserves the way of his saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -463,51 +467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஞானம் உன் இருதயத்தில் பிரவேசித்து, அறிவு உன் ஆத்துமாவுக்கு இன்பமாயிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[9. Then shall you understand righteousness, and judgment, and equity; yea, every good path.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -572,51 +576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நல்யோசனை உன்னைக் காப்பாற்றும், புத்தி உன்னைப் பாதுகாக்கும்.]]></a:t>
+              <a:t><![CDATA[10. When wisdom enters into yours heart, and knowledge is pleasant unto your soul;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -681,51 +685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதினால் நீ துன்மார்க்கனுடைய வழிக்கும், மாறுபாடு பேசுகிற மனுஷனுக்கும்,]]></a:t>
+              <a:t><![CDATA[11. Discretion shall preserve you, understanding shall keep you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -790,51 +794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்தகார வழிகளில் நடக்க நீதிநெறிகளை விட்டு,]]></a:t>
+              <a:t><![CDATA[12. To deliver you from the way of the evil man, from the man that speaks perverse things;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -899,51 +903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தீமைசெய்ய மகிழ்ந்து, துன்மார்க்கருடைய மாறுபாடுகளில் களிகூருகிறவர்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[13. Who leave the paths of uprightness, to walk in the ways of darkness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1008,51 +1012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மாறுபாடான பாதைகளிலும் கோணலான வழிகளிலும் நடக்கிறவர்களுக்கும் நீ தப்புவிக்கப்படுவாய்.]]></a:t>
+              <a:t><![CDATA[14. Who rejoice to do evil, and delight in the perverseness of the wicked;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1117,51 +1121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தன் இளவயதின் நாயகனை விட்டு, தன் தேவனுடைய உடன்படிக்கையை மறந்து,]]></a:t>
+              <a:t><![CDATA[15. Whose ways are crooked, and they perverse in their paths:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1226,51 +1230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இச்சகமான வார்த்தைகளைப் பேசும் அந்நிய பெண்ணாகி பரஸ்திரீக்கும் தப்புவிக்கப்படுவாய்.]]></a:t>
+              <a:t><![CDATA[16. To deliver you from the strange woman, even from the stranger which flatters with her words;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1335,51 +1339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவளுடைய வீடு மரணத்துக்கும், அவளுடைய பாதைகள் மரித்தோரிடத்திற்கும் சாய்கிறது.]]></a:t>
+              <a:t><![CDATA[17. Which forsakes the guide of her youth, and forgets the covenant of her God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1444,51 +1448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் மகனே, நீ உன் செவியை ஞானத்திற்குச் சாய்த்து, உன் இருதயத்தைப் புத்திக்கு அமையப்பண்ணும்பொருட்டு,]]></a:t>
+              <a:t><![CDATA[1. My son, if you will receive my words, and hide my commandments with you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1553,51 +1557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவளிடத்தில் போகிறவர்களில் ஒருவரும் திரும்புகிறதில்லை, ஜீவபாதைகளில் வந்து சேருகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[18. For her house inclines unto death, and her paths unto the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1662,51 +1666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆதலால் நீ நல்லவர்களின் வழியிலே நடந்து, நீதிமான்களின் பாதைகளைக் காத்துக்கொள்வாயாக.]]></a:t>
+              <a:t><![CDATA[19. None that go unto her return again, neither take they hold of the paths of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1771,51 +1775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. செவ்வையானவர்கள் பூமியிலே வாசம்பண்ணுவார்கள்; உத்தமர்கள் அதிலே தங்கியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. That you may walk in the way of good men, and keep the paths of the righteous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1880,51 +1884,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. துன்மார்க்கரோ பூமியிலிருந்து அறுப்புண்டுபோவார்கள்; துரோகிகள் அதில் இராதபடிக்கு நிர்மூலமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. For the upright shall dwell in the land, and the perfect shall remain in it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. But the wicked shall be cut off from the earth, and the transgressors shall be rooted out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1989,51 +2102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ என் வார்த்தைகளை ஏற்றுக்கொண்டு, என் கட்டளைகளை உன்னிடத்தில் பத்திரப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[2. So that you incline yours ear unto wisdom, and apply yours heart to understanding;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2098,51 +2211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஞானத்தை வா என்று கூப்பிட்டு, புத்தியைச் சத்தமிட்டு அழைத்து,]]></a:t>
+              <a:t><![CDATA[3. Yea, if you cry after knowledge, and lift up your voice for understanding;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2207,51 +2320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதை வெள்ளியைப்போல் நாடி, புதையல்களைத் தேடுகிறதுபோல் தேடுவாயாகில்,]]></a:t>
+              <a:t><![CDATA[4. If you seek her as silver, and search for her as for hid treasures;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2316,51 +2429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கர்த்தருக்குப் பயப்படுதல் இன்னதென்று நீ உணர்ந்து, தேவனை அறியும் அறிவைக் கண்டடைவாய்.]]></a:t>
+              <a:t><![CDATA[5. Then shall you understand the fear of the LORD, and find the knowledge of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2425,51 +2538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் ஞானத்தைத் தருகிறார்; அவர் வாயினின்று அறிவும் புத்தியும் வரும்.]]></a:t>
+              <a:t><![CDATA[6. For the LORD gives wisdom: out of his mouth comes knowledge and understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2534,51 +2647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் நீதிமான்களுக்கென்று மெய்ஞ்ஞானத்தை வைத்து வைத்திருக்கிறார்; உத்தமமாய் நடக்கிறவர்களுக்கு அவர் கேடகமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. He lays up sound wisdom for the righteous: he is a buckler to them that walk uprightly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2643,51 +2756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் நியாயத்தின் நெறிகளைத் தற்காத்து, தம்முடைய பரிசுத்தவான்களின் பாதையைக் காப்பாற்றுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. He lays up sound wisdom for the righteous: he is a buckler to them that walk uprightly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2722,51 +2835,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486808" r:id="rId1"/>
+    <p:sldLayoutId id="2473392265" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2886,50 +2999,58 @@
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3086,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तब तू धर्म और न्याय, और सीधाई को, निदान सब भली-भली चाल समझ सकेगा;]]></a:t>
+              <a:t><![CDATA[8. அவர் நியாயத்தின் நெறிகளைத் தற்காத்து, தம்முடைய பரிசுத்தவான்களின் பாதையைக் காப்பாற்றுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3218,51 +3339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. क्योंकि बुद्धि तो तेरे हृदय में प्रवेश करेगी, और ज्ञान तुझे मनभाऊ लगेगा;]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது நீதியையும், நியாயத்தையும், நிதானத்தையும், சகல நல்வழிகளையும் அறிந்துகொள்ளுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3350,51 +3471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. विवेक तुझे सुरक्षित रखेगा; और समझ तेरी रक्षक होगी;]]></a:t>
+              <a:t><![CDATA[10. ஞானம் உன் இருதயத்தில் பிரவேசித்து, அறிவு உன் ஆத்துமாவுக்கு இன்பமாயிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3482,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ताकि तुझे बुराई के मार्ग से, और उलट फेर की बातों के कहने वालों से बचाए,]]></a:t>
+              <a:t><![CDATA[11. நல்யோசனை உன்னைக் காப்பாற்றும், புத்தி உன்னைப் பாதுகாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3614,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. जो सीधाई के मार्ग को छोड़ देते हैं, ताकि अन्धेरे मार्ग में चलें;]]></a:t>
+              <a:t><![CDATA[12. அதினால் நீ துன்மார்க்கனுடைய வழிக்கும், மாறுபாடு பேசுகிற மனுஷனுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3746,51 +3867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. जो बुराई करने से आनन्दित होते हैं, और दुष्ट जन की उलट फेर की बातों में मगन रहते हैं;]]></a:t>
+              <a:t><![CDATA[13. அந்தகார வழிகளில் நடக்க நீதிநெறிகளை விட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3878,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. जिनकी चालचलन टेढ़ी मेढ़ी और जिनके मार्ग बिगड़े हुए हैं॥]]></a:t>
+              <a:t><![CDATA[14. தீமைசெய்ய மகிழ்ந்து, துன்மார்க்கருடைய மாறுபாடுகளில் களிகூருகிறவர்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4010,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तब तू पराई स्त्री से भी बचेगा, जो चिकनी चुपड़ी बातें बोलती है,]]></a:t>
+              <a:t><![CDATA[15. மாறுபாடான பாதைகளிலும் கோணலான வழிகளிலும் நடக்கிறவர்களுக்கும் நீ தப்புவிக்கப்படுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4142,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और अपनी जवानी के साथी को छोड़ देती, और जो अपने परमेश्वर की वाचा को भूल जाती है।]]></a:t>
+              <a:t><![CDATA[16. தன் இளவயதின் நாயகனை விட்டு, தன் தேவனுடைய உடன்படிக்கையை மறந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4274,51 +4395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. उसका घर मृत्यु की ढलान पर है, और उसी डगरें मरे हुओं के बीच पहुंचाती हैं;]]></a:t>
+              <a:t><![CDATA[17. இச்சகமான வார்த்தைகளைப் பேசும் அந்நிய பெண்ணாகி பரஸ்திரீக்கும் தப்புவிக்கப்படுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4406,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. हे मेरे पुत्र, यदि तू मेरे वचन ग्रहण करे, और मेरी आज्ञाओं को अपने हृदय में रख छोड़े,]]></a:t>
+              <a:t><![CDATA[1. என் மகனே, நீ உன் செவியை ஞானத்திற்குச் சாய்த்து, உன் இருதயத்தைப் புத்திக்கு அமையப்பண்ணும்பொருட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4538,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. जो उसके पास जाते हैं, उन में से कोई भी लौट कर नहीं आता; और न वे जीवन का मार्ग पाते हैं॥]]></a:t>
+              <a:t><![CDATA[18. அவளுடைய வீடு மரணத்துக்கும், அவளுடைய பாதைகள் மரித்தோரிடத்திற்கும் சாய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तू भले मनुष्यों के मार्ग में चल, और धर्मियों की बाट को पकड़े रह।]]></a:t>
+              <a:t><![CDATA[19. அவளிடத்தில் போகிறவர்களில் ஒருவரும் திரும்புகிறதில்லை, ஜீவபாதைகளில் வந்து சேருகிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. क्योंकि धर्मी लोग देश में बसे रहेंगे, और खरे लोग ही उस में बने रहेंगे।]]></a:t>
+              <a:t><![CDATA[20. ஆதலால் நீ நல்லவர்களின் வழியிலே நடந்து, நீதிமான்களின் பாதைகளைக் காத்துக்கொள்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5055,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. दुष्ट लोग देश में से नाश होंगे, और विश्वासघाती उस में से उखाड़े जाएंगे॥]]></a:t>
+              <a:t><![CDATA[21. செவ்வையானவர்கள் பூமியிலே வாசம்பண்ணுவார்கள்; உத்தமர்கள் அதிலே தங்கியிருப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. துன்மார்க்கரோ பூமியிலிருந்து அறுப்புண்டுபோவார்கள்; துரோகிகள் அதில் இராதபடிக்கு நிர்மூலமாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और बुद्धि की बात ध्यान से सुने, और समझ की बात मन लगा कर सोचे;]]></a:t>
+              <a:t><![CDATA[2. நீ என் வார்த்தைகளை ஏற்றுக்கொண்டு, என் கட்டளைகளை உன்னிடத்தில் பத்திரப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और प्रवीणता और समझ के लिये अति यत्न से पुकारे,]]></a:t>
+              <a:t><![CDATA[3. ஞானத்தை வா என்று கூப்பிட்டு, புத்தியைச் சத்தமிட்டு அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ओर उस को चान्दी की नाईं ढूंढ़े, और गुप्त धन के समान उसी खोज में लगा रहे;]]></a:t>
+              <a:t><![CDATA[4. அதை வெள்ளியைப்போல் நாடி, புதையல்களைத் தேடுகிறதுபோல் தேடுவாயாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तो तू यहोवा के भय को समझेगा, और परमेश्वर का ज्ञान तुझे प्राप्त होगा।]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கர்த்தருக்குப் பயப்படுதல் இன்னதென்று நீ உணர்ந்து, தேவனை அறியும் அறிவைக் கண்டடைவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. क्योंकि बुद्धि यहोवा ही देता है; ज्ञान और समझ की बातें उसी के मुंह से निकलती हैं।]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் ஞானத்தைத் தருகிறார்; அவர் வாயினின்று அறிவும் புத்தியும் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. वह सीधे लोगों के लिये खरी बुद्धि रख छोड़ता है; जो खराई से चलते हैं, उनके लिये वह ढाल ठहरता है।]]></a:t>
+              <a:t><![CDATA[7. அவர் நீதிமான்களுக்கென்று மெய்ஞ்ஞானத்தை வைத்து வைத்திருக்கிறார்; உத்தமமாய் நடக்கிறவர்களுக்கு அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. वह न्याय के पथों की देख भाल करता, और अपने भक्तों के मार्ग की रक्षा करता है।]]></a:t>
+              <a:t><![CDATA[கேடகமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5919,91 +6172,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme61">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme61">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6029,51 +6282,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme61">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6204,51 +6457,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>23</Slides>
+  <Slides>24</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>