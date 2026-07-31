--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -55,78 +55,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...26 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -139,64 +111,50 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
-    <p:sldId id="288" r:id="rId35"/>
-[...12 lines deleted...]
-    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -326,67 +284,53 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-[...15 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பொன்னும் மிகுதியான முத்துக்களும் உண்டு; அறிவுள்ள உதடுகளோ விலையுயர்ந்த இரத்தினம்.]]></a:t>
+              <a:t><![CDATA[8. நியாயாசனத்தில் வீற்றிருக்கும் ராஜா தன் கண்களினால் சகல பொல்லாப்பையும் சிதறப்பண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பொன்னும் மிகுதியான முத்துக்களும் உண்டு; அறிவுள்ள உதடுகளோ விலையுயர்ந்த இரத்தினம்.]]></a:t>
+              <a:t><![CDATA[9. என் இருதயத்தைச் சுத்தமாக்கினேன், என் பாவமறத் துப்புரவானேன் என்று சொல்லத்தக்கவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்நியனுக்காகப் பிணைப்பட்டவனுடைய வஸ்திரத்தை எடுத்துக்கொள்; அந்நிய ஸ்திரீயினிமித்தம் அவன் கையில் ஈடு வாங்கிக்கொள்.]]></a:t>
+              <a:t><![CDATA[10. வெவ்வேறான நிறைகல்லும், வெவ்வேறான மரக்காலும் ஆகிய இவ்விரண்டும் கர்த்தருக்கு அருவருப்பானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வஞ்சனையினால் வந்த போஜனம் மனுஷனுக்கு இன்பமாயிருக்கும்; பின்போ அவனுடைய வாய் பருக்கைக் கற்களால் நிரப்பப்படும்.]]></a:t>
+              <a:t><![CDATA[11. பிள்ளையானாலும், அதின் செய்கை சுத்தமோ செம்மையோ என்பது, அதின் நடக்கையினால் விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆலோசனையினால் எண்ணங்கள் ஸ்திரப்படும்; நல்யோசனை செய்து யுத்தம்பண்ணு.]]></a:t>
+              <a:t><![CDATA[12. கேட்கிற காதும், காண்கிற கண்ணும் ஆகிய இவ்விரண்டையும் கர்த்தர் உண்டாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆலோசனையினால் எண்ணங்கள் ஸ்திரப்படும்; நல்யோசனை செய்து யுத்தம்பண்ணு.]]></a:t>
+              <a:t><![CDATA[13. தூக்கத்தை விரும்பாதே, விரும்பினால் தரித்திரனாவாய்; கண் விழித்திரு, அப்பொழுது ஆகாரத்தினால் திருப்தியாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தூற்றிக்கொண்டு திரிகிறவன் இரகசியங்களை வெளிப்படுத்துவான்; ஆதலால் தன் உதடுகளினால் அலப்புகிறவனோடே கலவாதே.]]></a:t>
+              <a:t><![CDATA[14. கொள்ளுகிறவன்: நல்லதல்ல, நல்லதல்ல என்பான்; போய்விட்டபின்போ மெச்சிக்கொள்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தூற்றிக்கொண்டு திரிகிறவன் இரகசியங்களை வெளிப்படுத்துவான்; ஆதலால் தன் உதடுகளினால் அலப்புகிறவனோடே கலவாதே.]]></a:t>
+              <a:t><![CDATA[15. பொன்னும் மிகுதியான முத்துக்களும் உண்டு; அறிவுள்ள உதடுகளோ விலையுயர்ந்த இரத்தினம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தன் தகப்பனையும் தன் தாயையும் தூஷிக்கிறவனுடைய தீபம் காரிருளில் அணைந்துபோம்.]]></a:t>
+              <a:t><![CDATA[16. அந்நியனுக்காகப் பிணைப்பட்டவனுடைய வஸ்திரத்தை எடுத்துக்கொள்; அந்நிய ஸ்திரீயினிமித்தம் அவன் கையில் ஈடு வாங்கிக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆரம்பத்திலே துரிதமாகக் கிடைத்த சுதந்தரம் முடிவிலே ஆசீர்வாதம் பெறாது.]]></a:t>
+              <a:t><![CDATA[17. வஞ்சனையினால் வந்த போஜனம் மனுஷனுக்கு இன்பமாயிருக்கும்; பின்போ அவனுடைய வாய் பருக்கைக் கற்களால் நிரப்பப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வெவ்வேறான நிறைகல்லும், வெவ்வேறான மரக்காலும் ஆகிய இவ்விரண்டும் கர்த்தருக்கு அருவருப்பானவைகள்.]]></a:t>
+              <a:t><![CDATA[1. திராட்சரசம் பரியாசஞ்செய்யும், மதுபானம் அமளிபண்ணும்; அதினால் மயங்குகிற ஒருவனும் ஞானவானல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீமைக்குச் சரிக்கட்டுவேன் என்று சொல்லாதே; கர்த்தருக்குக் காத்திரு, அவர் உன்னை இரட்சிப்பார்.]]></a:t>
+              <a:t><![CDATA[18. ஆலோசனையினால் எண்ணங்கள் ஸ்திரப்படும்; நல்யோசனை செய்து யுத்தம்பண்ணு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீமைக்குச் சரிக்கட்டுவேன் என்று சொல்லாதே; கர்த்தருக்குக் காத்திரு, அவர் உன்னை இரட்சிப்பார்.]]></a:t>
+              <a:t><![CDATA[19. தூற்றிக்கொண்டு திரிகிறவன் இரகசியங்களை வெளிப்படுத்துவான்; ஆதலால் தன் உதடுகளினால் அலப்புகிறவனோடே கலவாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வெவ்வேறான நிறைகற்கள் கர்த்தருக்கு அருவருப்பானவைகள்; கள்ளத்தராசு நல்லதல்ல.]]></a:t>
+              <a:t><![CDATA[20. தன் தகப்பனையும் தன் தாயையும் தூஷிக்கிறவனுடைய தீபம் காரிருளில் அணைந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வெவ்வேறான நிறைகற்கள் கர்த்தருக்கு அருவருப்பானவைகள்; கள்ளத்தராசு நல்லதல்ல.]]></a:t>
+              <a:t><![CDATA[21. ஆரம்பத்திலே துரிதமாகக் கிடைத்த சுதந்தரம் முடிவிலே ஆசீர்வாதம் பெறாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தராலே மனுஷருடைய நடைகள் வாய்க்கும்; ஆகையால் மனுஷன் தன் வழியை அறிந்துகொள்வதெப்படி?]]></a:t>
+              <a:t><![CDATA[22. தீமைக்குச் சரிக்கட்டுவேன் என்று சொல்லாதே; கர்த்தருக்குக் காத்திரு, அவர் உன்னை இரட்சிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பரிசுத்தமானதை விழுங்குகிறதும், பொருத்தனை செய்தபின்பு யோசிக்கிறதும், மனுஷனுக்குக் கண்ணியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. வெவ்வேறான நிறைகற்கள் கர்த்தருக்கு அருவருப்பானவைகள்; கள்ளத்தராசு நல்லதல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பரிசுத்தமானதை விழுங்குகிறதும், பொருத்தனை செய்தபின்பு யோசிக்கிறதும், மனுஷனுக்குக் கண்ணியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. கர்த்தராலே மனுஷருடைய நடைகள் வாய்க்கும்; ஆகையால் மனுஷன் தன் வழியை அறிந்துகொள்வதெப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஞானமுள்ள ராஜா துன்மார்க்கரைச் சிதறடித்து, அவர்கள்மேல் உருளையை உருட்டுவான்.]]></a:t>
+              <a:t><![CDATA[25. பரிசுத்தமானதை விழுங்குகிறதும், பொருத்தனை செய்தபின்பு யோசிக்கிறதும், மனுஷனுக்குக் கண்ணியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மனுஷனுடைய ஆவி கர்த்தர் தந்த தீபமாயிருக்கிறது; அது உள்ளத்திலுள்ளவைகளையெல்லாம் ஆராய்ந்துபார்க்கும்.]]></a:t>
+              <a:t><![CDATA[26. ஞானமுள்ள ராஜா துன்மார்க்கரைச் சிதறடித்து, அவர்கள்மேல் உருளையை உருட்டுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தயையும் சத்தியமும் ராஜாவைக் காக்கும்; தயையினாலே தன் சிங்காசனத்தை நிற்கப்பண்ணுவான்.]]></a:t>
+              <a:t><![CDATA[27. மனுஷனுடைய ஆவி கர்த்தர் தந்த தீபமாயிருக்கிறது; அது உள்ளத்திலுள்ளவைகளையெல்லாம் ஆராய்ந்துபார்க்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிள்ளையானாலும், அதின் செய்கை சுத்தமோ செம்மையோ என்பது, அதின் நடக்கையினால் விளங்கும்.]]></a:t>
+              <a:t><![CDATA[2. ராஜாவின் உறுக்குதல் சிங்கத்தின் கெர்ச்சிப்புக்குச் சமானம்; அவனைக் கோபப்படுத்துகிறவன் தன் பிராணனுக்கே துரோகஞ்செய்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,814 +3006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. வாலிபரின் அலங்காரம் அவர்கள் பராக்கிரமம்; முதிர்வயதானவர்களின் மகிமை அவர்கள் நரை.]]></a:t>
-[...107 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[30. காயத்தின் தழும்புகளும் உள்ளத்தில் உறைக்கும் அடிகளும், பொல்லாதவனை அழுக்கறத் துடைக்கும்.]]></a:t>
-            </a:r>
-[...652 lines deleted...]
-              <a:t><![CDATA[4. சோம்பேறி குளிருகிறதென்று உழமாட்டான், அறுப்பிலே பிச்சைகேட்டாலும் அவனுக்கு ஒன்றுங்கிடையாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,814 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிள்ளையானாலும், அதின் செய்கை சுத்தமோ செம்மையோ என்பது, அதின் நடக்கையினால் விளங்கும்.]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[9. என் இருதயத்தைச் சுத்தமாக்கினேன், என் பாவமறத் துப்புரவானேன் என்று சொல்லத்தக்கவன் யார்?]]></a:t>
+              <a:t><![CDATA[3. வழக்குக்கு விலகுவது மனுஷனுக்கு மேன்மை; மூடனானவன் எவனும் அதிலே தலையிட்டுக்கொள்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கேட்கிற காதும், காண்கிற கண்ணும் ஆகிய இவ்விரண்டையும் கர்த்தர் உண்டாக்கினார்.]]></a:t>
+              <a:t><![CDATA[4. சோம்பேறி குளிருகிறதென்று உழமாட்டான், அறுப்பிலே பிச்சைகேட்டாலும் அவனுக்கு ஒன்றுங்கிடையாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தூக்கத்தை விரும்பாதே, விரும்பினால் தரித்திரனாவாய்; கண் விழித்திரு, அப்பொழுது ஆகாரத்தினால் திருப்தியாவாய்.]]></a:t>
+              <a:t><![CDATA[4. சோம்பேறி குளிருகிறதென்று உழமாட்டான், அறுப்பிலே பிச்சைகேட்டாலும் அவனுக்கு ஒன்றுங்கிடையாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தூக்கத்தை விரும்பாதே, விரும்பினால் தரித்திரனாவாய்; கண் விழித்திரு, அப்பொழுது ஆகாரத்தினால் திருப்தியாவாய்.]]></a:t>
+              <a:t><![CDATA[5. மனுஷனுடைய இருதயத்திலுள்ள யோசனை ஆழமான தண்ணீர்போலிருக்கிறது; புத்திமானோ அதை மொண்டெடுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கொள்ளுகிறவன்: நல்லதல்ல, நல்லதல்ல என்பான்; போய்விட்டபின்போ மெச்சிக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[6. மனுஷர் பெரும்பாலும் தங்கள் தயாளத்தைப் பிரசித்தப்படுத்துவார்கள்; உண்மையான மனுஷனைக் கண்டுபிடிப்பவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கொள்ளுகிறவன்: நல்லதல்ல, நல்லதல்ல என்பான்; போய்விட்டபின்போ மெச்சிக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[7. நீதிமான் தன் உத்தமத்திலே நடக்கிறான்; அவனுக்குப் பிறகு அவன் பிள்ளைகளும் பாக்கியவான்களாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486802" r:id="rId1"/>
+    <p:sldLayoutId id="2474469667" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5565,166 +3983,54 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...54 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5869,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. সোনা এবং অলঙ্কার এক জন মানুষকে ধনী করে তুলতে পারে| কিন্তু একজন জ্ঞানী ব্যক্তি যা উচ্চারণ করেন তা]]></a:t>
+              <a:t><![CDATA[8. న్యాయసింహాసనాసీనుడైన రాజు తన కన్నులతో చెడుతనమంతయు చెదరగొట్టును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অনেক বেশী দামী|]]></a:t>
+              <a:t><![CDATA[9. నా హృదయమును శుద్ధపరచుకొని యున్నాను పాపము పోగొట్టుకొని పవిత్రుడనైతిననుకొనదగిన వాడెవడు?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. অন্য লোকের বিবাদে জড়িয়ে পড়লে তুমি তোমার জামা হারাতে পারো|]]></a:t>
+              <a:t><![CDATA[10. వేరువేరు తూనికె రాళ్లు వేరువేరు కుంచములు ఈ రెండును యెహోవాకు హేయములు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. প্রতারণা করে জিনিস পাওয়া হয়তো ভালো মনে হতে পারে কিন্তু অবশেষে দেখবে য়ে তার কোন দাম নেই|]]></a:t>
+              <a:t><![CDATA[11. బాలుడు సహితము తన నడవడి శుద్ధమైనదో కాదో యథార్థమైనదో కాదో తన చేష్టలవలన తెలియజేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. পরিকল্পনা করার আগে সত্‌ উপদেশ গ্রহণ করো| যদি তুমি যুদ্ধে যাওয়া স্থির কর, তাহলে তোমাকে চালনা]]></a:t>
+              <a:t><![CDATA[12. వినగల చెవి చూడగల కన్ను ఈ రెండును యెహోవా కలుగచేసినవే.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করার জন্য যুদ্ধে দক্ষ এমন লোক খুঁজে বের কর|]]></a:t>
+              <a:t><![CDATA[13. లేమికి భయపడి నిద్రయందు ఆసక్తి విడువుము నీవు మేల్కొనియుండినయెడల ఆహారము తిని తృప్తి పొందుదువు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. য়ে অন্যের সম্বন্ধে গুজব রটায় সে বিশ্বাসযোগ্য নয়| সুতরাং, বেশী কথা বলে এমন কারো সঙ্গে বন্ধুত্ব]]></a:t>
+              <a:t><![CDATA[14. కొనువాడుజబ్బుది జబ్బుది అనును అవతలికి వెళ్లి దాని మెచ్చుకొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোরো না|]]></a:t>
+              <a:t><![CDATA[15. బంగారును విస్తారమైన ముత్యములును కలవు. తెలివి నుచ్చరించు పెదవులు అమూల్యమైన సొత్తు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. য়ে নিজের পিতামাতার বিরুদ্ধে কথা বলে সে হল সেই ধরণের আলো যা শীঘ্রই অন্ধকারে পরিণত হবে|]]></a:t>
+              <a:t><![CDATA[16. అన్యునికొరకు పూటబడినవాని వస్త్రమును పుచ్చు కొనుము పరులకొరకు వానినే కుదువపెట్టించుము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. সহজে অর্জিত ধন অবশেষে তার মূল্য হারাবে|]]></a:t>
+              <a:t><![CDATA[17. మోసము చేసి తెచ్చుకొన్న ఆహారము మనుష్యులకు బహు ఇంపుగా ఉండును పిమ్మట వాని నోరు మంటితో నింపబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. অন্যায় ভাবে যারা ব্যবসায় ওজন নিয়ে কারচুপি করে লোক ঠকায়, প্রভু তাদের ঘৃণা করেন|]]></a:t>
+              <a:t><![CDATA[1. ద్రాక్షారసము వెక్కిరింతల పాలుచేయును మద్యము అల్లరి పుట్టించును దాని వశమైనవారందరు జ్ఞానములేనివారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কেউ যদি তোমার বিরুদ্ধে কিছু করে থাকে তাহলে তুমি তাকে শাস্তি দিতে য়েও না| বরং ধৈর্য়্য় ধরো]]></a:t>
+              <a:t><![CDATA[18. ఉద్దేశములు ఆలోచనచేత స్థిరపరచబడును వివేకముగల నాయకుడవై యుద్ధము చేయుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু শেষে তোমাকেই জয়ী করবেন|]]></a:t>
+              <a:t><![CDATA[19. కొండెగాడై తిరుగులాడువాడు పరుల గుట్టు బయట పెట్టును కావున వదరుబోతుల జోలికి పోకుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. কিছু ব্যবসাযী ওজনের দাঁড়িপাল্লায় কিছু কৌশল করে লোক ঠকায়| প্রভু সেটা ঘৃণা করেন| য়ে সব]]></a:t>
+              <a:t><![CDATA[20. తన తండ్రినైనను తల్లినైనను దూషించువాని దీపము కారుచీకటిలో ఆరిపోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাঁড়িপাল্লা নিখুঁত নয় সেগুলো ব্যবহার করা অন্যায়|]]></a:t>
+              <a:t><![CDATA[21. మొదట బహు త్వరితముగా దొరికిన స్వాస్థ్యము తుదకు దీవెన నొందకపోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. প্রতিটি লোকের কি হবে তা প্রভু ঠিক করেন| তাহলে কোন ব্যক্তি কি করে বুঝবে তার জীবনে কি কি ঘটবে?]]></a:t>
+              <a:t><![CDATA[22. కీడుకు ప్రతికీడు చేసెదననుకొనవద్దు యెహోవాకొరకు కనిపెట్టుకొనుము ఆయన నిన్ను రక్షించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ঈশ্বরকে কিছু দেবার প্রতিজ্ঞা করার আগে চিন্তা করে দেখো| নাহলে পরে হয়তো তুমি ভাবতে পারো য়ে এমন]]></a:t>
+              <a:t><![CDATA[23. వేరువేరు తూనికె రాళ్లు యెహోవాకు హేయములు దొంగత్రాసు అనుకూలము కాదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিজ্ঞা না করলেই হত|]]></a:t>
+              <a:t><![CDATA[24. ఒకని నడతలు యెహోవా వశము తనకు సంభవింపబోవునది యొకడెట్లు తెలిసికొన గలడు?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. জ্ঞানী রাজাই ঠিক করবেন কারা দুর্জন ব্যক্তি| সেই রাজাই তাদের শাস্তি প্রদান করবেন|]]></a:t>
+              <a:t><![CDATA[25. వివేచింపక ప్రతిష్ఠితమని చెప్పుటయు మ్రొక్కుకొనిన తరువాత దానిగూర్చి విచారించు టయు ఒకనికి ఉరియగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. মানুষের আত্মা হল প্রভুর কাছে থাকা প্রদীপ| প্রভু হলেন অন্তর্য়ামী| কার মনে কি আছে তিনি সব জানেন|]]></a:t>
+              <a:t><![CDATA[26. జ్ఞానముగల రాజు భక్తిహీనులను చెదరగొట్టును వారిమీద చక్రము దొర్లించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. যদি এক জন রাজা সত্‌ ও সত্যবাদী হয় তাহলে সে তার ক্ষমতায থাকতে পারবে| বিশ্বস্ততা তার রাজ্য়কে]]></a:t>
+              <a:t><![CDATA[27. నరుని ఆత్మ యెహోవా పెట్టిన దీపము అది అంతరంగములన్నియు శోధించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এমনকি একটি শিশুর কাজকর্মেও বোঝা যায় য়ে সে ভাল না মন্দ| তুমি যদি একটি শিশুর আচরণ লক্ষ্য কর, সে]]></a:t>
+              <a:t><![CDATA[2. రాజువలని భయము సింహగర్జనవంటిది రాజునకు క్రోధము పుట్టించువారు తమకు ప్రాణ మోసము తెచ్చుకొందురు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শক্তিশালী করে তুলবে|]]></a:t>
+              <a:t><![CDATA[28. కృపాసత్యములు రాజును కాపాడును కృపవలన అతడు తన సింహాసనమును స్థిరపరచు కొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. এক জন যুবকের শক্তির শোভাকে আমরা পছন্দ করি| কিন্তু একজন বৃদ্ধের পাকা চুলকে আমরা সম্মান জানাই|]]></a:t>
+              <a:t><![CDATA[29. ¸°వనస్థుల బలము వారికి అలంకారము తలనెరపు వృద్ధులకు సౌందర్యము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,975 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ তার মাথা ভর্তি পাকা চুল প্রমাণ করে য়ে সে একটি পূর্ণ জীবন পেয়েছে|]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[4. এক জন অলস ব্যক্তি কর্ষনের সময় বীজ বপন করে না| সুতরাং ফসল ঘরে তোলার উত্সবের সময় যখন সে খাবারের]]></a:t>
+              <a:t><![CDATA[30. గాయములు చేయు దెబ్బలు అంతరంగములలో చొచ్చి చెడుతనమును తొలగిం చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,975 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সত্‌ ও ভাল কিনা তা তুমি বুঝতে পারবে|]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[9. কেউ কি একথা বলতে পারে য়ে তার একটি স্বচ্ছ বিবেক আছে? এবং সে কোন পাপ করেনি? না!]]></a:t>
+              <a:t><![CDATA[3. కలహమునకు దూరముగా నుండుట నరులకు ఘనత మూర్ఖుడైన ప్రతివాడును పోరునే కోరును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমাদের শরীরের চোখ এবং কান এই ইন্দরিয় দুটি প্রভুই আমাদের দিয়েছেন যাতে আমরা দেখতে ও শুনতে পাই|]]></a:t>
+              <a:t><![CDATA[4. విత్తులు వేయు కాలమున సోమరి దున్నడు కోతకాలమున పంటనుగూర్చి వాడు విచారించు నప్పుడు వానికేమియు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তুমি যদি ঘুমোনোর পিছনে সময় ব্যয় কর তাহলে তুমি দারিদ্রে কষ্ট পাবে| কিন্তু যদি তুমি তোমার সময়]]></a:t>
+              <a:t><![CDATA[లేకపోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কঠোর পরিশ্রমে ব্যয় কর তাহলে তোমার খাদ্যের অভাব হবে না|]]></a:t>
+              <a:t><![CDATA[5. నరుని హృదయములోని ఆలోచన లోతు నీళ్ల వంటిది వివేకముగలవాడు దానిని పైకి చేదుకొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তোমার কাছ তেকে কেউ যখন কিছু কিনতে যায় তখন সে বলে: “দাম বড্ড বেশী! এ জিনিস ভাল নয়|” তারপর সে]]></a:t>
+              <a:t><![CDATA[6. దయ చూపువానిని కలిసికొనుట అనేకులకు తట స్థించును నమ్ముకొనదగినవాడు ఎవరికి కనబడును?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্যদের কাছে গিয়ে নিজের বাজার করার কথা বড়াই করে বলে|]]></a:t>
+              <a:t><![CDATA[7. యథార్థవర్తనుడగు నీతిమంతుని పిల్లలు వాని తదనంతరము ధన్యులగుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>