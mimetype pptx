--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -65,50 +65,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +136,55 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +319,58 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சண்டைக்காரியோடே ஒரு பெரியவீட்டில் குடியிருப்பதைப்பார்க்கிலும், வீட்டின்மேல் ஒரு மூலையில் தங்கியிருப்பதே நலம்.]]></a:t>
+              <a:t><![CDATA[6. The getting of treasures by a lying tongue is a vanity tossed back and forth of them that seek death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. துன்மார்க்கனுடைய மனம் பொல்லாப்பைச் செய்ய விரும்பும்; அவன் கண்களில் அவன் அயலானுக்கு இரக்கங்கிடையாது.]]></a:t>
+              <a:t><![CDATA[7. The robbery of the wicked shall destroy them; because they refuse to do judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. துன்மார்க்கனுடைய மனம் பொல்லாப்பைச் செய்ய விரும்பும்; அவன் கண்களில் அவன் அயலானுக்கு இரக்கங்கிடையாது.]]></a:t>
+              <a:t><![CDATA[8. The way of man is perverse and strange: but as for the pure, his work is right.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பரியாசக்காரனைத் தண்டிக்கும்போது பேதை ஞானமடைவான்; ஞானவான் போதிக்கப்படும்போது அறிவடைவான்.]]></a:t>
+              <a:t><![CDATA[9. It is better to dwell in a corner of the housetop, than with a brawling woman in a wide house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பரியாசக்காரனைத் தண்டிக்கும்போது பேதை ஞானமடைவான்; ஞானவான் போதிக்கப்படும்போது அறிவடைவான்.]]></a:t>
+              <a:t><![CDATA[9. It is better to dwell in a corner of the housetop, than with a brawling woman in a wide house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீதிபரர் துன்மார்க்கருடைய வீட்டைக் கவனித்துப் பார்க்கிறார்; துன்மார்க்கரைத் தீங்கில் கவிழ்த்துப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[10. The soul of the wicked desires evil: his neighbour finds no favour in his eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீதிபரர் துன்மார்க்கருடைய வீட்டைக் கவனித்துப் பார்க்கிறார்; துன்மார்க்கரைத் தீங்கில் கவிழ்த்துப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[10. The soul of the wicked desires evil: his neighbour finds no favour in his eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஏழையின் கூக்குரலுக்குத் தன் செவியை அடைத்துக்கொள்ளுகிறவன், தானும் சத்தமிட்டுக் கூப்பிடும்போது கேட்கப்படமாட்டான்.]]></a:t>
+              <a:t><![CDATA[11. When the scorner is punished, the simple is made wise: and when the wise is instructed, he receives knowledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தரங்கமாய்க் கொடுக்கப்பட்ட வெகுமதி கோபத்தைத் தணிக்கும்; மடியிலுள்ள பரிதானம் குரோதத்தை ஆற்றும்.]]></a:t>
+              <a:t><![CDATA[12. The righteous man wisely considers the house of the wicked: but God overthrows the wicked for their wickedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயந்தீர்ப்பது நீதிமானுக்குச் சந்தோஷமும், அக்கிரமக்காரருக்கோ அழிவுமாம்.]]></a:t>
+              <a:t><![CDATA[12. The righteous man wisely considers the house of the wicked: but God overthrows the wicked for their wickedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவின் இருதயம் கர்த்தரின் கையில் நீர்க்கால்களைப்போலிருக்கிறது; அதைத் தமது சித்தத்தின்படி அவர் திருப்புகிறார்.]]></a:t>
+              <a:t><![CDATA[1. The king's heart is in the hand of the LORD, as the rivers of water: he turns it anywhere he will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. விவேகத்தின் வழியை விட்டுத் தப்பிநடக்கிற மனுஷன் செத்தவர்களின் கூட்டத்தில் தாபரிப்பான்.]]></a:t>
+              <a:t><![CDATA[13. Whoso stops his ears at the cry of the poor, he also shall cry himself, but shall not be heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சிற்றின்பப்பிரியன் தரித்திரனாவான்; மதுபானத்தையும் எண்ணெயையும் விரும்புகிறவன் ஐசுவரியவானாவதில்லை.]]></a:t>
+              <a:t><![CDATA[13. Whoso stops his ears at the cry of the poor, he also shall cry himself, but shall not be heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீதிமானுக்குப் பதிலாகத் துன்மார்க்கனும், செம்மையானவனுக்குப் பதிலாக துரோகியும் மீட்கும்பொருளாவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. A gift in secret pacifies anger: and a reward in the bosom strong wrath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சண்டைக்காரியும் கோபக்காரியுமான ஸ்திரீயுடன் குடியிருப்பதைப் பார்க்கிலும் வனாந்தரத்தில் குடியிருப்பது நலம்.]]></a:t>
+              <a:t><![CDATA[15. It is joy to the just to do judgment: but destruction shall be to the workers of iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வேண்டிய திரவியமும் எண்ணெயும் ஞானவானுடைய வாசஸ்தலத்தில் உண்டு; மூடனோ அதைச் செலவழித்துப்போடுகிறான்.]]></a:t>
+              <a:t><![CDATA[16. The man that wanders out of the way of understanding shall remain in the congregation of the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வேண்டிய திரவியமும் எண்ணெயும் ஞானவானுடைய வாசஸ்தலத்தில் உண்டு; மூடனோ அதைச் செலவழித்துப்போடுகிறான்.]]></a:t>
+              <a:t><![CDATA[17. He that loves pleasure shall be a poor man: he that loves wine and oil shall not be rich.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீதியையும் தயையையும் பின்பற்றுகிறவன் ஜீவனையும் நீதியையும் மகிமையையும் கண்டடைவான்.]]></a:t>
+              <a:t><![CDATA[18. The wicked shall be a ransom for the righteous, and the transgressor for the upright.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பலவான்களுடைய பட்டணத்தின் மதிலை ஞானமுள்ளவன் ஏறிப்பிடித்து, அவர்கள் நம்பின அரணை இடித்துப்போடுவான்.]]></a:t>
+              <a:t><![CDATA[18. The wicked shall be a ransom for the righteous, and the transgressor for the upright.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தன் வாயையும் தன் நாவையும் காக்கிறவன் தன் ஆத்துமாவை இடுக்கண்களுக்கு விலக்கிக் காக்கிறான்.]]></a:t>
+              <a:t><![CDATA[19. It is better to dwell in the wilderness, than with a contentious and an angry woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அகங்காரமும் இடும்புமுள்ளவனுக்குப் பரியாசக்காரனென்று பெயர், அவன் அகந்தையான சினத்தோடே நடக்கிறான்.]]></a:t>
+              <a:t><![CDATA[19. It is better to dwell in the wilderness, than with a contentious and an angry woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுஷனுடைய வழியெல்லாம் அவன் பார்வைக்குச் செம்மையாகத் தோன்றும்; கர்த்தரோ இருதயங்களை நிறுத்துப்பார்க்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. The king's heart is in the hand of the LORD, as the rivers of water: he turns it anywhere he will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சோம்பேறியின் கைகள் வேலைசெய்யச் சம்மதியாததினால், அவன் ஆசை அவனைக் கொல்லும்.]]></a:t>
+              <a:t><![CDATA[20. There is treasure to be desired and oil in the dwelling of the wise; but a foolish man spends it up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் நாள்தோறும் ஆவலுடன் இச்சிக்கிறான்; நீதிமானோ பிசினித்தனமில்லாமல் கொடுப்பான்.]]></a:t>
+              <a:t><![CDATA[21. He that follows after righteousness and mercy finds life, righteousness, and honour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. துன்மார்க்கருடைய பலி அருவருப்பானது; அதைத் துர்ச்சிந்தையோடே செலுத்தினாலோ எத்தனை அதிகமாய் அருவருக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[22. A wise man scales the city of the mighty, and casts down the strength of the confidence thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பொய்ச்சாட்சிக்காரன் கெட்டுப்போவான்; செவிகொடுக்கிறவனோ எப்பொழுதும் பேசத்தக்கவனாவான்.]]></a:t>
+              <a:t><![CDATA[23. Whoso keeps his mouth and his tongue keeps his soul from troubles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. துன்மார்க்கன் தன் முகத்தைக் கடினப்படுத்துகிறான்; செம்மையானவனோ தன் வழியை நேர்ப்படுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[24. Proud and haughty scorner is his name, who deals in proud wrath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. துன்மார்க்கன் தன் முகத்தைக் கடினப்படுத்துகிறான்; செம்மையானவனோ தன் வழியை நேர்ப்படுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[25. The desire of the slothful kills him; for his hands refuse to labour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தருக்கு விரோதமான ஞானமுமில்லை, புத்தியுமில்லை, ஆலோசனையுமில்லை.]]></a:t>
+              <a:t><![CDATA[26. He covers greedily all the day long: but the righteous gives and spares not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3591,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. குதிரை யுத்தநாளுக்கு ஆயத்தமாக்கப்படும்; ஜெயமோ கர்த்தரால் வரும்.]]></a:t>
+              <a:t><![CDATA[27. The sacrifice of the wicked is abomination: how much more, when he brings it with a wicked mind?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. The sacrifice of the wicked is abomination: how much more, when he brings it with a wicked mind?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. A false witness shall perish: but the man that hears speaks constantly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பலியிடுவதைப்பார்க்கிலும், நீதியும் நியாயமும் செய்வதே கர்த்தருக்குப் பிரியம்.]]></a:t>
+              <a:t><![CDATA[2. Every way of a man is right in his own eyes: but the LORD ponders the hearts.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. A wicked man hardens his face: but as for the upright, he directs his way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. There is no wisdom nor understanding nor counsel against the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. The horse is prepared against the day of battle: but safety is of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேட்டிமையான பார்வையும், அகந்தையான மனமுமுள்ள துன்மார்க்கர் போடும் வெளிச்சம் பாவமே.]]></a:t>
+              <a:t><![CDATA[2. Every way of a man is right in his own eyes: but the LORD ponders the hearts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜாக்கிரதையுள்ளவனுடைய நினைவுகள் செல்வத்துக்கும், பதறுகிறவனுடைய நினைவுகள் தரித்திரத்துக்கும் ஏதுவாகும்.]]></a:t>
+              <a:t><![CDATA[3. To do justice and judgment is more acceptable to the LORD than sacrifice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பொய்நாவினால் பொருளைச் சம்பாதிப்பது சாவைத் தேடுகிறவர்கள் விடுகிற சுவாசம்போலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. An high look, and a proud heart, and the plowing of the wicked, is sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. துன்மார்க்கர் நியாயஞ்செய்ய மனதில்லாதிருக்கிறபடியால், அவர்கள் பாழ்க்கடிக்கப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. The thoughts of the diligent tend only to plenteousness; but of every one that is hasty only to lack.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. குற்றமுள்ளவன் தன் வழிகளில் மாறுபாடுள்ளவன்; சுத்தமுள்ளவனோ தன் கிரியையில் செம்மையானவன்.]]></a:t>
+              <a:t><![CDATA[5. The thoughts of the diligent tend only to plenteousness; but of every one that is hasty only to lack.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469494054" r:id="rId1"/>
+    <p:sldLayoutId id="2473392265" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,54 +5153,94 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4780,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ವಿಶಾಲವಾದ ಮನೆಯಲ್ಲಿ ಜಗಳಗಂಟಿಯೊಂದಿಗೆ ಇರುವದಕ್ಕಿಂತ ಮಾಳಿಗೆಯ ಒಂದು ಮೂಲೆಯಲ್ಲಿ ವಾಸಿಸುವದು ಲೇಸು.]]></a:t>
+              <a:t><![CDATA[6. பொய்நாவினால் பொருளைச் சம்பாதிப்பது சாவைத் தேடுகிறவர்கள் விடுகிற சுவாசம்போலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ದುಷ್ಟರ ಮನಸ್ಸು ಕೇಡನ್ನು ಅಪೇಕ್ಷಿಸುತ್ತದೆ; ಅವನ ದೃಷ್ಟಿಯಲ್ಲಿ ತನ್ನ ನೆರೆಯವನು ಯಾವ ದಯೆ ಯನ್ನು]]></a:t>
+              <a:t><![CDATA[7. துன்மார்க்கர் நியாயஞ்செய்ய மனதில்லாதிருக்கிறபடியால், அவர்கள் பாழ்க்கடிக்கப்பட்டுப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಂಡುಕೊಳ್ಳುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[8. குற்றமுள்ளவன் தன் வழிகளில் மாறுபாடுள்ளவன்; சுத்தமுள்ளவனோ தன் கிரியையில் செம்மையானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಪರಿಹಾಸ್ಯಕರನ್ನು ಶಿಕ್ಷಿಸಿ ದರೆ ಬುದ್ಧಿಹೀನರು ಜ್ಞಾನವಂತರಾಗುವರು; ಜ್ಞಾನಿಯು ಶಿಕ್ಷಣ ಹೊಂದಿದರೆ ಅವನು]]></a:t>
+              <a:t><![CDATA[9. சண்டைக்காரியோடே ஒரு பெரியவீட்டில் குடியிருப்பதைப்பார்க்கிலும், வீட்டின்மேல் ஒரு மூலையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳುವಳಿಕೆಯನ್ನು ಹೊಂದು ತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[தங்கியிருப்பதே நலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನೀತಿವಂತನು ದುಷ್ಟನ ಮನೆಯನ್ನು ಬುದ್ಧಿ ಯಿಂದ ಲಕ್ಷಿಸುತ್ತಾನೆ; ಅವರ ದುಷ್ಟತನಕ್ಕಾಗಿ ದೇವರು ಅವರನ್ನು]]></a:t>
+              <a:t><![CDATA[10. துன்மார்க்கனுடைய மனம் பொல்லாப்பைச் செய்ய விரும்பும்; அவன் கண்களில் அவன் அயலானுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಡವುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[இரக்கங்கிடையாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಬಡವರ ಕೂಗಿಗೆ ತನ್ನ ಕಿವಿಗಳನ್ನು ಮುಚ್ಚಿಕೊಳ್ಳುವವನು ತಾನು ಕೂಗಿದಾಗ ಯಾರೂ ಅವನಿಗೆ ಉತ್ತರಕೊಡುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[11. பரியாசக்காரனைத் தண்டிக்கும்போது பேதை ஞானமடைவான்; ஞானவான் போதிக்கப்படும்போது அறிவடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಗುಪ್ತ ಲಂಚವು ಕೋಪವನ್ನು ಅಡಗಿಸುವದು; ಎದೆಯಲ್ಲಿ ಕೊಟ್ಟ ಬಹುಮಾನವು ರೌದ್ರವನ್ನು ಆರಿಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[12. நீதிபரர் துன்மார்க்கருடைய வீட்டைக் கவனித்துப் பார்க்கிறார்; துன்மார்க்கரைத் தீங்கில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನ್ಯಾಯತೀರಿಸುವದು ನೀತಿವಂತರಿಗೆ ಸಂತೋಷವಾ ಗಿದೆ; ಅಕ್ರಮವನ್ನು ಮಾಡುವವರಿಗೆ ನಾಶನ.]]></a:t>
+              <a:t><![CDATA[கவிழ்த்துப்போடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ನೀರಿನ ನದಿಗಳಂತೆ ಅರಸನ ಹೃದಯವು ಕರ್ತನ ಕೈಯಲ್ಲಿದೆ; ತನಗೆ ಇಷ್ಟವಾದ ಕಡೆಗೆ ಆತನು ಅದನ್ನು ತಿರುಗಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[1. ராஜாவின் இருதயம் கர்த்தரின் கையில் நீர்க்கால்களைப்போலிருக்கிறது; அதைத் தமது சித்தத்தின்படி அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ವಿವೇ ಕದ ಮಾರ್ಗವನ್ನು ಬಿಟ್ಟು, ತಿರುಗುವವನು ಸತ್ತವರ ಕೂಟದಲ್ಲಿ ಇರುವಂಥವನಾಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[13. ஏழையின் கூக்குரலுக்குத் தன் செவியை அடைத்துக்கொள்ளுகிறவன், தானும் சத்தமிட்டுக் கூப்பிடும்போது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಭೋಗಾಸ ಕ್ತನು ಕೊರತೆಪಡುವನು; ದ್ರಾಕ್ಷಾರಸವನ್ನೂ ತೈಲವನ್ನೂ ಅಪೇಕ್ಷಿಸುವವನು ನಿರ್ಭಾಗ್ಯನಾಗುವನು.]]></a:t>
+              <a:t><![CDATA[கேட்கப்படமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನೀತಿ ವಂತರಿಗಾಗಿ ದುಷ್ಟರೂ ಯಥಾರ್ಥವಂತರಿಗಾಗಿ ದೋಷಕರೂ ಈಡಾಗುವರು.]]></a:t>
+              <a:t><![CDATA[14. அந்தரங்கமாய்க் கொடுக்கப்பட்ட வெகுமதி கோபத்தைத் தணிக்கும்; மடியிலுள்ள பரிதானம் குரோதத்தை ஆற்றும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಕಾಡುವ ಕೋಪವುಳ್ಳ ಸ್ತ್ರೀಯೊಂದಿಗೆ ವಾಸಮಾಡುವದಕ್ಕಿಂತ ಅಡವಿಯಲ್ಲಿ ವಾಸಿಸುವದು ಲೇಸು.]]></a:t>
+              <a:t><![CDATA[15. நியாயந்தீர்ப்பது நீதிமானுக்குச் சந்தோஷமும், அக்கிரமக்காரருக்கோ அழிவுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಜ್ಞಾನವಂತರ ನಿವಾಸದಲ್ಲಿ ಅಪೇಕ್ಷಿಸತಕ್ಕ ಐಶ್ವರ್ಯವೂ ಎಣ್ಣೆಯೂ ಇರುತ್ತವೆ; ಬುದ್ಧಿಹೀನನು ಇದ್ದದ್ದನ್ನು ಖರ್ಚು]]></a:t>
+              <a:t><![CDATA[16. விவேகத்தின் வழியை விட்டுத் தப்பிநடக்கிற மனுஷன் செத்தவர்களின் கூட்டத்தில் தாபரிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[17. சிற்றின்பப்பிரியன் தரித்திரனாவான்; மதுபானத்தையும் எண்ணெயையும் விரும்புகிறவன் ஐசுவரியவானாவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ನೀತಿಯನ್ನೂ ಕರುಣೆಯನ್ನೂ ಹಿಂಬಾಲಿಸುವವನು; ಜೀವವನ್ನೂ ನೀತಿಯನ್ನೂ ಕೀರ್ತಿಯನ್ನೂ ಕಂಡು ಕೊಳ್ಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[18. நீதிமானுக்குப் பதிலாகத் துன்மார்க்கனும், செம்மையானவனுக்குப் பதிலாக துரோகியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಜ್ಞಾನಿಯು ಬಲಿಷ್ಠರ ಪಟ್ಟಣವನ್ನು ಹತ್ತಿ ಅದರಲ್ಲಿ ಭರವಸವಿಟ್ಟು ಬಲವನ್ನು ಕೆಡವಿ ಹಾಕು ತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[மீட்கும்பொருளாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ತನ್ನ ಬಾಯಿಯನ್ನು ನಾಲಿಗೆಯನ್ನು ಕಾಯುವ ವನು ಇಕ್ಕಟ್ಟುಗಳಿಂದ ತನ್ನ ಪ್ರಾಣವನ್ನು ಕಾಪಾಡಿ ಕೊಳ್ಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[19. சண்டைக்காரியும் கோபக்காரியுமான ஸ்திரீயுடன் குடியிருப்பதைப் பார்க்கிலும் வனாந்தரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಸೊಕ್ಕೇರಿದ ಗರ್ವದಲ್ಲಿ ವರ್ತಿಸುವ ವನ ಹೆಸರು ಅಹಂಕಾರಿ ಮತ್ತು ಪರಿಹಾಸ್ಯಕನು.]]></a:t>
+              <a:t><![CDATA[குடியிருப்பது நலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ತನ್ನ ದೃಷ್ಟಿ ಯಲ್ಲಿ ಮನುಷ್ಯನ ಪ್ರತಿಯೊಂದು ಮಾರ್ಗವು ಸರಿ ಯಾಗಿದೆ; ಕರ್ತನು ಹೃದಯಗಳನ್ನು ಪರೀಕ್ಷಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[திருப்புகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಸೋಮಾರಿಯ ಆಶೆಯು ಅವನನ್ನು ಕೊಲ್ಲುತ್ತವೆ. ಅವನ ಕೈಗಳು ದುಡಿಯುವದಕ್ಕೆ ನಿರಾಕರಿಸುತ್ತವೆ.]]></a:t>
+              <a:t><![CDATA[20. வேண்டிய திரவியமும் எண்ணெயும் ஞானவானுடைய வாசஸ்தலத்தில் உண்டு; மூடனோ அதைச் செலவழித்துப்போடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ದಿನವೆಲ್ಲಾ ಅವನು ದುರಾಶೆಯಿಂದ ಆಶಿಸುತ್ತಾನೆ; ಆದರೆ ನೀತಿವಂತನು ಹಿಂತೆಗೆಯದೇ ಕೊಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[21. நீதியையும் தயையையும் பின்பற்றுகிறவன் ஜீவனையும் நீதியையும் மகிமையையும் கண்டடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ದುಷ್ಟರ ಯಜ್ಞವು ಅಸಹ್ಯ; ಹೀಗಾದರೆ ದುರ್ಬುದ್ಧಿ ಯಿಂದ ಅದನ್ನು ಅರ್ಪಿಸಿದರೆ ಇನ್ನೂ ಎಷ್ಟೋ ಅಸಹ್ಯ ಕರವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[22. பலவான்களுடைய பட்டணத்தின் மதிலை ஞானமுள்ளவன் ஏறிப்பிடித்து, அவர்கள் நம்பின அரணை இடித்துப்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಸುಳ್ಳುಸಾಕ್ಷಿಯವನು ನಾಶವಾಗುವನು; ಕೇಳುವವನು ಬಿಡದೆ ಮಾತಾಡುವನು.]]></a:t>
+              <a:t><![CDATA[23. தன் வாயையும் தன் நாவையும் காக்கிறவன் தன் ஆத்துமாவை இடுக்கண்களுக்கு விலக்கிக் காக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ದುಷ್ಟನು ತನ್ನ ಮುಖವನ್ನು ಕಠಿಣಮಾಡಿಕೊಳ್ಳುತ್ತಾನೆ; ಯಥಾ ರ್ಥವಂತನಾದರೋ ತನ್ನ ಮಾರ್ಗವನ್ನು ಸರಿಪಡಿಸಿ]]></a:t>
+              <a:t><![CDATA[24. அகங்காரமும் இடும்புமுள்ளவனுக்குப் பரியாசக்காரனென்று பெயர், அவன் அகந்தையான சினத்தோடே நடக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಳ್ಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[25. சோம்பேறியின் கைகள் வேலைசெய்யச் சம்மதியாததினால், அவன் ஆசை அவனைக் கொல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಕರ್ತನಿಗೆ ವಿರೋಧವಾಗಿ ಯಾವ ಜ್ಞಾನವೂ ವಿವೇಕವೂ ಆಲೋಚನೆಯೂ ಇಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[26. அவன் நாள்தோறும் ஆவலுடன் இச்சிக்கிறான்; நீதிமானோ பிசினித்தனமில்லாமல் கொடுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9213,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಯುದ್ಧದ ದಿನಕ್ಕಾಗಿ ಕುದುರೆಯು ಸಿದ್ಧವಾಗಿರುತ್ತದೆ; ಭದ್ರತೆಯು ಕರ್ತನಿಂದಲೇ.]]></a:t>
+              <a:t><![CDATA[27. துன்மார்க்கருடைய பலி அருவருப்பானது; அதைத் துர்ச்சிந்தையோடே செலுத்தினாலோ எத்தனை அதிகமாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அருவருக்கப்படும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. பொய்ச்சாட்சிக்காரன் கெட்டுப்போவான்; செவிகொடுக்கிறவனோ எப்பொழுதும் பேசத்தக்கவனாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಯಜ್ಞಕ್ಕಿಂತ ನೀತಿನ್ಯಾಯಗಳನ್ನು ನಡಿಸುವದು ಕರ್ತ ನಿಗೆ ಎಷ್ಟೋ ಮೆಚ್ಚಿಕೆಯಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[2. மனுஷனுடைய வழியெல்லாம் அவன் பார்வைக்குச் செம்மையாகத் தோன்றும்; கர்த்தரோ இருதயங்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. துன்மார்க்கன் தன் முகத்தைக் கடினப்படுத்துகிறான்; செம்மையானவனோ தன் வழியை நேர்ப்படுத்துகிறான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. கர்த்தருக்கு விரோதமான ஞானமுமில்லை, புத்தியுமில்லை, ஆலோசனையுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. குதிரை யுத்தநாளுக்கு ஆயத்தமாக்கப்படும்; ஜெயமோ கர்த்தரால் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಹೆಮ್ಮೆಯ ದೃಷ್ಟಿ, ಗರ್ವದ ಹೃದಯ, ದುಷ್ಟರ ಉಳುವಿಕೆ ಪಾಪವೇ.]]></a:t>
+              <a:t><![CDATA[நிறுத்துப்பார்க்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಶ್ರದ್ಧೆಯುಳ್ಳ ಯೋಚನೆಗಳು ಸಮ್ಮದ್ಧಿಗೆ ಒಲಿಯುತ್ತವೆ; ಆತುರಪಡುವ ಪ್ರತಿಯೊಬ್ಬನ ಯೋಚನೆಗಳು ಕೊರ ತೆಗೆ ಉಳಿಯುತ್ತವೆ.]]></a:t>
+              <a:t><![CDATA[3. பலியிடுவதைப்பார்க்கிலும், நீதியும் நியாயமும் செய்வதே கர்த்தருக்குப் பிரியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಸುಳ್ಳಿನ ನಾಲಿಗೆಯಿಂದ ಸಂಪಾ ದಿಸುವ ಸಂಪತ್ತು ಮೃತ್ಯುವನ್ನು ಹುಡುಕುವವರಿಂದ ಬಡಿಯಲ್ಪಟ್ಟ ವ್ಯರ್ಥತ್ವವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[4. மேட்டிமையான பார்வையும், அகந்தையான மனமுமுள்ள துன்மார்க்கர் போடும் வெளிச்சம் பாவமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ದುಷ್ಟರ ಸೂರೆಯು ಅವರನ್ನು ನಾಶಪಡಿಸುವದು; ನ್ಯಾಯವಾದದ್ದನ್ನು ಮಾಡುವದನ್ನು ಅವರು ನಿರಾಕರಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[5. ஜாக்கிரதையுள்ளவனுடைய நினைவுகள் செல்வத்துக்கும், பதறுகிறவனுடைய நினைவுகள் தரித்திரத்துக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಮನುಷ್ಯನ ಮಾರ್ಗವು ಡೊಂಕು ಮತ್ತು ಅಪರಿಚಿತ; ಪವಿತ್ರನಿ ಗಾದರೋ ಅವನ ಕ್ರಿಯೆಯು ಸರಳ.]]></a:t>
+              <a:t><![CDATA[ஏதுவாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>