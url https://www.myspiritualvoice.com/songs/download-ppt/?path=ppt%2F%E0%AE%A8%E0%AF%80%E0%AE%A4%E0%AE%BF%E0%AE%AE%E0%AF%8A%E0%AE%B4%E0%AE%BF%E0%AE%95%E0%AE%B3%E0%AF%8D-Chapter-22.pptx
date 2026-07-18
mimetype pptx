--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -61,50 +61,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +126,53 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +305,56 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிள்ளையின் நெஞ்சில் மதியீனம் ஒட்டியிருக்கும்; அதைத் தண்டனையின் பிரம்பு அவனைவிட்டு அகற்றும்.]]></a:t>
+              <a:t><![CDATA[6. Train up a child in the way he should go: and when he is old, he will not depart from it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிள்ளையின் நெஞ்சில் மதியீனம் ஒட்டியிருக்கும்; அதைத் தண்டனையின் பிரம்பு அவனைவிட்டு அகற்றும்.]]></a:t>
+              <a:t><![CDATA[7. The rich rules over the poor, and the borrower is servant to the lender.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தனக்கு அதிகம் உண்டாகத் தரித்திரனை ஒடுக்குகிறவன் தனக்குக் குறைச்சலுண்டாகவே ஐசுவரியவானுக்குக் கொடுப்பான்.]]></a:t>
+              <a:t><![CDATA[8. He that sows iniquity shall reap vanity: and the rod of his anger shall fail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தனக்கு அதிகம் உண்டாகத் தரித்திரனை ஒடுக்குகிறவன் தனக்குக் குறைச்சலுண்டாகவே ஐசுவரியவானுக்குக் கொடுப்பான்.]]></a:t>
+              <a:t><![CDATA[9. He that has a bountiful eye shall be blessed; for he gives of his bread to the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் செவியைச் சாய்த்து, ஞானிகளுடைய வார்த்தைகளைக் கேட்டு, என் போதகத்தை உன் இருதயத்தில் வை.]]></a:t>
+              <a:t><![CDATA[10. Cast out the scorner, and contention shall go out; yea, strife and reproach shall cease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவைகளை உன் உள்ளத்தில் காத்து, அவைகளை உன் உதடுகளில் நிலைத்திருக்கப்பண்ணும்போது, அது இன்பமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. He that loves pureness of heart, for the grace of his lips the king shall be his friend.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் நம்பிக்கை கர்த்தர்மேல் இருக்கும்படி, இன்றையதினம் அவைகளை உனக்குத் தெரியப்படுத்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. The eyes of the LORD preserve knowledge, and he overthrows the words of the transgressor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சத்திய வார்த்தைகளின் யதார்த்தத்தை நான் உனக்குத் தெரிவிக்கும்படிக்கும், நீ உன்னை அனுப்பினவர்களுக்குச் சத்திய வார்த்தைகளை மறுமொழியாகச் சொல்லும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[13. The slothful man says, There is a lion without, I shall be slain in the streets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆலோசனையையும் ஞானத்தையும்பற்றி நான் உனக்கு முக்கியமானவைகளை எழுதவில்லையா?]]></a:t>
+              <a:t><![CDATA[14. The mouth of strange women is a deep pit: he that is abhorred of the LORD shall fall therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆலோசனையையும் ஞானத்தையும்பற்றி நான் உனக்கு முக்கியமானவைகளை எழுதவில்லையா?]]></a:t>
+              <a:t><![CDATA[15. Foolishness is bound in the heart of a child; but the rod of correction shall drive it far from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஐசுவரியவான் தரித்திரனை ஆளுகிறான்; கடன் வாங்கினவன் கடன் கொடுத்தவனுக்கு அடிமை.]]></a:t>
+              <a:t><![CDATA[1. A GOOD name is rather to be chosen than great riches, and loving favour rather than silver and gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏழையாயிருக்கிறான் என்று ஏழையைக் கொள்ளையிடாதே; சிறுமையானவனை நியாயஸ்தலத்தில் உபத்திரவப்படுத்தாதே.]]></a:t>
+              <a:t><![CDATA[16. He that oppresses the poor to increase his riches, and he that gives to the rich, shall surely come to lack.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தர் அவர்களுக்காக வழக்காடி, அவர்களைக் கொள்ளையிடுகிறவர்களுடைய பிராணனைக் கொள்ளையிடுவார்.]]></a:t>
+              <a:t><![CDATA[16. He that oppresses the poor to increase his riches, and he that gives to the rich, shall surely come to lack.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கோபக்காரனுக்குத் தோழனாகாதே; உக்கிரமுள்ள மனுஷனோடே நடவாதே.]]></a:t>
+              <a:t><![CDATA[17. Bow down yours ear, and hear the words of the wise, and apply yours heart unto my knowledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்படிச் செய்தால், நீ அவனுடைய வழிகளைக் கற்றுக்கொண்டு, உன் ஆத்துமாவுக்குக் கண்ணியை வருவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[18. For it is a pleasant thing if you keep them within you; they shall likewise be fitted in your lips.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கையடித்து உடன்பட்டு, கடனுக்காகப் பிணைப்படுகிறவர்களில் ஒருவனாகாதே.]]></a:t>
+              <a:t><![CDATA[18. For it is a pleasant thing if you keep them within you; they shall likewise be fitted in your lips.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. செலுத்த உனக்கு ஒன்றுமில்லாதிருந்தால், நீ படுத்திருக்கும் படுக்கையையும் அவன் எடுத்துக்கொள்ளவேண்டியதாகுமே.]]></a:t>
+              <a:t><![CDATA[19. That your trust may be in the LORD, I have made known to you this day, even to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உன் பிதாக்கள் நாட்டின பூர்வ எல்லைக்குறியை மாற்றாதே.]]></a:t>
+              <a:t><![CDATA[20. Have not I written to you excellent things in counsels and knowledge,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் வேலையில் ஜாக்கிரதையாயிருக்கிறவனை நீ கண்டால், அவன் நீசருக்கு முன்பாக நில்லாமல், ராஜாக்களுக்கு முன்பாக நிற்பான்.]]></a:t>
+              <a:t><![CDATA[20. Have not I written to you excellent things in counsels and knowledge,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் வேலையில் ஜாக்கிரதையாயிருக்கிறவனை நீ கண்டால், அவன் நீசருக்கு முன்பாக நில்லாமல், ராஜாக்களுக்கு முன்பாக நிற்பான்.]]></a:t>
+              <a:t><![CDATA[21. That I might make you know the certainty of the words of truth; that you might answer the words of truth to them that send unto you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. திரளான ஐசுவரியத்தைப்பார்ககிலும் நற்கீர்த்தியே தெரிந்துகொள்ளப்படத்தக்கது; பொன் வெள்ளியைப்பார்க்கிலும் தயையே நலம்.]]></a:t>
+              <a:t><![CDATA[22. Rob not the poor, because he is poor: neither oppress the afflicted in the gate:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநியாயத்தை விதைக்கிறவன் வருத்தத்தை அறுப்பான்; அவன் உக்கிரத்தின் மிலாறு ஒழியும்.]]></a:t>
+              <a:t><![CDATA[1. A GOOD name is rather to be chosen than great riches, and loving favour rather than silver and gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஐசுவரியவானும் தரித்திரனும் ஒருவரையொருவர் சந்திக்கிறார்கள்; அவர்கள் அனைவரையும் உண்டாக்கினவர் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[23. For the LORD will plead their cause, and spoil the soul of those that spoiled them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விவேகி ஆபத்தைக் கண்டு மறைந்துகொள்ளுகிறான்; பேதைகள் நெடுகப்போய் தண்டிக்கப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Make no friendship with an angry man; and with a furious man you shall not go:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாழ்மைக்கும் கர்த்தருக்குப் பயப்படுதலுக்கும் வரும் பலன் ஐசுவரியமும் மகிமையும் ஜீவனுமாம்.]]></a:t>
+              <a:t><![CDATA[25. Lest you learn his ways, and get a snare to your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மாறுபாடுள்ளவனுடைய வழியிலே முள்ளுகளும் கண்ணிகளுமுண்டு; தன் ஆத்துமாவைக் காக்கிறவன் அவைகளுக்குத் தூரமாய் விலகிப்போவான்.]]></a:t>
+              <a:t><![CDATA[26. Be not you one of them that shake hands, or of them that are sureties for debts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மாறுபாடுள்ளவனுடைய வழியிலே முள்ளுகளும் கண்ணிகளுமுண்டு; தன் ஆத்துமாவைக் காக்கிறவன் அவைகளுக்குத் தூரமாய் விலகிப்போவான்.]]></a:t>
+              <a:t><![CDATA[27. If you have nothing to pay, why should he take away your bed from under you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3357,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பிள்ளையானவன் நடக்கவேண்டிய வழியிலே அவனை நடத்து; அவன் முதிர்வயதிலும் அதை விடாதிருப்பான்.]]></a:t>
+              <a:t><![CDATA[27. If you have nothing to pay, why should he take away your bed from under you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Remove not the ancient landmark, which your fathers have set.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. See you a man diligent in his business? he shall stand before kings; he shall not stand before mean men.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. See you a man diligent in his business? he shall stand before kings; he shall not stand before mean men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கருணைக்கண்ணன் ஆசீர்வதிக்கப்படுவான்; அவன் தன் ஆகாரத்தில் தரித்திரனுக்குக் கொடுக்கிறான்.]]></a:t>
+              <a:t><![CDATA[2. The rich and poor meet together: the LORD is the maker of them all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பரியாசக்காரனைத் துரத்திவிடு; அப்பொழுது வாது நீங்கும், விரோதமும் அவமானமும் ஒழியும்.]]></a:t>
+              <a:t><![CDATA[2. The rich and poor meet together: the LORD is the maker of them all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுத்த இருதயத்தை விரும்புகிறவனுடைய உதடுகள் இனிமையானவைகள்; ராஜா அவனுக்குச் சிநேகிதனாவான்.]]></a:t>
+              <a:t><![CDATA[3. A prudent man forsees the evil, and hides himself: but the simple pass on, and are punished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தருடைய கண்கள் ஞானத்தைக் காக்கும்; துரோகிகளின் வார்த்தைகளையோ அவர் தாறுமாறாக்குகிறார்.]]></a:t>
+              <a:t><![CDATA[4. By humility and the fear of the LORD are riches, and honour, and life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வெளியிலே சிங்கம், வீதியிலே கொலையுண்பேன் என்று சோம்பேறி சொல்லுவான்.]]></a:t>
+              <a:t><![CDATA[5. Thorns and snares are in the way of the perverse: he that does keep his soul shall be far from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பரஸ்திரீகளின் வாய் ஆழமான படுகுழி; கர்த்தருடைய கோபத்திற்கு ஏதுவானவன் அதிலே விழுவான்.]]></a:t>
+              <a:t><![CDATA[5. Thorns and snares are in the way of the perverse: he that does keep his soul shall be far from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469490618" r:id="rId1"/>
+    <p:sldLayoutId id="2473392340" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,50 +4685,74 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. लड़के के मन में मूढ़ता की गाँठ बन्धी रहती है, परन्तु छड़ी की ताड़ना के द्वारा वह उस से दूर की]]></a:t>
+              <a:t><![CDATA[6. பிள்ளையானவன் நடக்கவேண்டிய வழியிலே அவனை நடத்து; அவன் முதிர்வயதிலும் அதை விடாதிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाती है।]]></a:t>
+              <a:t><![CDATA[7. ஐசுவரியவான் தரித்திரனை ஆளுகிறான்; கடன் வாங்கினவன் கடன் கொடுத்தவனுக்கு அடிமை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. जो अपने लाभ के निमित्त कंगाल पर अन्धेर करता है, और जो धनी को भेंट देता, वे दोनो केवल हानि ही]]></a:t>
+              <a:t><![CDATA[8. அநியாயத்தை விதைக்கிறவன் வருத்தத்தை அறுப்பான்; அவன் உக்கிரத்தின் மிலாறு ஒழியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उठाते हैं॥]]></a:t>
+              <a:t><![CDATA[9. கருணைக்கண்ணன் ஆசீர்வதிக்கப்படுவான்; அவன் தன் ஆகாரத்தில் தரித்திரனுக்குக் கொடுக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. कान लगा कर बुद्धिमानों के वचन सुन, और मेरी ज्ञान की बातों की ओर मन लगा;]]></a:t>
+              <a:t><![CDATA[10. பரியாசக்காரனைத் துரத்திவிடு; அப்பொழுது வாது நீங்கும், விரோதமும் அவமானமும் ஒழியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. यदि तू उस को अपने मन में रखे, और वे सब तेरे मुंह से निकला भी करें, तो यह मन भावनी बात होगी।]]></a:t>
+              <a:t><![CDATA[11. சுத்த இருதயத்தை விரும்புகிறவனுடைய உதடுகள் இனிமையானவைகள்; ராஜா அவனுக்குச் சிநேகிதனாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. मैं आज इसलिये ये बातें तुझ को जता देता हूं, कि तेरा भरोसा यहोवा पर हो।]]></a:t>
+              <a:t><![CDATA[12. கர்த்தருடைய கண்கள் ஞானத்தைக் காக்கும்; துரோகிகளின் வார்த்தைகளையோ அவர் தாறுமாறாக்குகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. मैं बहुत दिनों से तेरे हित के उपदेश और ज्ञान की बातें लिखता आया हूं,]]></a:t>
+              <a:t><![CDATA[13. வெளியிலே சிங்கம், வீதியிலே கொலையுண்பேன் என்று சோம்பேறி சொல்லுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. कि मैं तुझे सत्य वचनों का निश्चय करा दूं, जिस से जो तुझे काम में लगाएं, उन को सच्चा उत्तर दे]]></a:t>
+              <a:t><![CDATA[14. பரஸ்திரீகளின் வாய் ஆழமான படுகுழி; கர்த்தருடைய கோபத்திற்கு ஏதுவானவன் அதிலே விழுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सके॥]]></a:t>
+              <a:t><![CDATA[15. பிள்ளையின் நெஞ்சில் மதியீனம் ஒட்டியிருக்கும்; அதைத் தண்டனையின் பிரம்பு அவனைவிட்டு அகற்றும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. धनी, निर्धन लोगों पर प्रभुता करता है, और उधार लेने वाला उधार देने वाले का दास होता है।]]></a:t>
+              <a:t><![CDATA[1. திரளான ஐசுவரியத்தைப்பார்ககிலும் நற்கீர்த்தியே தெரிந்துகொள்ளப்படத்தக்கது; பொன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. कंगाल पर इस कारण अन्धेर न करना कि वह कंगाल है, और न दीन जन को कचहरी में पीसना;]]></a:t>
+              <a:t><![CDATA[16. தனக்கு அதிகம் உண்டாகத் தரித்திரனை ஒடுக்குகிறவன் தனக்குக் குறைச்சலுண்டாகவே ஐசுவரியவானுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. क्योंकि यहोवा उनका मुकद्दमा लड़ेगा, और जो लोग उनका धन हर लेते हैं, उनका प्राण भी वह हर लेगा।]]></a:t>
+              <a:t><![CDATA[கொடுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. क्रोधी मनुष्य का मित्र न होना, और झट क्रोध करने वाले के संग न चलना,]]></a:t>
+              <a:t><![CDATA[17. உன் செவியைச் சாய்த்து, ஞானிகளுடைய வார்த்தைகளைக் கேட்டு, என் போதகத்தை உன் இருதயத்தில் வை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. कहीं ऐसा न हो कि तू उसकी चाल सीखे, और तेरा प्राण फन्दे में फंस जाए।]]></a:t>
+              <a:t><![CDATA[18. அவைகளை உன் உள்ளத்தில் காத்து, அவைகளை உன் உதடுகளில் நிலைத்திருக்கப்பண்ணும்போது, அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. जो लोग हाथ पर हाथ मारते, और ऋणियों के उत्तरदायी होते हैं, उन में तू न होना।]]></a:t>
+              <a:t><![CDATA[இன்பமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. यदि भर देने के लिये तेरे पास कुछ न हो, तो वह क्यों तेरे नीचे से खाट खींच ले जाए?]]></a:t>
+              <a:t><![CDATA[19. உன் நம்பிக்கை கர்த்தர்மேல் இருக்கும்படி, இன்றையதினம் அவைகளை உனக்குத் தெரியப்படுத்துகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. जो सिवाना तेरे पुरखाओं ने बान्धा हो, उस पुराने सिवाने को न बढ़ाना।]]></a:t>
+              <a:t><![CDATA[20. சத்திய வார்த்தைகளின் யதார்த்தத்தை நான் உனக்குத் தெரிவிக்கும்படிக்கும், நீ உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. यदि तू ऐसा पुरूष देखे जो कामकाज में निपुण हो, तो वह राजाओं के सम्मुख खड़ा होगा; छोटे लोगों के]]></a:t>
+              <a:t><![CDATA[அனுப்பினவர்களுக்குச் சத்திய வார்த்தைகளை மறுமொழியாகச் சொல்லும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सम्मुख नहीं॥]]></a:t>
+              <a:t><![CDATA[21. ஆலோசனையையும் ஞானத்தையும்பற்றி நான் உனக்கு முக்கியமானவைகளை எழுதவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. बड़े धन से अच्छा नाम अधिक चाहने योग्य है, और सोने चान्दी से औरों की प्रसन्नता उत्तम है।]]></a:t>
+              <a:t><![CDATA[22. ஏழையாயிருக்கிறான் என்று ஏழையைக் கொள்ளையிடாதே; சிறுமையானவனை நியாயஸ்தலத்தில் உபத்திரவப்படுத்தாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. जो कुटिलता का बीज बोता है, वह अनर्थ ही काटेगा, और उसके रोष का सोंटा टूटेगा।]]></a:t>
+              <a:t><![CDATA[வெள்ளியைப்பார்க்கிலும் தயையே நலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. धनी और निर्धन दोनों एक दूसरे से मिलते हैं; यहोवा उन दोनों का कर्त्ता है।]]></a:t>
+              <a:t><![CDATA[23. கர்த்தர் அவர்களுக்காக வழக்காடி, அவர்களைக் கொள்ளையிடுகிறவர்களுடைய பிராணனைக் கொள்ளையிடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. चतुर मनुष्य विपत्ति को आते देख कर छिप जाता है; परन्तु भोले लोग आगे बढ़ कर दण्ड भोगते हैं।]]></a:t>
+              <a:t><![CDATA[24. கோபக்காரனுக்குத் தோழனாகாதே; உக்கிரமுள்ள மனுஷனோடே நடவாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. नम्रता और यहोवा के भय मानने का फल धन, महिमा और जीवन होता है।]]></a:t>
+              <a:t><![CDATA[25. அப்படிச் செய்தால், நீ அவனுடைய வழிகளைக் கற்றுக்கொண்டு, உன் ஆத்துமாவுக்குக் கண்ணியை வருவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. टेढ़े मनुष्य के मार्ग में कांटे और फन्दे रहते हैं; परन्तु जो अपने प्राणों की रक्षा करता, वह उन से]]></a:t>
+              <a:t><![CDATA[26. கையடித்து உடன்பட்டு, கடனுக்காகப் பிணைப்படுகிறவர்களில் ஒருவனாகாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दूर रहता है।]]></a:t>
+              <a:t><![CDATA[27. செலுத்த உனக்கு ஒன்றுமில்லாதிருந்தால், நீ படுத்திருக்கும் படுக்கையையும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8465,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. लड़के को शिक्षा उसी मार्ग की दे जिस में उस को चलना चाहिये, और वह बुढ़ापे में भी उस से न हटेगा।]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொள்ளவேண்டியதாகுமே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. உன் பிதாக்கள் நாட்டின பூர்வ எல்லைக்குறியை மாற்றாதே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. தன் வேலையில் ஜாக்கிரதையாயிருக்கிறவனை நீ கண்டால், அவன் நீசருக்கு முன்பாக நில்லாமல், ராஜாக்களுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முன்பாக நிற்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. दया करने वाले पर आशीष फलती है, क्योंकि वह कंगाल को अपनी रोटी में से देता है।]]></a:t>
+              <a:t><![CDATA[2. ஐசுவரியவானும் தரித்திரனும் ஒருவரையொருவர் சந்திக்கிறார்கள்; அவர்கள் அனைவரையும் உண்டாக்கினவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ठट्ठा करने वाले को निकाल दे, तब झगड़ा मिट जाएगा, और वाद-विवाद और अपमान दोनों टूट जाएंगे।]]></a:t>
+              <a:t><![CDATA[கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. जो मन की शुद्धता से प्रीति रखता है, और जिसके वचन मनोहर होते हैं, राजा उसका मित्र होता है।]]></a:t>
+              <a:t><![CDATA[3. விவேகி ஆபத்தைக் கண்டு மறைந்துகொள்ளுகிறான்; பேதைகள் நெடுகப்போய் தண்டிக்கப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. यहोवा ज्ञानी पर दृष्टि कर के, उसकी रक्षा करता है, परन्तु विश्वासघाती की बातें उलट देता है।]]></a:t>
+              <a:t><![CDATA[4. தாழ்மைக்கும் கர்த்தருக்குப் பயப்படுதலுக்கும் வரும் பலன் ஐசுவரியமும் மகிமையும் ஜீவனுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. आलसी कहता है, बाहर तो सिंह होगा! मैं चौक के बीच घात किया जाऊंगा।]]></a:t>
+              <a:t><![CDATA[5. மாறுபாடுள்ளவனுடைய வழியிலே முள்ளுகளும் கண்ணிகளுமுண்டு; தன் ஆத்துமாவைக் காக்கிறவன் அவைகளுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. पराई स्त्रियों का मुंह गहिरा गड़हा है; जिस से यहोवा क्रोधित होता, वही उस में गिरता है।]]></a:t>
+              <a:t><![CDATA[தூரமாய் விலகிப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>