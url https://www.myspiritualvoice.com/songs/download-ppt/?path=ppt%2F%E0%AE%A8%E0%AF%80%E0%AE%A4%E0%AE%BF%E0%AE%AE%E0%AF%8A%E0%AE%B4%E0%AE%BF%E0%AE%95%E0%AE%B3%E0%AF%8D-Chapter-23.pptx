--- v0 (2026-06-03)
+++ v1 (2026-07-30)
@@ -75,58 +75,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -149,54 +141,50 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
-    <p:sldId id="298" r:id="rId45"/>
-[...2 lines deleted...]
-    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,57 +324,53 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வேசி ஆழமான படுகுழி; பரஸ்திரீ இடுக்கமான கிணறு.]]></a:t>
+              <a:t><![CDATA[7. அவன் இருதயத்தின் நினைவு எப்படியோ, அப்படியே அவன் இருக்கிறான்; புசியும், பானம்பண்ணும் என்று அவன் உன்னோடே சொன்னாலும், அவன் இருதயம் உன்னோடே இராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவள் கொள்ளைக்காரனைப்போல பதிவிருந்து, மனுஷருக்குள்ளே பாதகரைப் பெருகப்பண்ணுகிறாள்.]]></a:t>
+              <a:t><![CDATA[8. நீ புசித்த துணிக்கையை வாந்திபண்ணி, உன் இனிய சொற்களை இழந்துபோவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஐயோ! யாருக்கு வேதனை யாருக்குத் துக்கம்? யாருக்குச் சண்டைகள்? யாருக்குப் புலம்பல்? யாருக்குக் காரணமில்லாத காயங்கள்? யாருக்கு இரத்தங்கலங்கின கண்கள்?]]></a:t>
+              <a:t><![CDATA[9. மூடனுடைய செவிகள் கேட்கப்பேசாதே; அவன் உன் வார்த்தைகளின் ஞானத்தை அசட்டைபண்ணுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மதுபானம் இருக்கும் இடத்திலே தங்கித் தரிப்பவர்களுக்கும், கலப்புள்ள சாராயத்தை நாடுகிறவர்களுக்குந்தானே.]]></a:t>
+              <a:t><![CDATA[10. பூர்வ எல்லைக்குறியை மாற்றாதே; திக்கற்ற பிள்ளைகளுடைய நிலங்களை அபகரித்துக்கொள்ளாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மதுபானம் இருக்கும் இடத்திலே தங்கித் தரிப்பவர்களுக்கும், கலப்புள்ள சாராயத்தை நாடுகிறவர்களுக்குந்தானே.]]></a:t>
+              <a:t><![CDATA[11. அவர்களுடைய மீட்பர் வல்லவர்; அவர் உன்னுடனே அவர்களுக்காக வழக்காடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மதுபானம் இரத்தவருணமாயிருந்து, பாத்திரத்தில் பளபளப்பாய்த் தோன்றும்போது, நீ அதைப் பாராதே; அது மெதுவாய் இறங்கும்.]]></a:t>
+              <a:t><![CDATA[12. உன் இருதயத்தைப் புத்திமதிக்கும், உன் செவிகளை அறிவின் வார்த்தைகளுக்கும் சாய்ப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மதுபானம் இரத்தவருணமாயிருந்து, பாத்திரத்தில் பளபளப்பாய்த் தோன்றும்போது, நீ அதைப் பாராதே; அது மெதுவாய் இறங்கும்.]]></a:t>
+              <a:t><![CDATA[13. பிள்ளையை தண்டியாமல் விடாதே; அவனைப் பிரம்பினால் அடித்தால் அவன் சாகான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. முடிவிலே அது பாம்பைப்போல் கடிக்கும், விரியனைப்போல் தீண்டும்.]]></a:t>
+              <a:t><![CDATA[14. நீ பிரம்பினால் அவனை அடிக்கிறதினால் பாதாளத்துக்கு அவன் ஆத்துமாவைத் தப்புவிப்பாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உன் கண்கள் பரஸ்திரீகளை நோக்கும்; உன் உள்ளம் தாறுமாறானவைகளைப் பேசும்.]]></a:t>
+              <a:t><![CDATA[15. என் மகனே, உன் இருதயம் ஞானமுள்ளதாயிருந்தால், என்னிலே என் இருதயம் மகிழும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ நடுக்கடலிலே சயனித்திருக்கிறவனைப்போலும், பாய்மரத்தட்டிலே படுத்திருக்கிறவனைப்போலும் இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[16. உன் உதடுகள் செம்மையானவைகளைப் பேசினால், என் உள்ளிந்திரியங்கள் மகிழும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உன்னைப் பெற்ற தகப்பனுக்குச் செவிகொடு; உன் தாய் வயதுசென்றவளாகும்போது அவளை அசட்டைபண்ணாதே.]]></a:t>
+              <a:t><![CDATA[1. நீ ஒரு அதிபதியோடே போஜனம்பண்ண உட்கார்ந்தால், உனக்கு முன்பாக இருக்கிறதை நன்றாய்க் கவனித்துப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ நடுக்கடலிலே சயனித்திருக்கிறவனைப்போலும், பாய்மரத்தட்டிலே படுத்திருக்கிறவனைப்போலும் இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[17. உன் மனதைப் பாவிகள்மேல் பொறாமைகொள்ள விடாதே; நீ நாடோறும் கர்த்தரைப் பற்றும் பயத்தோடிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. என்னை அடித்தார்கள், எனக்கு நோகவில்லை; என்னை அறைந்தார்கள், எனக்குச் சுரணையில்லை; நான் அதைப் பின்னும் தொடர்ந்து தேட எப்பொழுது விழிப்பேன் என்பாய்.]]></a:t>
+              <a:t><![CDATA[18. நிச்சயமாகவே முடிவு உண்டு; உன் நம்பிக்கை வீண்போகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. என்னை அடித்தார்கள், எனக்கு நோகவில்லை; என்னை அறைந்தார்கள், எனக்குச் சுரணையில்லை; நான் அதைப் பின்னும் தொடர்ந்து தேட எப்பொழுது விழிப்பேன் என்பாய்.]]></a:t>
+              <a:t><![CDATA[19. என் மகனே, நீ செவிகொடுத்து ஞானமடைந்து, உன் இருதயத்தை நல்வழியிலே நடத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீ ஒரு அதிபதியோடே போஜனம்பண்ண உட்கார்ந்தால், உனக்கு முன்பாக இருக்கிறதை நன்றாய்க் கவனித்துப்பார்.]]></a:t>
+              <a:t><![CDATA[19. என் மகனே, நீ செவிகொடுத்து ஞானமடைந்து, உன் இருதயத்தை நல்வழியிலே நடத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீ ஒரு அதிபதியோடே போஜனம்பண்ண உட்கார்ந்தால், உனக்கு முன்பாக இருக்கிறதை நன்றாய்க் கவனித்துப்பார்.]]></a:t>
+              <a:t><![CDATA[20. மதுபானப்பிரியரையும் மாம்சப்பெருந்தீனிக்காரரையும் சேராதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ போஜனப்பிரியனாயிருந்தால், உன் தொண்டையிலே கத்தியை வை.]]></a:t>
+              <a:t><![CDATA[21. குடியனும் போஜனப்பிரியனும் தரித்திரராவார்கள்; தூக்கம் கந்தைகளை உடுத்துவிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுடைய ருசியுள்ள பதார்த்தங்களை இச்சியாதே; அவைகள் கள்ளப்போஜனமாமே.]]></a:t>
+              <a:t><![CDATA[22. உன்னைப் பெற்ற தகப்பனுக்குச் செவிகொடு; உன் தாய் வயதுசென்றவளாகும்போது அவளை அசட்டைபண்ணாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஐசுவரியவானாகவேண்டுமென்று பிரயாசப்படாதே; சுயபுத்தியைச் சாராதே.]]></a:t>
+              <a:t><![CDATA[23. சத்தியத்தை வாங்கு, அதை விற்காதே; அப்படியே ஞானத்தையும் உபதேசத்தையும் புத்தியையும் வாங்கு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இல்லாமற்போகும் பொருள்மேல் உன்கண்களைப் பறக்கவிடுவானேன்? அது கழுகைப்போல சிறகுகளைத் தனக்கு உண்டுபண்ணிக்கொண்டு, ஆகாயமார்க்கமாய்ப் பறந்துபோம்.]]></a:t>
+              <a:t><![CDATA[24. நீதிமானுடைய தகப்பன் மிகவும் களிகூருவான்; ஞானமுள்ள பிள்ளையைப் பெற்றவன் அவனால் மகிழுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வன்கண்ணனுடைய ஆகாரத்தைப் புசியாதே; அவனுடைய ருசியுள்ள பதார்த்தங்களை இச்சியாதே.]]></a:t>
+              <a:t><![CDATA[25. உன் தகப்பனும் உன் தாயும் சந்தோஷப்படுவார்கள்; உன்னைப் பெற்றவள் மகிழுவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உன்னைப் பெற்ற தகப்பனுக்குச் செவிகொடு; உன் தாய் வயதுசென்றவளாகும்போது அவளை அசட்டைபண்ணாதே.]]></a:t>
+              <a:t><![CDATA[2. நீ போஜனப்பிரியனாயிருந்தால், உன் தொண்டையிலே கத்தியை வை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் இருதயத்தின் நினைவு எப்படியோ, அப்படியே அவன் இருக்கிறான்; புசியும், பானம்பண்ணும் என்று அவன் உன்னோடே சொன்னாலும், அவன் இருதயம் உன்னோடே இராது.]]></a:t>
+              <a:t><![CDATA[26. என் மகனே, உன் இருதயத்தை எனக்குத் தா; உன் கண்கள் என் வழிகளை நோக்குவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் இருதயத்தின் நினைவு எப்படியோ, அப்படியே அவன் இருக்கிறான்; புசியும், பானம்பண்ணும் என்று அவன் உன்னோடே சொன்னாலும், அவன் இருதயம் உன்னோடே இராது.]]></a:t>
+              <a:t><![CDATA[27. வேசி ஆழமான படுகுழி; பரஸ்திரீ இடுக்கமான கிணறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ புசித்த துணிக்கையை வாந்திபண்ணி, உன் இனிய சொற்களை இழந்துபோவாய்.]]></a:t>
+              <a:t><![CDATA[28. அவள் கொள்ளைக்காரனைப்போல பதிவிருந்து, மனுஷருக்குள்ளே பாதகரைப் பெருகப்பண்ணுகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மூடனுடைய செவிகள் கேட்கப்பேசாதே; அவன் உன் வார்த்தைகளின் ஞானத்தை அசட்டைபண்ணுவான்.]]></a:t>
+              <a:t><![CDATA[29. ஐயோ! யாருக்கு வேதனை யாருக்குத் துக்கம்? யாருக்குச் சண்டைகள்? யாருக்குப் புலம்பல்? யாருக்குக் காரணமில்லாத காயங்கள்? யாருக்கு இரத்தங்கலங்கின கண்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பூர்வ எல்லைக்குறியை மாற்றாதே; திக்கற்ற பிள்ளைகளுடைய நிலங்களை அபகரித்துக்கொள்ளாதே.]]></a:t>
+              <a:t><![CDATA[29. ஐயோ! யாருக்கு வேதனை யாருக்குத் துக்கம்? யாருக்குச் சண்டைகள்? யாருக்குப் புலம்பல்? யாருக்குக் காரணமில்லாத காயங்கள்? யாருக்கு இரத்தங்கலங்கின கண்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுடைய மீட்பர் வல்லவர்; அவர் உன்னுடனே அவர்களுக்காக வழக்காடுவார்.]]></a:t>
+              <a:t><![CDATA[30. மதுபானம் இருக்கும் இடத்திலே தங்கித் தரிப்பவர்களுக்கும், கலப்புள்ள சாராயத்தை நாடுகிறவர்களுக்குந்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் இருதயத்தைப் புத்திமதிக்கும், உன் செவிகளை அறிவின் வார்த்தைகளுக்கும் சாய்ப்பாயாக.]]></a:t>
+              <a:t><![CDATA[31. மதுபானம் இரத்தவருணமாயிருந்து, பாத்திரத்தில் பளபளப்பாய்த் தோன்றும்போது, நீ அதைப் பாராதே; அது மெதுவாய் இறங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிள்ளையை தண்டியாமல் விடாதே; அவனைப் பிரம்பினால் அடித்தால் அவன் சாகான்.]]></a:t>
+              <a:t><![CDATA[31. மதுபானம் இரத்தவருணமாயிருந்து, பாத்திரத்தில் பளபளப்பாய்த் தோன்றும்போது, நீ அதைப் பாராதே; அது மெதுவாய் இறங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ பிரம்பினால் அவனை அடிக்கிறதினால் பாதாளத்துக்கு அவன் ஆத்துமாவைத் தப்புவிப்பாயே.]]></a:t>
+              <a:t><![CDATA[32. முடிவிலே அது பாம்பைப்போல் கடிக்கும், விரியனைப்போல் தீண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் மகனே, உன் இருதயம் ஞானமுள்ளதாயிருந்தால், என்னிலே என் இருதயம் மகிழும்.]]></a:t>
+              <a:t><![CDATA[33. உன் கண்கள் பரஸ்திரீகளை நோக்கும்; உன் உள்ளம் தாறுமாறானவைகளைப் பேசும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சத்தியத்தை வாங்கு, அதை விற்காதே; அப்படியே ஞானத்தையும் உபதேசத்தையும் புத்தியையும் வாங்கு.]]></a:t>
+              <a:t><![CDATA[3. அவனுடைய ருசியுள்ள பதார்த்தங்களை இச்சியாதே; அவைகள் கள்ளப்போஜனமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் உதடுகள் செம்மையானவைகளைப் பேசினால், என் உள்ளிந்திரியங்கள் மகிழும்.]]></a:t>
+              <a:t><![CDATA[34. நீ நடுக்கடலிலே சயனித்திருக்கிறவனைப்போலும், பாய்மரத்தட்டிலே படுத்திருக்கிறவனைப்போலும் இருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் மனதைப் பாவிகள்மேல் பொறாமைகொள்ள விடாதே; நீ நாடோறும் கர்த்தரைப் பற்றும் பயத்தோடிரு.]]></a:t>
+              <a:t><![CDATA[35. என்னை அடித்தார்கள், எனக்கு நோகவில்லை; என்னை அறைந்தார்கள், எனக்குச் சுரணையில்லை; நான் அதைப் பின்னும் தொடர்ந்து தேட எப்பொழுது விழிப்பேன் என்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,487 +4245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நிச்சயமாகவே முடிவு உண்டு; உன் நம்பிக்கை வீண்போகாது.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[21. குடியனும் போஜனப்பிரியனும் தரித்திரராவார்கள்; தூக்கம் கந்தைகளை உடுத்துவிக்கும்.]]></a:t>
+              <a:t><![CDATA[35. என்னை அடித்தார்கள், எனக்கு நோகவில்லை; என்னை அறைந்தார்கள், எனக்குச் சுரணையில்லை; நான் அதைப் பின்னும் தொடர்ந்து தேட எப்பொழுது விழிப்பேன் என்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீதிமானுடைய தகப்பன் மிகவும் களிகூருவான்; ஞானமுள்ள பிள்ளையைப் பெற்றவன் அவனால் மகிழுவான்.]]></a:t>
+              <a:t><![CDATA[4. ஐசுவரியவானாகவேண்டுமென்று பிரயாசப்படாதே; சுயபுத்தியைச் சாராதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீதிமானுடைய தகப்பன் மிகவும் களிகூருவான்; ஞானமுள்ள பிள்ளையைப் பெற்றவன் அவனால் மகிழுவான்.]]></a:t>
+              <a:t><![CDATA[5. இல்லாமற்போகும் பொருள்மேல் உன்கண்களைப் பறக்கவிடுவானேன்? அது கழுகைப்போல சிறகுகளைத் தனக்கு உண்டுபண்ணிக்கொண்டு, ஆகாயமார்க்கமாய்ப் பறந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் தகப்பனும் உன் தாயும் சந்தோஷப்படுவார்கள்; உன்னைப் பெற்றவள் மகிழுவாள்.]]></a:t>
+              <a:t><![CDATA[5. இல்லாமற்போகும் பொருள்மேல் உன்கண்களைப் பறக்கவிடுவானேன்? அது கழுகைப்போல சிறகுகளைத் தனக்கு உண்டுபண்ணிக்கொண்டு, ஆகாயமார்க்கமாய்ப் பறந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் மகனே, உன் இருதயத்தை எனக்குத் தா; உன் கண்கள் என் வழிகளை நோக்குவதாக.]]></a:t>
+              <a:t><![CDATA[6. வன்கண்ணனுடைய ஆகாரத்தைப் புசியாதே; அவனுடைய ருசியுள்ள பதார்த்தங்களை இச்சியாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வேசி ஆழமான படுகுழி; பரஸ்திரீ இடுக்கமான கிணறு.]]></a:t>
+              <a:t><![CDATA[7. அவன் இருதயத்தின் நினைவு எப்படியோ, அப்படியே அவன் இருக்கிறான்; புசியும், பானம்பண்ணும் என்று அவன் உன்னோடே சொன்னாலும், அவன் இருதயம் உன்னோடே இராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486804" r:id="rId1"/>
+    <p:sldLayoutId id="2474467159" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5653,82 +5201,50 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5869,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আসতে পারবে না|]]></a:t>
+              <a:t><![CDATA[హృదయములోనుండి వచ్చు మాట కాదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. এক জন খারাপ মেয়ে তোমার জন্য চোরের মতো অপেক্ষা করবে| এবং সে অনেক পুরুষকে পাপের পথে টেনে নামায|]]></a:t>
+              <a:t><![CDATA[8. నీవు తినినను తినినదానిని కక్కి వేయుదువు నీవు పలికిన యింపైన మాటలు వ్యర్థములగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. যারা অতিরিক্ত দ্রাক্ষারস পান করে এবং জোরালো পানীয় গ্রহণ করে তাদের পক্ষে খুব খারাপ হবে|]]></a:t>
+              <a:t><![CDATA[9. బుద్ధిహీనుడు వినగా మాటలాడకుము అట్టివాడు నీ మాటలలోని జ్ఞానమును తృణీకరించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. তারা যখন তখন মারদাঙ্গা এবং বিবাদে জড়িয়ে পড়ে; তাদের চোখ লাল হয়ে ওঠে, যেখানে সেখানে হোঁচট খায়]]></a:t>
+              <a:t><![CDATA[10. పురాతనమైన పొలిమేర రాతిని తీసివేయకుము తలిదండ్రులు లేనివారి పొలములోనికి నీవు చొరబడ కూడదు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এবং নিজেদের আঘাত করে| তারা এই সমস্যাগুলোকে এড়াতে পারে না!]]></a:t>
+              <a:t><![CDATA[11. వారి విమోచకుడు బలవంతుడు ఆయన వారిపక్షమున నీతో వ్యాజ్యెమాడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. সুতরাং দ্রাক্ষারসের ব্যাপারে সতর্ক থেকো| লাল দ্রাক্ষারস হয়ত দেখতে প্রলুদ্ধকর; সেটা পেয়ালার]]></a:t>
+              <a:t><![CDATA[12. ఉపదేశముమీద మనస్సు నుంచుము తెలివిగల మాటలకు చెవి యొగ్గుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মধ্যে ঝকমক করে| তুমি যখন সেটা পান কর তখন তা সুন্দর ভাবে গলা দিয়ে নীচে নামে|]]></a:t>
+              <a:t><![CDATA[13. నీ బాలురను శిక్షించుట మానుకొనకుము బెత్తముతో వాని కొట్టినయెడల వాడు చావకుండును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. কিন্তু শেষে তা সাপের মতো ছোবল মারে|]]></a:t>
+              <a:t><![CDATA[14. బెత్తముతో వాని కొట్టినయెడల పాతాళమునకు పోకుండ వాని ఆత్మను నీవు తప్పించె దవు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. দ্রাক্ষারস পান করলে তুমি চোখে অদ্ভুত সব জিনিস দেখবে| তোমার মস্তিষ্ক বিভ্রান্ত হয়ে পড়বে|]]></a:t>
+              <a:t><![CDATA[15. నా కుమారుడా, నీ హృదయమునకు జ్ఞానము లభించిన యెడల నా హృదయముకూడ సంతోషించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. যখন তুমি শুয়ে পড়বে তখন তোমার মনে হবে য়েন তুমি উত্তাল সমুদ্রের ওপর শুয়ে আছো| মনে হবে জাহাজের]]></a:t>
+              <a:t><![CDATA[16. నీ పెదవులు యథార్థమైన మాటలు పలుకుట విని నా అంతరింద్రియములు ఆనందించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. পিতা যা বলে তা শুনে চলো| পিতা ছাড়া তোমার জন্ম হতো না| এবং মাকে সম্মান জানাও| এমনকি সে বৃদ্ধা]]></a:t>
+              <a:t><![CDATA[1. నీవు ఏలికతో భోజనము చేయ కూర్చుండినయెడల నీవెవరి సమక్షమున నున్నావో బాగుగా యోచిం చుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওপর শুয়ে রযেছো|]]></a:t>
+              <a:t><![CDATA[17. పాపులను చూచి నీ హృదయమునందు మత్సరపడకుము నిత్యము యెహోవాయందు భయభక్తులు కలిగి యుండుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. তুমি বলবে, “তারা আমাকে আঘাত করেছে কিন্তু আমি অনুভব করি নি| তারা আমাকে মেরেছে কিন্তু আমি তা মনে]]></a:t>
+              <a:t><![CDATA[18. నిశ్చయముగా ముందు గతి రానే వచ్చును నీ ఆశ భంగము కానేరదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখি নি| এখন আর আমি জেগে উঠতে পারব না| আমি আরো একটি পানীয় চাই|”]]></a:t>
+              <a:t><![CDATA[19. నా కుమారుడా, నీవు విని జ్ఞానము తెచ్చుకొనుము నీ హృదయమును యథార్థమైన త్రోవలయందు చక్కగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যখন তুমি কোন গুরুত্বপূর্ণ ব্যক্তির সঙ্গে বসে খাওয়া-দাওযা করছো তখন মনে রেখো তুমি কার সঙ্গে বসে]]></a:t>
+              <a:t><![CDATA[నడిపించుకొనుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আছো|]]></a:t>
+              <a:t><![CDATA[20. ద్రాక్షారసము త్రాగువారితోనైనను మాంసము హెచ్చుగాతినువారితోనైనను సహ వాసము చేయకుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কখনও বেশী খেও না এমনকি ক্ষুধার্ত থাকলেও নয়|]]></a:t>
+              <a:t><![CDATA[21. త్రాగుబోతులును తిండిపోతులును దరిద్రులగుదురు. నిద్రమత్తు చింపిగుడ్డలు ధరించుటకు కారణమగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. সে যদি সুখাদ্যের আয়োজন করে তাহলেও বেশী খেও না কারণ এটা একটা চালাকিও হতে পারে|]]></a:t>
+              <a:t><![CDATA[22. నిన్ను కనిన నీ తండ్రి ఉపదేశము అంగీకరించుము నీ తల్లి ముదిమియందు ఆమెను నిర్లక్ష్యము చేయకుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ধনী হতে গিয়ে স্বাস্থ্য ক্ষয় কোরো না| যদি তুমি জ্ঞানী হও তাহলে তুমি খুব ধৈর্য়্য়শীল হবে|]]></a:t>
+              <a:t><![CDATA[23. సత్యమును అమి్మవేయక దాని కొనియుంచు కొనుము జ్ఞానమును ఉపదేశమును వివేకమును కొనియుంచు కొనుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ডানা মেলে পাখীর উড়ে যাওয়ার মতো টাকাকড়িও দ্রুত নিঃশেষ হয়ে যায়|]]></a:t>
+              <a:t><![CDATA[24. నీతిమంతుని తండ్రికి అధిక సంతోషము కలుగును జ్ఞానముగలవానిని కనినవాడు వానివలన ఆనందము నొందును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. স্বার্থপর লোকের সঙ্গে ভোজনে বোসো না| তার পছন্দের খাবার থেকে দূরে থেকো|]]></a:t>
+              <a:t><![CDATA[25. నీ తలిదండ్రులను నీవు సంతోషపెట్టవలెను నిన్ను కనిన తల్లిని ఆనందపరచవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হলেও তাকে সম্মান জানাবে|]]></a:t>
+              <a:t><![CDATA[2. నీవు తిండిపోతువైనయెడల నీ గొంతుకకు కత్తి పెట్టుకొనుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কারণ য়ে খাদ্যটি সে কিনেছে সে শুধু সেটার দামের কথাই ভাবে| সে তোমাকে বলতে পারে, “খাও এবং পান কর|”]]></a:t>
+              <a:t><![CDATA[26. నా కుమారుడా, నీ హృదయమును నాకిమ్ము నా మార్గములు నీ కన్నులకు ఇంపుగా నుండనిమ్ము,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু এটা তার হৃদয়ের অভ্য়ন্তরের কথা নয়|]]></a:t>
+              <a:t><![CDATA[27. వేశ్య లోతైన గొయ్యి పరస్త్రీ యిరుకైన గుంట.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তুমি যদি তার খাবার খাও তাহলে তুমি অসুস্থ হয়ে পড়বে এবং তোমার প্রশংসাবাক্য হবে একটি বাজে খরচ|]]></a:t>
+              <a:t><![CDATA[28. దోచుకొనువాడు పొంచియుండునట్లు అది పొంచి యుండును అది బహుమందిని విశ్వాసఘాతకులనుగా చేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. মূর্খকে শিক্ষা দেওয়ার চেষ্টা কোরো না| সে তোমার জ্ঞানের কথা নিয়ে উপহাস করবে|]]></a:t>
+              <a:t><![CDATA[29. ఎవరికి శ్రమ? ఎవరికి దుఃఖము? ఎవరికి జగడములు? ఎవరికి చింత? ఎవరికి హేతువులేని గాయములు?ఎవరికి మంద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. পুরানো সম্পত্তির সীমার স্থানান্তর কোরো না| অনাথদের জমিজমা গ্রাস করার চেষ্টা কোরো না|]]></a:t>
+              <a:t><![CDATA[దృష్టి?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. প্রভু অনাথদের একজন শক্তিশালী প্রতিরক্ষক সুতরাং তিনি তোমার বিরুদ্ধে দাঁড়াবেন|]]></a:t>
+              <a:t><![CDATA[30. ద్రాక్షారసముతో ప్రొద్దుపుచ్చువారికే గదా కలిపిన ద్రాక్షారసము రుచిచూడ చేరువారికే గదా.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. শিক্ষকের কথা শোন এবং যতটা পার তাঁর কাছ থেকে শিখে নাও|]]></a:t>
+              <a:t><![CDATA[31. ద్రాక్షారసము మిక్కిలి ఎఱ్ఱబడగను గిన్నెలో తళతళలాడుచుండగను త్రాగుటకు రుచిగా నుండగను దానివైపు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. প্রয়োজন হলে তোমার শিশুকে শাস্তি দাও| তাকে মারধোর করলেও তার ক্ষতি হবে না|]]></a:t>
+              <a:t><![CDATA[చూడకుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. যদি তাকে চড় চাপড় মারো তাহলে তুমি তার জীবন রক্ষা করতে পারবে|]]></a:t>
+              <a:t><![CDATA[32. పిమ్మట అది సర్పమువలె కరచును కట్లపామువలె కాటువేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. পুত্র আমার, যদি তুমি জ্ঞানী হয়ে ওঠো তাহলে আমি খুশী হব|]]></a:t>
+              <a:t><![CDATA[33. విపరీతమైనవి నీ కన్నులకు కనబడును నీవు వెఱ్ఱిమాటలు పలుకుదువు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. সত্য, জ্ঞান, শিক্ষা এবং বোধ খুব মূল্যবান| এগুলিকে তোমার কেনা উচিত্‌, বিক্রি করা নয়|]]></a:t>
+              <a:t><![CDATA[3. అతని రుచిగల పదార్థములను ఆశింపకుము అవి మోసపుచ్చు ఆహారములు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. আমার হৃদয় খুশী হবে যদি তুমি সঠিক কথাগুলো বলতে পারো|]]></a:t>
+              <a:t><![CDATA[34. నీవు నడిసముద్రమున పండుకొనువానివలె నుందువు ఓడకొయ్య చివరను పండుకొనువానివలె నుందువు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. দুর্জনের প্রতি ঈর্ষা কোরো না| কিন্তু সর্বদা চেষ্টা করো যাতে প্রভুকে সম্মান জানানো যায়|]]></a:t>
+              <a:t><![CDATA[35. నన్ను కొట్టినను నాకు నొప్పి కలుగలేదు నామీద దెబ్బలు పడినను నాకు తెలియలేదు నేనెప్పుడు నిద్ర]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,579 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. সর্বদা আশার আলো আছে এবং তোমার আশা কখনও হারিয়ে যাবে না|]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[এবং শীঘ্রই তাদের যাবতীয় সব কিছু খোযা যায়|]]></a:t>
+              <a:t><![CDATA[మేల్కొందును? మరల దాని వెదకుదును అని నీవనుకొందువు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. সজ্জন ব্যক্তির পিতা অত্যন্ত সুখী হয়| যদি কারো শিশুপুত্র জ্ঞানী হয় তাহলে সেই শিশু আনন্দ বয়ে]]></a:t>
+              <a:t><![CDATA[4. ఐశ్వర్యము పొంద ప్రయాసపడకుము నీకు అట్టి అభిప్రాయము కలిగినను దాని విడిచిపెట్టుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আনে|]]></a:t>
+              <a:t><![CDATA[5. నీవు దానిమీద దృష్టి నిలిపినతోడనే అది లేకపోవును నిశ్చయముగా అది రెక్కలు ధరించి యెగిరిపోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. সুতরাং তোমার পিতামাতাকে সুখী হতে দাও| তোমার মা, যিনি তোমাকে জন্ম দিয়েছেন তাঁকে আনন্দ করতে দাও|]]></a:t>
+              <a:t><![CDATA[పక్షిరాజు ఆకాశమునకు ఎగిరిపోవునట్లు అది ఎగిరి పోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. পুত্র আমার কাছে এসো এবং আমি যা বলছি তা শোন| আমার জীবনকে তোমার জন্য উদাহরণস্বরূপ বিবেচনা কর|]]></a:t>
+              <a:t><![CDATA[6. ఎదుటివాని మేలు ఓర్చలేనివానితో కలిసి భోజనము చేయకుము వాని రుచిగల పదార్థముల నాశింపకుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. বেশ্যা এবং দুশ্চরিত্রা মহিলা হল ফাঁদ| তারা হল গভীর কুয়ো যার ভেতর থেকে তুমি আর কোনদিন বেরিয়ে]]></a:t>
+              <a:t><![CDATA[7. అట్టివాడు తన ఆంతర్యములో లెక్కలు చూచుకొను వాడు తినుము త్రాగుము అని అతడు నీతో చెప్పునే గాని అది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>