--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -55,50 +55,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +115,52 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +290,55 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -499,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ உன் அயலானுடனே மாத்திரம் உன் வியாஜ்யத்தைக்குறித்து வழக்காடு, மற்றவனிடத்தில் இரகசியத்தை வெளிப்படுத்தாதே.]]></a:t>
+              <a:t><![CDATA[8. வழக்காடப் பதற்றமாய்ப் போகாதே; முடிவிலே உன் அயலான் உன்னை வெட்கப்படுத்தும்போது, நீ என்ன செய்யலாம் என்று திகைப்பாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மற்றப்படி அதைக் கேட்கிறவன் உன்னை நிந்திப்பான்; உன் அவமானம் உன்னைவிட்டு நீங்காது.]]></a:t>
+              <a:t><![CDATA[9. நீ உன் அயலானுடனே மாத்திரம் உன் வியாஜ்யத்தைக்குறித்து வழக்காடு, மற்றவனிடத்தில் இரகசியத்தை வெளிப்படுத்தாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஏற்ற சமயத்தில் சொன்ன வார்த்தை வெள்ளித்தட்டில் வைக்கப்பட்ட பொற்பழங்களுக்குச் சமானம்.]]></a:t>
+              <a:t><![CDATA[10. மற்றப்படி அதைக் கேட்கிறவன் உன்னை நிந்திப்பான்; உன் அவமானம் உன்னைவிட்டு நீங்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கேட்கிற செவிக்கு, ஞானமாய்க் கடிந்துகொண்டு புத்திசொல்லுகிறவன், பொற்கடுக்கனுக்கும் அபரஞ்சிப் பூஷணத்திற்கும் சரி.]]></a:t>
+              <a:t><![CDATA[10. மற்றப்படி அதைக் கேட்கிறவன் உன்னை நிந்திப்பான்; உன் அவமானம் உன்னைவிட்டு நீங்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கோடைகாலத்தில் உறைந்தமழையின் குளிர்ச்சி எப்படியிருக்கிறதோ, அப்படியே உண்மையான ஸ்தானாபதியும் தன்னை அனுப்பினவனுக்கு இருப்பான்; அவன் தன் எஜமான்களுடைய ஆத்துமாவைக் குளிரப்பண்ணுவான்.]]></a:t>
+              <a:t><![CDATA[11. ஏற்ற சமயத்தில் சொன்ன வார்த்தை வெள்ளித்தட்டில் வைக்கப்பட்ட பொற்பழங்களுக்குச் சமானம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கோடைகாலத்தில் உறைந்தமழையின் குளிர்ச்சி எப்படியிருக்கிறதோ, அப்படியே உண்மையான ஸ்தானாபதியும் தன்னை அனுப்பினவனுக்கு இருப்பான்; அவன் தன் எஜமான்களுடைய ஆத்துமாவைக் குளிரப்பண்ணுவான்.]]></a:t>
+              <a:t><![CDATA[12. கேட்கிற செவிக்கு, ஞானமாய்க் கடிந்துகொண்டு புத்திசொல்லுகிறவன், பொற்கடுக்கனுக்கும் அபரஞ்சிப் பூஷணத்திற்கும் சரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கொடுப்பேன் என்று சொல்லியும் கொடாமலிருக்கிற வஞ்சகன் மழையில்லாத மேகங்களுக்கும் காற்றுக்கும் சரி.]]></a:t>
+              <a:t><![CDATA[13. கோடைகாலத்தில் உறைந்தமழையின் குளிர்ச்சி எப்படியிருக்கிறதோ, அப்படியே உண்மையான ஸ்தானாபதியும் தன்னை அனுப்பினவனுக்கு இருப்பான்; அவன் தன் எஜமான்களுடைய ஆத்துமாவைக் குளிரப்பண்ணுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீண்ட பொறுமையினால் பிரபுவையும் சம்மதிக்கப்பண்ணலாம்; இனிய நாவு எலும்பையும் நொறுக்கும்.]]></a:t>
+              <a:t><![CDATA[13. கோடைகாலத்தில் உறைந்தமழையின் குளிர்ச்சி எப்படியிருக்கிறதோ, அப்படியே உண்மையான ஸ்தானாபதியும் தன்னை அனுப்பினவனுக்கு இருப்பான்; அவன் தன் எஜமான்களுடைய ஆத்துமாவைக் குளிரப்பண்ணுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேனைக் கண்டுபிடித்தாயானால் மட்டாய்ச் சாப்பிடு; மிதமிஞ்சிச் சாப்பிட்டால் வாந்திபண்ணுவாய்.]]></a:t>
+              <a:t><![CDATA[14. கொடுப்பேன் என்று சொல்லியும் கொடாமலிருக்கிற வஞ்சகன் மழையில்லாத மேகங்களுக்கும் காற்றுக்கும் சரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் அயலான் சலித்து உன்னை வெறுக்காதபடிக்கு, அடிக்கடி அவன் வீட்டில் கால் வைக்காதே.]]></a:t>
+              <a:t><![CDATA[15. நீண்ட பொறுமையினால் பிரபுவையும் சம்மதிக்கப்பண்ணலாம்; இனிய நாவு எலும்பையும் நொறுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிறனுக்கு விரோதமாய்ப் பொய்ச்சாட்சி சொல்லுகிற மனுஷன் தண்டாயுதத்துக்கும் கட்கத்துக்கும் கூர்மையான அம்புக்கும் ஒப்பானவன்.]]></a:t>
+              <a:t><![CDATA[16. தேனைக் கண்டுபிடித்தாயானால் மட்டாய்ச் சாப்பிடு; மிதமிஞ்சிச் சாப்பிட்டால் வாந்திபண்ணுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆபத்துக்காலத்தில் துரோகியை நம்புவது உடைந்த பல்லுக்கும் மொழிபுரண்ட காலுக்கும் சமானம்.]]></a:t>
+              <a:t><![CDATA[17. உன் அயலான் சலித்து உன்னை வெறுக்காதபடிக்கு, அடிக்கடி அவன் வீட்டில் கால் வைக்காதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மனதுக்கமுள்ளவனுக்குப் பாட்டுகளைப் பாடுகிறவன், குளிர்காலத்தில் வஸ்திரத்தைக் களைகிறவனைப்போலவும், வெடியுப்பின்மேல் வார்த்த காடியைப்போலவும் இருப்பான்.]]></a:t>
+              <a:t><![CDATA[18. பிறனுக்கு விரோதமாய்ப் பொய்ச்சாட்சி சொல்லுகிற மனுஷன் தண்டாயுதத்துக்கும் கட்கத்துக்கும் கூர்மையான அம்புக்கும் ஒப்பானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மனதுக்கமுள்ளவனுக்குப் பாட்டுகளைப் பாடுகிறவன், குளிர்காலத்தில் வஸ்திரத்தைக் களைகிறவனைப்போலவும், வெடியுப்பின்மேல் வார்த்த காடியைப்போலவும் இருப்பான்.]]></a:t>
+              <a:t><![CDATA[19. ஆபத்துக்காலத்தில் துரோகியை நம்புவது உடைந்த பல்லுக்கும் மொழிபுரண்ட காலுக்கும் சமானம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உன் சத்துரு பசியாயிருந்தால், அவனுக்குப் புசிக்க ஆகாரங்கொடு; அவன் தாகமாயிருந்தால், குடிக்கத் தண்ணீர்கொடு.]]></a:t>
+              <a:t><![CDATA[20. மனதுக்கமுள்ளவனுக்குப் பாட்டுகளைப் பாடுகிறவன், குளிர்காலத்தில் வஸ்திரத்தைக் களைகிறவனைப்போலவும், வெடியுப்பின்மேல் வார்த்த காடியைப்போலவும் இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதினால் நீ அவன் தலையின்மேல் எரிகிற தழல்களைக் குவிப்பாய்; கர்த்தர் உனக்குப் பலனளிப்பார்.]]></a:t>
+              <a:t><![CDATA[20. மனதுக்கமுள்ளவனுக்குப் பாட்டுகளைப் பாடுகிறவன், குளிர்காலத்தில் வஸ்திரத்தைக் களைகிறவனைப்போலவும், வெடியுப்பின்மேல் வார்த்த காடியைப்போலவும் இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வடகாற்று மழையையும், புறங்கூறுகிற நாவு கோபமுகத்தையும் பிறப்பிக்கும்.]]></a:t>
+              <a:t><![CDATA[21. உன் சத்துரு பசியாயிருந்தால், அவனுக்குப் புசிக்க ஆகாரங்கொடு; அவன் தாகமாயிருந்தால், குடிக்கத் தண்ணீர்கொடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சண்டைக்காரியோடே ஒரு பெரிய வீட்டில் குடியிருப்பதைப்பார்க்கிலும் வீட்டின்மேல் ஒரு மூலையில் தங்குவதே நலம்.]]></a:t>
+              <a:t><![CDATA[22. அதினால் நீ அவன் தலையின்மேல் எரிகிற தழல்களைக் குவிப்பாய்; கர்த்தர் உனக்குப் பலனளிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தூரதேசத்திலிருந்து வரும் நற்செய்தி விடாய்த்த ஆத்துமாவுக்குக் கிடைக்கும் குளிர்ந்த தண்ணீருக்குச் சமானம்.]]></a:t>
+              <a:t><![CDATA[23. வடகாற்று மழையையும், புறங்கூறுகிற நாவு கோபமுகத்தையும் பிறப்பிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. துன்மார்க்கருக்கு முன்பாக நீதிமான் தள்ளாடுவது கலங்கின கிணற்றுக்கும் கெட்டுப்போன சுனைக்கும் ஒப்பாகும்.]]></a:t>
+              <a:t><![CDATA[24. சண்டைக்காரியோடே ஒரு பெரிய வீட்டில் குடியிருப்பதைப்பார்க்கிலும் வீட்டின்மேல் ஒரு மூலையில் தங்குவதே நலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேனை மிகுதியாய் உண்பது நல்லதல்ல, தற்புகழை நாடுவதும் புகழல்ல.]]></a:t>
+              <a:t><![CDATA[25. தூரதேசத்திலிருந்து வரும் நற்செய்தி விடாய்த்த ஆத்துமாவுக்குக் கிடைக்கும் குளிர்ந்த தண்ணீருக்குச் சமானம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,50 +3014,268 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[26. துன்மார்க்கருக்கு முன்பாக நீதிமான் தள்ளாடுவது கலங்கின கிணற்றுக்கும் கெட்டுப்போன சுனைக்கும் ஒப்பாகும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. தேனை மிகுதியாய் உண்பது நல்லதல்ல, தற்புகழை நாடுவதும் புகழல்ல.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[28. தன் ஆவியை அடக்காத மனுஷன் மதிலிடிந்த பாழான பட்டணம்போலிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3660,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வழக்காடப் பதற்றமாய்ப் போகாதே; முடிவிலே உன் அயலான் உன்னை வெட்கப்படுத்தும்போது, நீ என்ன செய்யலாம் என்று திகைப்பாயே.]]></a:t>
+              <a:t><![CDATA[7. உன் கண்கள் கண்ட பிரபுவின் சமுகத்தில் நீ தாழ்த்தப்படுவது நல்லதல்ல; அவன் உன்னைப் பார்த்து: மேலே வா என்று சொல்வதே உனக்கு மேன்மை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486811" r:id="rId1"/>
+    <p:sldLayoutId id="2474469665" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4209,66 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાબિત કરશે તો તું શું કરીશ?]]></a:t>
+              <a:t><![CDATA[8. ఆలోచన లేక వ్యాజ్యెమాడుటకు పోకుము నీ పొరుగువాడు నిన్ను అవమానపరచిదాని అంత మున ఇక నీవేమి చేయుదువని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તારા પડોશી સાથેના વિવાદનું જરૂર તું નિરાકરણ કર, પણ બીજા કોઇની ગુપ્ત વાત ખુલ્લી ન કરતો.]]></a:t>
+              <a:t><![CDATA[నీతో అనునేమో.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. રખેને એ સાંભળી જનાર તારી નિંદા કરે અને તારી કાયમની બદનામી થાય.]]></a:t>
+              <a:t><![CDATA[9. నీ పొరుగువానితో నీవు వ్యాజ్యెమాడవచ్చును గాని పరునిగుట్టు బయటపెట్టకుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. પ્રસંગને અનુસરીને બોલેલો શબ્દ રૂપાની ટોપલીમાંનાં સોનાનાં ફળ જેવો છે.]]></a:t>
+              <a:t><![CDATA[10. బయటపెట్టినయెడల వినువాడు నిన్ను అవమానపరచు నేమో అందువలన నీకు కలిగిన అపకీర్తి యెన్నటికిని పోకుం]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જ્ઞાની વ્યકિતનો ઠપકો કાને ધરનારને માટે સોનાની કડી અને સોનાના ઘરેણાં જેવા છે.]]></a:t>
+              <a:t><![CDATA[డును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. વફાદાર સંદેશાવાહક તેના મોકલનાર માટે ઉનાળામાં બરફ જેવો શીતલ હોય તેના જેવો લાગે છે, તે પોતાના]]></a:t>
+              <a:t><![CDATA[11. సమయోచితముగా పలుకబడిన మాట చిత్రమైన వెండి పళ్లెములలో నుంచబడిన బంగారు పండ్లవంటిది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધણીના આત્માને ફરીથી તાજો કરે છે.]]></a:t>
+              <a:t><![CDATA[12. బంగారు కర్ణభూషణమెట్టిదో అపరంజి ఆభరణ మెట్టిదో వినువాని చెవికి జ్ఞానముగల ఉపదేశకుడు అట్టివాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. જે એમ કહે છે કે તે ભેટ આપશે, પણ કોડીય આપતો નથી, તે વરસાદ વગરના વાદળ અને વાયુ જેવો છે.]]></a:t>
+              <a:t><![CDATA[13. నమ్మకమైన దూత తనను పంపువారికి కోతకాలపు మంచు చల్లదనమువంటివాడు వాడు తన యజమానుల హృదయమును తెప్పరిల్ల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. લાંબી મુદતની સહનશીલતાથી અધિકારીને પણ કદાચ મનાવી શકાય, અને કોમળ જીભ હાંડકાને ભાગે છે.]]></a:t>
+              <a:t><![CDATA[జేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. જો તને મધ મળ્યું હોય, તો જોઇએ તેટલું જ ખા; કારણકે જો તું વધારે પડતું ખાઇશ તો તું વમન કરીશ.]]></a:t>
+              <a:t><![CDATA[14. కపటమనస్సుతో దానమిచ్చి డంబము చేయువాడు వర్షములేని మబ్బును గాలిని పోలియున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. આ પણ સુલેમાનનાં નીતિવચનો છે. જે યહૂદિયાના રાજા હિઝિક્યાના માણસોએ ઉતારી લીધાં હતાં]]></a:t>
+              <a:t><![CDATA[1. ఇవియును సొలొమోను సామెతలే యూదారాజైన హిజ్కియా సేవకులు వీటిని ఎత్తి వ్రాసిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. તું તારા પડોશીના ઘરમાં કવચિત જ જા; નહિ તો તે તારાથી કંટાળીને તારો ધિક્કાર કરશે.]]></a:t>
+              <a:t><![CDATA[15. దీర్ఘశాంతముచేత న్యాయాధిపతిని ఒప్పించ వచ్చును సాత్వికమైన నాలుక యెముకలను నలుగగొట్టును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. પોતાના પડોશી વિરૂદ્ધ જૂઠી સાક્ષી પૂરનાર માણસ હથોડી, તરવાર તથા તીક્ષ્ણ તીર જેવો છે.]]></a:t>
+              <a:t><![CDATA[16. తేనె కనుగొంటివా? తగినంతమట్టుకే త్రాగుము అధికముగా త్రాగినయెడల కక్కి వేయుదువేమో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. સંકટસમયે ધોખાબાજ માણસ પર મૂકેલો વિશ્વાસ સડેલા દાંત અને ઊતરી ગયેલા પગ જેવો છે.]]></a:t>
+              <a:t><![CDATA[17. మాటిమాటికి నీ పొరుగువాని యింటికి వెళ్లకుము అతడు నీవలన విసికి నిన్ను ద్వేషించునేమో.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ઊદાસ વ્યકિતની આગળ ગીતો ગાવાં તે ઠંડીમાં અંગ પરથી વસ્ત્ર કાઢી લેવા જેવું છે, અથવા ઘા ઉપર સરકો]]></a:t>
+              <a:t><![CDATA[18. తన పొరుగువానిమీద కూటసాక్ష్యము పలుకువాడు సమ్మెటను ఖడ్గమును వాడిగల అంబును పోలినవాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રેડવા જેવું છે.]]></a:t>
+              <a:t><![CDATA[19. శ్రమకాలములో విశ్వాసఘాతకుని ఆశ్రయించుట విరిగిన పళ్లతోను కీలు వసిలిన కాలుతోను సమానము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. જો તારો શત્રુ ભૂખ્યો હોય તો તેને ખાવા માટે રોટલો આપ. અને તરસ્યો હોય તો પીવા માટે પાણી આપ.]]></a:t>
+              <a:t><![CDATA[20. దుఃఖచిత్తునికి పాటలు వినుపించువాడు చలిదినమున పైబట్ట తీసివేయువానితోను సురేకారముమీద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. એમ કરવાથી તું તેના માથા ઉપર સળગતો કોલસો મૂકતો હોઇશ. અને યહોવા તને તેનો બદલો આપશે.]]></a:t>
+              <a:t><![CDATA[చిరకపోయువానితోను సమానుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ઉત્તરનો પવન વરસાદ લાવે છે; તેમ જ ચાડીખોર જીભ ક્રોધિત ચહેરો ઉપજાવે છે.]]></a:t>
+              <a:t><![CDATA[21. నీ పగవాడు ఆకలిగొనినయెడల వానికి భోజనము పెట్టుము దప్పిగొనినయెడల వానికి దాహమిమ్ము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. કજિયાખોર સ્ત્રીની સાથે ઘરમાં અંદર રહેવાં કરતાં ધાબાના ખૂણામાં વાસ કરવો સારો છે.]]></a:t>
+              <a:t><![CDATA[22. అట్లు చేయుటచేత వాని తలమీద నిప్పులు కుప్పగా పోయుదువు యెహోవా అందుకు నీకు ప్రతిఫలమిచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. દૂર દેશથી આવતા શુભ સમાચાર તરસ્યા ગળા માટે શીતલ પાણી જેવા લાગે છે.]]></a:t>
+              <a:t><![CDATA[23. ఉత్తరపు గాలి వాన పుట్టించును కొండెగాని నాలుక కోపదృష్టి కలిగించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. કોઇ બાબત ગુપ્ત રહે તેમાં દેવનો મહિમા છે, પણ કોઇ બાબત શોધી કાઢવી એમાં રાજાનો ગૌરવ છે.]]></a:t>
+              <a:t><![CDATA[2. సంగతి మరుగుచేయుట దేవునికి ఘనత సంగతి శోధించుట రాజులకు ఘనత.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. જે સજ્જન માણસ દુષ્ટ માણસની સામે પડે છે તે ડહોળાયેલા ઝરણા કે ઝેર ભરેલા કૂવા જેવો છે.]]></a:t>
+              <a:t><![CDATA[24. గయ్యాళితో పెద్ద యింట నుండుటకంటె మిద్దెమీద నొక మూలను నివసించుట మేలు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. વધુ પડતું મધ ખાવું સારું નહિ, પોતાની મોટાઇ પોતે ગાવામાં મોટાઇ નથી.]]></a:t>
+              <a:t><![CDATA[25. దప్పిగొనినవానికి చల్లని నీరు ఎట్లుండునో దూరదేశమునుండి వచ్చిన శుభసమాచారము అట్లుం డును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7585,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. જે વ્યકિત પોતાની જાત પર કાબૂ ધરાવતો નથી તે માણસ કોટ વગરના નગર જેવો છે.]]></a:t>
+              <a:t><![CDATA[26. కలకలు చేయబడిన ఊటయు చెడిపోయిన బుగ్గయు నీతిమంతుడు దుష్టునికి లోబడుటయు సమానములు.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. తేనె నధికముగా త్రాగుట మంచిది కాదు. దుర్లభమైన సంగతి పరిశీలన చేయుట ఘనతకు కార ణము.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. ప్రాకారము లేక పాడైన పురము ఎంతో తన మనస్సును అణచుకొనలేనివాడును అంతే.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. જેમ આકાશની ઊંચાઇ તથા પૃથ્વીની ઊંડાઇની જેમ રાજાનું મન પણ અગાધ છે.]]></a:t>
+              <a:t><![CDATA[3. ఆకాశముల యెత్తును భూమి లోతును రాజుల అభిప్రాయమును అగోచరములు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ચાંદીમાંથી નકામો ભાગ કાઢી નાખો એટલે રૂપાનો કારીગર તેમાંથી વાસણ બનાવી શકશે.]]></a:t>
+              <a:t><![CDATA[4. వెండిలోని మష్టు తీసివేసినయెడల పుటము వేయువాడు పాత్రయొకటి సిద్ధపరచును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તેમ રાજા પાસેથી દુષ્ટોને દૂર કરો એટલે તેનું સિંહાસન ન્યાયવડે સ્થિર થશે.]]></a:t>
+              <a:t><![CDATA[5. రాజు ఎదుటనుండి దుష్టులను తొలగించినయెడల అతని సింహాసనము నీతివలన స్థిరపరచబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. રાજાની હાજરીમાં પોતાની બડાઇ ન કરવી. મોટા માણસોની જગાએ ઊભા ન રહેવું.]]></a:t>
+              <a:t><![CDATA[6. రాజు ఎదుట డంబము చూపకుము గొప్పవారున్న చోట నిలువకుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ઉમરાવના દેખતાં તને નીચે ઉતારવામાં આવે તેના કરતાં “આમ આવો” કરીને ઉપર બેસાડે એ વધું સારું છે.]]></a:t>
+              <a:t><![CDATA[7. నీ కన్నులు చూచిన ప్రధానియెదుట ఒకడు నిన్ను తగ్గించుటకంటె ఇక్కడికి ఎక్కి రమ్మని అతడు నీతో చెప్పుట]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. તેં જે જોયું હોય તેને વિશે ન્યાયાલયે દોડી જવામાં ઉતાવળ ન કરીશ, કારણ, જ્યારે તને તારો પડોશી, ખોટો]]></a:t>
+              <a:t><![CDATA[నీకు మేలు గదా.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>