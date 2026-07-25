--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -55,52 +55,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -113,51 +111,50 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
-    <p:sldId id="288" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -287,54 +284,53 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கதவு கீல்மூளையில் ஆடுகிறதுபோல,சோம்பேறியும் படுக்கையில் ஆடிக்கொண்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[11. நாயானது தான் கக்கினதைத் தின்னும்படி திரும்புவதுபோல, மூடனும் தன் மூடத்தனத்துக்குத் திரும்புகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சோம்பேறி தன் கையைக் கலத்திலே வைத்து அதைத் தன் வாய்க்குத் திரும்ப எடுக்க வருத்தப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[12. தன் பார்வைக்கு ஞானியாயிருப்பவனைக் கண்டாயானால், அவனைப்பார்க்கிலும் மூடனைக்குறித்து அதிக நம்பிக்கையாயிருக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சோம்பேறி தன் கையைக் கலத்திலே வைத்து அதைத் தன் வாய்க்குத் திரும்ப எடுக்க வருத்தப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[12. தன் பார்வைக்கு ஞானியாயிருப்பவனைக் கண்டாயானால், அவனைப்பார்க்கிலும் மூடனைக்குறித்து அதிக நம்பிக்கையாயிருக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. புத்தியுள்ள மறுஉத்தரவு சொல்லத்தகும் ஏழுபேரைப்பார்க்கிலும் சோம்பேறி தன் பார்வைக்கு அதிக ஞானமுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[13. வழியிலே சிங்கம் இருக்கும், நடு வீதியிலே சிங்கம் இருக்கும் என்று சோம்பேறி சொல்லுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வழியே போகையில் தனக்கடாத வழக்கில் தலையிடுகிறவன் நாயைக் காதைப் பிடித்திழுக்கிறவனைப்போலிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[14. கதவு கீல்மூளையில் ஆடுகிறதுபோல,சோம்பேறியும் படுக்கையில் ஆடிக்கொண்டிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வழியே போகையில் தனக்கடாத வழக்கில் தலையிடுகிறவன் நாயைக் காதைப் பிடித்திழுக்கிறவனைப்போலிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[15. சோம்பேறி தன் கையைக் கலத்திலே வைத்து அதைத் தன் வாய்க்குத் திரும்ப எடுக்க வருத்தப்படுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கொள்ளிகளையும் அம்புகளையும் சாவுக்கேதுவானவைகளையும் எறிகிற பைத்தியக்காரன் எப்படியிருக்கிறானோ,]]></a:t>
+              <a:t><![CDATA[16. புத்தியுள்ள மறுஉத்தரவு சொல்லத்தகும் ஏழுபேரைப்பார்க்கிலும் சோம்பேறி தன் பார்வைக்கு அதிக ஞானமுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியே, தனக்கடுத்தவனை வஞ்சித்து: நான் விளையாட்டுக்கல்லவோ செய்தேன் என்று சொல்லுகிற மனுஷனும் இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[17. வழியே போகையில் தனக்கடாத வழக்கில் தலையிடுகிறவன் நாயைக் காதைப் பிடித்திழுக்கிறவனைப்போலிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. விறகில்லாமல் நெருப்பு அவியும்; கோள்சொல்லுகிறவனில்லாமல் சண்டை அடங்கும்.]]></a:t>
+              <a:t><![CDATA[18. கொள்ளிகளையும் அம்புகளையும் சாவுக்கேதுவானவைகளையும் எறிகிற பைத்தியக்காரன் எப்படியிருக்கிறானோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கரிகள் தழலுக்கும், விறகு நெருப்புக்கும் ஏதுவானதுபோல, வாதுப்பிரியன் சண்டைகளை மூட்டுகிறதற்கு ஏதுவானவன்.]]></a:t>
+              <a:t><![CDATA[1. உஷ்ணகாலத்திலே உறைந்தபனியும், அறுப்புக்காலத்திலே மழையும் தகாததுபோல, மூடனுக்கு மகிமை தகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நொண்டியின் கால்கள் குந்திக்குந்தி நடக்கும், அப்படியே மூடரின் வாயிலுள்ள உவமைச்சொல்லும் குந்தும்.]]></a:t>
+              <a:t><![CDATA[5. மூடனுக்கு அவன் மதியீனத்தின்படி மறுஉத்தரவு கொடு; கொடாவிட்டால் அவன் தன் பார்வைக்கு ஞானியாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கோள்காரனுடைய வார்த்தைகள் விளையாட்டுப்போலிருக்கும்; ஆனாலும் அவைகள் உள்ளத்திற்குள் தைக்கும்.]]></a:t>
+              <a:t><![CDATA[2. அடைக்கலான் குருவி அலைந்துபோவதுபோலும், தகைவிலான் குருவி பறந்துபோவதுபோலும், காரணமில்லாமல் இட்ட சாபம் தங்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நேச அனலைக் காண்பிக்கிற உதடுகளோடு கூடிய தீயநெஞ்சம் வெள்ளிப்பூச்சு பூசிய ஓட்டைப்போலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. குதிரைக்குச் சவுக்கும், கழுதைக்குக் கடிவாளமும், மூடனுடைய முதுகுக்குப் பிரம்பும் ஏற்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பகைஞன் தன் உள்ளத்தில் கபடத்தை மறைத்து, தன் உதடுகளினால் சூதுபேசுகிறான்.]]></a:t>
+              <a:t><![CDATA[4. மூடனுக்கு அவன் மதியீனத்தின்படி மறுஉத்தரவு கொடாதே; கொடுத்தால் நீயும் அவனைப் போலாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் இதம்பேசினாலும் அவனை நம்பாதே; அவன் இருதயத்தில் ஏழு அருவருப்புகள் உண்டு.]]></a:t>
+              <a:t><![CDATA[19. அப்படியே, தனக்கடுத்தவனை வஞ்சித்து: நான் விளையாட்டுக்கல்லவோ செய்தேன் என்று சொல்லுகிற மனுஷனும் இருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பகையை வஞ்சகமாய் மறைத்துவைக்கிறவனெவனோ அவனுடைய பொல்லாங்கு மகா சபையிலே வெளிப்படுத்தப்படும்.]]></a:t>
+              <a:t><![CDATA[20. விறகில்லாமல் நெருப்பு அவியும்; கோள்சொல்லுகிறவனில்லாமல் சண்டை அடங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. படுகுழியை வெட்டுகிறவன் தானே அதில் விழுவான்; கல்லைப் புரட்டுகிறவன்மேல் அந்தக் கல் திரும்ப விழும்.]]></a:t>
+              <a:t><![CDATA[21. கரிகள் தழலுக்கும், விறகு நெருப்புக்கும் ஏதுவானதுபோல, வாதுப்பிரியன் சண்டைகளை மூட்டுகிறதற்கு ஏதுவானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கள்ளநாவு தன்னால் கிலேசப்பட்டவர்களைப் பகைக்கும்; இச்சகம்பேசும் வாய் அழிவை உண்டுபண்ணும்.]]></a:t>
+              <a:t><![CDATA[22. கோள்காரனுடைய வார்த்தைகள் விளையாட்டுப்போலிருக்கும்; ஆனாலும் அவைகள் உள்ளத்திற்குள் தைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கள்ளநாவு தன்னால் கிலேசப்பட்டவர்களைப் பகைக்கும்; இச்சகம்பேசும் வாய் அழிவை உண்டுபண்ணும்.]]></a:t>
+              <a:t><![CDATA[23. நேச அனலைக் காண்பிக்கிற உதடுகளோடு கூடிய தீயநெஞ்சம் வெள்ளிப்பூச்சு பூசிய ஓட்டைப்போலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உஷ்ணகாலத்திலே உறைந்தபனியும், அறுப்புக்காலத்திலே மழையும் தகாததுபோல, மூடனுக்கு மகிமை தகாது.]]></a:t>
+              <a:t><![CDATA[24. பகைஞன் தன் உள்ளத்தில் கபடத்தை மறைத்து, தன் உதடுகளினால் சூதுபேசுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அடைக்கலான் குருவி அலைந்துபோவதுபோலும், தகைவிலான் குருவி பறந்துபோவதுபோலும், காரணமில்லாமல் இட்ட சாபம் தங்காது.]]></a:t>
+              <a:t><![CDATA[25. அவன் இதம்பேசினாலும் அவனை நம்பாதே; அவன் இருதயத்தில் ஏழு அருவருப்புகள் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மூடனுக்குக் கனத்தைக் கொடுக்கிறவன் கவணிலே கல்லைக்கட்டுகிறவன் போலிருப்பான்.]]></a:t>
+              <a:t><![CDATA[5. மூடனுக்கு அவன் மதியீனத்தின்படி மறுஉத்தரவு கொடு; கொடாவிட்டால் அவன் தன் பார்வைக்கு ஞானியாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. குதிரைக்குச் சவுக்கும், கழுதைக்குக் கடிவாளமும், மூடனுடைய முதுகுக்குப் பிரம்பும் ஏற்றது.]]></a:t>
+              <a:t><![CDATA[26. பகையை வஞ்சகமாய் மறைத்துவைக்கிறவனெவனோ அவனுடைய பொல்லாங்கு மகா சபையிலே வெளிப்படுத்தப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மூடனுக்கு அவன் மதியீனத்தின்படி மறுஉத்தரவு கொடாதே; கொடுத்தால் நீயும் அவனைப் போலாவாய்.]]></a:t>
+              <a:t><![CDATA[27. படுகுழியை வெட்டுகிறவன் தானே அதில் விழுவான்; கல்லைப் புரட்டுகிறவன்மேல் அந்தக் கல் திரும்ப விழும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,160 +3006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மூடனுக்கு அவன் மதியீனத்தின்படி மறுஉத்தரவு கொடு; கொடாவிட்டால் அவன் தன் பார்வைக்கு ஞானியாயிருப்பான்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[6. மூடன் கையிலே செய்தி அனுப்புகிறவன் தன் கால்களையே தறித்துக்கொண்டு நஷ்டத்தை அடைகிறான்.]]></a:t>
+              <a:t><![CDATA[28. கள்ளநாவு தன்னால் கிலேசப்பட்டவர்களைப் பகைக்கும்; இச்சகம்பேசும் வாய் அழிவை உண்டுபண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மூடன் வாயில் அகப்பட்ட பழமொழி வெறியன் கையில் அகப்பட்ட முள்ளு.]]></a:t>
+              <a:t><![CDATA[6. மூடன் கையிலே செய்தி அனுப்புகிறவன் தன் கால்களையே தறித்துக்கொண்டு நஷ்டத்தை அடைகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெலத்தவன் அனைவரையும் நோகப்பண்ணி, மூடனையும் வேலைகொள்ளுகிறான், மீறி நடக்கிறவர்களையும் வேலைகொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[7. நொண்டியின் கால்கள் குந்திக்குந்தி நடக்கும், அப்படியே மூடரின் வாயிலுள்ள உவமைச்சொல்லும் குந்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நாயானது தான் கக்கினதைத் தின்னும்படி திரும்புவதுபோல, மூடனும் தன் மூடத்தனத்துக்குத் திரும்புகிறான்.]]></a:t>
+              <a:t><![CDATA[8. மூடனுக்குக் கனத்தைக் கொடுக்கிறவன் கவணிலே கல்லைக்கட்டுகிறவன் போலிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தன் பார்வைக்கு ஞானியாயிருப்பவனைக் கண்டாயானால், அவனைப்பார்க்கிலும் மூடனைக்குறித்து அதிக நம்பிக்கையாயிருக்கலாம்.]]></a:t>
+              <a:t><![CDATA[9. மூடன் வாயில் அகப்பட்ட பழமொழி வெறியன் கையில் அகப்பட்ட முள்ளு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தன் பார்வைக்கு ஞானியாயிருப்பவனைக் கண்டாயானால், அவனைப்பார்க்கிலும் மூடனைக்குறித்து அதிக நம்பிக்கையாயிருக்கலாம்.]]></a:t>
+              <a:t><![CDATA[10. பெலத்தவன் அனைவரையும் நோகப்பண்ணி, மூடனையும் வேலைகொள்ளுகிறான், மீறி நடக்கிறவர்களையும் வேலைகொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வழியிலே சிங்கம் இருக்கும், நடு வீதியிலே சிங்கம் இருக்கும் என்று சோம்பேறி சொல்லுவான்.]]></a:t>
+              <a:t><![CDATA[10. பெலத்தவன் அனைவரையும் நோகப்பண்ணி, மூடனையும் வேலைகொள்ளுகிறான், மீறி நடக்கிறவர்களையும் வேலைகொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486803" r:id="rId1"/>
+    <p:sldLayoutId id="2473987739" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4096,58 +3983,50 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಬಾಗಲು ತಿರುಗುಣಿಗಳ ಮೇಲೆ ಹೇಗೆ ತಿರುಗುತ್ತದೋ ಹಾಗೆಯೇ ಸೋಮಾರಿಯು ತನ್ನ ಹಾಸಿಗೆಯ ಮೇಲೆ ತಿರುಗುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[11. നായി ഛർദ്ദിച്ചതിലേക്കു വീണ്ടും തിരിയുന്നതും മൂഢൻ തന്റെ ഭോഷത്വം ആവർത്തിക്കുന്നതും ഒരുപോലെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಸೋಮಾ ರಿಯು ಎದೆಯಲ್ಲಿ ತನ್ನ ಕೈಯನ್ನು ಮುಚ್ಚಿಕೊಳ್ಳುತ್ತಾನೆ; ತಿರುಗಿ ಅದನ್ನು ತನ್ನ ಬಾಯಿಯ ಹತ್ತಿರ ತರುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[12. തനിക്കുതന്നേ ജ്ഞാനിയെന്നു തോന്നുന്ന മനുഷ്യനെ നീ കാണുന്നുവോ? അവനെക്കുറിച്ചുള്ളതിനെക്കാളും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊರಗುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[മൂഢനെക്കുറിച്ചു അധികം പ്രത്യാശയുണ്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ತನ್ನ ಸ್ವಂತ ಅಭಿಪ್ರಾಯವುಳ್ಳ ಸೋಮಾರಿಯು ನೆವ ಹೇಳುವ ಏಳು ಮಂದಿಗಿಂತ ಜಾಣನಾಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[13. വഴിയിൽ കേസരി ഉണ്ടു, തെരുക്കളിൽ സിംഹം ഉണ്ടു എന്നിങ്ങനെ മടിയൻ പറയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಹಾದು ಹೋಗುತ್ತಾ ತನ್ನದಾಗ ದಿರುವ ವ್ಯಾಜ್ಯದಲ್ಲಿ ತಲೆಹಾಕುವವನು ಕಿವಿಹಿಡಿದು ನಾಯಿಯನ್ನು ತೆಗೆದುಕೊಂಡು ಹೋಗುವವನಂತೆ]]></a:t>
+              <a:t><![CDATA[14. കതകു ചുഴിക്കുറ്റിയിൽ എന്നപോലെ മടിയൻ തന്റെ കിടക്കയിൽ തിരിയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[15. മടിയൻ തന്റെ കൈ തളികയിൽ പൂത്തുന്നു; വായിലേക്കു തിരികെ കൊണ്ടുവരുന്നതു അവന്നു പ്രയാസം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನೆರೆಯವನನ್ನು ಮೋಸಗೊಳಿಸಿ ತಮಾಷೆ ಗೋಸ್ಕರ ಮಾಡಿದೆನಲ್ಲಾ ಎನ್ನುವವನು--]]></a:t>
+              <a:t><![CDATA[16. ബുദ്ധിയോടെ പ്രതിവാദിപ്പാൻ പ്രാപ്തിയുള്ള ഏഴു പേരിലും താൻ ജ്ഞാനി എന്നു മടിയന്നു തോന്നുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಕೊಳ್ಳಿ ಗಳನ್ನೂ ಅಂಬುಗಳನ್ನೂ ಸಾವನ್ನೂ ಬೀರುವ ದೊಡ್ಡ ಹುಚ್ಚನ ಹಾಗೆ.]]></a:t>
+              <a:t><![CDATA[17. തന്നെ സംബന്ധിക്കാത്ത വഴക്കിൽ ഇടപെടുന്നവൻ വഴിയെപോകുന്ന നായുടെ ചെവിക്കു പിടിക്കുന്നവനെപ്പോലെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಕಟ್ಟಿಗೆ ಇಲ್ಲದಿರುವಲ್ಲಿ ಬೆಂಕಿಯು ಆರಿ ಹೋಗುತ್ತದೆ--ಹಾಗಯೇ ಚಾಡಿಕೋರನು ಇಲ್ಲ ದಿರುವಲ್ಲಿ ಜಗಳ ಶಮನವಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[18. കൂട്ടുകാരനെ വഞ്ചിച്ചിട്ടു അതു കളി എന്നു പറയുന്ന മനുഷ്യൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಕೆಂಡಗಳಿಗೆ ಇದ್ದಲು, ಬೆಂಕಿಗೆ ಕಟ್ಟಿಗೆ; ಹಾಗೆಯೇ ಜಗಳವನ್ನು ಕೆರಳಿಸುವಂತೆ ಕಲಹಮಾಡುವವನು ಇರುವನು.]]></a:t>
+              <a:t><![CDATA[1. വേനൽകാലത്തു ഹിമവും കൊയ്ത്തുകാലത്തു മഴയും എന്നപോലെ ഭോഷന്നു ബഹുമാനം പൊരുത്തമല്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಕುಂಟನ ಕಾಲು ಗಳು ಸಮವಲ್ಲ; ಹಾಗೆಯೇ ಬುದ್ಧಿಹೀನರ ಬಾಯಲ್ಲಿ ಸಾಮ್ಯವು ಇರುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[5. മൂഢന്നു താൻ ജ്ഞാനിയെന്നു തോന്നാതിരിക്കേണ്ടതിന്നു അവന്റെ ഭോഷത്വത്തിന്നു ഒത്തവണ്ണം അവനോടു ഉത്തരം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಚಾಡಿಕೋರನ ಮಾತುಗಳು ಗಾಯಗಳ ಹಾಗೆ ಹೊಟ್ಟೆಯೊಳಕ್ಕೆ ಇಳಿಯುತ್ತವೆ.]]></a:t>
+              <a:t><![CDATA[2. കുരികിൽ പാറിപ്പോകുന്നതും മീവൽപക്ഷിപറന്നുപോകുന്നതും പോലെ കാരണം കൂടാതെ ശാപം പറ്റുകയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಉರಿಯುವ ತುಟಿ ಗಳೂ ಕೆಟ್ಟಹೃದಯವೂ ಬೆಳ್ಳಿಯ ಕಿಟ್ಟದಿಂದ ಮುಚ್ಚ ಲ್ಪಟ್ಟ ಬೋಕಿಯಂತೆ ಇದೆ.]]></a:t>
+              <a:t><![CDATA[3. കുതിരെക്കു ചമ്മട്ടി, കഴുതെക്കു കടിഞ്ഞാൺ, മൂഢന്മാരുടെ മുതുകിന്നു വടി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಹಗೆಮಾಡುವವನು ತನ್ನ ತುಟಿಗಳಿಂದ ಮೋಸವನ್ನು ನಟಿಸುತ್ತಾನೆ, ತನ್ನ ಅಂತರಂಗದಲ್ಲಿ ಮೋಸವನ್ನು ಇಟ್ಟುಕೊಳ್ಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[4. നീയും മൂഢനെപ്പോലെ ആകാതിരിക്കേണ്ടതിന്നു അവന്റെ ഭോഷത്വംപോലെ അവനോടു ഉത്തരം പറയരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಸವಿ ಮಾತನ್ನಾಡಿದರೆ ಅವನನ್ನು ನಂಬಬೇಡ; ಅವನ ಹೃದಯದಲ್ಲಿ ಏಳು ಅಸಹ್ಯಗಳಿವೆ.]]></a:t>
+              <a:t><![CDATA[19. തീക്കൊള്ളികളും അമ്പുകളും മരണവും എറിയുന്ന ഭ്രാന്തനെപ്പോലെയാകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಯಾವನ ಹಗೆ ತನವು ಮೋಸದಿಂದ ಮುಚ್ಚಲ್ಪಟ್ಟಿದೆಯೋ ಅವನ ಕೆಟ್ಟತನವು ಸಭೆಯಲ್ಲಿ ಬಯಲಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[20. വിറകു ഇല്ലാഞ്ഞാൽ തീ കെട്ടു പോകും; നുണയൻ ഇല്ലാഞ്ഞാൽ വഴക്കും ഇല്ലാതെയാകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಗುಂಡಿ ಯನ್ನು ತೋಡುವವನು ತಾನೇ ಅದರಲ್ಲಿ ಬೀಳುತ್ತಾನೆ; ಕಲ್ಲು ಹೊರಳಿಸುವವನ ಮೇಲೆಯೇ ಅದು ತಿರಿಗಿ ಹೊರಳುವದು.]]></a:t>
+              <a:t><![CDATA[21. കരി കനലിന്നും വിറകു തീക്കും എന്നപോലെ വഴക്കുകാരൻ കലഹം ജ്വലിക്കുന്നതിന്നു കാരണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಸುಳ್ಳು ನಾಲಿಗೆಯಿಂದ ಬಾಧಿಸಲ್ಪ ಟ್ಟವರನ್ನೇ ಅದು ಹಗೆಮಾಡುವದು; ಮುಖಸ್ತುತಿ ಮಾಡುವ ಬಾಯಿಯು]]></a:t>
+              <a:t><![CDATA[22. ഏഷണിക്കാരന്റെ വാക്കു സ്വാദുഭോജനംപോലെ; അതു വയറ്റിന്റെ അറകളിലേക്കു ചെല്ലുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಶನವನ್ನುಂಟುಮಾಡುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[23. സ്നേഹം ജ്വലിക്കുന്ന അധരവും ദുഷ്ടഹൃദയവും വെള്ളിക്കീടം പൊതിഞ്ഞ മൺകുടംപോലെയാകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಬೇಸಿಗೆಯಲ್ಲಿ ಹಿಮದಂತೆಯೂ ಸುಗ್ಗಿಯಲ್ಲಿ ಮಳೆಯಂತೆಯೂ ಬುದ್ಧಿಹೀನನಿಗೆ ಮಾನ ವು ಸರಿಯಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[24. പകെക്കുന്നവൻ അധരംകൊണ്ടു വേഷം ധരിക്കുന്നു; ഉള്ളിലോ അവൻ ചതിവു സംഗ്രഹിച്ചു വെക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅಲೆದಾಡುವ ಪಕ್ಷಿಯಂತೆಯೂ ಹಾರಾ ಡುವ ಬಾನಕ್ಕಿಯಂತೆಯೂ ಕಾರಣವಿಲ್ಲದ ನಾಶವು ಬರುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[25. അവൻ ഇമ്പമായി സംസാരിക്കുമ്പോൾ അവനെ വിശ്വസിക്കരുതു; അവന്റെ ഹൃദയത്തിൽ ഏഴു വെറുപ്പു ഉണ്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಕವಣಿಯಲ್ಲಿ ಕಲ್ಲನ್ನು ಕಟ್ಟುವವನ ಹಾಗೆಯೇ ಮೂಢನಿಗೆ ಮಾನಕೊಡುವವನು ಇರು ವನು.]]></a:t>
+              <a:t><![CDATA[പറക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಕುದುರೆಗೆ ಬಾರುಗೋಲು, ಕತ್ತೆಗೆ ಕಡಿ ವಾಣ, ಮೂಢನ ಬೆನ್ನಿಗೆ ಬೆತ್ತ.]]></a:t>
+              <a:t><![CDATA[26. അവന്റെ പക കപടംകൊണ്ടു മറെച്ചു വെച്ചാലും അവന്റെ ദുഷ്ടത സഭയുടെ മുമ്പിൽ വെളിപ്പെട്ടുവരും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಮೂಢನ ಮೂರ್ಖ ತನಕ್ಕೆ ತಕ್ಕಂತೆ ಉತ್ತರಿಸಬೇಡ; ಇಲ್ಲವಾದರೆ ನೀನು ಅವನಿಗೆ ಸಮಾನನಾದೀಯೇ.]]></a:t>
+              <a:t><![CDATA[27. കുഴി കുഴിക്കുന്നവൻ അതിൽ വീഴും; കല്ലു ഉരുട്ടുന്നവന്റെമേൽ അതു തിരിഞ്ഞുരുളും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,183 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಮೂಢನ ಮೂರ್ಖ ತನಕ್ಕೆ ತಕ್ಕಂತೆ ಉತ್ತರಕೊಡು; ಇಲ್ಲವಾದರೆ ತನ್ನ ದೃಷ್ಟಿ ಯಲ್ಲಿ ಅವನು ಜ್ಞಾನಿಯಾದಾನು.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[6. ಬುದ್ಧಿಹೀನನ ಮೂಲಕ ವರ್ತಮಾನ ಕಳುಹಿಸುವವನು ಪಾದಗಳನ್ನು ಕಡಿದು ಕೇಡನ್ನು ಕುಡಿಯುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[28. ഭോഷ്കു പറയുന്ന നാവു അതിനാൽ തകർന്നവരെ ദ്വേഷിക്കുന്നു; മുഖസ്തുതി പറയുന്ന വായി നാശം വരുത്തുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಕುಡುಕನ ಕೈಯಲ್ಲಿ ಮುಳ್ಳು ಹೊಕ್ಕಂತೆ ಬುದ್ಧಿ ಹೀನರ ಬಾಯಲ್ಲಿ ಸಾಮ್ಯವು ಇರುವದು.]]></a:t>
+              <a:t><![CDATA[6. മൂഢന്റെ കൈവശം വർത്തമാനം അയക്കുന്നവൻ സ്വന്തകാൽ മുറിച്ചുകളകയും അന്യായം കുടിക്കയും ചെയ്യുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಎಲ್ಲವು ಗಳನ್ನು ನಿರ್ಮಿಸಿದ ಮಹಾ ದೇವರು ತಾನೇ ಮೂಢ ನಿಗೂ ಅಪರಾಧಿಗಳಿಗೂ ಪ್ರತಿಫಲ ಕೊಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[7. മൂഢന്മാരുടെ വായിലെ സദൃശവാക്യം മുടന്തന്റെ കാൽ ഞാന്നു കിടക്കുന്നതുപോലെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ತಾನು ಕಕ್ಕಿದ್ದಕ್ಕೆ ನಾಯಿಯು ತಿರುಗುವಂತೆ ಮೂಢನು ತನ್ನ ಮೂಢತನಕ್ಕೆ ಹಿಂದಿರುಗುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[8. മൂഢന്നു ബഹുമാനം കൊടുക്കുന്നതു കവിണയിൽ കല്ലു കെട്ടി മുറുക്കുന്നതുപോലെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ತನ್ನ ಸ್ವಂತ ಅಭಿಪ್ರಾಯದಲ್ಲಿ ಜ್ಞಾನಿಯಾದವನನ್ನು ನೀನು ನೋಡಿ ದ್ದೀಯೋ? ಅವನಿಗಿಂತ ಮೂಢನ ವಿಷಯದಲ್ಲಿ ಹೆಚ್ಚು]]></a:t>
+              <a:t><![CDATA[9. മൂഢന്മാരുടെ വായിലെ സദൃശവാക്യം മത്തന്റെ കയ്യിലെ മുള്ളുപോലെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿರೀಕ್ಷೆಯು ಇರುತ್ತದೆ,]]></a:t>
+              <a:t><![CDATA[10. എല്ലാവരെയും മുറിവേല്പിക്കുന്ന വില്ലാളിയും മൂഢനെ കൂലിക്കു നിർത്തുന്നവനും കണ്ടവരെ കൂലിക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಸೋಮಾರಿಯು --ದಾರಿಯಲ್ಲಿ ಸಿಂಹವಿದೆ, ಬೀದಿಗಳಲ್ಲಿ ಸಿಂಹ ಇದೆ ಎಂದು ಹೇಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[നിർത്തുന്നവനും ഒരുപോലെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>