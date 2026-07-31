--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -53,54 +53,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -112,52 +108,50 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
-    <p:sldId id="287" r:id="rId34"/>
-    <p:sldId id="288" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -286,55 +280,53 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -503,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் சிநேகிதனையும், உன் தகப்பனுடைய சிநேகிதனையும் விட்டுவிடாதே; உன் ஆபத்துக்காலத்தில் உன் சகோதரனுடைய வீட்டிற்குப் போகாதே; தூரத்திலுள்ள சகோதரனிலும் சமீபத்திலுள்ள அயலானே வாசி.]]></a:t>
+              <a:t><![CDATA[9. பரிமளதைலமும் சுகந்ததூபமும் இருதயத்தைக் களிப்பாக்குவதுபோல, ஒருவனுடைய சிநேகிதன் உட்கருத்தான ஆலோசனையினால் பாராட்டும் இன்பமானது களிப்பாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் மகனே, என்னை நிந்திக்கிறவனுக்கு நான் உத்தரவுகொடுக்கத்தக்கதாக, நீ ஞானவானாகி, என் இருதயத்தைச் சந்தோஷப்படுத்து.]]></a:t>
+              <a:t><![CDATA[10. உன் சிநேகிதனையும், உன் தகப்பனுடைய சிநேகிதனையும் விட்டுவிடாதே; உன் ஆபத்துக்காலத்தில் உன் சகோதரனுடைய வீட்டிற்குப் போகாதே; தூரத்திலுள்ள சகோதரனிலும் சமீபத்திலுள்ள அயலானே வாசி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விவேகி ஆபத்தைக் கண்டு மறைந்துகொள்ளுகிறான்; பேதைகளோ நெடுகப்போய்த் தண்டிக்கப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. என் மகனே, என்னை நிந்திக்கிறவனுக்கு நான் உத்தரவுகொடுக்கத்தக்கதாக, நீ ஞானவானாகி, என் இருதயத்தைச் சந்தோஷப்படுத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விவேகி ஆபத்தைக் கண்டு மறைந்துகொள்ளுகிறான்; பேதைகளோ நெடுகப்போய்த் தண்டிக்கப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. என் மகனே, என்னை நிந்திக்கிறவனுக்கு நான் உத்தரவுகொடுக்கத்தக்கதாக, நீ ஞானவானாகி, என் இருதயத்தைச் சந்தோஷப்படுத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்நியனுக்காகப் பிணைப்படுகிறவனுடைய வஸ்திரத்தை எடுத்துக்கொள், அந்நிய ஸ்திரீக்காக ஈடுவாங்கிக்கொள்.]]></a:t>
+              <a:t><![CDATA[12. விவேகி ஆபத்தைக் கண்டு மறைந்துகொள்ளுகிறான்; பேதைகளோ நெடுகப்போய்த் தண்டிக்கப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தண்ணீரில் முகத்துக்கு முகம் ஒத்திருக்குமாப்போல. மனுஷரில் இருதயத்திற்கு இருதயம் ஒத்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. பாதாளமும் அழிவும் திருப்தியாகிறதில்லை; அதுபோல மனுஷனுடைய கண்களும் திருப்தியாகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பாதாளமும் அழிவும் திருப்தியாகிறதில்லை; அதுபோல மனுஷனுடைய கண்களும் திருப்தியாகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[21. வெள்ளிக்குக் குகையும், பொன்னுக்குப் புடமும் சோதனை; மனுஷனுக்கு அவனுக்கு உண்டாகும் புகழ்ச்சியே சோதனை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வெள்ளிக்குக் குகையும், பொன்னுக்குப் புடமும் சோதனை; மனுஷனுக்கு அவனுக்கு உண்டாகும் புகழ்ச்சியே சோதனை.]]></a:t>
+              <a:t><![CDATA[22. மூடனை உரலில் போட்டு உலக்கையினால் நொய்யோடே நொய்யாகக் குத்தினாலும், அவனுடைய மூடத்தனம் அவனை விட்டு நீங்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வெள்ளிக்குக் குகையும், பொன்னுக்குப் புடமும் சோதனை; மனுஷனுக்கு அவனுக்கு உண்டாகும் புகழ்ச்சியே சோதனை.]]></a:t>
+              <a:t><![CDATA[23. உன் ஆடுகளின் நிலைமையை நன்றாய் அறிந்துகொள்; உன் மந்தைகளின்மேல் கவனமாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மூடனை உரலில் போட்டு உலக்கையினால் நொய்யோடே நொய்யாகக் குத்தினாலும், அவனுடைய மூடத்தனம் அவனை விட்டு நீங்காது.]]></a:t>
+              <a:t><![CDATA[24. செல்வம் என்றைக்கும் நிலையாது; கிரீடம் தலைமுறை தலைமுறைதோறும் நிலைநிற்குமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் ஆடுகளின் நிலைமையை நன்றாய் அறிந்துகொள்; உன் மந்தைகளின்மேல் கவனமாயிரு.]]></a:t>
+              <a:t><![CDATA[25. புல் முளைக்கும், பச்சிலைகள் தோன்றும், மலைப்பூண்டுகள் சேர்க்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,279 +2784,61 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. செல்வம் என்றைக்கும் நிலையாது; கிரீடம் தலைமுறை தலைமுறைதோறும் நிலைநிற்குமோ?]]></a:t>
+              <a:t><![CDATA[26. ஆட்டுக்குட்டிகள் உனக்கு வஸ்திரத்தையும், கடாக்கள் வயல் வாங்கத்தக்க கிரயத்தையும் கொடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...216 lines deleted...]
-<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -3852,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486810" r:id="rId1"/>
+    <p:sldLayoutId id="2474469665" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4088,66 +3862,50 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. જેમ સુગંધીથી અને અત્તરથી મન પ્રસન્ન થાય છે, અંત:કરણથી સલાહ આપનાર મિત્રની મીઠાશથી પણ થાય છે.]]></a:t>
+              <a:t><![CDATA[9. తైలమును అత్తరును హృదయమును సంతోషపరచు నట్లు చెలికాని హృదయములోనుండి వచ్చు మధురమైన మాటలు హృదయమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તારા પોતાના મિત્રને તથા તારા પિતાના મિત્રને ન તજીશ. વિપત્તિને સમયે તારા ભાઇને ઘેર ન જઇશ. દૂરના]]></a:t>
+              <a:t><![CDATA[సంతోషపరచును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભાઇ કરતાં નજીકનો પડોશી સારો.]]></a:t>
+              <a:t><![CDATA[10. నీ స్నేహితునినైనను నీ తండ్రి స్నేహితునైనను విడిచి పెట్టకుము నీకు అపద కలిగిన దినమందు నీ సహోదరుని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. મારા દીકરા જ્ઞાની થા, અને મારા હૃદયને આનંદથી ભરી દે, જેથી મને મહેણાં મારનારને હું જવાબ આપી શકું.]]></a:t>
+              <a:t><![CDATA[యింటికి వెళ్లకుము దూరములోనున్న సహోదరునికంటె దగ్గరనున్న పొరుగువాడు వాసి,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ચતુર વ્યકિત આફતને આવતી જોઇને તેને ટાળે છે, અવિચારી માણસ આગળ વધતો રહે છે અને તેને લીધે સહન કરે]]></a:t>
+              <a:t><![CDATA[11. నా కుమారుడా, జ్ఞానమును సంపాదించి నా హృద యమును సంతోషపరచుము. అప్పుడు నన్ను నిందించువారితో నేను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[ధైర్యముగా మాటలాడుదును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. અજાણ્યાનો જામીન થનારનાં કપડાં લઇ લેવાં, અને જો તે દુરાચારી સ્ત્રીનો જામીન થાય તો તેને તાબામાં]]></a:t>
+              <a:t><![CDATA[12. బుద్ధిమంతుడు అపాయము వచ్చుట చూచి దాగును జ్ఞానములేనివారు యోచింపక ఆపదలో పడుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પકડી લેવો.]]></a:t>
+              <a:t><![CDATA[13. ఎదుటివానికొరకు పూటబడినవాని వస్త్రము పుచ్చు కొనుము పరులకొరకు పూటబడినవానివలన కుదువపెట్టించుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. જે કોઇ પરોઢિયે ઊઠીને પોતાના મિત્રને મોટે સાદે આશીર્વાદ દે છે, તે તેને શાપ સમાન લાગશે.]]></a:t>
+              <a:t><![CDATA[14. వేకువనే లేచి గొప్ప శబ్దముతో తన స్నేహితుని దీవించువాని దీవెన వానికి శాపముగా ఎంచ బడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ચોમાસામાં ચૂતું છાપરું તથા કજિયાળી સ્ત્રી બંને બરાબર છે.]]></a:t>
+              <a:t><![CDATA[15. ముసురు దినమున ఎడతెగక కారు నీళ్లును గయ్యాళియైన భార్యయు సమానము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. આવતી કાલની બડાશ મારીશ નહિ, કારણ, આવતીકાલે શું થઇ જાય તે તું જાણતો નથી.]]></a:t>
+              <a:t><![CDATA[1. రేపటి దినమునుగూర్చి అతిశయపడకుము ఏ దినమున ఏది సంభవించునో అది నీకు తెలియదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. જે તેણીને રોકી શકે તે પવનને રોકી શકે, અને પોતાના જમણા હાથમાં લગાવેલા તેલની સુગંધ પણ પકડી શકે.]]></a:t>
+              <a:t><![CDATA[16. దానిని ఆపజూచువాడు గాలిని అపజూచువాని తోను తన కుడిచేత నూనె పట్టుకొనువానితోను సమా నుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. લોઢું લોઢાને તેજ બનાવે છે, તેમ એક મિત્ર બીજા મિત્રને તેજ બનાવે છે.]]></a:t>
+              <a:t><![CDATA[17. ఇనుముచేత ఇనుము పదునగును అట్లు ఒకడు తన చెలికానికి వివేకము పుట్టించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. જે કોઇ અંજીરી સાચવે છે તે અંજીર ખાશે, જે પોતાના ધણીની કાળજી કરે છે તે માન પામે છે.]]></a:t>
+              <a:t><![CDATA[18. అంజూరపు చెట్టును పెంచువాడు దాని ఫలము తినును తన యజమానుని మన్నించువాడు ఘనతనొందును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. જેમ માણસોનો ચહેરો પાણીમાં પ્રતિબિંબિત થાય છે, તેવી જ રીતે એક માણસનું હૃદય બીજા માણસના હૃદયમાં]]></a:t>
+              <a:t><![CDATA[19. నీటిలో ముఖమునకు ముఖము కనబడునట్లు ఒకని మనస్సునకు మరియొకని మనస్సు కనబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રતિબિંબિત થાય છે.]]></a:t>
+              <a:t><![CDATA[20. పాతాళమునకును అగాధ కూపమునకును తృప్తి కానే రదు ఆలాగున నరుల దృష్టి తృప్తికానేరదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. જેમ શેઓલ અને અબદોન કદી તૃપ્ત થતાં નથી; તે જ રીતે માણસની આંખો કદી તૃપ્ત થતી નથી.]]></a:t>
+              <a:t><![CDATA[21. మూసచేత వెండిని కొలిమి చేత బంగారును తాను పొందిన కీర్తిచేత నరుని పరిశోధింపవచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. રૂપું ગાળવા સારુ કુલડી અને સોનાને માટે ભઠ્ઠી હોય છે તેમ વ્યકિતની પરીક્ષા બીજા તેની પ્રશંસા કરે]]></a:t>
+              <a:t><![CDATA[22. మూఢుని రోటిలోని గోధుమలలో వేసి రోకట దంచినను వాని మూఢత వాని వదలిపోదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેના પરથી થાય છે.]]></a:t>
+              <a:t><![CDATA[23. నీ పశువుల స్థితి జాగ్రత్తగా తెలిసికొనుము నీ మందలయందు మనస్సు ఉంచుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ઘંટીમાં અનાજની જેમ દળાય તોયે મૂર્ખની મૂર્ખાઇ ન જાય.]]></a:t>
+              <a:t><![CDATA[24. ధనము శాశ్వతము కాదు కిరీటము తరతరములు ఉండునా?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. તારાં ઘેટાંબકરાંની પરિસ્થિતીથી બરાબર માહિતગાર રહે. તારા ઢોરઢાંકરની પૂરતી સંભાળ લે.]]></a:t>
+              <a:t><![CDATA[25. ఎండిన గడ్డి వామివేయబడెను పచ్చిక కనబడు చున్నది కొండగడ్డి యేరబడియున్నది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તારાં વખાણ બીજાને કરવા દે, તારે મોઢે ન કર; પારકો ભલે કરે, તું ન કર.]]></a:t>
+              <a:t><![CDATA[2. నీ నోరు కాదు అన్యుడే, నీ పెదవులు కాదు పరులే నిన్ను పొగడదగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. કારણ ધન સદા ટકતું નથી અને રાજમુગટ કાયમ રહેતો નથી.]]></a:t>
+              <a:t><![CDATA[26. నీ వస్త్రములకొరకు గొఱ్ఱపిల్లలున్నవి ఒక చేని క్రయధనమునకు పొట్టేళ్లు సరిపోవును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,315 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. સૂકું ઘાસ વઢાઇ જાય ત્યાં નવું ઘાસ ફૂટે છે, પર્વત પરની વનસ્પતિઓ ભેગી કરી લેવામાં આવે છે.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[27. વળી બકરીનું દૂધ તને, તારા કુટુંબને અને તારી દાસીઓના ગુજરાન માટે ચાલશે.]]></a:t>
+              <a:t><![CDATA[27. నీ ఆహారమునకు నీ యింటివారి ఆహారమునకు నీ పనికత్తెల జీవనమునకు మేకపాలు సమృద్ధియగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. પથ્થર વજનદાર હોય છે, અને રેતી ભારે હોય છે; પરંતુ મૂર્ખની ઉશ્કેરણી બંન્ને કરતાઁ ભારે હોય છે.]]></a:t>
+              <a:t><![CDATA[3. రాయి బరువు ఇసుక భారము మూఢుని కోపము ఆ రెంటికంటె బరువు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ક્રોધ ક્રૂર છે, અને કોપ રેલરૂપ છે, પણ ઇર્ષ્યા આગળ કોણ ટકી શકે?]]></a:t>
+              <a:t><![CDATA[4. క్రోధము క్రూరమైనది కోపము వరదవలె పొర్లునది. రోషము ఎదుట ఎవడు నిలువగలడు?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. છુપાવેલા પ્રેમ કરતાં ઉઘાડો ઠપકો સારો છે.]]></a:t>
+              <a:t><![CDATA[5. లోలోపల ప్రేమించుటకంటె బహిరంగముగా గద్దించుట మేలు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. મિત્રના ઘા પ્રામાણિક હોય છે, દુશ્મનનાં ચુંબન શંકાશીલ હોય છે.]]></a:t>
+              <a:t><![CDATA[6. మేలును కోరి స్నేహితుడు గాయములు చేయును పగవాడు లెక్కలేని ముద్దులుపెట్టును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ધરાયેલાને મધ પણ કડવું લાગે છે, જ્યારે ભૂખ્યાને કડવું પણ મીઠું લાગે છે.]]></a:t>
+              <a:t><![CDATA[7. కడుపు నిండినవాడు తేనెపట్టునైనను త్రొక్కి వేయును. ఆకలిగొనినవానికి చేదువస్తువైనను తియ్యగా నుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પોતાનું ઘર છોડીને ભટકતી વ્યકિત પોતાનો માળો છોડી દીધેલા પક્ષી જેવી છે.]]></a:t>
+              <a:t><![CDATA[8. తన యిల్లు విడిచి తిరుగువాడు గూడు విడిచి తిరుగు పక్షితో సమానుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>