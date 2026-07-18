--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -454,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. முகதாட்சிணியம் நல்லதல்ல, முகதாட்சிணியமுள்ளவன் ஒரு துண்டு அப்பத்துக்காக அநியாயஞ்செய்வான்.]]></a:t>
+              <a:t><![CDATA[5. Evil men understand not judgment: but they that seek the LORD understand all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. முகதாட்சிணியம் நல்லதல்ல, முகதாட்சிணியமுள்ளவன் ஒரு துண்டு அப்பத்துக்காக அநியாயஞ்செய்வான்.]]></a:t>
+              <a:t><![CDATA[6. Better is the poor that walks in his uprightness, than he that is perverse in his ways, though he be rich.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வன்கண்ணன் செல்வனாகிறதற்குப் பதறுகிறான், வறுமை தனக்கு வருமென்று அறியாதிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. Better is the poor that walks in his uprightness, than he that is perverse in his ways, though he be rich.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வன்கண்ணன் செல்வனாகிறதற்குப் பதறுகிறான், வறுமை தனக்கு வருமென்று அறியாதிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[7. Whoso keeps the law is a wise son: but he that is a companion of riotous men shames his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தன் நாவினால் முகஸ்துதி பேசுகிறவனைப்பார்க்கிலும், கடிந்துகொள்ளுகிறவன் முடிவில் அங்கீகாரம் பெறுவான்.]]></a:t>
+              <a:t><![CDATA[7. Whoso keeps the law is a wise son: but he that is a companion of riotous men shames his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தன் நாவினால் முகஸ்துதி பேசுகிறவனைப்பார்க்கிலும், கடிந்துகொள்ளுகிறவன் முடிவில் அங்கீகாரம் பெறுவான்.]]></a:t>
+              <a:t><![CDATA[8. He that by interest and unjust gain increases his substance, he shall gather it for him that will pity the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தன் தகப்பனையும் தன் தாயையும் கொள்ளையிட்டு, அது துரோகமல்ல என்பவன் பாழ்க்கடிக்கிற மனுஷனுக்குத் தோழன்.]]></a:t>
+              <a:t><![CDATA[8. He that by interest and unjust gain increases his substance, he shall gather it for him that will pity the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தன் தகப்பனையும் தன் தாயையும் கொள்ளையிட்டு, அது துரோகமல்ல என்பவன் பாழ்க்கடிக்கிற மனுஷனுக்குத் தோழன்.]]></a:t>
+              <a:t><![CDATA[9. He that turns away his ear from hearing the law, even his prayer shall be abomination.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பெருநெஞ்சன் வழக்கைக் கொளுவுகிறான்; கர்த்தரை நம்புகிறவனோ செழிப்பான்.]]></a:t>
+              <a:t><![CDATA[10. Whoso causes the righteous to go astray in an evil way, he shall fall himself into his own pit: but the upright shall have good things in possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தன் இருதயத்தை நம்புகிறவன் மூடன்; ஞானமாய் நடக்கிறவனோ இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[10. Whoso causes the righteous to go astray in an evil way, he shall fall himself into his own pit: but the upright shall have good things in possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பிரபு புத்தியீனனாயிருந்தால் அவன் செய்யும் இடுக்கண் மிகுதி; பொருளாசையை வெறுக்கிறவன் தீர்க்காயுசைப் பெறுவான்.]]></a:t>
+              <a:t><![CDATA[1. The wicked flee when no man pursues: but the righteous are bold as a lion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தன் இருதயத்தை நம்புகிறவன் மூடன்; ஞானமாய் நடக்கிறவனோ இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[11. The rich man is wise in his own conceit; but the poor that has understanding searches him out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தரித்திரருக்குக் கொடுப்பவன் தாழ்ச்சியடையான்; தன் கண்களை ஏழைகளுக்கு விலக்குகிறவனுக்கோ அநேக சாபங்கள் வரும்.]]></a:t>
+              <a:t><![CDATA[12. When righteous men do rejoice, there is great glory: but when the wicked rise, a man is hidden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தரித்திரருக்குக் கொடுப்பவன் தாழ்ச்சியடையான்; தன் கண்களை ஏழைகளுக்கு விலக்குகிறவனுக்கோ அநேக சாபங்கள் வரும்.]]></a:t>
+              <a:t><![CDATA[12. When righteous men do rejoice, there is great glory: but when the wicked rise, a man is hidden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. துன்மார்க்கர் எழும்பும்போது மனுஷர் மறைந்துகொள்ளுகிறார்கள்; அவர்கள் அழியும்போதோ நீதிமான்கள் பெருகுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. He that covers his sins shall not prosper: but whoso confesses and forsakes them shall have mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. துன்மார்க்கர் எழும்பும்போது மனுஷர் மறைந்துகொள்ளுகிறார்கள்; அவர்கள் அழியும்போதோ நீதிமான்கள் பெருகுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. He that covers his sins shall not prosper: but whoso confesses and forsakes them shall have mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருவனும் தொடராதிருந்தும் துன்மார்க்கர் ஓடிப்போகிறார்கள்; நீதிமான்களோ சிங்கத்தைப்போலே தைரியமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Happy is the man that fears always: but he that hardens his heart shall fall into mischief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேசத்தின் பாவத்தினிமித்தம் அதின் அதிகாரிகள் அநேகராயிருக்கிறார்கள்; புத்தியும் அறிவுமுள்ள மனுஷனாலோ அதின் நற்சீர் நீடித்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. As a roaring lion, and a ranging bear; so is a wicked ruler over the poor people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேசத்தின் பாவத்தினிமித்தம் அதின் அதிகாரிகள் அநேகராயிருக்கிறார்கள்; புத்தியும் அறிவுமுள்ள மனுஷனாலோ அதின் நற்சீர் நீடித்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. As a roaring lion, and a ranging bear; so is a wicked ruler over the poor people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏழைகளை ஒடுக்குகிற தரித்திரன் ஆகாரம் விளையாதபடி வெள்ளமாய் அடித்துக்கொண்டுபோகிற மழையைப்போலிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[16. The prince that wants understanding is also a great oppressor: but he that hates covetousness shall prolong his days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வேதப்பிரமாணத்தை விட்டு விலகுகிறவர்கள் துன்மார்க்கரைப் புகழுகிறார்கள்; வேதப்பிரமாணத்தைக் கைக்கொள்ளுகிறவர்களோ அவர்களோடே போராடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. The prince that wants understanding is also a great oppressor: but he that hates covetousness shall prolong his days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பிரபு புத்தியீனனாயிருந்தால் அவன் செய்யும் இடுக்கண் மிகுதி; பொருளாசையை வெறுக்கிறவன் தீர்க்காயுசைப் பெறுவான்.]]></a:t>
+              <a:t><![CDATA[1. The wicked flee when no man pursues: but the righteous are bold as a lion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வேதப்பிரமாணத்தை விட்டு விலகுகிறவர்கள் துன்மார்க்கரைப் புகழுகிறார்கள்; வேதப்பிரமாணத்தைக் கைக்கொள்ளுகிறவர்களோ அவர்களோடே போராடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. A man that does violence to the blood of any person shall flee to the pit; let no man stay him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. துஷ்டர் நியாயத்தை அறியார்கள்; கர்த்தரைத் தேடுகிறவர்களோ சகலத்தையும் அறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Whoso walks uprightly shall be saved: but he that is perverse in his ways shall fall at once.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இருவழிகளில் நடக்கிற திரியாவரக்காரன் ஐசுவரியவானாயிருந்தாலும், நேர்மையாய் நடக்கிற தரித்திரன் அவனிலும் வாசி.]]></a:t>
+              <a:t><![CDATA[18. Whoso walks uprightly shall be saved: but he that is perverse in his ways shall fall at once.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வேதப்பிரமாணத்தைக் கைக்கொள்ளுகிறவன் விவேகமுள்ள புத்திரன்; போஜனப்பிரியருக்குத் தோழனாயிருக்கிறவனோ தன் தகப்பனை அவமானப்படுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[19. He that tills his land shall have plenty of bread: but he that follows after vain persons shall have poverty enough.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வேதப்பிரமாணத்தைக் கைக்கொள்ளுகிறவன் விவேகமுள்ள புத்திரன்; போஜனப்பிரியருக்குத் தோழனாயிருக்கிறவனோ தன் தகப்பனை அவமானப்படுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[19. He that tills his land shall have plenty of bread: but he that follows after vain persons shall have poverty enough.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநியாய வட்டியினாலும் ஆதாயத்தினாலும் தன் ஆஸ்தியைப் பெருகப்பண்ணுகிறவன், தரித்திரர்பேரில் இரங்குகிறவனுக்காக அதைச் சேகரிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[20. A faithful man shall abound with blessings: but he that makes haste to be rich shall not be innocent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநியாய வட்டியினாலும் ஆதாயத்தினாலும் தன் ஆஸ்தியைப் பெருகப்பண்ணுகிறவன், தரித்திரர்பேரில் இரங்குகிறவனுக்காக அதைச் சேகரிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[20. A faithful man shall abound with blessings: but he that makes haste to be rich shall not be innocent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வேதத்தைக் கேளாதபடி தன்செவியை விலக்குகிறவனுடைய ஜெபமும் அருவருப்பானது.]]></a:t>
+              <a:t><![CDATA[21. To have respect of persons is not good: for for a piece of bread that man will transgress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உத்தமர்களை மோசப்படுத்தி, பொல்லாத வழியிலே நடத்துகிறவன் தான் வெட்டின குழியில் தானே விழுவான்; உத்தமர்களோ நன்மையைச் சுதந்தரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[22. He that hastes to be rich has an evil eye, and considers not that poverty shall come upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உத்தமர்களை மோசப்படுத்தி, பொல்லாத வழியிலே நடத்துகிறவன் தான் வெட்டின குழியில் தானே விழுவான்; உத்தமர்களோ நன்மையைச் சுதந்தரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[23. He that rebukes a man afterwards shall find more favour than he that flatters with the tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இரத்தப்பழிக்காக ஒடுக்கப்பட்டவன் குழியில் ஒளிக்க ஓடிவந்தால், அவனை ஆதரிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[2. For the transgression of a land many are the princes thereof: but by a man of understanding and knowledge the state thereof shall be prolonged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஐசுவரியவான் தன் பார்வைக்கு ஞானவான்; புத்தியுள்ள தரித்திரனோ அவனைப் பரிசோதிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[23. He that rebukes a man afterwards shall find more favour than he that flatters with the tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஐசுவரியவான் தன் பார்வைக்கு ஞானவான்; புத்தியுள்ள தரித்திரனோ அவனைப் பரிசோதிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[24. Whoso robs his father or his mother, and says, It is no transgression; the same is the companion of a destroyer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீதிமான்கள் களிகூரும்போது மகா கொண்டாட்டம் உண்டாகும்; துன்மார்க்கர் எழும்பும்போதோ மனுஷர் மறைந்துகொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Whoso robs his father or his mother, and says, It is no transgression; the same is the companion of a destroyer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தன் பாவங்களை மறைக்கிறவன் வாழ்வடையமாட்டான்; அவைகளை அறிக்கை செய்து விட்டுவிடுகிறவனோ இரக்கம் பெறுவான்.]]></a:t>
+              <a:t><![CDATA[25. He that is of a proud heart stirs up strife: but he that puts his trust in the LORD shall be made fat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தன் பாவங்களை மறைக்கிறவன் வாழ்வடையமாட்டான்; அவைகளை அறிக்கை செய்து விட்டுவிடுகிறவனோ இரக்கம் பெறுவான்.]]></a:t>
+              <a:t><![CDATA[26. He that trusts in his own heart is a fool: but whoso walks wisely, he shall be delivered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்பொழுதும் பயந்திருக்கிறவன் பாக்கியவான்; தன் இருதயத்தைக் கடினப்படுத்துகிறவனோ தீங்கில் விழுவான்.]]></a:t>
+              <a:t><![CDATA[27. He that gives unto the poor shall not lack: but he that hides his eyes shall have many a curse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்பொழுதும் பயந்திருக்கிறவன் பாக்கியவான்; தன் இருதயத்தைக் கடினப்படுத்துகிறவனோ தீங்கில் விழுவான்.]]></a:t>
+              <a:t><![CDATA[27. He that gives unto the poor shall not lack: but he that hides his eyes shall have many a curse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏழை ஜனங்களை ஆளும் துஷ்ட அதிகாரி கெர்ச்சிக்கும் சிங்கத்துக்கும் அலைந்துதிரிகிற கரடிக்கும் ஒப்பாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[28. When the wicked rise, men hide themselves: but when they perish, the righteous increase.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏழை ஜனங்களை ஆளும் துஷ்ட அதிகாரி கெர்ச்சிக்கும் சிங்கத்துக்கும் அலைந்துதிரிகிற கரடிக்கும் ஒப்பாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[28. When the wicked rise, men hide themselves: but when they perish, the righteous increase.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உத்தமனாய் நடக்கிறவன் இரட்சிக்கப்படுவான்; மாறுபாடான இருவழியில் நடக்கிறவனோ அவற்றில் ஒன்றிலே விழுவான்.]]></a:t>
+              <a:t><![CDATA[2. For the transgression of a land many are the princes thereof: but by a man of understanding and knowledge the state thereof shall be prolonged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தன் நிலத்தைப் பயிரிடுகிறவன் ஆகாரத்தால் திருப்தியாவான்; வீணரைப் பின்பற்றுகிறவனோ வறுமையால் நிறைந்திருப்பான்.]]></a:t>
+              <a:t><![CDATA[3. A poor man that oppresses the poor is like a sweeping rain which left no food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தன் நிலத்தைப் பயிரிடுகிறவன் ஆகாரத்தால் திருப்தியாவான்; வீணரைப் பின்பற்றுகிறவனோ வறுமையால் நிறைந்திருப்பான்.]]></a:t>
+              <a:t><![CDATA[3. A poor man that oppresses the poor is like a sweeping rain which left no food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உண்மையுள்ள மனுஷன் பரிபூரண ஆசீர்வாதங்களைப் பெறுவான்; ஐசுவரியவானாகிறதற்குத் தீவிரிக்கிறவனோ ஆக்கினைக்குத் தப்பான்.]]></a:t>
+              <a:t><![CDATA[4. They that forsake the law praise the wicked: but such as keep the law contend with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உண்மையுள்ள மனுஷன் பரிபூரண ஆசீர்வாதங்களைப் பெறுவான்; ஐசுவரியவானாகிறதற்குத் தீவிரிக்கிறவனோ ஆக்கினைக்குத் தப்பான்.]]></a:t>
+              <a:t><![CDATA[4. They that forsake the law praise the wicked: but such as keep the law contend with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486810" r:id="rId1"/>
+    <p:sldLayoutId id="2473392359" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6111,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. এক জন বিচারকের ন্যায়পরাযণ হওয়া উচিত্‌| তাঁর কখনও পক্ষপাতিত্ব দেখানো উচিত্‌ নয়| কিন্তু কিছু]]></a:t>
+              <a:t><![CDATA[5. துஷ்டர் நியாயத்தை அறியார்கள்; கர்த்தரைத் தேடுகிறவர்களோ சகலத்தையும் அறிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিচারক অল্প টাকার জন্য তাঁদের বিচার পাল্টে ফেলেন|]]></a:t>
+              <a:t><![CDATA[6. இருவழிகளில் நடக்கிற திரியாவரக்காரன் ஐசுவரியவானாயிருந்தாலும், நேர்மையாய் நடக்கிற தரித்திரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. একজন স্বার্থপর মানুষ শুধুই ধনলাভ করতে চায়| সে বুঝতে পারে না য়ে তার লোভ তাকে দরিদ্র থেকে]]></a:t>
+              <a:t><![CDATA[அவனிலும் வாசி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দরিদ্রতর করে ফেলবে|]]></a:t>
+              <a:t><![CDATA[7. வேதப்பிரமாணத்தைக் கைக்கொள்ளுகிறவன் விவேகமுள்ள புத்திரன்; போஜனப்பிரியருக்குத் தோழனாயிருக்கிறவனோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তুমি যদি কাউকে তার ভুল ধরিয়ে দিয়ে সাহায্য কর তাহলে সে তোমার ওপর খুশী হবে| মিথ্যে স্তোক বাক্য]]></a:t>
+              <a:t><![CDATA[தன் தகப்பனை அவமானப்படுத்துகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলার চেয়ে এটা করা বরং শ্রেয়|]]></a:t>
+              <a:t><![CDATA[8. அநியாய வட்டியினாலும் ஆதாயத்தினாலும் தன் ஆஸ்தியைப் பெருகப்பண்ணுகிறவன், தரித்திரர்பேரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. কিছু মানুষ তাদের পিতামাতার কাছ থেকে চুরি করে| তারা নিজেদের এই বলে প্রতিরক্ষা করে: “এটা অন্যায়]]></a:t>
+              <a:t><![CDATA[இரங்குகிறவனுக்காக அதைச் சேகரிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নয়|” কিন্তু এরা সবচেয়ে বেশী হিংসাত্মক অপরাধীর মতই খারাপ লোক|]]></a:t>
+              <a:t><![CDATA[9. வேதத்தைக் கேளாதபடி தன்செவியை விலக்குகிறவனுடைய ஜெபமும் அருவருப்பானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. একজন স্বার্থপর মানুষ সমস্যার সৃষ্টি করে| কিন্তু য়ে প্রভুর ওপর বিশ্বাস রাখে সে পুরস্কৃত হয়|]]></a:t>
+              <a:t><![CDATA[10. உத்தமர்களை மோசப்படுத்தி, பொல்லாத வழியிலே நடத்துகிறவன் தான் வெட்டின குழியில் தானே விழுவான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. য়ে মানুষ নিজের ওপর বিশ্বাস রাখে সে মূর্খ| কিন্তু যদি কোন মানুষ জ্ঞানী হয়, তবে সে বিপর্য়য থেকে]]></a:t>
+              <a:t><![CDATA[உத்தமர்களோ நன்மையைச் சுதந்தரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. য়ে শাসক জ্ঞানী নয় তিনি তাঁর অধীনস্থ মানুষদের আঘাত করবেন| কিন্তু য়ে শাসক সত্‌ এবং ঠকানোকে ঘৃণা]]></a:t>
+              <a:t><![CDATA[1. ஒருவனும் தொடராதிருந்தும் துன்மார்க்கர் ஓடிப்போகிறார்கள்; நீதிமான்களோ சிங்கத்தைப்போலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রক্ষা পেয়ে যাবে|]]></a:t>
+              <a:t><![CDATA[11. ஐசுவரியவான் தன் பார்வைக்கு ஞானவான்; புத்தியுள்ள தரித்திரனோ அவனைப் பரிசோதிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. যদি কোন ব্যক্তি দরিদ্রদের দান করে তবে তার যা প্রয়োজন তাই সে পাবে| কিন্তু য়ে দরিদ্রদের সাহায্য]]></a:t>
+              <a:t><![CDATA[12. நீதிமான்கள் களிகூரும்போது மகா கொண்டாட்டம் உண்டாகும்; துன்மார்க்கர் எழும்பும்போதோ மனுஷர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে অস্বীকার করবে সে নানা সমস্যায় পড়বে|]]></a:t>
+              <a:t><![CDATA[மறைந்துகொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. যদি এক জন মন্দ লোককে শাসক হিসেবে নির্বাচন করা হয় তাহলে সবাই লুকিয়ে পড়ে| কিন্তু সেই মন্দ লোক]]></a:t>
+              <a:t><![CDATA[13. தன் பாவங்களை மறைக்கிறவன் வாழ்வடையமாட்டான்; அவைகளை அறிக்கை செய்து விட்டுவிடுகிறவனோ இரக்கம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরাজিত হলে আবার ভাল লোকের কর্ত্তৃত্ব ফিরে আসে|]]></a:t>
+              <a:t><![CDATA[பெறுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. মন্দ লোকরা সব কিছুকেই ভয় পায়| কিন্তু ভাল লোকরা হয় সিংহের মত সাহসী|]]></a:t>
+              <a:t><![CDATA[14. எப்பொழுதும் பயந்திருக்கிறவன் பாக்கியவான்; தன் இருதயத்தைக் கடினப்படுத்துகிறவனோ தீங்கில் விழுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. একটি বিদ্রোহী দেশে অনেক অযোগ্য নেতা থাকে যারা খুব অল্পদিনের জন্য শাসন করে| কিন্তু যদি একজন]]></a:t>
+              <a:t><![CDATA[15. ஏழை ஜனங்களை ஆளும் துஷ்ட அதிகாரி கெர்ச்சிக்கும் சிங்கத்துக்கும் அலைந்துதிரிகிற கரடிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিচক্ষণ ও জ্ঞানী মানুষ নেতা হয় তাহলে স্থায়ীত্ব বজায় থাকবে|]]></a:t>
+              <a:t><![CDATA[ஒப்பாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. য়ে শাসক দরিদ্র প্রজাদের ওপর অত্যাচার করে সে হল সেই ভারী বৃষ্টির মতো যা শস্য নষ্ট করে|]]></a:t>
+              <a:t><![CDATA[16. பிரபு புத்தியீனனாயிருந்தால் அவன் செய்யும் இடுக்கண் மிகுதி; பொருளாசையை வெறுக்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তুমি যদি আইন না মানো তাহলে তুমি মন্দ লোকদের পক্ষ নাও| কিন্তু যদি তুমি আইন মানো তাহলে তুমি মন্দ]]></a:t>
+              <a:t><![CDATA[தீர்க்காயுசைப் பெறுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেন তিনি দীর্ঘদিন রাজত্ব করবেন.]]></a:t>
+              <a:t><![CDATA[தைரியமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের বিপক্ষে যাবে|]]></a:t>
+              <a:t><![CDATA[17. இரத்தப்பழிக்காக ஒடுக்கப்பட்டவன் குழியில் ஒளிக்க ஓடிவந்தால், அவனை ஆதரிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. মন্দ লোক ন্যায় বোঝে না| য়ে সব মানুষ প্রভুকে ভালোবাসে তারাই শুধু এর অর্থ বোঝে|]]></a:t>
+              <a:t><![CDATA[18. உத்தமனாய் நடக்கிறவன் இரட்சிக்கப்படுவான்; மாறுபாடான இருவழியில் நடக்கிறவனோ அவற்றில் ஒன்றிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ধনী ও অসত্‌ হওয়া অপেক্ষা দরিদ্র ও সত্‌ হওয়া ভাল|]]></a:t>
+              <a:t><![CDATA[விழுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. য়ে আইন মেনে চলে সে বুদ্ধিমান| কিন্তু য়ে ব্যক্তি অপদার্থ লোকদের বন্ধু হয় সে তার পিতার লজ্জার]]></a:t>
+              <a:t><![CDATA[19. தன் நிலத்தைப் பயிரிடுகிறவன் ஆகாரத்தால் திருப்தியாவான்; வீணரைப் பின்பற்றுகிறவனோ வறுமையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ হয়|]]></a:t>
+              <a:t><![CDATA[நிறைந்திருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তুমি যদি দরিদ্রদের ঠকিয়ে চড়া হারে তাদের থেকে সুদ নিয়ে ধনী হও তাহলে তোমার ঐশ্বর্য় অন্য আরেক জন]]></a:t>
+              <a:t><![CDATA[20. உண்மையுள்ள மனுஷன் பரிபூரண ஆசீர்வாதங்களைப் பெறுவான்; ஐசுவரியவானாகிறதற்குத் தீவிரிக்கிறவனோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এসে অধিকার করে নেবে, য়ে দরিদ্রদের প্রতি দযালু|]]></a:t>
+              <a:t><![CDATA[ஆக்கினைக்குத் தப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. য়ে ব্যক্তি ঈশ্বরের শিক্ষামালায় কান দেয় না, তার প্রার্থনা ঈশ্বর দ্বারা গ্রাহ্য হবে না|]]></a:t>
+              <a:t><![CDATA[21. முகதாட்சிணியம் நல்லதல்ல, முகதாட்சிணியமுள்ளவன் ஒரு துண்டு அப்பத்துக்காக அநியாயஞ்செய்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. এক জন মন্দ লোক একজন ভাল লোককে সংকটে ফেলবার পরিকল্পনা করতে পারে, কিন্তু সে তার নিজের ফাঁদে নিজেই]]></a:t>
+              <a:t><![CDATA[22. வன்கண்ணன் செல்வனாகிறதற்குப் பதறுகிறான், வறுமை தனக்கு வருமென்று அறியாதிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়বে| ভাল লোকের ভালই হবে|]]></a:t>
+              <a:t><![CDATA[23. தன் நாவினால் முகஸ்துதி பேசுகிறவனைப்பார்க்கிலும், கடிந்துகொள்ளுகிறவன் முடிவில் அங்கீகாரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. য়ে ব্যক্তি খুনের দাযে অপরাধী সে কখনও শান্তি পাবে না| তাকে কখনও সমর্থন করো না|]]></a:t>
+              <a:t><![CDATA[2. தேசத்தின் பாவத்தினிமித்தம் அதின் அதிகாரிகள் அநேகராயிருக்கிறார்கள்; புத்தியும் அறிவுமுள்ள மனுஷனாலோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ধনী লোকরা সব সময় নিজেদের জ্ঞানী মনে করে| কিন্তু একজন দরিদ্র ব্যক্তি য়ে জ্ঞানী সে ঐ গর্বিত ধনী]]></a:t>
+              <a:t><![CDATA[பெறுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকটির সম্বন্ধে সত্যটি বুঝতে পারে|]]></a:t>
+              <a:t><![CDATA[24. தன் தகப்பனையும் தன் தாயையும் கொள்ளையிட்டு, அது துரோகமல்ல என்பவன் பாழ்க்கடிக்கிற மனுஷனுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ভালো লোক নেতা হলে সকলেই সুখী হয় কিন্তু মন্দ লোককে নেতা নির্বাচন করলে সব লোক লুকিয়ে পড়ে|]]></a:t>
+              <a:t><![CDATA[தோழன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. য়ে ব্যক্তি পাপ গোপন করে সে কখনও সফল হয় না| কিন্তু য়ে ব্যক্তি তার অন্যায় স্বীকার করে তা থেকে]]></a:t>
+              <a:t><![CDATA[25. பெருநெஞ்சன் வழக்கைக் கொளுவுகிறான்; கர்த்தரை நம்புகிறவனோ செழிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরত হয় সেই ঈশ্বরের করুণা পায়|]]></a:t>
+              <a:t><![CDATA[26. தன் இருதயத்தை நம்புகிறவன் மூடன்; ஞானமாய் நடக்கிறவனோ இரட்சிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. য়ে ব্যক্তি প্রভুকে শ্রদ্ধা করে সে তার আশীর্বাদ পায়| কিন্তু য়ে ব্যক্তি প্রভুকে ভক্তি করবে না]]></a:t>
+              <a:t><![CDATA[27. தரித்திரருக்குக் கொடுப்பவன் தாழ்ச்சியடையான்; தன் கண்களை ஏழைகளுக்கு விலக்குகிறவனுக்கோ அநேக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলে জেদ ধরে থাকে তাকে সমস্যায় পড়তে হয়|]]></a:t>
+              <a:t><![CDATA[சாபங்கள் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. যখন এক জন দুষ্ট শাসক অসহায় লোকদের ওপর শাসন করে তখন সে হয়ে ওঠে একটি হিংস্র ভালুক বা একটি সিংহের]]></a:t>
+              <a:t><![CDATA[28. துன்மார்க்கர் எழும்பும்போது மனுஷர் மறைந்துகொள்ளுகிறார்கள்; அவர்கள் அழியும்போதோ நீதிமான்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মত য়ে যুদ্ধ করতে প্রস্তুত|]]></a:t>
+              <a:t><![CDATA[பெருகுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. যদি এক জন মানুষ সঠিক পথে থাকে তবে সে নিরাপদে থাকবে| কিন্তু য়ে মন্দ হবে সে তার ক্ষমতা হারাবে|]]></a:t>
+              <a:t><![CDATA[அதின் நற்சீர் நீடித்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. য়ে মানুষ কঠোর পরিশ্রম করে সে প্রচুর খেতে পাবে| কিন্তু য়ে ব্যক্তি সময় নষ্ট করে সে সর্বদা]]></a:t>
+              <a:t><![CDATA[3. ஏழைகளை ஒடுக்குகிற தரித்திரன் ஆகாரம் விளையாதபடி வெள்ளமாய் அடித்துக்கொண்டுபோகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দরিদ্রই থেকে যাবে|]]></a:t>
+              <a:t><![CDATA[மழையைப்போலிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. য়ে ব্যক্তি ঈশ্বরকে অনুসরণ করে ঈশ্বর তাকে আশীর্বাদ করবেন| কিন্তু য়ে শুধুই ঐশ্বর্য়ের পিছনে ছোটে]]></a:t>
+              <a:t><![CDATA[4. வேதப்பிரமாணத்தை விட்டு விலகுகிறவர்கள் துன்மார்க்கரைப் புகழுகிறார்கள்; வேதப்பிரமாணத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে শাস্তি পেতে হয়|]]></a:t>
+              <a:t><![CDATA[கைக்கொள்ளுகிறவர்களோ அவர்களோடே போராடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>