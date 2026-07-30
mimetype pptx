--- v0 (2026-06-03)
+++ v1 (2026-07-30)
@@ -49,72 +49,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -124,61 +102,50 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
-    <p:sldId id="285" r:id="rId32"/>
-[...9 lines deleted...]
-    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -305,64 +272,53 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-[...12 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. துஷ்டனுடைய துரோகத்திலே கண்ணியிருக்கிறது; நீதிமானோ பாடி மகிழுகிறான்.]]></a:t>
+              <a:t><![CDATA[8. பரியாசக்காரர் பட்டணத்தில் தீக்கொளுத்திவிடுகிறார்கள்; ஞானிகளோ குரோதத்தை விலக்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீதிமான் ஏழைகளின் நியாயத்தைக் கவனித்தறிகிறான்; துன்மார்க்கனோ அதை அறிய விரும்பான்.]]></a:t>
+              <a:t><![CDATA[9. ஞானி மூடனுடன் வழக்காடுகையில், சினந்தாலும் சிரித்தாலும் அமைதியில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பரியாசக்காரர் பட்டணத்தில் தீக்கொளுத்திவிடுகிறார்கள்; ஞானிகளோ குரோதத்தை விலக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. இரத்தப்பிரியர் உத்தமனைப் பகைக்கிறார்கள்; செம்மையானவர்களோ அவனுடைய பிராணனைக் காப்பாற்றுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஞானி மூடனுடன் வழக்காடுகையில், சினந்தாலும் சிரித்தாலும் அமைதியில்லை.]]></a:t>
+              <a:t><![CDATA[11. மூடன் தன் உள்ளத்தையெல்லாம் வெளிப்படுத்துகிறான்; ஞானியோ அதைப் பின்னுக்கு அடக்கிவைக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஞானி மூடனுடன் வழக்காடுகையில், சினந்தாலும் சிரித்தாலும் அமைதியில்லை.]]></a:t>
+              <a:t><![CDATA[12. அதிபதியானவன் பொய்களுக்குச் செவிகொடுத்தால், அவன் ஊழியக்காரர் யாவரும் துன்மார்க்கராவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இரத்தப்பிரியர் உத்தமனைப் பகைக்கிறார்கள்; செம்மையானவர்களோ அவனுடைய பிராணனைக் காப்பாற்றுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. தரித்திரனும் கொடுமைக்காரனும் ஒருவரையொருவர் சந்திக்கிறார்கள்; அவ்விருவருடைய கண்களுக்கும் கர்த்தர் வெளிச்சங் கொடுக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மூடன் தன் உள்ளத்தையெல்லாம் வெளிப்படுத்துகிறான்; ஞானியோ அதைப் பின்னுக்கு அடக்கிவைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[14. ஏழைகளுடைய நியாயத்தை உண்மையாய் விசாரிக்கிற ராஜாவின் சிங்காசனம் என்றும் நிலைபெற்றிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதிபதியானவன் பொய்களுக்குச் செவிகொடுத்தால், அவன் ஊழியக்காரர் யாவரும் துன்மார்க்கராவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. பிரம்பும் கடிந்துகொள்ளுதலும் ஞானத்தைக் கொடுக்கும்; தன் இஷ்டத்திற்கு விடப்பட்ட பிள்ளையோ தன் தாய்க்கு வெட்கத்தை உண்டுபண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தரித்திரனும் கொடுமைக்காரனும் ஒருவரையொருவர் சந்திக்கிறார்கள்; அவ்விருவருடைய கண்களுக்கும் கர்த்தர் வெளிச்சங் கொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[16. துன்மார்க்கர் பெருகினால் பாவமும் பெருகும்; நீதிமான்களோ அவர்கள் விழுவதைக் காண்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தரித்திரனும் கொடுமைக்காரனும் ஒருவரையொருவர் சந்திக்கிறார்கள்; அவ்விருவருடைய கண்களுக்கும் கர்த்தர் வெளிச்சங் கொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. உன் மகனைச் சிட்சைசெய், அவன் உனக்கு ஆறுதல்செய்வான், உன் ஆத்துமாவுக்கு ஆனந்தத்தையும் உண்டாக்குவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏழைகளுடைய நியாயத்தை உண்மையாய் விசாரிக்கிற ராஜாவின் சிங்காசனம் என்றும் நிலைபெற்றிருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. தீர்க்கதரிசனமில்லாத இடத்தில் ஜனங்கள் சீர்கெட்டுப்போவார்கள்; வேதத்தைக் காக்கிறவனோ பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிரம்பும் கடிந்துகொள்ளுதலும் ஞானத்தைக் கொடுக்கும்; தன் இஷ்டத்திற்கு விடப்பட்ட பிள்ளையோ தன் தாய்க்கு வெட்கத்தை உண்டுபண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[19. அடிமையானவன் வார்த்தைகளினாலே அடங்கான்; அவைகளை அவன் அறிந்தாலும் உத்தரவுகொடான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிரம்பும் கடிந்துகொள்ளுதலும் ஞானத்தைக் கொடுக்கும்; தன் இஷ்டத்திற்கு விடப்பட்ட பிள்ளையோ தன் தாய்க்கு வெட்கத்தை உண்டுபண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[20. தன் வார்த்தைகளில் பதறுகிற மனுஷனைக் கண்டாயானால், அவனை நம்புவதைப்பார்க்கிலும் மூடனை நம்பலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. துன்மார்க்கர் பெருகினால் பாவமும் பெருகும்; நீதிமான்களோ அவர்கள் விழுவதைக் காண்பார்கள்.]]></a:t>
+              <a:t><![CDATA[21. ஒருவன் தன் அடிமையைச் சிறுபிராயமுதல் இளக்காரமாக வளர்த்தால், முடிவிலே அவன் தன்னைப் புத்திரனாகப் பாராட்டுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. துன்மார்க்கர் பெருகினால் பாவமும் பெருகும்; நீதிமான்களோ அவர்கள் விழுவதைக் காண்பார்கள்.]]></a:t>
+              <a:t><![CDATA[22. கோபக்காரன் வழக்கைக் கொளுவுகிறான்; மூர்க்கன் பெரும்பாதகன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் மகனைச் சிட்சைசெய், அவன் உனக்கு ஆறுதல்செய்வான், உன் ஆத்துமாவுக்கு ஆனந்தத்தையும் உண்டாக்குவான்.]]></a:t>
+              <a:t><![CDATA[23. மனுஷனுடைய அகந்தை அவனைத் தாழ்த்தும்; மனத்தாழ்மையுள்ளவனோ கனமடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் மகனைச் சிட்சைசெய், அவன் உனக்கு ஆறுதல்செய்வான், உன் ஆத்துமாவுக்கு ஆனந்தத்தையும் உண்டாக்குவான்.]]></a:t>
+              <a:t><![CDATA[24. திருடனோடே பங்கிட்டுக்கொள்ளுகிறவன் தன் ஆத்துமாவைப் பகைக்கிறான்; சாபத்தை அவன் கேட்டாலும் காரியத்தை வெளிப்படுத்தமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தீர்க்கதரிசனமில்லாத இடத்தில் ஜனங்கள் சீர்கெட்டுப்போவார்கள்; வேதத்தைக் காக்கிறவனோ பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[25. மனுஷனுக்குப் பயப்படும் பயம் கண்ணியை வருவிக்கும்; கர்த்தரை நம்புகிறவனோ உயர்ந்த அடைக்கலத்திலே வைக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தீர்க்கதரிசனமில்லாத இடத்தில் ஜனங்கள் சீர்கெட்டுப்போவார்கள்; வேதத்தைக் காக்கிறவனோ பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[26. ஆளுகைசெய்கிறவனுடைய முகதரிசனத்தைத் தேடுகிறவர்கள் அநேகர்; ஆனாலும் அவனவனுடைய நியாயம் கர்த்தராலே தீரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அடிமையானவன் வார்த்தைகளினாலே அடங்கான்; அவைகளை அவன் அறிந்தாலும் உத்தரவுகொடான்.]]></a:t>
+              <a:t><![CDATA[27. நீதிமானுக்கு அநியாயக்காரன் அருவருப்பானவன்; சன்மார்க்கனும் துன்மார்க்கனுக்கு அவருப்பானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,1141 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அடிக்கடி கடிந்துகொள்ளப்பட்டும் தன் பிடரியைக் கடினப்படுத்துகிறவன் சகாயமின்றிச் சடிதியில் நாசமடைவான்.]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[26. ஆளுகைசெய்கிறவனுடைய முகதரிசனத்தைத் தேடுகிறவர்கள் அநேகர்; ஆனாலும் அவனவனுடைய நியாயம் கர்த்தராலே தீரும்.]]></a:t>
+              <a:t><![CDATA[2. நீதிமான்கள் பெருகினால் ஜனங்கள் மகிழுவார்கள்; துன்மார்க்கர் ஆளும்போதோ ஜனங்கள் தவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,160 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீதிமான்கள் பெருகினால் ஜனங்கள் மகிழுவார்கள்; துன்மார்க்கர் ஆளும்போதோ ஜனங்கள் தவிப்பார்கள்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[27. நீதிமானுக்கு அநியாயக்காரன் அருவருப்பானவன்; சன்மார்க்கனும் துன்மார்க்கனுக்கு அவருப்பானவன்.]]></a:t>
+              <a:t><![CDATA[3. ஞானத்தில் பிரியப்படுகிறவன் தன்தகப்பனை மகிழப்பண்ணுகிறான்; வேசிகளோடே தொந்திப்பானவனோ ஆஸ்தியை அழிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஞானத்தில் பிரியப்படுகிறவன் தன்தகப்பனை மகிழப்பண்ணுகிறான்; வேசிகளோடே தொந்திப்பானவனோ ஆஸ்தியை அழிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[4. நியாயத்தினால் ராஜா தேசத்தை நிலைநிறுத்துகிறான்; பரிதானப்பிரியனோ அதைக் கவிழ்க்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நியாயத்தினால் ராஜா தேசத்தை நிலைநிறுத்துகிறான்; பரிதானப்பிரியனோ அதைக் கவிழ்க்கிறான்.]]></a:t>
+              <a:t><![CDATA[5. பிறனை முகஸ்துதி செய்கிறவன், அவன் கால்களுக்கு வலையை விரிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நியாயத்தினால் ராஜா தேசத்தை நிலைநிறுத்துகிறான்; பரிதானப்பிரியனோ அதைக் கவிழ்க்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. துஷ்டனுடைய துரோகத்திலே கண்ணியிருக்கிறது; நீதிமானோ பாடி மகிழுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பிறனை முகஸ்துதி செய்கிறவன், அவன் கால்களுக்கு வலையை விரிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[7. நீதிமான் ஏழைகளின் நியாயத்தைக் கவனித்தறிகிறான்; துன்மார்க்கனோ அதை அறிய விரும்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486809" r:id="rId1"/>
+    <p:sldLayoutId id="2474467177" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4863,142 +3620,54 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...78 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5143,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. মন্দ লোকরা তাদের নিজেদের কুকর্মের ফাঁদে পড়ে| কিন্তু একজন ভাল মানুষ মনের সুখে গান গাইতে পারে|]]></a:t>
+              <a:t><![CDATA[8. అపహాసకులు పట్టణము తల్లడిల్లజేయుదురు జ్ఞానులు కోపము చల్లార్చెదరు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ভালো লোক দরিদ্র মানুষের জন্য ভালো কিছু করতে চায়, কিন্তু মন্দ লোক তাদের নিয়ে মাথাই ঘামায় না|]]></a:t>
+              <a:t><![CDATA[9. జ్ఞాని మూఢునితో వాదించునప్పుడు వాడు ఊరకుండక రేగుచుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. উদ্ধত লোকরা একটি শহরে আগুন ধরিয়ে দিতে পারে, কিন্তু জ্ঞানী লোকরা জ্বলন্ত ক্রোধকে নির্বাপিত করে|]]></a:t>
+              <a:t><![CDATA[10. నరహంతకులు నిర్దోషులను ద్వేషించుదురు అట్టివారు యథార్థవంతుల ప్రాణము తీయ జూతురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. যদি এক জন জ্ঞানী একজন মূর্খের সঙ্গে আলোচনা করে কোন সমস্যা মেটাতে চায় তাহলে সেই মূর্খ বোকার মতো]]></a:t>
+              <a:t><![CDATA[11. బుద్ధిహీనుడు తన కోపమంత కనుపరచును జ్ఞానముగలవాడు కోపము అణచుకొని దానిని చూప కుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তর্ক করতে থাকবে এবং তারা কখনোই এক মত হতে পারবে না|]]></a:t>
+              <a:t><![CDATA[12. అబద్ధముల నాలకించు రాజునకు ఉద్యోగస్థులందరు దుష్టులుగా నుందురు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. খুনীরা সর্বদাই সত্‌ লোকদের ঘৃণা করে| মন্দ লোকরা সর্বদা ভাল লোকদের মেরে ফেলতে চেষ্টা করে|]]></a:t>
+              <a:t><![CDATA[13. బీదలును వడ్డికిచ్చువారును కలిసికొందురు ఉభయులకు వెలుగునిచ్చువాడు యెహోవాయే.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এক জন বোকা লোক সহজেই রেগে যায় কিন্তু জ্ঞানী মানুষ ধৈর্য়্য় ধরে নিজেকে সামলে রাখে|]]></a:t>
+              <a:t><![CDATA[14. ఏ రాజు దరిద్రులకు సత్యముగా న్యాయము తీర్చునో ఆ రాజు సింహాసనము నిత్యముగా స్థిరపరచబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এক জন শাসক যদি মিথ্যাকে প্রশ্রয দেয় তবে তার কর্মচারীরা দুর্নীতিগ্রস্ত হয়ে উঠবে|]]></a:t>
+              <a:t><![CDATA[15. బెత్తమును గద్దింపును జ్ఞానము కలుగజేయును అదుపులేని బాలుడు తన తల్లికి అవమానము తెచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. একদিক থেকে দেখলে একজন দরিদ্র ব্যক্তি, আর এক জন য়ে দরিদ্রদের কাছ থেকে চুরি করে, তারা একই; তারা]]></a:t>
+              <a:t><![CDATA[16. దుష్టులు ప్రబలినప్పుడు చెడుతనము ప్రబలును వారు పడిపోవుటను నీతిమంతులు కన్నులార చూచె దరు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুজনেই প্রভুর দৃষ্টি|]]></a:t>
+              <a:t><![CDATA[17. నీ కుమారుని శిక్షించినయెడల అతడు నిన్ను సంతోష పరచును నీ మనస్సుకు ఆనందము కలుగజేయును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. য়ে ব্যক্তি প্রায়ই তিরস্কৃত হয় কিন্তু জেদ ধরে থাকে তাকে হঠাত্‌ বিপর্য়যের সম্মুখীন হতে হয় এবং]]></a:t>
+              <a:t><![CDATA[1. ఎన్నిసారులు గద్దించినను లోబడనివాడు మరి తిరుగులేకుండ హఠాత్తుగా నాశనమగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. য়ে রাজা দরিদ্রদের প্রতি ন্যায়পরাযণ সে দীর্ঘকাল রাজত্ব করবে|]]></a:t>
+              <a:t><![CDATA[18. దేవోక్తి లేనియెడల జనులు కట్టులేక తిరుగుదురు ధర్మశాస్త్రము ననుసరించువాడు ధన్యుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. শাস্তি ও অনুশাসন দুইই শিশুদের পক্ষে ভাল| যদি কোন শিশুর অভিভাবক তাকে যা খুশী তাই করতে দেয় তবে সে]]></a:t>
+              <a:t><![CDATA[19. దాసుడు వాగ్దండనచేత గుణపడడు తాత్పర్యము తెలిసికొన్నను వాడు లోబడడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার মায়ের লজ্জার কারণ হয়|]]></a:t>
+              <a:t><![CDATA[20. ఆతురపడి మాటలాడువాని చూచితివా? వానికంటె మూర్ఖుడు సుళువుగా గుణపడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. যদি মন্দ লোকরা কর্ত্তৃত্ব করে তাহলে চতুর্দিকে পাপ কাজ হবে| কিন্তু শেষ পর্য়ন্ত ভালো মানুষদের জয়]]></a:t>
+              <a:t><![CDATA[21. ఒకడు తన దాసుని చిన్నప్పటినుండి గారాబముగా పెంచినయెడల తుదిని వాడు కుమా రుడుగా ఎంచబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবেই|]]></a:t>
+              <a:t><![CDATA[22. కోపిష్ఠుడు కలహము రేపును ముంగోపి అధికమైన దుష్క్రియలు చేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তোমার পুত্র অন্যায় করলে তাকে শাস্তি দিও| তাহলে তাকে নিয়ে তুমি গর্ব করতে পারবে এবং সে তোমাকে]]></a:t>
+              <a:t><![CDATA[23. ఎవని గర్వము వానిని తగ్గించును వినయమనస్కుడు ఘనతనొందును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কখনও লজ্জায় ফেলবে না|]]></a:t>
+              <a:t><![CDATA[24. దొంగతో పాలుకూడువాడు తనకుతానే పగవాడు అట్టివాడు ఒట్టు పెట్టినను సంగతి చెప్పడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. য়ে দেশ ঈশ্বর দ্বারা পরিচালিত নয়, সেখানে কখনও শান্তি আসবে না| য়ে দেশ ঈশ্বরের বিধি মেনে চলে]]></a:t>
+              <a:t><![CDATA[25. భయపడుటవలన మనుష్యులకు ఉరి వచ్చును యెహోవాయందు నమి్మక యుంచువాడు సురక్షిత ముగా నుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেখানে সুখ বিরাজ করে|]]></a:t>
+              <a:t><![CDATA[26. అనేకులు ఏలువాని దయ కోరుచుందురు మనుష్యులను తీర్పు తీర్చుట యెహోవా వశము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তুমি শুধু কথা বলে তোমার ভৃত্যকে কিছু শেখাতে পারবে না| সে তোমাকে বুঝলেও অবজ্ঞা করতে পারে|]]></a:t>
+              <a:t><![CDATA[27. దుర్మార్గుడు నీతిమంతులకు హేయుడు యథార్థవర్తనుడు భక్తిహీనునికి హేయుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,1371 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে তার থেকে রক্ষা পাবে না|]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[26. অনেক মানুষই রাজার সঙ্গে বন্ধুত্ব করতে চায়| কিন্তু প্রভু সব সময় মানুষকে ন্যায্য বিচার দেন|]]></a:t>
+              <a:t><![CDATA[2. నీతిమంతులు ప్రబలినప్పుడు ప్రజలు సంతోషింతురు దుష్టుడు ఏలునప్పుడు ప్రజలు నిట్టూర్పులు విడుతురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,183 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. যখন শাসক ভালো হয় তখন সবাই সুখে থাকে| কিন্তু মন্দ লোক কর্ত্তৃত্ব করলেই সকলে অভিযোগ জানায়|]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[27. ভালো মানুষরা অসত্‌ মানুষকে ঘৃণা করে এবং মন্দ লোকরা সত্‌ মানুষদের ঘৃণা করে|]]></a:t>
+              <a:t><![CDATA[3. జ్ఞానమును ప్రేమించువాడు తన తండ్రిని సంతోష పరచును వేశ్యలతో సాంగత్యము చేయువాడు అతని ఆస్తిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. য়ে ব্যক্তি জ্ঞানলাভে আগ্রহী সে তার পিতার সুখের কারণ হয়| কিন্তু য়ে ব্যক্তি বেশ্যালযে গিয়ে অর্থ]]></a:t>
+              <a:t><![CDATA[పాడుచేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যয় করে সে অচিরেই তার ঐশ্বর্য় হারাবে|]]></a:t>
+              <a:t><![CDATA[4. న్యాయము జరిగించుటవలన రాజు దేశమునకు క్షేమము కలుగజేయును లంచములు పుచ్చుకొనువాడు దేశమును పాడుచేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যদি রাজা ন্যায়পরাযণ হন তবে সে দেশ শক্তিশালী হয়ে উঠবে| কিন্তু রাজা যদি জোর করে খুব ভারী কর]]></a:t>
+              <a:t><![CDATA[5. తన పొరుగువానితో ఇచ్చకములాడువాడు వాని పట్టుకొనుటకు వలవేయువాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রজার ওপর চাপান, তাহলে সেই দেশ দুর্বল হয়ে পড়বে|]]></a:t>
+              <a:t><![CDATA[6. దుష్టుని మార్గమున బోనులు ఉంచబడును నీతిమంతుడు సంతోషగానములు చేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. য়ে মানুষ অন্য লোকদের তোষামোদ করে নিজের কার্য়্য় সিদ্ধ করতে চায় সে নিজের ফাঁদ নিজেই পাতে|]]></a:t>
+              <a:t><![CDATA[7. నీతిమంతుడు బీదలకొరకు న్యాయము విచారించును దుష్టుడు జ్ఞానము వివేచింపడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 29]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>