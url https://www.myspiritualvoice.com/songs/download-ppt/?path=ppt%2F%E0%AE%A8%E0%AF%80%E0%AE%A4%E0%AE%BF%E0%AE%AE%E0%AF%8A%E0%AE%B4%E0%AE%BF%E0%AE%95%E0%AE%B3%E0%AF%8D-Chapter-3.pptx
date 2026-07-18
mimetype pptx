--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -426,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அது உன் நாபிக்கு ஆரோக்கியமும், உன் எலும்புகளுக்கு ஊனுமாகும்.]]></a:t>
+              <a:t><![CDATA[8. It shall be health to your navel, and marrow to your bones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் பொருளாலும், உன் எல்லா விளைவின் முதற்பலனாலும் கர்த்தரைக் கனம்பண்ணு.]]></a:t>
+              <a:t><![CDATA[9. Honour the LORD with your substance, and with the first-fruits of all yours increase:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஒருவன் உனக்குத் தீங்குசெய்யாதிருக்க, காரணமின்றி அவனோடே வழக்காடாதே.]]></a:t>
+              <a:t><![CDATA[10. So shall your barns be filled with plenty, and your presses shall burst out with new wine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கொடுமையுள்ளவன்மேல் பொறாமை கொள்ளாதே; அவனுடைய வழிகளிலொன்றையும் தெரிந்துகொள்ளாதே.]]></a:t>
+              <a:t><![CDATA[11. My son, despise not the chastening of the LORD; neither be weary of his correction:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மாறுபாடுள்ளவன் கர்த்தருக்கு அருவருப்பானவன்; நீதிமான்களோடே அவருடைய இரகசியம் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. For whom the LORD loves he corrects; even as a father the son in whom he delights.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. துன்மார்க்கனுடைய வீட்டில் கர்த்தரின் சாபம் இருக்கிறது, நீதிமான்களுடைய வாசஸ்தலத்தையோ அவர் ஆசீர்வதிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. For whom the LORD loves he corrects; even as a father the son in whom he delights.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இகழ்வோரை அவர் இகழுகிறார்; தாழ்மையுள்ளவர்களுக்கோ கிருபையளிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. Happy is the man that finds wisdom, and the man that gets understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஞானவான்கள் கனத்தைச் சுதந்தரிப்பார்கள்; மதிகேடரோ கனவீனத்தை அடைவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. For the merchandise of it is better than the merchandise of silver, and the gain thereof than fine gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது உன் களஞ்சியங்கள் பூரணமாய் நிரம்பும்; உன் ஆலைகளில் திராட்சரசம் புரண்டோடும்.]]></a:t>
+              <a:t><![CDATA[15. She is more precious than rubies: and all the things you can desire are not to be compared unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் மகனே, நீ கர்த்தருடைய சிட்சையை அற்பமாக எண்ணாதே, அவர் கடிந்துகொள்ளும்போது சோர்ந்துபோகாதே.]]></a:t>
+              <a:t><![CDATA[16. Length of days is in her right hand; and in her left hand riches and honour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் மகனே, என் போதகத்தை மறவாதே; உன் இருதயம் என் கட்டளைகளைக் காக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[1. My son, forget not my law; but let yours heart keep my commandments:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தகப்பன் தான் நேசிக்கிற புத்திரனைச் சிட்சிக்கிறதுபோல, கர்த்தரும் எவனிடத்தில் அன்புகூருகிறாரோ அவனைச் சிட்சிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. Her ways are ways of pleasantness, and all her paths are peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தகப்பன் தான் நேசிக்கிற புத்திரனைச் சிட்சிக்கிறதுபோல, கர்த்தரும் எவனிடத்தில் அன்புகூருகிறாரோ அவனைச் சிட்சிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. She is a tree of life to them that lay hold upon her: and happy is every one that retains her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஞானத்தைக் கண்டடைகிற மனுஷனும், புத்தியைச் சம்பாதிக்கிற மனுஷனும் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[19. The LORD by wisdom has founded the earth; by understanding has he established the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின் வர்த்தகம் வெள்ளி வர்த்தகத்திலும், அதின் ஆதாயம் பசும்பொன்னிலும் உத்தமமானது.]]></a:t>
+              <a:t><![CDATA[20. By his knowledge the depths are broken up, and the clouds drop down the dew.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின் வர்த்தகம் வெள்ளி வர்த்தகத்திலும், அதின் ஆதாயம் பசும்பொன்னிலும் உத்தமமானது.]]></a:t>
+              <a:t><![CDATA[21. My son, let not them depart from yours eyes: keep sound wisdom and discretion:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முத்துக்களைப்பார்கிலும் அது விலையேறப்பெற்றது; நீ இச்சிக்கத்தக்கதொன்றும் அதற்கு நிகரல்ல.]]></a:t>
+              <a:t><![CDATA[21. My son, let not them depart from yours eyes: keep sound wisdom and discretion:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முத்துக்களைப்பார்கிலும் அது விலையேறப்பெற்றது; நீ இச்சிக்கத்தக்கதொன்றும் அதற்கு நிகரல்ல.]]></a:t>
+              <a:t><![CDATA[22. So shall they be life unto your soul, and grace to your neck.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதின் வலது கையில் தீர்க்காயுசும், அதின் இடதுகையில் செல்வமும் கனமும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. Then shall you walk in your way safely, and your foot shall not stumble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதின் வழிகள் இனிதான வழிகள், அதின் பாதைகளெல்லாம் சமாதானம்.]]></a:t>
+              <a:t><![CDATA[24. When you lie down, you shall not be afraid: yea, you shall lie down, and your sleep shall be sweet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அது தன்னை அடைந்தவர்களுக்கு ஜீவவிருட்சம், அதைப் பற்றிக்கொள்ளுகிற எவனும் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[25. Be not afraid of sudden fear, neither of the desolation of the wicked, when it comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவைகள் உனக்கு நீடித்த நாட்களையும், தீர்க்காயுசையும், சமாதானத்தையும் பெருகப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[2. For length of days, and long life, and peace, shall they add to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அது தன்னை அடைந்தவர்களுக்கு ஜீவவிருட்சம், அதைப் பற்றிக்கொள்ளுகிற எவனும் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[26. For the LORD shall be your confidence, and shall keep your foot from being taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் ஞானத்தினாலே பூமியை அஸ்திபாரப்படுத்தி, புத்தியினாலே வானங்களை ஸ்தாபித்தார்.]]></a:t>
+              <a:t><![CDATA[27. Withhold not good from them to whom it is due, when it is in the power of yours hand to do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவருடைய ஞானத்தினாலே ஆழங்கள் பிரிந்தது, ஆகாயமும் பனியைப்பெய்கிறது.]]></a:t>
+              <a:t><![CDATA[28. Say not unto your neighbour, Go, and come again, and tomorrow I will give; when you have it by you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் மகனே, இவைகள் உன் கண்களை விட்டுப் பிரியாதிருப்பதாக; மெய்ஞ்ஞானத்தையும் நல்லாலோசனையையும் காத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[28. Say not unto your neighbour, Go, and come again, and tomorrow I will give; when you have it by you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவைகள் உன் ஆத்துமாவுக்கு ஜீவனும், உன் கழுத்துக்கு அலங்காரமுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[29. Devise not evil against your neighbour, seeing he dwells securely by you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது நீ பயமின்றி உன் வழியில் நடப்பாய், உன் கால் இடறாது.]]></a:t>
+              <a:t><![CDATA[30. Strive not with a man without cause, if he have done you no harm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீ படுக்கும்போது பயப்படாதிருப்பாய்; நீ படுத்துக்கொள்ளும்போது உன் நித்திரை இன்பமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[31. Envy you not the oppressor, and choose none of his ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சடிதியான திகிலும், துஷ்டர்களின் பாழ்க்கடிப்பும் வரும்போது நீ அஞ்சவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[32. For the perverse is abomination to the LORD: but his secret is with the righteous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தர் உன் நம்பிக்கையாயிருந்து, உன் கால் சிக்கிக்கொள்ளாதபடி காப்பார்.]]></a:t>
+              <a:t><![CDATA[33. The curse of the LORD is in the house of the wicked: but he blesses the habitation of the just.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நன்மைசெய்யும்படி உனக்குத் திராணியிருக்கும்போது, அதை செய்யத்தக்கவர்களுக்குச் செய்யாமல் இராதே.]]></a:t>
+              <a:t><![CDATA[33. The curse of the LORD is in the house of the wicked: but he blesses the habitation of the just.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிருபையும் சத்தியமும் உன்னைவிட்டு விலகாதிருப்பதாக; நீ அவைகளை உன் கழுத்திலே பூண்டு, அவைகளை உன் இருதயமாகிய பலகையில் எழுதிக்கொள்.]]></a:t>
+              <a:t><![CDATA[3. Let not mercy and truth forsake you: bind them about your neck; write them upon the table of yours heart:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உன்னிடத்தில் பொருள் இருக்கையில் உன் அயலானை நோக்கி: நீ போய்த் திரும்பவா, நாளைக்குத் தருவேன் என்று சொல்லாதே.]]></a:t>
+              <a:t><![CDATA[34. Surely he scorns the scorners: but he gives grace unto the lowly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அச்சமின்றி உன்னிடத்தில் வாசம்பண்ணுகிற உன் அயலானுக்கு விரோதமாக தீங்கு நினையாதே.]]></a:t>
+              <a:t><![CDATA[35. The wise shall inherit glory: but shame shall be the promotion of fools.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிருபையும் சத்தியமும் உன்னைவிட்டு விலகாதிருப்பதாக; நீ அவைகளை உன் கழுத்திலே பூண்டு, அவைகளை உன் இருதயமாகிய பலகையில் எழுதிக்கொள்.]]></a:t>
+              <a:t><![CDATA[3. Let not mercy and truth forsake you: bind them about your neck; write them upon the table of yours heart:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதினால் தேவனுடைய பார்வையிலும் மனுஷருடைய பார்வையிலும் தயையும் நற்புத்தியும் பெறுவாய்.]]></a:t>
+              <a:t><![CDATA[4. So shall you find favour and good understanding in the sight of God and man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் சுயபுத்தியின்மேல் சாயாமல், உன் முழு இருதயத்தோடும் கர்த்தரில் நம்பிக்கையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[5. Trust in the LORD with all yours heart; and lean not unto yours own understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் வழிகளிலெல்லாம் அவரை நினைத்துக்கொள்; அப்பொழுது அவர் உன் பாதைகளைச் செவ்வைப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[6. In all your ways acknowledge him, and he shall direct your paths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ உன்னை ஞானியென்று எண்ணாதே; கர்த்தருக்குப் பயந்து, தீமையை விட்டு விலகு.]]></a:t>
+              <a:t><![CDATA[7. Be not wise in yours own eyes: fear the LORD, and depart from evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486798" r:id="rId1"/>
+    <p:sldLayoutId id="2473392280" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5264,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ऐसा करने से तेरा शरीर भला चंगा, और तेरी हड्डियां पुष्ट रहेंगी।]]></a:t>
+              <a:t><![CDATA[8. அது உன் நாபிக்கு ஆரோக்கியமும், உன் எலும்புகளுக்கு ஊனுமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. अपनी संपत्ति के द्वारा और अपनी भूमि की पहिली उपज दे देकर यहोवा की प्रतिष्ठा करना;]]></a:t>
+              <a:t><![CDATA[9. உன் பொருளாலும், உன் எல்லா விளைவின் முதற்பலனாலும் கர்த்தரைக் கனம்பண்ணு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. जिस मनुष्य ने तुझ से बुरा व्यवहार न किया हो, उस से अकारण मुकद्दमा खड़ा न करना।]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது உன் களஞ்சியங்கள் பூரணமாய் நிரம்பும்; உன் ஆலைகளில் திராட்சரசம் புரண்டோடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. उपद्रवी पुरूष के विषय में डाह न करना, न उसकी सी चाल चलना;]]></a:t>
+              <a:t><![CDATA[11. என் மகனே, நீ கர்த்தருடைய சிட்சையை அற்பமாக எண்ணாதே, அவர் கடிந்துகொள்ளும்போது சோர்ந்துபோகாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. क्योंकि यहोवा कुटिल से घृणा करता है, परन्तु वह अपना भेद सीधे लोगों पर खोलता है॥]]></a:t>
+              <a:t><![CDATA[12. தகப்பன் தான் நேசிக்கிற புத்திரனைச் சிட்சிக்கிறதுபோல, கர்த்தரும் எவனிடத்தில் அன்புகூருகிறாரோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. दुष्ट के घर पर यहोवा का शाप और धर्मियों के वासस्थान पर उसकी आशीष होती है।]]></a:t>
+              <a:t><![CDATA[அவனைச் சிட்சிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ठट्ठा करने वालों से वह निश्चय ठट्ठा करता है और दीनों पर अनुग्रह करता है।]]></a:t>
+              <a:t><![CDATA[13. ஞானத்தைக் கண்டடைகிற மனுஷனும், புத்தியைச் சம்பாதிக்கிற மனுஷனும் பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. बुद्धिमान महिमा को पाएंगे, और मूर्खों की बढ़ती अपमान ही की होगी॥]]></a:t>
+              <a:t><![CDATA[14. அதின் வர்த்தகம் வெள்ளி வர்த்தகத்திலும், அதின் ஆதாயம் பசும்பொன்னிலும் உத்தமமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. इस प्रकार तेरे खत्ते भरे और पूरे रहेंगे, और तेरे रसकुण्डोंसे नया दाखमधु उमण्डता रहेगा॥]]></a:t>
+              <a:t><![CDATA[15. முத்துக்களைப்பார்கிலும் அது விலையேறப்பெற்றது; நீ இச்சிக்கத்தக்கதொன்றும் அதற்கு நிகரல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. हे मेरे पुत्र, यहोवा की शिक्षा से मुंह न मोड़ना, और जब वह तुझे डांटे, तब तू बुरा न मानना,]]></a:t>
+              <a:t><![CDATA[16. அதின் வலது கையில் தீர்க்காயுசும், அதின் இடதுகையில் செல்வமும் கனமும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. हे मेरे पुत्र, मेरी शिक्षा को न भूलना; अपने हृदय में मेरी आज्ञाओं को रखे रहना;]]></a:t>
+              <a:t><![CDATA[1. என் மகனே, என் போதகத்தை மறவாதே; உன் இருதயம் என் கட்டளைகளைக் காக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. क्योंकि यहोवा जिस से प्रेम रखता है उस को डांटता है, जैसे कि बाप उस बेटे को जिसे वह अधिक चाहता]]></a:t>
+              <a:t><![CDATA[17. அதின் வழிகள் இனிதான வழிகள், அதின் பாதைகளெல்லாம் சமாதானம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है॥]]></a:t>
+              <a:t><![CDATA[18. அது தன்னை அடைந்தவர்களுக்கு ஜீவவிருட்சம், அதைப் பற்றிக்கொள்ளுகிற எவனும் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. क्या ही धन्य है वह मनुष्य जो बुद्धि पाए, और वह मनुष्य जो समझ प्राप्त करे,]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் ஞானத்தினாலே பூமியை அஸ்திபாரப்படுத்தி, புத்தியினாலே வானங்களை ஸ்தாபித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. क्योंकि बुद्धि की प्राप्ति चान्दी की प्राप्ति से बड़ी, और उसका लाभ चोखे सोने के लाभ से भी उत्तम]]></a:t>
+              <a:t><![CDATA[20. அவருடைய ஞானத்தினாலே ஆழங்கள் பிரிந்தது, ஆகாயமும் பனியைப்பெய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[21. என் மகனே, இவைகள் உன் கண்களை விட்டுப் பிரியாதிருப்பதாக; மெய்ஞ்ஞானத்தையும் நல்லாலோசனையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. वह मूंगे से अधिक अनमोल है, और जितनी वस्तुओं की तू लालसा करता है, उन में से कोई भी उसके तुल्य न]]></a:t>
+              <a:t><![CDATA[காத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ठहरेगी।]]></a:t>
+              <a:t><![CDATA[22. அவைகள் உன் ஆத்துமாவுக்கு ஜீவனும், உன் கழுத்துக்கு அலங்காரமுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. उसके दहिने हाथ में दीर्घायु, और उसके बाएं हाथ में धन और महिमा है।]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது நீ பயமின்றி உன் வழியில் நடப்பாய், உன் கால் இடறாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. उसके मार्ग मनभाऊ हैं, और उसके सब मार्ग कुशल के हैं।]]></a:t>
+              <a:t><![CDATA[24. நீ படுக்கும்போது பயப்படாதிருப்பாய்; நீ படுத்துக்கொள்ளும்போது உன் நித்திரை இன்பமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. जो बुद्धि को ग्रहण कर लेते हैं, उनके लिये वह जीवन का वृक्ष बनती है; और जो उस को पकड़े रहते हैं,]]></a:t>
+              <a:t><![CDATA[25. சடிதியான திகிலும், துஷ்டர்களின் பாழ்க்கடிப்பும் வரும்போது நீ அஞ்சவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. क्योंकि ऐसा करने से तेरी आयु बढ़ेगी, और तू अधिक कुशल से रहेगा।]]></a:t>
+              <a:t><![CDATA[2. அவைகள் உனக்கு நீடித்த நாட்களையும், தீர்க்காயுசையும், சமாதானத்தையும் பெருகப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वह धन्य हैं॥]]></a:t>
+              <a:t><![CDATA[26. கர்த்தர் உன் நம்பிக்கையாயிருந்து, உன் கால் சிக்கிக்கொள்ளாதபடி காப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. यहोवा ने पृथ्वी की नेव बुद्धि ही से डाली; और स्वर्ग को समझ ही के द्वारा स्थिर किया।]]></a:t>
+              <a:t><![CDATA[27. நன்மைசெய்யும்படி உனக்குத் திராணியிருக்கும்போது, அதை செய்யத்தக்கவர்களுக்குச் செய்யாமல் இராதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. उसी के ज्ञान के द्वारा गहिरे सागर फूट निकले, और आकाशमण्डल से ओस टपकती है॥]]></a:t>
+              <a:t><![CDATA[28. உன்னிடத்தில் பொருள் இருக்கையில் உன் அயலானை நோக்கி: நீ போய்த் திரும்பவா, நாளைக்குத் தருவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. हे मेरे पुत्र, ये बातें तेरी दृष्टि की ओट न हाने पाएं; खरी बुद्धि और विवेक की रक्षा कर,]]></a:t>
+              <a:t><![CDATA[சொல்லாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तब इन से तुझे जीवन मिलेगा, और ये तेरे गले का हार बनेंगे।]]></a:t>
+              <a:t><![CDATA[29. அச்சமின்றி உன்னிடத்தில் வாசம்பண்ணுகிற உன் அயலானுக்கு விரோதமாக தீங்கு நினையாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और तू अपने मार्ग पर निडर चलेगा, और तेरे पांव में ठेस न लगेगी।]]></a:t>
+              <a:t><![CDATA[30. ஒருவன் உனக்குத் தீங்குசெய்யாதிருக்க, காரணமின்றி அவனோடே வழக்காடாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. जब तू लेटेगा, तब भय न खाएगा, जब तू लेटेगा, तब सुख की नींद आएगी।]]></a:t>
+              <a:t><![CDATA[31. கொடுமையுள்ளவன்மேல் பொறாமை கொள்ளாதே; அவனுடைய வழிகளிலொன்றையும் தெரிந்துகொள்ளாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. अचानक आने वाले भय से न डरना, और जब दुष्टों पर विपत्ति आ पड़े, तब न घबराना;]]></a:t>
+              <a:t><![CDATA[32. மாறுபாடுள்ளவன் கர்த்தருக்கு அருவருப்பானவன்; நீதிமான்களோடே அவருடைய இரகசியம் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. क्योंकि यहोवा तुझे सहारा दिया करेगा, और तेरे पांव को फन्दे में फंसने न देगा।]]></a:t>
+              <a:t><![CDATA[33. துன்மார்க்கனுடைய வீட்டில் கர்த்தரின் சாபம் இருக்கிறது, நீதிமான்களுடைய வாசஸ்தலத்தையோ அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. जिनका भला करना चाहिये, यदि तुझ में शक्ति रहे, तो उनका भला करने से न रुकना॥]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. कृपा और सच्चाई तुझ से अलग न होने पाएं; वरन उन को अपने गले का हार बनाना, और अपनी हृदय रूपी पटिया]]></a:t>
+              <a:t><![CDATA[3. கிருபையும் சத்தியமும் உன்னைவிட்டு விலகாதிருப்பதாக; நீ அவைகளை உன் கழுத்திலே பூண்டு, அவைகளை உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. यदि तेरे पास देने को कुछ हो, तो अपने पड़ोसी से न कहना कि जा कल फिर आना, कल मैं तुझे दूंगा।]]></a:t>
+              <a:t><![CDATA[34. இகழ்வோரை அவர் இகழுகிறார்; தாழ்மையுள்ளவர்களுக்கோ கிருபையளிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. जब तेरा पड़ोसी तेरे पास बेखटके रहता है, तब उसके विरूद्ध बुरी युक्ति न बान्धना।]]></a:t>
+              <a:t><![CDATA[35. ஞானவான்கள் கனத்தைச் சுதந்தரிப்பார்கள்; மதிகேடரோ கனவீனத்தை அடைவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पर लिखना।]]></a:t>
+              <a:t><![CDATA[இருதயமாகிய பலகையில் எழுதிக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और तू परमेश्वर और मनुष्य दोनों का अनुग्रह पाएगा, तू अति बुद्धिमान होगा॥]]></a:t>
+              <a:t><![CDATA[4. அதினால் தேவனுடைய பார்வையிலும் மனுஷருடைய பார்வையிலும் தயையும் நற்புத்தியும் பெறுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तू अपनी समझ का सहारा न लेना, वरन सम्पूर्ण मन से यहोवा पर भरोसा रखना।]]></a:t>
+              <a:t><![CDATA[5. உன் சுயபுத்தியின்மேல் சாயாமல், உன் முழு இருதயத்தோடும் கர்த்தரில் நம்பிக்கையாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. उसी को स्मरण करके सब काम करना, तब वह तेरे लिये सीधा मार्ग निकालेगा।]]></a:t>
+              <a:t><![CDATA[6. உன் வழிகளிலெல்லாம் அவரை நினைத்துக்கொள்; அப்பொழுது அவர் உன் பாதைகளைச் செவ்வைப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. अपनी दृष्टि में बुद्धिमान न होना; यहोवा का भय मानना, और बुराई से अलग रहना।]]></a:t>
+              <a:t><![CDATA[7. நீ உன்னை ஞானியென்று எண்ணாதே; கர்த்தருக்குப் பயந்து, தீமையை விட்டு விலகு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>