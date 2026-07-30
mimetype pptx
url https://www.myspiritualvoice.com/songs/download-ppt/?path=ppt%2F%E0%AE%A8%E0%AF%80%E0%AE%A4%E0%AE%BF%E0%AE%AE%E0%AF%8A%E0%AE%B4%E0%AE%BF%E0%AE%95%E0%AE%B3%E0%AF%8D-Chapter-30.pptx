--- v0 (2026-06-03)
+++ v1 (2026-07-30)
@@ -77,68 +77,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,59 +144,50 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
-    <p:sldId id="299" r:id="rId46"/>
-[...7 lines deleted...]
-    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -355,62 +328,53 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-[...10 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வேறொரு சந்ததியாருமுண்டு; அவர்கள் கண்கள் எத்தனை மேட்டிமையும் அவர்கள் இமைகள் எத்தனை நெறிப்புமானவைகள்.]]></a:t>
+              <a:t><![CDATA[6. அவருடைய வசனங்களோடு ஒன்றையும் கூட்டாதே, கூட்டினால் அவர் உன்னைக் கடிந்துகொள்வார், நீ பொய்யனாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேசத்தில் சிறுமையானவர்களையும் மனுஷரில் எளிமையானவர்களையும் பட்சிப்பதற்குக் கட்கங்களையொத்த பற்களையும் கத்திகளையொத்த கடைவாய்ப்பற்களையுமுடைய சந்ததியாருமுண்டு.]]></a:t>
+              <a:t><![CDATA[7. இரண்டு மனு உம்மிடத்தில் கேட்கிறேன்; நான் மரிக்கும்பரியந்தமும் அவைகளை எனக்கு மறுக்காமல் தாரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேசத்தில் சிறுமையானவர்களையும் மனுஷரில் எளிமையானவர்களையும் பட்சிப்பதற்குக் கட்கங்களையொத்த பற்களையும் கத்திகளையொத்த கடைவாய்ப்பற்களையுமுடைய சந்ததியாருமுண்டு.]]></a:t>
+              <a:t><![CDATA[8. மாயையையும் பொய்வசனிப்பையும் எனக்குத் தூரப்படுத்தும்; தரித்திரத்தையும் ஐசுவரியத்தையும் எனக்குக் கொடாதிருப்பீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தா, தா, என்கிற இரண்டு குமாரத்திகள் அட்டைக்கு உண்டு. திருப்தியடையாத மூன்றுண்டு, போதும் என்று சொல்லாத நான்குமுண்டு.]]></a:t>
+              <a:t><![CDATA[8. மாயையையும் பொய்வசனிப்பையும் எனக்குத் தூரப்படுத்தும்; தரித்திரத்தையும் ஐசுவரியத்தையும் எனக்குக் கொடாதிருப்பீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தா, தா, என்கிற இரண்டு குமாரத்திகள் அட்டைக்கு உண்டு. திருப்தியடையாத மூன்றுண்டு, போதும் என்று சொல்லாத நான்குமுண்டு.]]></a:t>
+              <a:t><![CDATA[9. நான் பரிபூரணம் அடைகிறதினால் மறுதலித்து, கர்த்தர் யார் என்று சொல்லாதபடிக்கும்; தரித்திரப்படுகிறதினால் திருடி, என் தேவனுடைய நாமத்தை வீணிலே வழங்காதபடிக்கும், என் படியை எனக்கு அளந்து என்னைப்போஷித்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவையாவன: பாதாளமும், மலட்டுக் கர்ப்பமும், தண்ணீரால் திருப்தியடையாத நிலமும், போதுமென்று சொல்லாத அக்கினியுமே.]]></a:t>
+              <a:t><![CDATA[9. நான் பரிபூரணம் அடைகிறதினால் மறுதலித்து, கர்த்தர் யார் என்று சொல்லாதபடிக்கும்; தரித்திரப்படுகிறதினால் திருடி, என் தேவனுடைய நாமத்தை வீணிலே வழங்காதபடிக்கும், என் படியை எனக்கு அளந்து என்னைப்போஷித்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவையாவன: பாதாளமும், மலட்டுக் கர்ப்பமும், தண்ணீரால் திருப்தியடையாத நிலமும், போதுமென்று சொல்லாத அக்கினியுமே.]]></a:t>
+              <a:t><![CDATA[10. எஜமானிடத்தில் அவனுடைய வேலைக்காரன்மேல் குற்றஞ்சுமத்தாதே, அவன் உன்னைச் சபிப்பான், நீ குற்றவாளியாகக் காணப்படுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தகப்பனைப் பரியாசம்பண்ணி, தாயின் கட்டளையை அசட்டைபண்ணுகிற கண்ணை நதியின் காகங்கள் பிடுங்கும், கழுகின் குஞ்சுகள் தின்னும்.]]></a:t>
+              <a:t><![CDATA[10. எஜமானிடத்தில் அவனுடைய வேலைக்காரன்மேல் குற்றஞ்சுமத்தாதே, அவன் உன்னைச் சபிப்பான், நீ குற்றவாளியாகக் காணப்படுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தகப்பனைப் பரியாசம்பண்ணி, தாயின் கட்டளையை அசட்டைபண்ணுகிற கண்ணை நதியின் காகங்கள் பிடுங்கும், கழுகின் குஞ்சுகள் தின்னும்.]]></a:t>
+              <a:t><![CDATA[11. தங்கள் தகப்பனைச் சபித்தும், தங்கள் தாயை ஆசீர்வதியாமலும் இருக்கிற சந்ததியாருமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தகப்பனைப் பரியாசம்பண்ணி, தாயின் கட்டளையை அசட்டைபண்ணுகிற கண்ணை நதியின் காகங்கள் பிடுங்கும், கழுகின் குஞ்சுகள் தின்னும்.]]></a:t>
+              <a:t><![CDATA[12. தாங்கள் அழுக்கறக் கழுவப்படாமலிருந்தும், தங்கள் பார்வைக்குச் சுத்தமாகத் தோன்றுகிற சந்ததியாருமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மாயையையும் பொய்வசனிப்பையும் எனக்குத் தூரப்படுத்தும்; தரித்திரத்தையும் ஐசுவரியத்தையும் எனக்குக் கொடாதிருப்பீராக.]]></a:t>
+              <a:t><![CDATA[1. யாக்கோபின் குமாரனாகிய ஆகூர் என்னும் புருஷன் ஈத்தியேலுக்கு வசனித்து, ஈத்தியேலுக்கும், ஊகாலுக்கும் உரைத்த உபதேச வாக்கியங்களாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எனக்கு மிகவும் ஆச்சரியமானவைகள் மூன்றுண்டு, என் புத்திக்கெட்டாதவைகள் நான்குமுண்டு.]]></a:t>
+              <a:t><![CDATA[13. வேறொரு சந்ததியாருமுண்டு; அவர்கள் கண்கள் எத்தனை மேட்டிமையும் அவர்கள் இமைகள் எத்தனை நெறிப்புமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவையாவன: ஆகாயத்தில் கழுகினுடைய வழியும், கன்மலையின்மேல் பாம்பினுடைய வழியும், நடுக்கடலில் கப்பலினுடைய வழியும், ஒரு கன்னிகையை நாடிய மனுஷனுடைய வழியுமே.]]></a:t>
+              <a:t><![CDATA[14. தேசத்தில் சிறுமையானவர்களையும் மனுஷரில் எளிமையானவர்களையும் பட்சிப்பதற்குக் கட்கங்களையொத்த பற்களையும் கத்திகளையொத்த கடைவாய்ப்பற்களையுமுடைய சந்ததியாருமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவையாவன: ஆகாயத்தில் கழுகினுடைய வழியும், கன்மலையின்மேல் பாம்பினுடைய வழியும், நடுக்கடலில் கப்பலினுடைய வழியும், ஒரு கன்னிகையை நாடிய மனுஷனுடைய வழியுமே.]]></a:t>
+              <a:t><![CDATA[14. தேசத்தில் சிறுமையானவர்களையும் மனுஷரில் எளிமையானவர்களையும் பட்சிப்பதற்குக் கட்கங்களையொத்த பற்களையும் கத்திகளையொத்த கடைவாய்ப்பற்களையுமுடைய சந்ததியாருமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே விபசாரஸ்திரீயினுடைய வழியும் இருக்கிறது; அவள் தின்று, தன் வாயைத் துடைத்து: நான் ஒரு பாவமும் செய்யவில்லை என்பாள்.]]></a:t>
+              <a:t><![CDATA[15. தா, தா, என்கிற இரண்டு குமாரத்திகள் அட்டைக்கு உண்டு. திருப்தியடையாத மூன்றுண்டு, போதும் என்று சொல்லாத நான்குமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே விபசாரஸ்திரீயினுடைய வழியும் இருக்கிறது; அவள் தின்று, தன் வாயைத் துடைத்து: நான் ஒரு பாவமும் செய்யவில்லை என்பாள்.]]></a:t>
+              <a:t><![CDATA[16. அவையாவன: பாதாளமும், மலட்டுக் கர்ப்பமும், தண்ணீரால் திருப்தியடையாத நிலமும், போதுமென்று சொல்லாத அக்கினியுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மூன்றினிமித்தம் பூமி சஞ்சலப்படுகிறது, நான்கையும் அது தாங்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[17. தகப்பனைப் பரியாசம்பண்ணி, தாயின் கட்டளையை அசட்டைபண்ணுகிற கண்ணை நதியின் காகங்கள் பிடுங்கும், கழுகின் குஞ்சுகள் தின்னும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மூன்றினிமித்தம் பூமி சஞ்சலப்படுகிறது, நான்கையும் அது தாங்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[17. தகப்பனைப் பரியாசம்பண்ணி, தாயின் கட்டளையை அசட்டைபண்ணுகிற கண்ணை நதியின் காகங்கள் பிடுங்கும், கழுகின் குஞ்சுகள் தின்னும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யாக்கோபின் குமாரனாகிய ஆகூர் என்னும் புருஷன் ஈத்தியேலுக்கு வசனித்து, ஈத்தியேலுக்கும், ஊகாலுக்கும் உரைத்த உபதேச வாக்கியங்களாவன:]]></a:t>
+              <a:t><![CDATA[18. எனக்கு மிகவும் ஆச்சரியமானவைகள் மூன்றுண்டு, என் புத்திக்கெட்டாதவைகள் நான்குமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுஷரெல்லாரிலும் நான் மூடன்; மனுஷருக்கேற்ற புத்தி எனக்கு இல்லை.]]></a:t>
+              <a:t><![CDATA[18. எனக்கு மிகவும் ஆச்சரியமானவைகள் மூன்றுண்டு, என் புத்திக்கெட்டாதவைகள் நான்குமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுஷரெல்லாரிலும் நான் மூடன்; மனுஷருக்கேற்ற புத்தி எனக்கு இல்லை.]]></a:t>
+              <a:t><![CDATA[19. அவையாவன: ஆகாயத்தில் கழுகினுடைய வழியும், கன்மலையின்மேல் பாம்பினுடைய வழியும், நடுக்கடலில் கப்பலினுடைய வழியும், ஒரு கன்னிகையை நாடிய மனுஷனுடைய வழியுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மாயையையும் பொய்வசனிப்பையும் எனக்குத் தூரப்படுத்தும்; தரித்திரத்தையும் ஐசுவரியத்தையும் எனக்குக் கொடாதிருப்பீராக.]]></a:t>
+              <a:t><![CDATA[1. யாக்கோபின் குமாரனாகிய ஆகூர் என்னும் புருஷன் ஈத்தியேலுக்கு வசனித்து, ஈத்தியேலுக்கும், ஊகாலுக்கும் உரைத்த உபதேச வாக்கியங்களாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் ஞானத்தைக் கற்கவும் இல்லை, பரிசுத்தரின் அறிவை அறிந்துகொள்ளவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[20. அப்படியே விபசாரஸ்திரீயினுடைய வழியும் இருக்கிறது; அவள் தின்று, தன் வாயைத் துடைத்து: நான் ஒரு பாவமும் செய்யவில்லை என்பாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வானத்துக்கு ஏறியிறங்கினவர் யார்? காற்றைத் தமது கைப்பிடிகளில் அடக்கினவர் யார்? தண்ணீர்களை வஸ்திரத்தில் கட்டினவர் யார்? பூமியின் எல்லைகளையெல்லாம் ஸ்தாபித்தவர் யார்? அவருடைய நாமம் என்ன? அவர் குமாரனுடைய நாமம் என்ன? அதை அறிவாயோ?]]></a:t>
+              <a:t><![CDATA[21. மூன்றினிமித்தம் பூமி சஞ்சலப்படுகிறது, நான்கையும் அது தாங்கமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வானத்துக்கு ஏறியிறங்கினவர் யார்? காற்றைத் தமது கைப்பிடிகளில் அடக்கினவர் யார்? தண்ணீர்களை வஸ்திரத்தில் கட்டினவர் யார்? பூமியின் எல்லைகளையெல்லாம் ஸ்தாபித்தவர் யார்? அவருடைய நாமம் என்ன? அவர் குமாரனுடைய நாமம் என்ன? அதை அறிவாயோ?]]></a:t>
+              <a:t><![CDATA[22. அரசாளுகிற அடிமையினிமித்தமும், போஜனத்தால் திருப்தியான மூடனினிமித்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வானத்துக்கு ஏறியிறங்கினவர் யார்? காற்றைத் தமது கைப்பிடிகளில் அடக்கினவர் யார்? தண்ணீர்களை வஸ்திரத்தில் கட்டினவர் யார்? பூமியின் எல்லைகளையெல்லாம் ஸ்தாபித்தவர் யார்? அவருடைய நாமம் என்ன? அவர் குமாரனுடைய நாமம் என்ன? அதை அறிவாயோ?]]></a:t>
+              <a:t><![CDATA[23. பகைக்கப்படத்தக்கவளாயிருந்தும், புருஷனுக்கு வாழ்க்கைப்பட்ட ஸ்திரீயினிமித்தமும், தன் நாச்சியாருக்குப் பதிலாக இல்லாளாகும் அடிமைப்பெண்ணினிமித்தமுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவனுடைய வசனமெல்லாம் புடமிடப்பட்டவைகள்; தம்மை அண்டிக்கொள்ளுகிறவர்களுக்கு அவர் கேடகமானவர்.]]></a:t>
+              <a:t><![CDATA[24. பூமியில் சிறியவைகளாயிருந்தும், மகா ஞானமுள்ளவைகள் நான்குண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவருடைய வசனங்களோடு ஒன்றையும் கூட்டாதே, கூட்டினால் அவர் உன்னைக் கடிந்துகொள்வார், நீ பொய்யனாவாய்.]]></a:t>
+              <a:t><![CDATA[25. அவையாவன: அற்பமான ஜெந்துவாயிருந்தும், கோடைகாலத்திலே தங்கள் ஆகாரத்தைச் சம்பாதிக்கிற எறும்பும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவருடைய வசனங்களோடு ஒன்றையும் கூட்டாதே, கூட்டினால் அவர் உன்னைக் கடிந்துகொள்வார், நீ பொய்யனாவாய்.]]></a:t>
+              <a:t><![CDATA[26. சத்துவமற்ற ஜெந்துவாயிருந்தும், தங்கள் வீட்டைக் கன்மலையிலே தோண்டிவைக்கும் குழிமுசல்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இரண்டு மனு உம்மிடத்தில் கேட்கிறேன்; நான் மரிக்கும்பரியந்தமும் அவைகளை எனக்கு மறுக்காமல் தாரும்.]]></a:t>
+              <a:t><![CDATA[27. ராஜா இல்லாதிருந்தும், பவுஞ்சு பவுஞ்சாய்ப் புறப்படுகிற வெட்டுக்கிளிகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அரசாளுகிற அடிமையினிமித்தமும், போஜனத்தால் திருப்தியான மூடனினிமித்தமும்,]]></a:t>
+              <a:t><![CDATA[28. தன் கைகளினால் வலையைப் பின்னி, அரசர் அரமனைகளிலிருக்கிற சிலந்திப் பூச்சியுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பகைக்கப்படத்தக்கவளாயிருந்தும், புருஷனுக்கு வாழ்க்கைப்பட்ட ஸ்திரீயினிமித்தமும், தன் நாச்சியாருக்குப் பதிலாக இல்லாளாகும் அடிமைப்பெண்ணினிமித்தமுமே.]]></a:t>
+              <a:t><![CDATA[29. விநோதமாய் அடிவைத்து நடக்கிறவைகள் மூன்றுண்டு; விநோத நடையுள்ளவைகள் நாலுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் பரிபூரணம் அடைகிறதினால் மறுதலித்து, கர்த்தர் யார் என்று சொல்லாதபடிக்கும்; தரித்திரப்படுகிறதினால் திருடி, என் தேவனுடைய நாமத்தை வீணிலே வழங்காதபடிக்கும், என் படியை எனக்கு அளந்து என்னைப்போஷித்தருளும்.]]></a:t>
+              <a:t><![CDATA[2. மனுஷரெல்லாரிலும் நான் மூடன்; மனுஷருக்கேற்ற புத்தி எனக்கு இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பகைக்கப்படத்தக்கவளாயிருந்தும், புருஷனுக்கு வாழ்க்கைப்பட்ட ஸ்திரீயினிமித்தமும், தன் நாச்சியாருக்குப் பதிலாக இல்லாளாகும் அடிமைப்பெண்ணினிமித்தமுமே.]]></a:t>
+              <a:t><![CDATA[30. அவையாவன: மிருகங்களில் சவுரியமானதும் ஒன்றுக்கும் பின்னிடையாததுமாகிய சிங்கமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பூமியில் சிறியவைகளாயிருந்தும், மகா ஞானமுள்ளவைகள் நான்குண்டு.]]></a:t>
+              <a:t><![CDATA[31. போர்க்குதிரையும், வெள்ளாட்டுக்கடாவும், ஒருவரும் எதிர்க்கக் கூடாத ராஜாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவையாவன: அற்பமான ஜெந்துவாயிருந்தும், கோடைகாலத்திலே தங்கள் ஆகாரத்தைச் சம்பாதிக்கிற எறும்பும்,]]></a:t>
+              <a:t><![CDATA[32. நீ மேட்டிமையானதினால் பைத்தியமாய் நடந்து, துர்ச்சிந்தனையுள்ளவனாயிருந்தாயானால், கையினால் வாயை மூடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,705 +4358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சத்துவமற்ற ஜெந்துவாயிருந்தும், தங்கள் வீட்டைக் கன்மலையிலே தோண்டிவைக்கும் குழிமுசல்களும்,]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[32. நீ மேட்டிமையானதினால் பைத்தியமாய் நடந்து, துர்ச்சிந்தனையுள்ளவனாயிருந்தாயானால், கையினால் வாயை மூடு.]]></a:t>
+              <a:t><![CDATA[33. பாலைக் கடைதல் வெண்ணெயைப் பிறப்பிக்கும்; மூக்கைப் பிசைதல் இரத்தத்தைப் பிறப்பிக்கும்; அப்படியே கோபத்தைக் கிண்டிவிடுதல் சண்டையைப் பிறப்பிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,378 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் பரிபூரணம் அடைகிறதினால் மறுதலித்து, கர்த்தர் யார் என்று சொல்லாதபடிக்கும்; தரித்திரப்படுகிறதினால் திருடி, என் தேவனுடைய நாமத்தை வீணிலே வழங்காதபடிக்கும், என் படியை எனக்கு அளந்து என்னைப்போஷித்தருளும்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[33. பாலைக் கடைதல் வெண்ணெயைப் பிறப்பிக்கும்; மூக்கைப் பிசைதல் இரத்தத்தைப் பிறப்பிக்கும்; அப்படியே கோபத்தைக் கிண்டிவிடுதல் சண்டையைப் பிறப்பிக்கும்.]]></a:t>
+              <a:t><![CDATA[3. நான் ஞானத்தைக் கற்கவும் இல்லை, பரிசுத்தரின் அறிவை அறிந்துகொள்ளவும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எஜமானிடத்தில் அவனுடைய வேலைக்காரன்மேல் குற்றஞ்சுமத்தாதே, அவன் உன்னைச் சபிப்பான், நீ குற்றவாளியாகக் காணப்படுவாய்.]]></a:t>
+              <a:t><![CDATA[4. வானத்துக்கு ஏறியிறங்கினவர் யார்? காற்றைத் தமது கைப்பிடிகளில் அடக்கினவர் யார்? தண்ணீர்களை வஸ்திரத்தில் கட்டினவர் யார்? பூமியின் எல்லைகளையெல்லாம் ஸ்தாபித்தவர் யார்? அவருடைய நாமம் என்ன? அவர் குமாரனுடைய நாமம் என்ன? அதை அறிவாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எஜமானிடத்தில் அவனுடைய வேலைக்காரன்மேல் குற்றஞ்சுமத்தாதே, அவன் உன்னைச் சபிப்பான், நீ குற்றவாளியாகக் காணப்படுவாய்.]]></a:t>
+              <a:t><![CDATA[4. வானத்துக்கு ஏறியிறங்கினவர் யார்? காற்றைத் தமது கைப்பிடிகளில் அடக்கினவர் யார்? தண்ணீர்களை வஸ்திரத்தில் கட்டினவர் யார்? பூமியின் எல்லைகளையெல்லாம் ஸ்தாபித்தவர் யார்? அவருடைய நாமம் என்ன? அவர் குமாரனுடைய நாமம் என்ன? அதை அறிவாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தங்கள் தகப்பனைச் சபித்தும், தங்கள் தாயை ஆசீர்வதியாமலும் இருக்கிற சந்ததியாருமுண்டு.]]></a:t>
+              <a:t><![CDATA[4. வானத்துக்கு ஏறியிறங்கினவர் யார்? காற்றைத் தமது கைப்பிடிகளில் அடக்கினவர் யார்? தண்ணீர்களை வஸ்திரத்தில் கட்டினவர் யார்? பூமியின் எல்லைகளையெல்லாம் ஸ்தாபித்தவர் யார்? அவருடைய நாமம் என்ன? அவர் குமாரனுடைய நாமம் என்ன? அதை அறிவாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாங்கள் அழுக்கறக் கழுவப்படாமலிருந்தும், தங்கள் பார்வைக்குச் சுத்தமாகத் தோன்றுகிற சந்ததியாருமுண்டு.]]></a:t>
+              <a:t><![CDATA[5. தேவனுடைய வசனமெல்லாம் புடமிடப்பட்டவைகள்; தம்மை அண்டிக்கொள்ளுகிறவர்களுக்கு அவர் கேடகமானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486806" r:id="rId1"/>
+    <p:sldLayoutId id="2474467167" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6339,126 +5322,54 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6595,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. কিছু মানুষ নিজেদের অপরের তুলনায় অনেক ভাল মনে করে|]]></a:t>
+              <a:t><![CDATA[6. ఆయన మాటలతో ఏమియు చేర్చకుము ఆయన నిన్ను గద్దించునేమో అప్పుడు నీవు అబద్ధికుడవగుదువు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কিছু মানুষের দাঁত তরবারির মতো এবং তাদের চোযাল ছুরির মতো| এরা দরিদ্রদের থেকে চুরি করবার জন্য]]></a:t>
+              <a:t><![CDATA[7. దేవా, నేను నీతో రెండు మనవులు చేసికొను చున్నాను నేను చనిపోకముందు వాటిని నాకనుగ్రహింపుము;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের সময়ের সদ্ব্য়বহার করে|]]></a:t>
+              <a:t><![CDATA[8. వ్యర్థమైనవాటిని ఆబద్ధములను నాకు దూరముగా నుంచుము పేదరికమునైనను ఐశ్వర్యమునైనను నాకు దయ చేయకుము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিছু মানুষ আছে যত পায় তত চায়| তারা কেবল, “আমাকে দাও, আমাকে দাও বলে চিত্কার করে| তিনটি জিনিস]]></a:t>
+              <a:t><![CDATA[తగినంత ఆహారము నాకు అనుగ్రహింపుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আছে বা প্রকৃত পক্ষে চারটি বস্তু আছে যাদের কখনও চাহিদা পূরণ হয় না:]]></a:t>
+              <a:t><![CDATA[9. ఎక్కువైనయెడల నేను కడుపు నిండినవాడనై నిన్ను విసర్జించి యెహోవా యెవడని అందునేమో లేక బీదనై దొంగిలి నా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. এরা হল মৃত্যুর স্থান, বন্ধ্যা স্ত্রীলোক, বৃষ্টির অভাবে শুষ্ক জমি এবং উত্তপ্ত আগুন যা থামানো যায়]]></a:t>
+              <a:t><![CDATA[దేవుని నామమును దూషింతు నేమో.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না|]]></a:t>
+              <a:t><![CDATA[10. దాసునిగూర్చి వాని యజమానునితో కొండెములు చెప్పకుము వాడు నిన్ను శపించును ఒకవేళ నీవు శిక్షార్హుడ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. য়ে ব্যক্তি তার পিতাকে বিদ্রূপ করে বা তার মাকে মান্য করতে চায় না সে শাস্তি পাবে| তার চোখগুলি]]></a:t>
+              <a:t><![CDATA[వగుదువు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েগুলি ভর্ত্‌সনাপূর্ণ দৃষ্টিতে তার অভিভাবকদের দিকে দেখেছে সেগুলো উপড়ে নেওয়া হবে এবং শকুন ও দাঁড়]]></a:t>
+              <a:t><![CDATA[11. తమ తండ్రిని శపించుచు తల్లిని దీవించని తరము కలదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাকদের খাওয়ানো হবে|]]></a:t>
+              <a:t><![CDATA[12. తమ దృష్టికి తాము శుద్ధులై తమ మాలిన్యమునుండి కడుగబడని వారి తరము కలదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমাকে মিথ্যা না বলতে সাহায্য কর| আর আমাকে খুব বেশী ধনী বা দরিদ্র কোরো না| আমাকে শুধু আমার নিত্য]]></a:t>
+              <a:t><![CDATA[1. దేవోక్తి, అనగా యాకె కుమారుడైన ఆగూరు పలికిన మాటలు.ఆ మనుష్యుడు ఈతీయేలునకును, ఈతీయేలునకును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তিনটি জিনিস আছে যা আমার পক্ষে বোঝা শক্ত; প্রকৃতপক্ষে চারটি জিনিস আছে যা আমার বোধগম্য হয় না:]]></a:t>
+              <a:t><![CDATA[13. కన్నులు నెత్తికి వచ్చినవారి తరము కలదు. వారి కనురెప్పలు ఎంత పైకెత్తబడియున్నవి!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. য়েমন আকাশে বিচরণকারী ঈগলপাখী, পাথরের ওপর সাপের আঁকাবাঁকা গতিবিধি, সমুদ্রে পারাপার করা জাহাজ এবং]]></a:t>
+              <a:t><![CDATA[14. దేశములో ఉండకుండ వారు దరిద్రులను మింగు నట్లును మనుష్యులలో ఉండకుండ బీదలను నశింపజేయు నట్లును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুরুষ ও নারীর প্রেম হল সেই চারটি বস্তু|]]></a:t>
+              <a:t><![CDATA[ఖడ్గమువంటి పళ్లును కత్తులవంటి దవడపళ్లును గల వారి తరము కలదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. এক জন অবিশ্বাসী স্ত্রী এমন ভাব দেখায় য়েন সে কোন অন্যায় করে না| সে স্নান করে, খায় এবং বলে সে]]></a:t>
+              <a:t><![CDATA[15. జలగకు ఇమ్ము ఇమ్ము అను కూతురులిద్దరు కలరు తృప్తిపడనివి మూడు కలవుచాలును అని పలుకనివి నాలుగు కలవు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোন ভুল কাজ করে নি|]]></a:t>
+              <a:t><![CDATA[16. అవేవనగా పాతాళము, కనని గర్భము, నీరు చాలును అనని భూమి, చాలును అనని అగ్ని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তিনটি জিনিস আছে যার জন্য পৃথিবীতে সমস্যার সৃষ্টি হয় এবং প্রকৃতপক্ষে চারটি জিনিস আছে যা পৃথিবী]]></a:t>
+              <a:t><![CDATA[17. తండ్రిని అపహసించి తల్లి మాట విననొల్లని వాని కన్ను లోయ కాకులు పీకును పక్షిరాజు పిల్లలు దానిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সহ্য করতে পারে না,]]></a:t>
+              <a:t><![CDATA[తినును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এগুলি হল ঈথীয়েল ও উকলের প্রতি যাকির পুত্র আগূরের হিতোপদেশ|]]></a:t>
+              <a:t><![CDATA[18. నా బుద్ధికి మించినవి మూడు కలవు నేను గ్రహింపలేనివి నాలుగు కలవు. అవేవనగా, అంతరిక్షమున పక్షిరాజు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আমি এক জন বোকা লোক| আমি অন্যদের চেয়েও বেশী বোকা| আমার য়ে ভাবে বোঝা উচিত্‌ আমি সে ভাবে বুঝতে]]></a:t>
+              <a:t><![CDATA[జాడ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারি না|]]></a:t>
+              <a:t><![CDATA[19. బండమీద సర్పము జాడ, నడిసముద్రమున ఓడ నడచుజాడ, కన్యకతో పురుషుని జాడ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রয়োজনীয় জিনিসগুলো দিযো|]]></a:t>
+              <a:t><![CDATA[ఉక్కాలునకును చెప్పినమాట.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমি জ্ঞান লাভ করি নি এবং আমি ঈশ্বর বিষয়েও কিছু জানি না|]]></a:t>
+              <a:t><![CDATA[20. జారిణియొక్క చర్యయును అట్టిదే; అది తిని నోరు తుడుచుకొని నేను ఏ దోషము ఎరుగననును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কোন মানুষই কখনও স্বর্গের কাছ থেকে শেখে নি| কোন মানুষই কখনও হাত দিয়ে হাওযা ধরতে পারে নি| কেউই]]></a:t>
+              <a:t><![CDATA[21. భూమిని వణకించునవి మూడు కలవు, అది మోయ లేనివి నాలుగు కలవు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কখনও এক টুকরো কাপড় দিয়ে জল ধরে রাখতে পারে নি| কোন মানুষ পৃথিবীর সীমানা নির্ধারণ করে দেয় নি| যদি]]></a:t>
+              <a:t><![CDATA[22. అవేవనగా, రాజరికమునకు వచ్చిన దాసుడు, కడుపు నిండ అన్నము కలిగిన మూర్ఖుడు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোন ব্যক্তি এসব করে থাকে, তবে তার নাম কি? এবং তার পুত্রের নাম কি?]]></a:t>
+              <a:t><![CDATA[23. కంటకురాలై యుండి పెండ్లియైన స్త్రీ, యజమాను రాలికి హక్కు దారురాలైన దాసి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ঈশ্বর যা বলেন তা সত্য বলে প্রমাণিত হয়| যারা ঈশ্বরের কাছে যায় তারা নিরাপদে থাকে|]]></a:t>
+              <a:t><![CDATA[24. భూమిమీద చిన్నవి నాలుగు కలవు అయినను అవి మిక్కిలి జ్ఞానముగలవి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তাই ঈশ্বর যা বলেন তা পাল্টাবার চেষ্টা কোরো না| তুমি যদি তা কর তাহলে ঈশ্বর তোমাকে শাস্তি দেবেন এবং]]></a:t>
+              <a:t><![CDATA[25. చీమలు బలములేని జీవులు అయినను అవి వేసవిలో తమ ఆహారమును సిద్ధపరచుకొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রমাণ করে দেবেন য়ে তুমি মিথ্যাবাদী|]]></a:t>
+              <a:t><![CDATA[26. చిన్న కుందేళ్లు బలములేని జీవులు అయినను అవి పేటు సందులలో నివాసములు కల్పించుకొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. প্রভু, তোমাকে আমি মৃত্যুর আগে আমার জন্য দুটি কাজ করতে বলব|]]></a:t>
+              <a:t><![CDATA[27. మిడుతలకు రాజు లేడు అయినను అవన్నియు పంక్తులు తీరి సాగిపోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. এরা হল: এক জন ভৃত্যের রাজা হওয়া, এক জন মূর্খের কাছে তার প্রয়োজনের অতিরিক্ত জিনিস থাকা,]]></a:t>
+              <a:t><![CDATA[28. బల్లిని చేతితో నీవు పట్టుకొనగలవు అయినను రాజుల గృహములలో అది యుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. স্ত্রীলোকের মন ঘৃণায পূর্ণ হওয়া সত্ত্বেও তার এক জন স্বামী পাওয়া এবং একজন স্ত্রী ভৃত্যর তার]]></a:t>
+              <a:t><![CDATA[29. డంబముగా నడుచునవి మూడు కలవు ఠీవితో నడుచునవి నాలుగు కలవు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. যদি আমার কাছে প্রয়োজনের অতিরিক্ত জিনিস থাকে তাহলে আমি ভাবব য়ে তোমাকে আমার প্রয়োজন নেই| কিন্তু]]></a:t>
+              <a:t><![CDATA[2. నిశ్చయముగా మనుష్యులలో నావంటి పశుప్రాయుడు లేడు నరులకున్న వివేచన నాకు లేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনিব ঠাকবুণের ওপর কর্তৃত্ব পাওয়া|]]></a:t>
+              <a:t><![CDATA[30. ​అవేవనగా ఎల్లమృగములలో పరాక్రమముగలదై ఎవనికైన భయపడి వెనుకకు తిరుగని సింహము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. পৃথিবীতে চারটি এমন বস্তু আছে যা ক্ষুদ্র হলেও জ্ঞানী|]]></a:t>
+              <a:t><![CDATA[31. శోణంగి కుక్క, మేకపోతు, తన సైన్యమునకు ముందు నడుచుచున్న రాజు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. পিঁপড়েরা ক্ষুদ্র এবং দুর্বল কিন্তু তারা গ্রীষ্মকালে তাদের খাবার সংগ্রহ করে এবং সঞ্চয় করে রাখে|]]></a:t>
+              <a:t><![CDATA[32. నీవు బుద్ధిహీనుడవై అతిశయపడి యుండినయెడల కీడు యోచించి యుండినయెడల నీ చేతితో నోరు మూసికొనుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,843 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. এক জাতীয বেঁজি আছে যারা ক্ষুদ্র হলেও পাথরে ঘর বাঁধে|]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[32. তুমি যদি বোকার মতো গর্বিত হয়ে ওঠো এবং অন্যদের বিরুদ্ধে কু-মতলব আঁটো, তোমাকে থামতে হবে এবং]]></a:t>
+              <a:t><![CDATA[33. పాలు తరచగా వెన్న పుట్టును, ముక్కు పిండగా రక్తము వచ్చును, కోపము రేపగా కలహము పుట్టును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,447 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি যদি দরিদ্র হই, তাহলে আমি হয়ত চুরি করতে পারি এবং তা ঈশ্বরের নামকে লজ্জিত করবে|]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[ঠিক এভাবেই যদি তুমি একজন রাগী মানুষের সঙ্গে বিরোধ কর তাহলে তা লড়াইতে পরিণত হবে|]]></a:t>
+              <a:t><![CDATA[3. నేను జ్ఞానాభ్యాసము చేసికొన్నవాడను కాను పరిశుద్ధ దేవునిగూర్చిన జ్ఞానము పొందలేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কখনও মনিবের কাছে তার ভৃত্যের দুর্নাম কোরো না| যদি তুমি তা কর, তাহলে মনিবটি তোমাকে অবিশ্বাস করবে]]></a:t>
+              <a:t><![CDATA[4. ఆకాశమునకెక్కి మరల దిగినవాడెవడు? తన పిడికిళ్లతో గాలిని పట్టుకొన్నవాడెవడు? బట్టలో నీళ్లు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এবং তোমাকেই দোষী সাব্যস্ত করবে|]]></a:t>
+              <a:t><![CDATA[మూటకట్టినవాడెవడు? భూమియొక్క దిక్కులన్నిటిని స్థాపించిన వాడెవడు? ఆయన పేరేమో ఆయన కుమారుని పేరేమో నీకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. কিছু মানুষ তাদের পিতার বিরুদ্ধে কথা বলে এবং মাকে সম্মান দেয় না|]]></a:t>
+              <a:t><![CDATA[తెలిసియున్నదా?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কিছু মানুষ মনে করে তারা ভাল, কিন্তু প্রকৃতপক্ষে তারা মন্দ|]]></a:t>
+              <a:t><![CDATA[5. దేవుని మాటలన్నియు పుటము పెట్టబడినవే ఆయనను ఆశ్రయించువారికి ఆయన కేడెము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>