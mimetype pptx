--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -55,52 +55,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -113,51 +111,50 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
-    <p:sldId id="288" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -287,54 +284,53 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஞானமே முக்கியம் ஞானத்தைச் சம்பாதி; என்னத்தைச் சம்பாதித்தாலும் புத்தியைச் சம்பாதித்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[8. Exalt her, and she shall promote you: she shall bring you to honour, when you do embrace her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ அதை மேன்மைப்படுத்து, அது உன்னை மேன்மைப்படுத்தும்; நீ அதைத் தழுவிக்கொண்டால், அது உன்னைக் கனம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[8. Exalt her, and she shall promote you: she shall bring you to honour, when you do embrace her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அது உன் தலைக்கு அலங்காரமான முடியைக் கொடுக்கும்; அது மகிமையான கிரீடத்தை உனக்குச் சூட்டும்.]]></a:t>
+              <a:t><![CDATA[9. She shall give to yours head an ornament of grace: a crown of glory shall she deliver to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் மகனே, கேள், என் வார்த்தைகளை ஏற்றுக்கொள்; அப்பொழுது உன் ஆயுசின் வருஷங்கள் அதிகமாகும்.]]></a:t>
+              <a:t><![CDATA[10. Hear, O my son, and receive my sayings; and the years of your life shall be many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஞானமார்க்கத்தை நான் உனக்குப் போதித்தேன்; செவ்வையான பாதைகளிலே உன்னை நடத்தினேன்.]]></a:t>
+              <a:t><![CDATA[11. I have taught you in the way of wisdom; I have led you in right paths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ அவைகளில் நடக்கும்போது உன் நடைகளுக்கு இடுக்கண் உண்டாவதில்லை; நீ அவைகளில் ஓடினாலும் இடறமாட்டாய்.]]></a:t>
+              <a:t><![CDATA[12. When you go, your steps shall not be straitened; and when you run, you shall not stumble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. புத்திமதியை உறுதியாய்ப் பற்றிக்கொள், அதை விட்டுவிடாதே; அதைக்காத்துக்கொள், அதுவே உனக்கு ஜீவன்.]]></a:t>
+              <a:t><![CDATA[12. When you go, your steps shall not be straitened; and when you run, you shall not stumble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. துன்மார்க்கருடைய பாதையில் பிரவேசியாதே; தீயோருடைய வழியில் நடவாதே.]]></a:t>
+              <a:t><![CDATA[13. Take fast hold of instruction; let her not go: keep her; for she is your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதை வெறுத்துவிடு அதின் வழியாய்ப் போகாதே; அதை விட்டு விலகிக் கடந்துபோ.]]></a:t>
+              <a:t><![CDATA[14. Enter not into the path of the wicked, and go not in the way of evil men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பொல்லாப்புச் செய்தாலொழிய அவர்களுக்கு நித்திரை வராது; அவர்கள் யாரையாகிலும் விழப்பண்ணாதிருந்தால் அவர்கள் தூக்கம் கலைந்துபோம்.]]></a:t>
+              <a:t><![CDATA[15. Avoid it, pass not by it, turn from it, and pass away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பிள்ளைகளே, நீங்கள் தகப்பன் போதகத்தைக் கேட்டு, புத்தியை அடையும்படி கவனியுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. Hear, all of you children, the instruction of a father, and attend to know understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பொல்லாப்புச் செய்தாலொழிய அவர்களுக்கு நித்திரை வராது; அவர்கள் யாரையாகிலும் விழப்பண்ணாதிருந்தால் அவர்கள் தூக்கம் கலைந்துபோம்.]]></a:t>
+              <a:t><![CDATA[16. For they sleep not, except they have done mischief; and their sleep is taken away, unless they cause some to fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் ஆகாமியத்தின் அப்பத்தைப் புசித்து, கொடுமையின் இரசத்தைக் குடிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. For they sleep not, except they have done mischief; and their sleep is taken away, unless they cause some to fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீதிமான்களுடைய பாதை நடுப்பகல்வரைக்கும் அதிகமதிகமாய்ப் பிரகாசிக்கிற சூரியப்பிரகாசம்போலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. For they eat the bread of wickedness, and drink the wine of violence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீதிமான்களுடைய பாதை நடுப்பகல்வரைக்கும் அதிகமதிகமாய்ப் பிரகாசிக்கிற சூரியப்பிரகாசம்போலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. But the path of the just is as the shining light, that shines more and more unto the perfect day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. துன்மார்க்கருடைய பாதையோ காரிருளைப்போலிருக்கும்; தாங்கள் இடறுவது இன்னதில் என்று அறியார்கள்.]]></a:t>
+              <a:t><![CDATA[19. The way of the wicked is as darkness: they know not at what they stumble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் மகனே, என் வார்த்தைகளைக் கவனி; என் வசனங்களுக்கு உன் செவியைச் சாய்.]]></a:t>
+              <a:t><![CDATA[20. My son, attend to my words; incline yours ear unto my sayings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவைகள் உன் கண்களை விட்டுப்பிரியாதிருப்பதாக; அவைகளை உன் இருதயத்துக்குள்ளே காத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[21. Let them not depart from yours eyes; keep them in the midst of yours heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவைகளைக் கண்டுபிடிக்கிறவர்களுக்கு அவைகள் ஜீவனும், அவர்கள் உடலுக்கெல்லாம் ஆரோக்கியமுமாம்.]]></a:t>
+              <a:t><![CDATA[22. For they are life unto those that find them, and health to all their flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவைகளைக் கண்டுபிடிக்கிறவர்களுக்கு அவைகள் ஜீவனும், அவர்கள் உடலுக்கெல்லாம் ஆரோக்கியமுமாம்.]]></a:t>
+              <a:t><![CDATA[23. Keep your heart with all diligence; for out of it are the issues of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எல்லாக் காவலோடும் உன் இருதயத்தைக் காத்துக்கொள், அதினிடத்தினின்று ஜீவஊற்று புறப்படும்.]]></a:t>
+              <a:t><![CDATA[24. Put away from you a perverse mouth, and perverse lips put far from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களுக்கு நற்போதகத்தைத் தருகிறேன்; என் உபதேசத்தை விடாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. For I give you good doctrine, forsake all of you not my law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வாயின் தாறுமாறுகளை உன்னை விட்டகற்றி, உதடுகளின் மாறுபாட்டை உனக்குத் தூரப்படுத்து.]]></a:t>
+              <a:t><![CDATA[25. Let yours eyes look right on, and let yours eyelids look straight before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் கண்கள் நேராய் நோக்கக்கடவது; உன் கண்ணிமைகள் உனக்கு முன்னே செவ்வையாய்ப் பார்க்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[26. Ponder the path of your feet, and let all your ways be established.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,160 +3006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் கால் நடையைச் சீர்தூக்கிப்பார்; உன் வழிகளெல்லாம் நிலைவரப்பட்டிருப்பதாக.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[27. வலதுபுறமாவது இடதுபுறமாவது சாயாதே; உன் காலைத் தீமைக்கு விலக்குவாயாக.]]></a:t>
+              <a:t><![CDATA[27. Turn not to the right hand nor to the left: remove your foot from evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் என் தகப்பனுக்குப் பிரியமான குமாரனும், என் தாய்க்கு மிகவும் அருமையான ஒரே பிள்ளையுமானவன்.]]></a:t>
+              <a:t><![CDATA[3. For I was my father's son, tender and only beloved in the sight of my mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் எனக்குப் போதித்துச் சொன்னது: உன் இருதயம் என் வார்த்தைகளைக் காத்துக்கொள்ளக்கடவது; என் கட்டளைகளைக் கைக்கொள், அப்பொழுது பிழைப்பாய்.]]></a:t>
+              <a:t><![CDATA[4. He taught me also, and said unto me, Let yours heart retain my words: keep my commandments, and live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் எனக்குப் போதித்துச் சொன்னது: உன் இருதயம் என் வார்த்தைகளைக் காத்துக்கொள்ளக்கடவது; என் கட்டளைகளைக் கைக்கொள், அப்பொழுது பிழைப்பாய்.]]></a:t>
+              <a:t><![CDATA[4. He taught me also, and said unto me, Let yours heart retain my words: keep my commandments, and live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஞானத்தைச் சம்பாதி, புத்தியையும் சம்பாதி; என் வாயின் வார்த்தைகளை மறவாமலும் விட்டு விலகாமலும் இரு.]]></a:t>
+              <a:t><![CDATA[5. Get wisdom, get understanding: forget it not; neither decline from the words of my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதை விடாதே, அது உன்னைத் தற்காக்கும்: அதின்மேல் பிரியமாயிரு, அது உன்னைக் காத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[6. Forsake her not, and she shall preserve you: love her, and she shall keep you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஞானமே முக்கியம் ஞானத்தைச் சம்பாதி; என்னத்தைச் சம்பாதித்தாலும் புத்தியைச் சம்பாதித்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[7. Wisdom is the principal thing; therefore get wisdom: and with all your getting get understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486797" r:id="rId1"/>
+    <p:sldLayoutId id="2473392280" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4096,58 +3983,50 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परन्तु समझ की प्राप्ति का यत्न घटने न पाए।]]></a:t>
+              <a:t><![CDATA[8. நீ அதை மேன்மைப்படுத்து, அது உன்னை மேன்மைப்படுத்தும்; நீ அதைத் தழுவிக்கொண்டால், அது உன்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. उसकी बड़ाई कर, वह तुझ को बढ़ाएगी; जब तू उस से लिपट जाए, तब वह तेरी महिमा करेगी।]]></a:t>
+              <a:t><![CDATA[கனம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. वह तेरे सिर पर शोभायमान भूषण बान्धेगी; और तुझे सुन्दर मुकुट देगी॥]]></a:t>
+              <a:t><![CDATA[9. அது உன் தலைக்கு அலங்காரமான முடியைக் கொடுக்கும்; அது மகிமையான கிரீடத்தை உனக்குச் சூட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. हे मेरे पुत्र, मेरी बातें सुन कर ग्रहण कर, तब तू बहुत वर्ष तक जीवित रहेगा।]]></a:t>
+              <a:t><![CDATA[10. என் மகனே, கேள், என் வார்த்தைகளை ஏற்றுக்கொள்; அப்பொழுது உன் ஆயுசின் வருஷங்கள் அதிகமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. मैं ने तुझे बुद्धि का मार्ग बताया है; और सीधाई के पथ पर चलाया है।]]></a:t>
+              <a:t><![CDATA[11. ஞானமார்க்கத்தை நான் உனக்குப் போதித்தேன்; செவ்வையான பாதைகளிலே உன்னை நடத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. चलने में तुझे रोक टोक न होगी, और चाहे तू दौड़े, तौभी ठोकर न खाएगा।]]></a:t>
+              <a:t><![CDATA[12. நீ அவைகளில் நடக்கும்போது உன் நடைகளுக்கு இடுக்கண் உண்டாவதில்லை; நீ அவைகளில் ஓடினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. शिक्षा को पकड़े रह, उसे छोड़ न दे; उसकी रक्षा कर, क्योंकि वही तेरा जीवन है।]]></a:t>
+              <a:t><![CDATA[இடறமாட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. दुष्टों की बाट में पांव न धरना, और न बुरे लोगों के मार्ग पर चलना।]]></a:t>
+              <a:t><![CDATA[13. புத்திமதியை உறுதியாய்ப் பற்றிக்கொள், அதை விட்டுவிடாதே; அதைக்காத்துக்கொள், அதுவே உனக்கு ஜீவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. उसे छोड़ दे, उसके पास से भी न चल, उसके निकट से मुड़ कर आगे बढ़ जा।]]></a:t>
+              <a:t><![CDATA[14. துன்மார்க்கருடைய பாதையில் பிரவேசியாதே; தீயோருடைய வழியில் நடவாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. क्योंकि दुष्ट लोग यदि बुराई न करें, तो उन को नींद नहीं आती; और जब तक वे किसी को ठोकर न खिलाएं,]]></a:t>
+              <a:t><![CDATA[15. அதை வெறுத்துவிடு அதின் வழியாய்ப் போகாதே; அதை விட்டு விலகிக் கடந்துபோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. हे मेरे पुत्रो, पिता की शिक्षा सुनो, और समझ प्राप्त करने में मन लगाओ।]]></a:t>
+              <a:t><![CDATA[1. பிள்ளைகளே, நீங்கள் தகப்பன் போதகத்தைக் கேட்டு, புத்தியை அடையும்படி கவனியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तब तक उन्हें नींद नहीं मिलती।]]></a:t>
+              <a:t><![CDATA[16. பொல்லாப்புச் செய்தாலொழிய அவர்களுக்கு நித்திரை வராது; அவர்கள் யாரையாகிலும் விழப்பண்ணாதிருந்தால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. वे तो दुष्टता से कमाई हुई रोटी खाते, और उपद्रव के द्वारा पाया हुआ दाखमधु पीते हैं।]]></a:t>
+              <a:t><![CDATA[அவர்கள் தூக்கம் கலைந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. परन्तु धर्मियों की चाल उस चमकती हुई ज्योति के समान है, जिसका प्रकाश दोपहर तक अधिक अधिक बढ़ता]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் ஆகாமியத்தின் அப்பத்தைப் புசித்து, கொடுமையின் இரசத்தைக் குடிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहता है।]]></a:t>
+              <a:t><![CDATA[18. நீதிமான்களுடைய பாதை நடுப்பகல்வரைக்கும் அதிகமதிகமாய்ப் பிரகாசிக்கிற சூரியப்பிரகாசம்போலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. दुष्टों का मार्ग घोर अन्धकारमय है; वे नहीं जानते कि वे किस से ठोकर खाते हैं॥]]></a:t>
+              <a:t><![CDATA[19. துன்மார்க்கருடைய பாதையோ காரிருளைப்போலிருக்கும்; தாங்கள் இடறுவது இன்னதில் என்று அறியார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. हे मेरे पुत्र मेरे वचन ध्यान धरके सुन, और अपना कान मेरी बातों पर लगा।]]></a:t>
+              <a:t><![CDATA[20. என் மகனே, என் வார்த்தைகளைக் கவனி; என் வசனங்களுக்கு உன் செவியைச் சாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. इन को अपनी आंखों की ओट न होने दे; वरन अपने मन में धारण कर।]]></a:t>
+              <a:t><![CDATA[21. அவைகள் உன் கண்களை விட்டுப்பிரியாதிருப்பதாக; அவைகளை உன் இருதயத்துக்குள்ளே காத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. क्योंकि जिनको वे प्राप्त होती हैं, वे उनके जीवित रहने का, और उनके सारे शरीर के चंगे रहने का कारण]]></a:t>
+              <a:t><![CDATA[22. அவைகளைக் கண்டுபிடிக்கிறவர்களுக்கு அவைகள் ஜீவனும், அவர்கள் உடலுக்கெல்லாம் ஆரோக்கியமுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होती हैं।]]></a:t>
+              <a:t><![CDATA[23. எல்லாக் காவலோடும் உன் இருதயத்தைக் காத்துக்கொள், அதினிடத்தினின்று ஜீவஊற்று புறப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. सब से अधिक अपने मन की रक्षा कर; क्योंकि जीवन का मूल स्रोत वही है।]]></a:t>
+              <a:t><![CDATA[24. வாயின் தாறுமாறுகளை உன்னை விட்டகற்றி, உதடுகளின் மாறுபாட்டை உனக்குத் தூரப்படுத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. क्योंकि मैं ने तुम को उत्तम शिक्षा दी है; मेरी शिक्षा को न छोड़ो।]]></a:t>
+              <a:t><![CDATA[2. நான் உங்களுக்கு நற்போதகத்தைத் தருகிறேன்; என் உபதேசத்தை விடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. टेढ़ी बात अपने मुंह से मत बोल, और चालबाजी की बातें कहना तुझ से दूर रहे।]]></a:t>
+              <a:t><![CDATA[25. உன் கண்கள் நேராய் நோக்கக்கடவது; உன் கண்ணிமைகள் உனக்கு முன்னே செவ்வையாய்ப் பார்க்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तेरी आंखें साम्हने ही की ओर लगी रहें, और तेरी पलकें आगे की ओर खुली रहें।]]></a:t>
+              <a:t><![CDATA[26. உன் கால் நடையைச் சீர்தூக்கிப்பார்; உன் வழிகளெல்லாம் நிலைவரப்பட்டிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,183 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. अपने पांव धरने के लिये मार्ग को समथर कर, और तेरे सब मार्ग ठीक रहें।]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[27. न तो दहिनी ओर मुढ़ना, और न बाईं ओर; अपने पांव को बुराई के मार्ग पर चलने से हटा ले॥]]></a:t>
+              <a:t><![CDATA[27. வலதுபுறமாவது இடதுபுறமாவது சாயாதே; உன் காலைத் தீமைக்கு விலக்குவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. देखो, मैं भी अपने पिता का पुत्र था, और माता का अकेला दुलारा था,]]></a:t>
+              <a:t><![CDATA[3. நான் என் தகப்பனுக்குப் பிரியமான குமாரனும், என் தாய்க்கு மிகவும் அருமையான ஒரே பிள்ளையுமானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और मेरा पिता मुझे यह कह कर सिखाता था, कि तेरा मन मेरे वचन पर लगा रहे; तू मेरी आज्ञाओं का पालन कर,]]></a:t>
+              <a:t><![CDATA[4. அவர் எனக்குப் போதித்துச் சொன்னது: உன் இருதயம் என் வார்த்தைகளைக் காத்துக்கொள்ளக்கடவது; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तब जीवित रहेगा।]]></a:t>
+              <a:t><![CDATA[கட்டளைகளைக் கைக்கொள், அப்பொழுது பிழைப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. बुद्धि को प्राप्त कर, समझ को भी प्राप्त कर; उन को भूल न जाना, न मेरी बातों को छोड़ना।]]></a:t>
+              <a:t><![CDATA[5. ஞானத்தைச் சம்பாதி, புத்தியையும் சம்பாதி; என் வாயின் வார்த்தைகளை மறவாமலும் விட்டு விலகாமலும் இரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. बुद्धि को न छोड़, वह तेरी रक्षा करेगी; उस से प्रीति रख, वह तेरा पहरा देगी।]]></a:t>
+              <a:t><![CDATA[6. அதை விடாதே, அது உன்னைத் தற்காக்கும்: அதின்மேல் பிரியமாயிரு, அது உன்னைக் காத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. बुद्धि श्रेष्ट है इसलिये उसकी प्राप्ति के लिये यत्न कर; जो कुछ तू प्राप्त करे उसे प्राप्त तो कर]]></a:t>
+              <a:t><![CDATA[7. ஞானமே முக்கியம் ஞானத்தைச் சம்பாதி; என்னத்தைச் சம்பாதித்தாலும் புத்தியைச் சம்பாதித்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>