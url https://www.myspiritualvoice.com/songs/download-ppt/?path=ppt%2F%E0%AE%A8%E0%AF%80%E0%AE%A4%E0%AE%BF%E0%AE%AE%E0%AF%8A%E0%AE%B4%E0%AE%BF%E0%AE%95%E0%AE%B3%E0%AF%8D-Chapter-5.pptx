--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -43,100 +43,112 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +272,57 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சேர்ந்தால் உன் மேன்மையை அந்நியர்களுக்கும், உன் ஆயுசின் காலத்தைக் கொடூரருக்கும் கொடுத்துவிடுவாய்.]]></a:t>
+              <a:t><![CDATA[7. Hear me now therefore, O all of you children, and depart not from the words of my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்நியர் உன் செல்வத்தினால் திருப்தியடைவார்கள்; உன் பிரயாசத்தின்பலன் புறத்தியாருடைய வீட்டில் சேரும்.]]></a:t>
+              <a:t><![CDATA[8. Remove your way far from her, and come not nigh the door of her house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. முடிவிலே உன் மாம்சமும் உன் சரீரமும் உருவழியும்போது நீ துக்கித்து:]]></a:t>
+              <a:t><![CDATA[9. Lest you give yours honour unto others, and your years unto the cruel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஐயோ, போதகத்தை நான் வெறுத்தேனே, கடிந்துகொள்ளுதலை என் மனம் அலட்சியம்பண்ணினதே!]]></a:t>
+              <a:t><![CDATA[10. Lest strangers be filled with your wealth; and your labours be in the house of a stranger;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் போதகரின் சொல்லை நான் கேளாமலும், எனக்கு உபதேசம்பண்ணினவர்களுக்கு என் செவியைச் சாயாமலும் போனேனே!]]></a:t>
+              <a:t><![CDATA[10. Lest strangers be filled with your wealth; and your labours be in the house of a stranger;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சபைக்குள்ளும் சங்கத்துக்குள்ளும் கொஞ்சங்குறைய எல்லாத் தீமைக்குமுள்ளானேனே! என்று முறையிடுவாய்.]]></a:t>
+              <a:t><![CDATA[11. And you mourn at the last, when your flesh and your body are consumed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் கிணற்றிலுள்ள தண்ணீரையும், உன் துரவில் ஊறுகிற ஜலத்தையும் பானம்பண்ணு.]]></a:t>
+              <a:t><![CDATA[12. And say, How have I hated instruction, and my heart despised reproof;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் ஊற்றுகள் வெளியிலும் உன் வாய்க்கால்கள் வீதிகளிலும் பாய்வதாக.]]></a:t>
+              <a:t><![CDATA[13. And have not obeyed the voice of my teachers, nor inclined mine ear to them that instructed me!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகள் அந்நியருக்கும் உரியவைகளாயிராமல், உனக்கே உரியவைகளாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[13. And have not obeyed the voice of my teachers, nor inclined mine ear to them that instructed me!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் ஊற்றுக்கண் ஆசீர்வதிக்கப்படுவதாக; உன் இளவயதின் மனைவியோடே மகிழ்ந்திரு.]]></a:t>
+              <a:t><![CDATA[14. I was almost in all evil in the midst of the congregation and assembly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் மகனே, என் ஞானத்தைக் கவனித்து, என் புத்திக்கு உன் செவியைச் சாய்;]]></a:t>
+              <a:t><![CDATA[1. My son, attend unto my wisdom, and bow yours ear to my understanding:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவளே நேசிக்கப்படத்தக்க பெண்மானும், அழகான வரையாடும் போலிருப்பாளாக; அவளுடைய ஸ்தனங்களே எப்பொழுதும் உன்னைத் திருப்திசெய்வதாக; அவளுடைய நேசத்தால் நீ எப்பொழுதும் மயங்கியிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[15. Drink waters out of yours own cistern, and running waters out of yours own well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவளே நேசிக்கப்படத்தக்க பெண்மானும், அழகான வரையாடும் போலிருப்பாளாக; அவளுடைய ஸ்தனங்களே எப்பொழுதும் உன்னைத் திருப்திசெய்வதாக; அவளுடைய நேசத்தால் நீ எப்பொழுதும் மயங்கியிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[16. Let your fountains be dispersed abroad, and rivers of waters in the streets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் மகனே, நீ பரஸ்திரீயின்மேல் மயங்கித் திரிந்து, அந்நிய ஸ்திரீயின் மார்பைத் தழுவவேண்டியதென்ன?]]></a:t>
+              <a:t><![CDATA[17. Let them be only yours own, and not strangers' with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுஷனுடைய வழிகள் கர்த்தரின் கண்களுக்கு முன்பாக இருக்கிறது; அவனுடைய வழிகளெல்லாவற்றையும் அவர் சீர்தூக்கிப்பார்க்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. Let your fountain be blessed: and rejoice with the wife of your youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுஷனுடைய வழிகள் கர்த்தரின் கண்களுக்கு முன்பாக இருக்கிறது; அவனுடைய வழிகளெல்லாவற்றையும் அவர் சீர்தூக்கிப்பார்க்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. Let her be as the loving hind and pleasant roe; let her breasts satisfy you at all times; and be you ravished always with her love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. துன்மார்க்கனை அவனுடைய அக்கிரமங்களே பிடித்துக்கொள்ளும்; தன் பாவக்கயிறுகளால் கட்டப்படுவான்.]]></a:t>
+              <a:t><![CDATA[19. Let her be as the loving hind and pleasant roe; let her breasts satisfy you at all times; and be you ravished always with her love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2219,51 +2235,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் புத்தியைக் கேளாததினால் மடிந்து, தன் மதிகேட்டின் மிகுதியினால் மயங்கிப்போவான்.]]></a:t>
+              <a:t><![CDATA[20. And why will you, my son, be ravished with a strange woman, and embrace the bosom of a stranger?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. For the ways of man are before the eyes of the LORD, and he ponders all his activities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. For the ways of man are before the eyes of the LORD, and he ponders all his activities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. His own iniquities shall take the wicked himself, and he shall be held with the cords of his sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +2671,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது நீ விவேகத்தைப்பேணிக்கொள்வாய், உன் உதடுகள் அறிவைக் காத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[2. That you may regard discretion, and that your lips may keep knowledge.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. He shall die without instruction; and in the greatness of his folly he shall go astray.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பரஸ்திரீயின் உதடுகள் தேன்கூடுபோல் ஒழுகும்; அவள் வாய் எண்ணெயிலும் மிருதுவாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. For the lips of a strange woman drop as an honeycomb, and her mouth is smoother than oil:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவள் செய்கையின் முடிவோ எட்டியைப்போலக் கசப்பும், இருபுறமுங் கருக்குள்ள பட்டயம்போல் கூர்மையுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. But her end is bitter as wormwood, sharp as a two-edged sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் காலடிகள் மரணத்துக்கு இறங்கும்; அவள் நடைகள் பாதாளத்தைப் பற்றிப்போகும்.]]></a:t>
+              <a:t><![CDATA[4. But her end is bitter as wormwood, sharp as a two-edged sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ ஜீவமார்க்கத்தைச் சிந்தித்துக்கொள்ளாதபடிக்கு, அவளுடைய நடைகள் மாறிமாறி விகாரப்படும்; அவைகளை அறியமுடியாது.]]></a:t>
+              <a:t><![CDATA[5. Her feet go down to death; her steps take hold on hell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் பிள்ளைகளே இப்பொழுது எனக்குச் செவிகொடுங்கள்; என் வாயின் வசனங்களை விட்டு நீங்காதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Lest you should ponder the path of life, her ways are moveable, that you can not know them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் வழியை அவளுக்குத் தூரப்படுத்து; அவளுடைய வீட்டின் வாசலைக்கிட்டிச் சேராதே.]]></a:t>
+              <a:t><![CDATA[6. Lest you should ponder the path of life, her ways are moveable, that you can not know them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469490618" r:id="rId1"/>
+    <p:sldLayoutId id="2473392306" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,54 +3701,86 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3449,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. कहीं ऐसा न हो कि तू अपना यश औरों के हाथ, और अपना जीवन क्रूर जन के वश में कर दे;]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் பிள்ளைகளே இப்பொழுது எனக்குச் செவிகொடுங்கள்; என் வாயின் வசனங்களை விட்டு நீங்காதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. या पराए तेरी कमाई से अपना पेट भरें, और परदेशी मनुष्य तेरे परिश्रम का फल अपने घर में रखें;]]></a:t>
+              <a:t><![CDATA[8. உன் வழியை அவளுக்குத் தூரப்படுத்து; அவளுடைய வீட்டின் வாசலைக்கிட்டிச் சேராதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और तू अपने अन्तिम समय में जब कि तेरा शरीर क्षीण हो जाए तब यह कह कर हाय मारने लगे, कि]]></a:t>
+              <a:t><![CDATA[9. சேர்ந்தால் உன் மேன்மையை அந்நியர்களுக்கும், உன் ஆயுசின் காலத்தைக் கொடூரருக்கும் கொடுத்துவிடுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. मैं ने शिक्षा से कैसा बैर किया, और डांटने वाले का कैसा तिरस्कार किया!]]></a:t>
+              <a:t><![CDATA[10. அந்நியர் உன் செல்வத்தினால் திருப்தியடைவார்கள்; உன் பிரயாசத்தின்பலன் புறத்தியாருடைய வீட்டில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. मैं ने अपने गुरूओं की बातें न मानी और अपने सिखाने वालों की ओर ध्यान न लगाया।]]></a:t>
+              <a:t><![CDATA[சேரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. मैं सभा और मण्डली के बीच में प्राय: सब बुराइयों में जा पड़ा॥]]></a:t>
+              <a:t><![CDATA[11. முடிவிலே உன் மாம்சமும் உன் சரீரமும் உருவழியும்போது நீ துக்கித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तू अपने ही कुण्ड से पानी, और अपने ही कूंए से सोते का जल पिया करना।]]></a:t>
+              <a:t><![CDATA[12. ஐயோ, போதகத்தை நான் வெறுத்தேனே, கடிந்துகொள்ளுதலை என் மனம் அலட்சியம்பண்ணினதே!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. क्या तेरे सोतों का पानी सड़क में, और तेरे जल की धारा चौकों में बह जाने पाए?]]></a:t>
+              <a:t><![CDATA[13. என் போதகரின் சொல்லை நான் கேளாமலும், எனக்கு உபதேசம்பண்ணினவர்களுக்கு என் செவியைச் சாயாமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. यह केवल तेरे ही लिये रहे, और तेरे संग औरों के लिये न हो।]]></a:t>
+              <a:t><![CDATA[போனேனே!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. तेरा सोता धन्य रहे; और अपनी जवानी की पत्नी के साथ आनन्दित रह,]]></a:t>
+              <a:t><![CDATA[14. சபைக்குள்ளும் சங்கத்துக்குள்ளும் கொஞ்சங்குறைய எல்லாத் தீமைக்குமுள்ளானேனே! என்று முறையிடுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. हे मेरे पुत्र, मेरी बुद्धि की बातों पर ध्यान दे, मेरी समझ की ओर कान लगा;]]></a:t>
+              <a:t><![CDATA[1. என் மகனே, என் ஞானத்தைக் கவனித்து, என் புத்திக்கு உன் செவியைச் சாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. प्रिय हरिणी वा सुन्दर सांभरनी के समान उसके स्तन सर्वदा तुझे संतुष्ट रखे, और उसी का प्रेम नित्य]]></a:t>
+              <a:t><![CDATA[15. உன் கிணற்றிலுள்ள தண்ணீரையும், உன் துரவில் ஊறுகிற ஜலத்தையும் பானம்பண்ணு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुझे आकषिर्त करता रहे।]]></a:t>
+              <a:t><![CDATA[16. உன் ஊற்றுகள் வெளியிலும் உன் வாய்க்கால்கள் வீதிகளிலும் பாய்வதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. हे मेरे पुत्र, तू अपरिचित स्त्री पर क्यों मोहित हो, और पराई को क्यों छाती से लगाए?]]></a:t>
+              <a:t><![CDATA[17. அவைகள் அந்நியருக்கும் உரியவைகளாயிராமல், உனக்கே உரியவைகளாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. क्योंकि मनुष्य के मार्ग यहोवा की दृष्टि से छिपे नहीं हैं, और वह उसके सब मार्गों पर ध्यान करता]]></a:t>
+              <a:t><![CDATA[18. உன் ஊற்றுக்கண் ஆசீர்வதிக்கப்படுவதாக; உன் இளவயதின் மனைவியோடே மகிழ்ந்திரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[19. அவளே நேசிக்கப்படத்தக்க பெண்மானும், அழகான வரையாடும் போலிருப்பாளாக; அவளுடைய ஸ்தனங்களே எப்பொழுதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. दुष्ट अपने ही अधर्म के कर्मों से फंसेगा, और अपने ही पाप के बन्धनों में बन्धा रहेगा।]]></a:t>
+              <a:t><![CDATA[உன்னைத் திருப்திசெய்வதாக; அவளுடைய நேசத்தால் நீ எப்பொழுதும் மயங்கியிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6177,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. वह शिक्षा प्राप्त किए बिना मर जाएगा, और अपनी ही मूर्खता के कारण भटकता रहेगा॥]]></a:t>
+              <a:t><![CDATA[20. என் மகனே, நீ பரஸ்திரீயின்மேல் மயங்கித் திரிந்து, அந்நிய ஸ்திரீயின் மார்பைத் தழுவவேண்டியதென்ன?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. மனுஷனுடைய வழிகள் கர்த்தரின் கண்களுக்கு முன்பாக இருக்கிறது; அவனுடைய வழிகளெல்லாவற்றையும் அவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சீர்தூக்கிப்பார்க்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. துன்மார்க்கனை அவனுடைய அக்கிரமங்களே பிடித்துக்கொள்ளும்; தன் பாவக்கயிறுகளால் கட்டப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6705,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. जिस से तेरा विवेक सुरक्षित बना रहे, और तू ज्ञान के वचनों को थामे रहे।]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது நீ விவேகத்தைப்பேணிக்கொள்வாய், உன் உதடுகள் அறிவைக் காத்துக்கொள்ளும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அவன் புத்தியைக் கேளாததினால் மடிந்து, தன் மதிகேட்டின் மிகுதியினால் மயங்கிப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. क्योंकि पराई स्त्री के ओठों से मधु टपकता है, और उसकी बातें तेल से भी अधिक चिकनी होती हैं;]]></a:t>
+              <a:t><![CDATA[3. பரஸ்திரீயின் உதடுகள் தேன்கூடுபோல் ஒழுகும்; அவள் வாய் எண்ணெயிலும் மிருதுவாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. परन्तु इसका परिणाम नागदौना सा कडुवा और दोधारी तलवार सा पैना होता है।]]></a:t>
+              <a:t><![CDATA[4. அவள் செய்கையின் முடிவோ எட்டியைப்போலக் கசப்பும், இருபுறமுங் கருக்குள்ள பட்டயம்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. उसके पांव मृत्यु की ओर बढ़ते हैं; और उसके पग अधोलोक तक पहुंचते हैं॥]]></a:t>
+              <a:t><![CDATA[கூர்மையுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. इसलिये उसे जीवन का समथर पथ नहीं मिल पाता; उसके चालचलन में चंचलता है, परन्तु उसे वह आप नहीं जानती॥]]></a:t>
+              <a:t><![CDATA[5. அவள் காலடிகள் மரணத்துக்கு இறங்கும்; அவள் நடைகள் பாதாளத்தைப் பற்றிப்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. इसलिये अब हे मेरे पुत्रों, मेरी सुनो, और मेरी बातों से मुंह न मोड़ो।]]></a:t>
+              <a:t><![CDATA[6. நீ ஜீவமார்க்கத்தைச் சிந்தித்துக்கொள்ளாதபடிக்கு, அவளுடைய நடைகள் மாறிமாறி விகாரப்படும்; அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ऐसी स्त्री से दूर ही रह, और उसकी डेवढ़ी के पास भी न जाना;]]></a:t>
+              <a:t><![CDATA[அறியமுடியாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>