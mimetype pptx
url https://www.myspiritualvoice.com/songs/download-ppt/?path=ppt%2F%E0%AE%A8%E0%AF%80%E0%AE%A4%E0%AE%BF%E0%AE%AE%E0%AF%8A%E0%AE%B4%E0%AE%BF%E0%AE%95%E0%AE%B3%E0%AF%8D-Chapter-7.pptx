--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -53,50 +53,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,50 +112,52 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,53 +286,55 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவள் இருக்கும் சந்துக்கடுத்த தெருவில் சென்று, அவள் வீட்டை வழியாய் நடந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[9. In the twilight, in the evening, in the black and dark night:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது இதோ, வேசியின் ஆடையாபரணந் தரித்த தந்திரமனமுள்ள ஒரு ஸ்திரீ அவனுக்கு எதிர்ப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[10. And, behold, there met him a woman with the attire of an harlot, and subtle of heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவள் வாயாடியும் அடங்காதவளுமானவள்; அவள் கால்கள் வீட்டிலே தரிக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[11. (She is loud and stubborn; her feet abide not in her house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிலவேளை வெளியிலிருப்பாள், சிலவேளை வீதியிலிருப்பாள்; சந்துகள் தோறும் பதிவிருப்பாள்.]]></a:t>
+              <a:t><![CDATA[12. Now is she without, now in the streets, and lies in wait at every corner.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவள் அவனைப் பிடித்து முத்தஞ்செய்து, முகம் நாணாமல் அவனைப் பார்த்து:]]></a:t>
+              <a:t><![CDATA[13. So she caught him, and kissed him, and with an shameless face said unto him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சமாதான பலிகள் என்மேல் சுமந்திருந்தது, இன்றைக்குத்தான் என் பொருத்தனைகளை நிறைவேற்றினேன்.]]></a:t>
+              <a:t><![CDATA[14. I have peace offerings with me; this day have I paid my vows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால், நான் உன்னைச் சந்திக்கப்புறப்பட்டு, உன் முகத்தை ஆவலோடு தேடினேன்; இப்பொழுது உன்னைக் கண்டுபிடித்தேன்.]]></a:t>
+              <a:t><![CDATA[15. Therefore came I forth to meet you, diligently to seek your face, and I have found you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் மஞ்சத்தை இரத்தின கம்பளங்களாலும், எகிப்துதேசத்து விசித்திரமான மெல்லிய வஸ்திரங்களாலும் சிங்காரித்தேன்.]]></a:t>
+              <a:t><![CDATA[15. Therefore came I forth to meet you, diligently to seek your face, and I have found you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் படுக்கையை வெள்ளைப்போளத்தாலும் சந்தனத்தாலும் இலவங்கப்பட்டையாலும் வாசனை கட்டினேன்.]]></a:t>
+              <a:t><![CDATA[16. I have decked my bed with coverings of tapestry, with carved works, with fine linen of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வா, விடியற்காலம் வரைக்கும் சம்போகமாயிருப்போம், இன்பங்களினால் பூரிப்போம்.]]></a:t>
+              <a:t><![CDATA[16. I have decked my bed with coverings of tapestry, with carved works, with fine linen of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் மகனே, நீ என் வார்த்தைகளைக் காத்து, என் கட்டளைகளை உன்னிடத்தில் பத்திரப்படுத்து.]]></a:t>
+              <a:t><![CDATA[1. My son, keep my words, and lay up my commandments with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. புருஷன் வீட்டிலே இல்லை, தூரப் பிரயாணம் போனான்.]]></a:t>
+              <a:t><![CDATA[17. I have perfumed my bed with myrrh, aloes, and cinnamon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பணப்பையைத் தன் கையிலே கொண்டுபோனான், குறிக்கப்பட்டநாளிலே வீட்டுக்கு வருவான் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[18. Come, let us take our fill of love until the morning: let us solace ourselves with loves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் மிகுதியான இனிய சொற்களால் அவனை வசப்படுத்தி, தன் உதடுகளின் மதுரவாக்கினால் அவனை இணங்கப்பண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[19. For the goodman is not at home, he is gone a long journey:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் மிகுதியான இனிய சொற்களால் அவனை வசப்படுத்தி, தன் உதடுகளின் மதுரவாக்கினால் அவனை இணங்கப்பண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[20. He has taken a bag of money with him, and will come home at the day appointed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உடனே அவன் அவள் பின்னே சென்றான்; ஒரு மாடு அடிக்கப்படும்படி செல்வதுபோலும், ஒரு மூடன் விலங்கிடப்பட்டுத் தண்டனைக்குப் போவதுபோலும்,]]></a:t>
+              <a:t><![CDATA[21. With her much fair speech she caused him to yield, with the flattering of her lips she forced him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உடனே அவன் அவள் பின்னே சென்றான்; ஒரு மாடு அடிக்கப்படும்படி செல்வதுபோலும், ஒரு மூடன் விலங்கிடப்பட்டுத் தண்டனைக்குப் போவதுபோலும்,]]></a:t>
+              <a:t><![CDATA[21. With her much fair speech she caused him to yield, with the flattering of her lips she forced him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒரு குருவி தன் பிராணனை வாங்கும் கண்ணியை அறியாமல் அதில் விழத் தீவிரிக்கிறதுபோலும், அவளுக்குப் பின்னே போனான்; அம்பு அவன் ஈரலைப் பிளந்தது.]]></a:t>
+              <a:t><![CDATA[22. He goes after her immediately, as an ox goes to the slaughter, or as a fool to the correction of the stocks;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒரு குருவி தன் பிராணனை வாங்கும் கண்ணியை அறியாமல் அதில் விழத் தீவிரிக்கிறதுபோலும், அவளுக்குப் பின்னே போனான்; அம்பு அவன் ஈரலைப் பிளந்தது.]]></a:t>
+              <a:t><![CDATA[22. He goes after her immediately, as an ox goes to the slaughter, or as a fool to the correction of the stocks;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆதலால் பிள்ளைகளே, எனக்குச் செவிகொடுங்கள்; என் வாயின் வார்த்தைகளைக் கவனியுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. Till a dart strike through his liver; as a bird hastes to the snare, and knows not that it is for his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் இருதயம் அவள் வழியிலே சாயவேண்டாம்; அவள் பாதையிலே மயங்கித் திரியாதே.]]></a:t>
+              <a:t><![CDATA[23. Till a dart strike through his liver; as a bird hastes to the snare, and knows not that it is for his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் கட்டளைகளையும் என் போதகத்தையும் உன் கண்மணியைப்போல் காத்துக்கொள், அப்பொழுது பிழைப்பாய்.]]></a:t>
+              <a:t><![CDATA[2. Keep my commandments, and live; and my law as the apple of yours eye.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவள் அநேகரைக் காயப்படுத்தி, விழப்பண்ணினாள்; பலவான்கள் அநேகரைக் கொலைசெய்தாள்.]]></a:t>
+              <a:t><![CDATA[24. Hearken unto me now therefore, O all of you children, and attend to the words of my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2901,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவள் வீடு பாதாளத்துக்குப்போம் வழி; அது மரண அறைகளுக்குக் கொண்டுபோய்விடும்.]]></a:t>
+              <a:t><![CDATA[25. Let not yours heart decline to her ways, go not astray in her paths.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. For she has cast down many wounded: yea, many strong men have been slain by her.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Her house is the way to hell, going down to the chambers of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவைகளை உன் விரல்களில் கட்டி, அவைகளை உன் இருதய பலகையில் எழுதிக்கொள்.]]></a:t>
+              <a:t><![CDATA[3. Bind them upon your fingers, write them upon the table of yours heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இச்சக வார்த்தைகளைப் பேசும் அந்நிய பெண்ணாகிய பரஸ்திரீக்கு உன்னை விலக்கிக் காப்பதற்காக,]]></a:t>
+              <a:t><![CDATA[4. Say unto wisdom, You are my sister; and call understanding your kinswoman:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஞானத்தை நோக்கி, நீ என் சகோதரி என்றும், புத்தியைப்பார்த்து, நீ என் இனத்தாள் என்றும் சொல்வாயாக.]]></a:t>
+              <a:t><![CDATA[5. That they may keep you from the strange woman, from the stranger which flatters with her words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் என் வீட்டின் ஜன்னலருகே நின்று, பலகணி வழியாய்ப் பார்த்தபோது,]]></a:t>
+              <a:t><![CDATA[6. For at the window of my house I looked through my casement,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பேதையர்களாகிய வாலிபருக்குள்ளே ஒரு புத்தியீன வாலிபனைக் கண்டு அவனைக் கவனித்தேன்.]]></a:t>
+              <a:t><![CDATA[7. And beheld among the simple ones, I discerned among the youths, a young man void of understanding,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் மாலைமயங்கும் அஸ்தமனநேரத்திலும், இரவின் இருண்ட அந்தகாரத்திலும்,]]></a:t>
+              <a:t><![CDATA[8. Passing through the street near her corner; and he went the way to her house,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486796" r:id="rId1"/>
+    <p:sldLayoutId id="2473392289" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3862,50 +4088,66 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. उस समय दिन ढल गया, और संध्याकाल आ गया था, वरन रात का घोर अन्धकार छा गया था।]]></a:t>
+              <a:t><![CDATA[9. அவள் இருக்கும் சந்துக்கடுத்த தெருவில் சென்று, அவள் வீட்டை வழியாய் நடந்துபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और उस से एक स्त्री मिली, जिस का भेष वेश्या का सा था, और वह बड़ी धूर्त थी।]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது இதோ, வேசியின் ஆடையாபரணந் தரித்த தந்திரமனமுள்ள ஒரு ஸ்திரீ அவனுக்கு எதிர்ப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. वह शान्ति रहित और चंचल थी, और अपने घर में न ठहरती थी;]]></a:t>
+              <a:t><![CDATA[11. அவள் வாயாடியும் அடங்காதவளுமானவள்; அவள் கால்கள் வீட்டிலே தரிக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. कभी वह सड़क में, कभी चौक में पाई जाती थी, और एक एक कोने पर वह बाट जोहती थी।]]></a:t>
+              <a:t><![CDATA[12. சிலவேளை வெளியிலிருப்பாள், சிலவேளை வீதியிலிருப்பாள்; சந்துகள் தோறும் பதிவிருப்பாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तब उस ने उस जवान को पकड़ कर चूमा, और निर्लज्जता की चेष्टा कर के उस से कहा,]]></a:t>
+              <a:t><![CDATA[13. அவள் அவனைப் பிடித்து முத்தஞ்செய்து, முகம் நாணாமல் அவனைப் பார்த்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. मुझे मेलबलि चढ़ाने थे, और मैं ने अपनी मन्नते आज ही पूरी की हैं;]]></a:t>
+              <a:t><![CDATA[14. சமாதான பலிகள் என்மேல் சுமந்திருந்தது, இன்றைக்குத்தான் என் பொருத்தனைகளை நிறைவேற்றினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. इसी कारण मैं तुझ से भेंट करने को निकली, मैं तेरे दर्शन की खोजी थी, सो अभी पाया है।]]></a:t>
+              <a:t><![CDATA[15. ஆதலால், நான் உன்னைச் சந்திக்கப்புறப்பட்டு, உன் முகத்தை ஆவலோடு தேடினேன்; இப்பொழுது உன்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. मैं ने अपने पलंग के बिछौने पर मिस्र के बेलबूटे वाले कपड़े बिछाए हैं;]]></a:t>
+              <a:t><![CDATA[கண்டுபிடித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. मैं ने अपने बिछौने पर गन्घरस, अगर और दालचीनी छिड़की है।]]></a:t>
+              <a:t><![CDATA[16. என் மஞ்சத்தை இரத்தின கம்பளங்களாலும், எகிப்துதேசத்து விசித்திரமான மெல்லிய வஸ்திரங்களாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. इसलिये अब चल हम प्रेम से भोर तक जी बहलाते रहें; हम परस्पर की प्रीति से आनन्दित रहें।]]></a:t>
+              <a:t><![CDATA[சிங்காரித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. हे मेरे पुत्र, मेरी बातों को माना कर, और मेरी आज्ञाओं को अपने मन में रख छोड़।]]></a:t>
+              <a:t><![CDATA[1. என் மகனே, நீ என் வார்த்தைகளைக் காத்து, என் கட்டளைகளை உன்னிடத்தில் பத்திரப்படுத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. क्योंकि मेरा पति घर में नहीं है; वह दूर देश को चला गया है;]]></a:t>
+              <a:t><![CDATA[17. என் படுக்கையை வெள்ளைப்போளத்தாலும் சந்தனத்தாலும் இலவங்கப்பட்டையாலும் வாசனை கட்டினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. वह चान्दी की थैली ले गया है; और पूर्णमासी को लौट आएगा॥]]></a:t>
+              <a:t><![CDATA[18. வா, விடியற்காலம் வரைக்கும் சம்போகமாயிருப்போம், இன்பங்களினால் பூரிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ऐसी ही बातें कह कह कर, उस ने उस को अपनी प्रबल माया में फंसा लिया; और अपनी चिकनी चुपड़ी बातों से]]></a:t>
+              <a:t><![CDATA[19. புருஷன் வீட்டிலே இல்லை, தூரப் பிரயாணம் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस को अपने वश में कर लिया।]]></a:t>
+              <a:t><![CDATA[20. பணப்பையைத் தன் கையிலே கொண்டுபோனான், குறிக்கப்பட்டநாளிலே வீட்டுக்கு வருவான் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. वह तुरन्त उसके पीछे हो लिया, और जैसे बैल कसाई-खाने को, वा जैसे बेड़ी पहिने हुए कोई मूढ़ ताड़ना]]></a:t>
+              <a:t><![CDATA[21. தன் மிகுதியான இனிய சொற்களால் அவனை வசப்படுத்தி, தன் உதடுகளின் மதுரவாக்கினால் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पाने को जाता है।]]></a:t>
+              <a:t><![CDATA[இணங்கப்பண்ணினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. अन्त में उस जवान का कलेजा तीर से बेधा जाएगा; वह उस चिडिय़ा के समान है जो फन्दे की ओर वेग से उड़े]]></a:t>
+              <a:t><![CDATA[22. உடனே அவன் அவள் பின்னே சென்றான்; ஒரு மாடு அடிக்கப்படும்படி செல்வதுபோலும், ஒரு மூடன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और न जानती हो कि उस में मेरे प्राण जाएंगे॥]]></a:t>
+              <a:t><![CDATA[விலங்கிடப்பட்டுத் தண்டனைக்குப் போவதுபோலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. अब हे मेरे पुत्रों, मेरी सुनो, और मेरी बातों पर मन लगाओ।]]></a:t>
+              <a:t><![CDATA[23. ஒரு குருவி தன் பிராணனை வாங்கும் கண்ணியை அறியாமல் அதில் விழத் தீவிரிக்கிறதுபோலும், அவளுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तेरा मन ऐसी स्त्री के मार्ग की ओर न फिरे, और उसकी डगरों में भूल कर न जाना;]]></a:t>
+              <a:t><![CDATA[பின்னே போனான்; அம்பு அவன் ஈரலைப் பிளந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. मेरी आज्ञाओं को मान, इस से तू जीवित रहेगा, और मेरी शिक्षा को अपनी आंख की पुतली जान;]]></a:t>
+              <a:t><![CDATA[2. என் கட்டளைகளையும் என் போதகத்தையும் உன் கண்மணியைப்போல் காத்துக்கொள், அப்பொழுது பிழைப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. क्योंकि बहुत से लोग उस के द्वारा मारे पड़े हैं; उसके घात किए हुओं की एक बड़ी संख्या होगी।]]></a:t>
+              <a:t><![CDATA[24. ஆதலால் பிள்ளைகளே, எனக்குச் செவிகொடுங்கள்; என் வாயின் வார்த்தைகளைக் கவனியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7332,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. उसका घर अधोलोक का मार्ग है, वह मृत्यु के घर में पहुंचाता है॥]]></a:t>
+              <a:t><![CDATA[25. உன் இருதயம் அவள் வழியிலே சாயவேண்டாம்; அவள் பாதையிலே மயங்கித் திரியாதே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவள் அநேகரைக் காயப்படுத்தி, விழப்பண்ணினாள்; பலவான்கள் அநேகரைக் கொலைசெய்தாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமொழிகள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அவள் வீடு பாதாளத்துக்குப்போம் வழி; அது மரண அறைகளுக்குக் கொண்டுபோய்விடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. उन को अपनी उंगलियों में बान्ध, और अपने हृदय की पटिया पर लिख ले।]]></a:t>
+              <a:t><![CDATA[3. அவைகளை உன் விரல்களில் கட்டி, அவைகளை உன் இருதய பலகையில் எழுதிக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. बुद्धि से कह कि, तू मेरी बहिन है, और समझ को अपनी साथिन बना;]]></a:t>
+              <a:t><![CDATA[4. இச்சக வார்த்தைகளைப் பேசும் அந்நிய பெண்ணாகிய பரஸ்திரீக்கு உன்னை விலக்கிக் காப்பதற்காக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब तू पराई स्त्री से बचेगा, जो चिकनी चुपड़ी बातें बोलती है॥]]></a:t>
+              <a:t><![CDATA[5. ஞானத்தை நோக்கி, நீ என் சகோதரி என்றும், புத்தியைப்பார்த்து, நீ என் இனத்தாள் என்றும் சொல்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. मैं ने एक दिन अपने घर की खिड़की से, अर्थात अपने झरोखे से झांका,]]></a:t>
+              <a:t><![CDATA[6. நான் என் வீட்டின் ஜன்னலருகே நின்று, பலகணி வழியாய்ப் பார்த்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. तब मैं ने भोले लोगों में से एक निर्बुद्धि जवान को देखा;]]></a:t>
+              <a:t><![CDATA[7. பேதையர்களாகிய வாலிபருக்குள்ளே ஒரு புத்தியீன வாலிபனைக் கண்டு அவனைக் கவனித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. वह उस स्त्री के घर के कोने के पास की सड़क पर चला जाता था, और उस ने उसके घर का मार्ग लिया।]]></a:t>
+              <a:t><![CDATA[8. அவன் மாலைமயங்கும் அஸ்தமனநேரத்திலும், இரவின் இருண்ட அந்தகாரத்திலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நீதிமொழிகள் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>