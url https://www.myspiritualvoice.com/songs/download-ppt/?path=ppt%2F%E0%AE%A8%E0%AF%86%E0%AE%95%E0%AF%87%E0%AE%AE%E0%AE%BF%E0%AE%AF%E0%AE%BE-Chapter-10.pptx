--- v0 (2026-06-03)
+++ v1 (2026-07-23)
@@ -115,64 +115,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -215,57 +201,50 @@
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
-    <p:sldId id="318" r:id="rId65"/>
-[...5 lines deleted...]
-    <p:sldId id="324" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -425,60 +404,53 @@
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -538,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the Levites: both Jeshua the son of Azaniah, Binnui of the sons of Henadad, Kadmiel;]]></a:t>
+              <a:t><![CDATA[9. லேவியராகிய அசனியாவின் குமாரன் யெசுவா, எனாதாதின் குமாரரில் ஒருவனாகிய பின்னூயி, கத்மியேல் என்பவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -647,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the Levites: both Jeshua the son of Azaniah, Binnui of the sons of Henadad, Kadmiel;]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் சகோதரராகிய செபனியா, ஒதியா, கேலிதா, பெலாயா, ஆனான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -756,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And their brethren, Shebaniah, Hodijah, Kelita, Pelaiah, Hanan,]]></a:t>
+              <a:t><![CDATA[11. மீகா, ரேகோப், அசபியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -865,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Micha, Rehob, Hashabiah,]]></a:t>
+              <a:t><![CDATA[12. சக்கூர், செரெபியா, செபனியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -974,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Zaccur, Sherebiah, Shebaniah,]]></a:t>
+              <a:t><![CDATA[13. ஒதியா, பானி, பெனினு என்பவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1083,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Hodijah, Bani, Beninu.]]></a:t>
+              <a:t><![CDATA[14. ஜனத்தின் தலைவராகிய பாரோஷ், பாகாத்மோவாப், ஏலாம், சத்தூ, பானி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1192,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The chief of the people; Parosh, Pahathmoab, Elam, Zatthu, Bani,]]></a:t>
+              <a:t><![CDATA[15. புன்னி, அஸ்காத், பெபாயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1301,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Bunni, Azgad, Bebai,]]></a:t>
+              <a:t><![CDATA[16. அதோனியா, பிக்வாய், ஆதின்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1410,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Adonijah, Bigvai, Adin,]]></a:t>
+              <a:t><![CDATA[17. ஆதேர், இஸ்கியா, அசூர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1519,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Ater, Hizkijah, Azzur,]]></a:t>
+              <a:t><![CDATA[18. ஒதியா, ஆசூ, பெத்சாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1628,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now those that sealed were, Nehemiah, the Tirshatha, the son of Hachaliah, and Zidkijah,]]></a:t>
+              <a:t><![CDATA[1. முத்திரைபோட்டவர்கள் யாரென்றால்: அகலியாவின் குமாரனாகிய திர்ஷாதா என்னும் நெகேமியா, சிதேகியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1737,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Hodijah, Hashum, Bezai,]]></a:t>
+              <a:t><![CDATA[19. ஆரீப், ஆனதோத், நெபாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1846,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Hariph, Anathoth, Nebai,]]></a:t>
+              <a:t><![CDATA[20. மக்பியாஸ், மெசுல்லாம், ஏசீர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1955,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Magpiash, Meshullam, Hezir,]]></a:t>
+              <a:t><![CDATA[21. மெஷெசாபெயேல், சாதோக், யதுவா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2064,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Meshezabeel, Zadok, Jaddua,]]></a:t>
+              <a:t><![CDATA[22. பெலத்தியா, ஆனான், ஆனாயா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2173,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Pelatiah, Hanan, Anaiah,]]></a:t>
+              <a:t><![CDATA[23. ஓசெயா, அனனியா, அசூப்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2282,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Hoshea, Hananiah, Hashub,]]></a:t>
+              <a:t><![CDATA[24. அல்லோகேஸ், பிலகா, சோபேக்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2391,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Hallohesh, Pileha, Shobek,]]></a:t>
+              <a:t><![CDATA[25. ரேகூம், அஷபனா, மாசெயா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2500,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Rehum, Hashabnah, Maaseiah,]]></a:t>
+              <a:t><![CDATA[26. அகியா, கானான், ஆனான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2609,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Ahijah, Hanan, Anan,]]></a:t>
+              <a:t><![CDATA[27. மல்லூக், ஆரிம், பானா என்பவர்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2718,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Malluch, Harim, Baanah.]]></a:t>
+              <a:t><![CDATA[28. ஜனங்களில் மற்றவர்களாகிய ஆசாரியரும், லேவியரும் வாசல் காவலாளரும், பாடகரும், நிதனீமியரும், தேசங்களின் ஜனங்களைவிட்டுப் பிரிந்து விலகி தேவனுடைய நியாயப்பிரமாணத்துக்குத் திரும்பின அனைவரும் அவர்கள் மனைவிகளும், அவர்கள் குமாரரும் அவர்கள் குமாரத்திகளுமாகிய அறிவும் புத்தியும் உள்ளவர்களெல்லாரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2827,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Seraiah, Azariah, Jeremiah,]]></a:t>
+              <a:t><![CDATA[2. செராயா, அசரியா, எரேமியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2936,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the rest of the people, the priests, the Levites, the porters, the singers, the Nethinims, and all they that had separated themselves from the people of the lands unto the law of God, their wives, their sons, and their daughters, every one having knowledge, and having understanding;]]></a:t>
+              <a:t><![CDATA[28. ஜனங்களில் மற்றவர்களாகிய ஆசாரியரும், லேவியரும் வாசல் காவலாளரும், பாடகரும், நிதனீமியரும், தேசங்களின் ஜனங்களைவிட்டுப் பிரிந்து விலகி தேவனுடைய நியாயப்பிரமாணத்துக்குத் திரும்பின அனைவரும் அவர்கள் மனைவிகளும், அவர்கள் குமாரரும் அவர்கள் குமாரத்திகளுமாகிய அறிவும் புத்தியும் உள்ளவர்களெல்லாரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3045,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the rest of the people, the priests, the Levites, the porters, the singers, the Nethinims, and all they that had separated themselves from the people of the lands unto the law of God, their wives, their sons, and their daughters, every one having knowledge, and having understanding;]]></a:t>
+              <a:t><![CDATA[28. ஜனங்களில் மற்றவர்களாகிய ஆசாரியரும், லேவியரும் வாசல் காவலாளரும், பாடகரும், நிதனீமியரும், தேசங்களின் ஜனங்களைவிட்டுப் பிரிந்து விலகி தேவனுடைய நியாயப்பிரமாணத்துக்குத் திரும்பின அனைவரும் அவர்கள் மனைவிகளும், அவர்கள் குமாரரும் அவர்கள் குமாரத்திகளுமாகிய அறிவும் புத்தியும் உள்ளவர்களெல்லாரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3154,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the rest of the people, the priests, the Levites, the porters, the singers, the Nethinims, and all they that had separated themselves from the people of the lands unto the law of God, their wives, their sons, and their daughters, every one having knowledge, and having understanding;]]></a:t>
+              <a:t><![CDATA[29. தங்களுக்குப் பெரியவர்களாகிய தங்கள் சகோதரரோடே கூடிக்கொண்டு: தேவனுடைய தாசனாகிய மோசேயைக்கொண்டு கொடுக்கப்பட்ட தேவனுடைய நியாயப்பிரமாணத்தின்படி நடந்துகொள்வோம் என்றும், எங்கள் ஆண்டவராகிய கர்த்தரின் கற்பனைகளையும் சகல நீதிநியாயங்களையும், கட்டளைகளையும் எல்லாம் கைக்கொண்டு, அவைகளின்படி செய்வோம் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3263,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the rest of the people, the priests, the Levites, the porters, the singers, the Nethinims, and all they that had separated themselves from the people of the lands unto the law of God, their wives, their sons, and their daughters, every one having knowledge, and having understanding;]]></a:t>
+              <a:t><![CDATA[29. தங்களுக்குப் பெரியவர்களாகிய தங்கள் சகோதரரோடே கூடிக்கொண்டு: தேவனுடைய தாசனாகிய மோசேயைக்கொண்டு கொடுக்கப்பட்ட தேவனுடைய நியாயப்பிரமாணத்தின்படி நடந்துகொள்வோம் என்றும், எங்கள் ஆண்டவராகிய கர்த்தரின் கற்பனைகளையும் சகல நீதிநியாயங்களையும், கட்டளைகளையும் எல்லாம் கைக்கொண்டு, அவைகளின்படி செய்வோம் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3372,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. They clave to their brethren, their nobles, and entered into a curse, and into an oath, to walk in God's law, which was given by Moses the servant of God, and to observe and do all the commandments of the LORD our Lord, and his judgments and his statutes;]]></a:t>
+              <a:t><![CDATA[29. தங்களுக்குப் பெரியவர்களாகிய தங்கள் சகோதரரோடே கூடிக்கொண்டு: தேவனுடைய தாசனாகிய மோசேயைக்கொண்டு கொடுக்கப்பட்ட தேவனுடைய நியாயப்பிரமாணத்தின்படி நடந்துகொள்வோம் என்றும், எங்கள் ஆண்டவராகிய கர்த்தரின் கற்பனைகளையும் சகல நீதிநியாயங்களையும், கட்டளைகளையும் எல்லாம் கைக்கொண்டு, அவைகளின்படி செய்வோம் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3481,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. They clave to their brethren, their nobles, and entered into a curse, and into an oath, to walk in God's law, which was given by Moses the servant of God, and to observe and do all the commandments of the LORD our Lord, and his judgments and his statutes;]]></a:t>
+              <a:t><![CDATA[30. நாங்கள் எங்கள் குமாரத்திகளை தேசத்தின் ஜனங்களுக்குக் கொடாமலும், எங்கள் குமாரருக்கு அவர்கள் குமாரத்திகளைக் கொள்ளாமலும் இருப்போம் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3590,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. They clave to their brethren, their nobles, and entered into a curse, and into an oath, to walk in God's law, which was given by Moses the servant of God, and to observe and do all the commandments of the LORD our Lord, and his judgments and his statutes;]]></a:t>
+              <a:t><![CDATA[30. நாங்கள் எங்கள் குமாரத்திகளை தேசத்தின் ஜனங்களுக்குக் கொடாமலும், எங்கள் குமாரருக்கு அவர்கள் குமாரத்திகளைக் கொள்ளாமலும் இருப்போம் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3699,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. They clave to their brethren, their nobles, and entered into a curse, and into an oath, to walk in God's law, which was given by Moses the servant of God, and to observe and do all the commandments of the LORD our Lord, and his judgments and his statutes;]]></a:t>
+              <a:t><![CDATA[31. தேசத்தின் ஜனங்கள் ஓய்வுநாளிலே சரக்குகளையும், எந்தவிதத் தானியதவசத்தையும் விற்கிறதற்குக் கொண்டுவந்தால், நாங்கள் அதை ஓய்வுநாளிலும் பரிசுத்தநாளிலும் அவர்கள் கையில் கொள்ளாதிருப்போம் என்றும், நாங்கள் ஏழாம் வருஷத்தை விடுதலை வருஷமாக்கிச் சகல கடன்களையும் விட்டுவிடுவோம் என்றும் ஆணையிட்டுப் பிரமாணம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3808,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And that we would not give our daughters unto the people of the land, not take their daughters for our sons:]]></a:t>
+              <a:t><![CDATA[31. தேசத்தின் ஜனங்கள் ஓய்வுநாளிலே சரக்குகளையும், எந்தவிதத் தானியதவசத்தையும் விற்கிறதற்குக் கொண்டுவந்தால், நாங்கள் அதை ஓய்வுநாளிலும் பரிசுத்தநாளிலும் அவர்கள் கையில் கொள்ளாதிருப்போம் என்றும், நாங்கள் ஏழாம் வருஷத்தை விடுதலை வருஷமாக்கிச் சகல கடன்களையும் விட்டுவிடுவோம் என்றும் ஆணையிட்டுப் பிரமாணம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3917,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And that we would not give our daughters unto the people of the land, not take their daughters for our sons:]]></a:t>
+              <a:t><![CDATA[31. தேசத்தின் ஜனங்கள் ஓய்வுநாளிலே சரக்குகளையும், எந்தவிதத் தானியதவசத்தையும் விற்கிறதற்குக் கொண்டுவந்தால், நாங்கள் அதை ஓய்வுநாளிலும் பரிசுத்தநாளிலும் அவர்கள் கையில் கொள்ளாதிருப்போம் என்றும், நாங்கள் ஏழாம் வருஷத்தை விடுதலை வருஷமாக்கிச் சகல கடன்களையும் விட்டுவிடுவோம் என்றும் ஆணையிட்டுப் பிரமாணம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4026,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Pashur, Amariah, Malchijah,]]></a:t>
+              <a:t><![CDATA[3. பஸ்கூர் அமரியா, மல்கிஜா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4135,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And if the people of the land bring ware or any victuals on the sabbath day to sell, that we would not buy it of them on the sabbath, or on the holy day: and that we would leave the seventh year, and the exaction of every debt.]]></a:t>
+              <a:t><![CDATA[32. மேலும்: நாங்கள் எங்கள் தேவனுடைய ஆலயத்தின் ஆராதனைக்காக சமுகத்தப்பங்களுக்கும், நித்தியபோஜனபலிக்கும் ஓய்வுநாட்களிலும் மாதப்பிறப்புகளிலும் செலுத்தும் நித்திய சர்வாங்க தகனபலிகளுக்கும் பண்டிகைகளுக்கும், பிரதிஷ்டையான பொருள்களுக்கும், இஸ்ரவேலுக்காக பாவநிவிர்த்தி உண்டாக்கும் பலிகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4244,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And if the people of the land bring ware or any victuals on the sabbath day to sell, that we would not buy it of them on the sabbath, or on the holy day: and that we would leave the seventh year, and the exaction of every debt.]]></a:t>
+              <a:t><![CDATA[32. மேலும்: நாங்கள் எங்கள் தேவனுடைய ஆலயத்தின் ஆராதனைக்காக சமுகத்தப்பங்களுக்கும், நித்தியபோஜனபலிக்கும் ஓய்வுநாட்களிலும் மாதப்பிறப்புகளிலும் செலுத்தும் நித்திய சர்வாங்க தகனபலிகளுக்கும் பண்டிகைகளுக்கும், பிரதிஷ்டையான பொருள்களுக்கும், இஸ்ரவேலுக்காக பாவநிவிர்த்தி உண்டாக்கும் பலிகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4353,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And if the people of the land bring ware or any victuals on the sabbath day to sell, that we would not buy it of them on the sabbath, or on the holy day: and that we would leave the seventh year, and the exaction of every debt.]]></a:t>
+              <a:t><![CDATA[33. எங்கள் தேவனுடைய ஆலயத்தின் சகல வேலைக்கும், வருஷந்தோறும் நாங்கள் சேக்கலில் மூன்றில் ஒரு பங்கைக் கொடுப்போம் என்கிற கடனை எங்கள்மேல் ஏற்றுக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4462,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And if the people of the land bring ware or any victuals on the sabbath day to sell, that we would not buy it of them on the sabbath, or on the holy day: and that we would leave the seventh year, and the exaction of every debt.]]></a:t>
+              <a:t><![CDATA[33. எங்கள் தேவனுடைய ஆலயத்தின் சகல வேலைக்கும், வருஷந்தோறும் நாங்கள் சேக்கலில் மூன்றில் ஒரு பங்கைக் கொடுப்போம் என்கிற கடனை எங்கள்மேல் ஏற்றுக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4571,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Also we made ordinances for us, to charge ourselves yearly with the third part of a shekel for the service of the house of our God;]]></a:t>
+              <a:t><![CDATA[33. எங்கள் தேவனுடைய ஆலயத்தின் சகல வேலைக்கும், வருஷந்தோறும் நாங்கள் சேக்கலில் மூன்றில் ஒரு பங்கைக் கொடுப்போம் என்கிற கடனை எங்கள்மேல் ஏற்றுக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4680,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Also we made ordinances for us, to charge ourselves yearly with the third part of a shekel for the service of the house of our God;]]></a:t>
+              <a:t><![CDATA[34. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே எங்கள் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல் எரிகிறதற்காக, குறிக்கப்பட்ட காலங்களில் வருஷாவருஷம் எங்கள் பிதாக்களுடைய குடும்பங்களின்படியே, எங்கள் தேவனுடைய ஆலயத்துக்கு கொண்டுவரவேண்டிய விறகு காணிக்கைக்காகவும், ஆசாரியருக்கும், லேவியருக்கும், ஜனத்துக்கும் சீட்டுப்போட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4789,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Also we made ordinances for us, to charge ourselves yearly with the third part of a shekel for the service of the house of our God;]]></a:t>
+              <a:t><![CDATA[34. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே எங்கள் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல் எரிகிறதற்காக, குறிக்கப்பட்ட காலங்களில் வருஷாவருஷம் எங்கள் பிதாக்களுடைய குடும்பங்களின்படியே, எங்கள் தேவனுடைய ஆலயத்துக்கு கொண்டுவரவேண்டிய விறகு காணிக்கைக்காகவும், ஆசாரியருக்கும், லேவியருக்கும், ஜனத்துக்கும் சீட்டுப்போட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4898,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Also we made ordinances for us, to charge ourselves yearly with the third part of a shekel for the service of the house of our God;]]></a:t>
+              <a:t><![CDATA[34. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே எங்கள் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல் எரிகிறதற்காக, குறிக்கப்பட்ட காலங்களில் வருஷாவருஷம் எங்கள் பிதாக்களுடைய குடும்பங்களின்படியே, எங்கள் தேவனுடைய ஆலயத்துக்கு கொண்டுவரவேண்டிய விறகு காணிக்கைக்காகவும், ஆசாரியருக்கும், லேவியருக்கும், ஜனத்துக்கும் சீட்டுப்போட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5007,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. For the showbread, and for the continual food offering, and for the continual burnt offering, of the sabbaths, of the new moons, for the set feasts, and for the holy things, and for the sin offerings to make an atonement for Israel, and for all the work of the house of our God.]]></a:t>
+              <a:t><![CDATA[35. நாங்கள் வருஷந்தோறும் எங்கள் தேவனுடைய ஆலயத்துக்கு எங்கள் தேசத்தின் முதற்பலனையும், சகலவித விருட்சங்களின் எல்லா முதற்கனிகளையும் கொண்டுவரவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5116,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. For the showbread, and for the continual food offering, and for the continual burnt offering, of the sabbaths, of the new moons, for the set feasts, and for the holy things, and for the sin offerings to make an atonement for Israel, and for all the work of the house of our God.]]></a:t>
+              <a:t><![CDATA[35. நாங்கள் வருஷந்தோறும் எங்கள் தேவனுடைய ஆலயத்துக்கு எங்கள் தேசத்தின் முதற்பலனையும், சகலவித விருட்சங்களின் எல்லா முதற்கனிகளையும் கொண்டுவரவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5225,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Hattush, Shebaniah, Malluch,]]></a:t>
+              <a:t><![CDATA[4. அத்தூஸ், செபனியா, மல்லூக்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5334,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And we cast the lots among the priests, the Levites, and the people, for the wood offering, to bring it into the house of our God, after the houses of our fathers, at times appointed year by year, to burn upon the altar of the LORD our God, as it is written in the law:]]></a:t>
+              <a:t><![CDATA[36. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே, எங்கள் குமாரரில் முதற்பேறுகளையும், எங்கள் ஆடுமாடுகளாகிய மிருகஜீவன்களின் தலையீற்றுகளையும், எங்கள் தேவனுடைய ஆலயத்துக்கும் எங்கள் தேவனுடைய ஆலயத்திலே ஊழியஞ்செய்கிற ஆசாரியரிடத்துக்கும் கொண்டுவரவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5443,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And we cast the lots among the priests, the Levites, and the people, for the wood offering, to bring it into the house of our God, after the houses of our fathers, at times appointed year by year, to burn upon the altar of the LORD our God, as it is written in the law:]]></a:t>
+              <a:t><![CDATA[36. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே, எங்கள் குமாரரில் முதற்பேறுகளையும், எங்கள் ஆடுமாடுகளாகிய மிருகஜீவன்களின் தலையீற்றுகளையும், எங்கள் தேவனுடைய ஆலயத்துக்கும் எங்கள் தேவனுடைய ஆலயத்திலே ஊழியஞ்செய்கிற ஆசாரியரிடத்துக்கும் கொண்டுவரவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5552,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And we cast the lots among the priests, the Levites, and the people, for the wood offering, to bring it into the house of our God, after the houses of our fathers, at times appointed year by year, to burn upon the altar of the LORD our God, as it is written in the law:]]></a:t>
+              <a:t><![CDATA[36. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே, எங்கள் குமாரரில் முதற்பேறுகளையும், எங்கள் ஆடுமாடுகளாகிய மிருகஜீவன்களின் தலையீற்றுகளையும், எங்கள் தேவனுடைய ஆலயத்துக்கும் எங்கள் தேவனுடைய ஆலயத்திலே ஊழியஞ்செய்கிற ஆசாரியரிடத்துக்கும் கொண்டுவரவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5661,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And we cast the lots among the priests, the Levites, and the people, for the wood offering, to bring it into the house of our God, after the houses of our fathers, at times appointed year by year, to burn upon the altar of the LORD our God, as it is written in the law:]]></a:t>
+              <a:t><![CDATA[37. நாங்கள் எங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் எங்கள் படைப்புகளையும், சகல மரங்களின் முந்தின பலனாகிய திராட்சப்பழரசத்தையும் எண்ணெயையும், எங்கள் தேவனுடைய ஆலயத்தின் அறைகளில் வைக்கும்படி ஆசாரியரிடத்துக்கும், எங்கள் நிலப்பயிர்களில் தசமபாகம் லேவியரிடத்திற்கும் கொண்டுவரவும், லேவியராகிய இவர்கள் எங்கள் வெள்ளாண்மையின் பட்டணங்களிலெல்லாம் தசமபாகம் சேர்க்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5770,51 +5742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And to bring the first-fruits of our ground, and the first-fruits of all fruit of all trees, year by year, unto the house of the LORD:]]></a:t>
+              <a:t><![CDATA[37. நாங்கள் எங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் எங்கள் படைப்புகளையும், சகல மரங்களின் முந்தின பலனாகிய திராட்சப்பழரசத்தையும் எண்ணெயையும், எங்கள் தேவனுடைய ஆலயத்தின் அறைகளில் வைக்கும்படி ஆசாரியரிடத்துக்கும், எங்கள் நிலப்பயிர்களில் தசமபாகம் லேவியரிடத்திற்கும் கொண்டுவரவும், லேவியராகிய இவர்கள் எங்கள் வெள்ளாண்மையின் பட்டணங்களிலெல்லாம் தசமபாகம் சேர்க்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5879,51 +5851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And to bring the first-fruits of our ground, and the first-fruits of all fruit of all trees, year by year, unto the house of the LORD:]]></a:t>
+              <a:t><![CDATA[37. நாங்கள் எங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் எங்கள் படைப்புகளையும், சகல மரங்களின் முந்தின பலனாகிய திராட்சப்பழரசத்தையும் எண்ணெயையும், எங்கள் தேவனுடைய ஆலயத்தின் அறைகளில் வைக்கும்படி ஆசாரியரிடத்துக்கும், எங்கள் நிலப்பயிர்களில் தசமபாகம் லேவியரிடத்திற்கும் கொண்டுவரவும், லேவியராகிய இவர்கள் எங்கள் வெள்ளாண்மையின் பட்டணங்களிலெல்லாம் தசமபாகம் சேர்க்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5988,51 +5960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Also the firstborn of our sons, and of our cattle, as it is written in the law, and the firstlings of our herds and of our flocks, to bring to the house of our God, unto the priests that minister in the house of our God:]]></a:t>
+              <a:t><![CDATA[37. நாங்கள் எங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் எங்கள் படைப்புகளையும், சகல மரங்களின் முந்தின பலனாகிய திராட்சப்பழரசத்தையும் எண்ணெயையும், எங்கள் தேவனுடைய ஆலயத்தின் அறைகளில் வைக்கும்படி ஆசாரியரிடத்துக்கும், எங்கள் நிலப்பயிர்களில் தசமபாகம் லேவியரிடத்திற்கும் கொண்டுவரவும், லேவியராகிய இவர்கள் எங்கள் வெள்ளாண்மையின் பட்டணங்களிலெல்லாம் தசமபாகம் சேர்க்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6097,51 +6069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Also the firstborn of our sons, and of our cattle, as it is written in the law, and the firstlings of our herds and of our flocks, to bring to the house of our God, unto the priests that minister in the house of our God:]]></a:t>
+              <a:t><![CDATA[38. லேவியர் தசமபாகம் சேர்க்கும்போது ஆரோனின் குமாரனாகிய ஒரு ஆசாரியன் லேவியரோடேகூட இருக்கவும், தசமபாகமாகிய அதிலே லேவியர் பத்தில் ஒரு பங்கை எங்கள் தேவனுடைய ஆலயத்திலுள்ள பொக்கிஷ அறைகளில் கொண்டுவரவும் திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6206,51 +6178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Also the firstborn of our sons, and of our cattle, as it is written in the law, and the firstlings of our herds and of our flocks, to bring to the house of our God, unto the priests that minister in the house of our God:]]></a:t>
+              <a:t><![CDATA[38. லேவியர் தசமபாகம் சேர்க்கும்போது ஆரோனின் குமாரனாகிய ஒரு ஆசாரியன் லேவியரோடேகூட இருக்கவும், தசமபாகமாகிய அதிலே லேவியர் பத்தில் ஒரு பங்கை எங்கள் தேவனுடைய ஆலயத்திலுள்ள பொக்கிஷ அறைகளில் கொண்டுவரவும் திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6315,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And that we should bring the first-fruits of our dough, and our offerings, and the fruit of all manner of trees, of wine and of oil, unto the priests, to the chambers of the house of our God; and the tithes of our ground unto the Levites, that the same Levites might have the tithes in all the cities of our tillage.]]></a:t>
+              <a:t><![CDATA[38. லேவியர் தசமபாகம் சேர்க்கும்போது ஆரோனின் குமாரனாகிய ஒரு ஆசாரியன் லேவியரோடேகூட இருக்கவும், தசமபாகமாகிய அதிலே லேவியர் பத்தில் ஒரு பங்கை எங்கள் தேவனுடைய ஆலயத்திலுள்ள பொக்கிஷ அறைகளில் கொண்டுவரவும் திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6424,51 +6396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Harim, Meremoth, Obadiah,]]></a:t>
+              <a:t><![CDATA[5. ஆரீம், மெரெமோத், ஒபதியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6533,51 +6505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And that we should bring the first-fruits of our dough, and our offerings, and the fruit of all manner of trees, of wine and of oil, unto the priests, to the chambers of the house of our God; and the tithes of our ground unto the Levites, that the same Levites might have the tithes in all the cities of our tillage.]]></a:t>
+              <a:t><![CDATA[39. பரிசுத்தஸ்தலத்தின் பணிமுட்டுகளும், ஊழியஞ்செய்கிற ஆசாரியரும் வாசல் காவலாளரும், பாடகரும் இருக்கிற அந்த அறைகளிலே இஸ்ரவேல் புத்திரரும் லேவிபுத்திரரும் தானியம் திராட்சரசம் எண்ணெய் என்பவைகளின் படைப்புகளைக் கொண்டுவரவேண்டியது; இவ்விதமாய் நாங்கள் எங்கள் தேவனுடைய ஆலயத்தைப் பராமரியாமல் விடுவதில்லையென்று திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6642,51 +6614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And that we should bring the first-fruits of our dough, and our offerings, and the fruit of all manner of trees, of wine and of oil, unto the priests, to the chambers of the house of our God; and the tithes of our ground unto the Levites, that the same Levites might have the tithes in all the cities of our tillage.]]></a:t>
+              <a:t><![CDATA[39. பரிசுத்தஸ்தலத்தின் பணிமுட்டுகளும், ஊழியஞ்செய்கிற ஆசாரியரும் வாசல் காவலாளரும், பாடகரும் இருக்கிற அந்த அறைகளிலே இஸ்ரவேல் புத்திரரும் லேவிபுத்திரரும் தானியம் திராட்சரசம் எண்ணெய் என்பவைகளின் படைப்புகளைக் கொண்டுவரவேண்டியது; இவ்விதமாய் நாங்கள் எங்கள் தேவனுடைய ஆலயத்தைப் பராமரியாமல் விடுவதில்லையென்று திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6751,814 +6723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And that we should bring the first-fruits of our dough, and our offerings, and the fruit of all manner of trees, of wine and of oil, unto the priests, to the chambers of the house of our God; and the tithes of our ground unto the Levites, that the same Levites might have the tithes in all the cities of our tillage.]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[39. For the children of Israel and the children of Levi shall bring the offering of the corn, of the new wine, and the oil, unto the chambers, where are the vessels of the sanctuary, and the priests that minister, and the porters, and the singers: and we will not forsake the house of our God.]]></a:t>
+              <a:t><![CDATA[39. பரிசுத்தஸ்தலத்தின் பணிமுட்டுகளும், ஊழியஞ்செய்கிற ஆசாரியரும் வாசல் காவலாளரும், பாடகரும் இருக்கிற அந்த அறைகளிலே இஸ்ரவேல் புத்திரரும் லேவிபுத்திரரும் தானியம் திராட்சரசம் எண்ணெய் என்பவைகளின் படைப்புகளைக் கொண்டுவரவேண்டியது; இவ்விதமாய் நாங்கள் எங்கள் தேவனுடைய ஆலயத்தைப் பராமரியாமல் விடுவதில்லையென்று திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7623,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Daniel, Ginnethon, Baruch,]]></a:t>
+              <a:t><![CDATA[6. தானியேல், கிநேதோன், பாருக்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7732,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Meshullam, Abijah, Mijamin,]]></a:t>
+              <a:t><![CDATA[7. மெசுல்லாம், அபியா, மீயாமின்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7841,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Maaziah, Bilgai, Shemaiah: these were the priests.]]></a:t>
+              <a:t><![CDATA[8. மாசியா, பில்காய், செமாயா என்னும் ஆசாரியர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7920,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495573" r:id="rId1"/>
+    <p:sldLayoutId id="2473741393" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8428,106 +7637,50 @@
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8652,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேவியராகிய அசனியாவின் குமாரன் யெசுவா, எனாதாதின் குமாரரில் ஒருவனாகிய பின்னூயி, கத்மியேல்]]></a:t>
+              <a:t><![CDATA[9. And the Levites: both Jeshua the son of Azaniah, Binnui of the sons of Henadad, Kadmiel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[10. And their brethren, Shebaniah, Hodijah, Kelita, Pelaiah, Hanan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் சகோதரராகிய செபனியா, ஒதியா, கேலிதா, பெலாயா, ஆனான்,]]></a:t>
+              <a:t><![CDATA[11. Micha, Rehob, Hashabiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மீகா, ரேகோப், அசபியா,]]></a:t>
+              <a:t><![CDATA[12. Zaccur, Sherebiah, Shebaniah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சக்கூர், செரெபியா, செபனியா,]]></a:t>
+              <a:t><![CDATA[13. Hodijah, Bani, Beninu.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒதியா, பானி, பெனினு என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[14. The chief of the people; Parosh, Pahathmoab, Elam, Zatthu, Bani,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனத்தின் தலைவராகிய பாரோஷ், பாகாத்மோவாப், ஏலாம், சத்தூ, பானி,]]></a:t>
+              <a:t><![CDATA[15. Bunni, Azgad, Bebai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புன்னி, அஸ்காத், பெபாயி,]]></a:t>
+              <a:t><![CDATA[16. Adonijah, Bigvai, Adin,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதோனியா, பிக்வாய், ஆதின்,]]></a:t>
+              <a:t><![CDATA[17. Ater, Hizkijah, Azzur,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதேர், இஸ்கியா, அசூர்,]]></a:t>
+              <a:t><![CDATA[18. Hodijah, Hashum, Bezai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. முத்திரைபோட்டவர்கள் யாரென்றால்: அகலியாவின் குமாரனாகிய திர்ஷாதா என்னும் நெகேமியா, சிதேகியா,]]></a:t>
+              <a:t><![CDATA[1. Now those that sealed were, Nehemiah, the Tirshatha, the son of Hachaliah, and Zidkijah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒதியா, ஆசூ, பெத்சாய்,]]></a:t>
+              <a:t><![CDATA[19. Hariph, Anathoth, Nebai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆரீப், ஆனதோத், நெபாய்,]]></a:t>
+              <a:t><![CDATA[20. Magpiash, Meshullam, Hezir,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மக்பியாஸ், மெசுல்லாம், ஏசீர்,]]></a:t>
+              <a:t><![CDATA[21. Meshezabeel, Zadok, Jaddua,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மெஷெசாபெயேல், சாதோக், யதுவா,]]></a:t>
+              <a:t><![CDATA[22. Pelatiah, Hanan, Anaiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பெலத்தியா, ஆனான், ஆனாயா,]]></a:t>
+              <a:t><![CDATA[23. Hoshea, Hananiah, Hashub,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஓசெயா, அனனியா, அசூப்,]]></a:t>
+              <a:t><![CDATA[24. Hallohesh, Pileha, Shobek,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அல்லோகேஸ், பிலகா, சோபேக்,]]></a:t>
+              <a:t><![CDATA[25. Rehum, Hashabnah, Maaseiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ரேகூம், அஷபனா, மாசெயா,]]></a:t>
+              <a:t><![CDATA[26. And Ahijah, Hanan, Anan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அகியா, கானான், ஆனான்,]]></a:t>
+              <a:t><![CDATA[27. Malluch, Harim, Baanah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மல்லூக், ஆரிம், பானா என்பவர்களுமே.]]></a:t>
+              <a:t><![CDATA[28. And the rest of the people, the priests, the Levites, the porters, the singers, the Nethinims,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. செராயா, அசரியா, எரேமியா,]]></a:t>
+              <a:t><![CDATA[2. Seraiah, Azariah, Jeremiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஜனங்களில் மற்றவர்களாகிய ஆசாரியரும், லேவியரும் வாசல் காவலாளரும், பாடகரும், நிதனீமியரும்,]]></a:t>
+              <a:t><![CDATA[and all they that had separated themselves from the people of the lands unto the law of God, their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேசங்களின் ஜனங்களைவிட்டுப் பிரிந்து விலகி தேவனுடைய நியாயப்பிரமாணத்துக்குத் திரும்பின அனைவரும்]]></a:t>
+              <a:t><![CDATA[wives, their sons, and their daughters, every one having knowledge, and having understanding;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்கள் மனைவிகளும், அவர்கள் குமாரரும் அவர்கள் குமாரத்திகளுமாகிய அறிவும் புத்தியும்]]></a:t>
+              <a:t><![CDATA[29. They clave to their brethren, their nobles, and entered into a curse, and into an oath, to walk]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உள்ளவர்களெல்லாரும்,]]></a:t>
+              <a:t><![CDATA[in God's law, which was given by Moses the servant of God, and to observe and do all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தங்களுக்குப் பெரியவர்களாகிய தங்கள் சகோதரரோடே கூடிக்கொண்டு: தேவனுடைய தாசனாகிய மோசேயைக்கொண்டு]]></a:t>
+              <a:t><![CDATA[commandments of the LORD our Lord, and his judgments and his statutes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடுக்கப்பட்ட தேவனுடைய நியாயப்பிரமாணத்தின்படி நடந்துகொள்வோம் என்றும், எங்கள் ஆண்டவராகிய கர்த்தரின்]]></a:t>
+              <a:t><![CDATA[30. And that we would not give our daughters unto the people of the land, not take their daughters]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கற்பனைகளையும் சகல நீதிநியாயங்களையும், கட்டளைகளையும் எல்லாம் கைக்கொண்டு, அவைகளின்படி செய்வோம்]]></a:t>
+              <a:t><![CDATA[for our sons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றும்,]]></a:t>
+              <a:t><![CDATA[31. And if the people of the land bring ware or any victuals on the sabbath day to sell, that we]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நாங்கள் எங்கள் குமாரத்திகளை தேசத்தின் ஜனங்களுக்குக் கொடாமலும், எங்கள் குமாரருக்கு அவர்கள்]]></a:t>
+              <a:t><![CDATA[would not buy it of them on the sabbath, or on the holy day: and that we would leave the seventh]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரத்திகளைக் கொள்ளாமலும் இருப்போம் என்றும்,]]></a:t>
+              <a:t><![CDATA[year, and the exaction of every debt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பஸ்கூர் அமரியா, மல்கிஜா,]]></a:t>
+              <a:t><![CDATA[3. Pashur, Amariah, Malchijah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேசத்தின் ஜனங்கள் ஓய்வுநாளிலே சரக்குகளையும், எந்தவிதத் தானியதவசத்தையும் விற்கிறதற்குக்]]></a:t>
+              <a:t><![CDATA[32. Also we made ordinances for us, to charge ourselves yearly with the third part of a shekel for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொண்டுவந்தால், நாங்கள் அதை ஓய்வுநாளிலும் பரிசுத்தநாளிலும் அவர்கள் கையில் கொள்ளாதிருப்போம் என்றும்,]]></a:t>
+              <a:t><![CDATA[the service of the house of our God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நாங்கள் ஏழாம் வருஷத்தை விடுதலை வருஷமாக்கிச் சகல கடன்களையும் விட்டுவிடுவோம் என்றும் ஆணையிட்டுப்]]></a:t>
+              <a:t><![CDATA[33. For the showbread, and for the continual food offering, and for the continual burnt offering, of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிரமாணம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[the sabbaths, of the new moons, for the set feasts, and for the holy things, and for the sin]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மேலும்: நாங்கள் எங்கள் தேவனுடைய ஆலயத்தின் ஆராதனைக்காக சமுகத்தப்பங்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[offerings to make an atonement for Israel, and for all the work of the house of our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நித்தியபோஜனபலிக்கும் ஓய்வுநாட்களிலும் மாதப்பிறப்புகளிலும் செலுத்தும் நித்திய சர்வாங்க]]></a:t>
+              <a:t><![CDATA[34. And we cast the lots among the priests, the Levites, and the people, for the wood offering, to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தகனபலிகளுக்கும் பண்டிகைகளுக்கும், பிரதிஷ்டையான பொருள்களுக்கும், இஸ்ரவேலுக்காக பாவநிவிர்த்தி]]></a:t>
+              <a:t><![CDATA[bring it into the house of our God, after the houses of our fathers, at times appointed year by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உண்டாக்கும் பலிகளுக்கும்,]]></a:t>
+              <a:t><![CDATA[year, to burn upon the altar of the LORD our God, as it is written in the law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எங்கள் தேவனுடைய ஆலயத்தின் சகல வேலைக்கும், வருஷந்தோறும் நாங்கள் சேக்கலில் மூன்றில் ஒரு பங்கைக்]]></a:t>
+              <a:t><![CDATA[35. And to bring the first-fruits of our ground, and the first-fruits of all fruit of all trees,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடுப்போம் என்கிற கடனை எங்கள்மேல் ஏற்றுக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[year by year, unto the house of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அத்தூஸ், செபனியா, மல்லூக்,]]></a:t>
+              <a:t><![CDATA[4. Hattush, Shebaniah, Malluch,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே எங்கள் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல்]]></a:t>
+              <a:t><![CDATA[36. Also the firstborn of our sons, and of our cattle, as it is written in the law, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எரிகிறதற்காக, குறிக்கப்பட்ட காலங்களில் வருஷாவருஷம் எங்கள் பிதாக்களுடைய குடும்பங்களின்படியே, எங்கள்]]></a:t>
+              <a:t><![CDATA[firstlings of our herds and of our flocks, to bring to the house of our God, unto the priests that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேவனுடைய ஆலயத்துக்கு கொண்டுவரவேண்டிய விறகு காணிக்கைக்காகவும், ஆசாரியருக்கும், லேவியருக்கும்,]]></a:t>
+              <a:t><![CDATA[minister in the house of our God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜனத்துக்கும் சீட்டுப்போட்டோம்.]]></a:t>
+              <a:t><![CDATA[37. And that we should bring the first-fruits of our dough, and our offerings, and the fruit of all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நாங்கள் வருஷந்தோறும் எங்கள் தேவனுடைய ஆலயத்துக்கு எங்கள் தேசத்தின் முதற்பலனையும், சகலவித]]></a:t>
+              <a:t><![CDATA[manner of trees, of wine and of oil, unto the priests, to the chambers of the house of our God; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விருட்சங்களின் எல்லா முதற்கனிகளையும் கொண்டுவரவும்,]]></a:t>
+              <a:t><![CDATA[the tithes of our ground unto the Levites, that the same Levites might have the tithes in all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே, எங்கள் குமாரரில் முதற்பேறுகளையும், எங்கள் ஆடுமாடுகளாகிய]]></a:t>
+              <a:t><![CDATA[cities of our tillage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மிருகஜீவன்களின் தலையீற்றுகளையும், எங்கள் தேவனுடைய ஆலயத்துக்கும் எங்கள் தேவனுடைய ஆலயத்திலே]]></a:t>
+              <a:t><![CDATA[38. And the priest the son of Aaron shall be with the Levites, when the Levites take tithes: and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஊழியஞ்செய்கிற ஆசாரியரிடத்துக்கும் கொண்டுவரவும்,]]></a:t>
+              <a:t><![CDATA[Levites shall bring up the tithe of the tithes unto the house of our God, to the chambers, into the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நாங்கள் எங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் எங்கள் படைப்புகளையும், சகல மரங்களின் முந்தின]]></a:t>
+              <a:t><![CDATA[treasure house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆரீம், மெரெமோத், ஒபதியா,]]></a:t>
+              <a:t><![CDATA[5. Harim, Meremoth, Obadiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பலனாகிய திராட்சப்பழரசத்தையும் எண்ணெயையும், எங்கள் தேவனுடைய ஆலயத்தின் அறைகளில் வைக்கும்படி]]></a:t>
+              <a:t><![CDATA[39. For the children of Israel and the children of Levi shall bring the offering of the corn, of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆசாரியரிடத்துக்கும், எங்கள் நிலப்பயிர்களில் தசமபாகம் லேவியரிடத்திற்கும் கொண்டுவரவும், லேவியராகிய]]></a:t>
+              <a:t><![CDATA[new wine, and the oil, unto the chambers, where are the vessels of the sanctuary, and the priests]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,975 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இவர்கள் எங்கள் வெள்ளாண்மையின் பட்டணங்களிலெல்லாம் தசமபாகம் சேர்க்கவும்,]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[விடுவதில்லையென்று திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[that minister, and the porters, and the singers: and we will not forsake the house of our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தானியேல், கிநேதோன், பாருக்,]]></a:t>
+              <a:t><![CDATA[6. Daniel, Ginnethon, Baruch,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மெசுல்லாம், அபியா, மீயாமின்,]]></a:t>
+              <a:t><![CDATA[7. Meshullam, Abijah, Mijamin,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மாசியா, பில்காய், செமாயா என்னும் ஆசாரியர்களும்,]]></a:t>
+              <a:t><![CDATA[8. Maaziah, Bilgai, Shemaiah: these were the priests.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17557,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17667,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17842,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>69</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>