--- v1 (2026-07-23)
+++ v2 (2026-09-16)
@@ -115,50 +115,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -201,50 +215,57 @@
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -404,53 +425,60 @@
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -510,51 +538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேவியராகிய அசனியாவின் குமாரன் யெசுவா, எனாதாதின் குமாரரில் ஒருவனாகிய பின்னூயி, கத்மியேல் என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[9. And the Levites: both Jeshua the son of Azaniah, Binnui of the sons of Henadad, Kadmiel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -619,51 +647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் சகோதரராகிய செபனியா, ஒதியா, கேலிதா, பெலாயா, ஆனான்,]]></a:t>
+              <a:t><![CDATA[9. And the Levites: both Jeshua the son of Azaniah, Binnui of the sons of Henadad, Kadmiel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -728,51 +756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மீகா, ரேகோப், அசபியா,]]></a:t>
+              <a:t><![CDATA[10. And their brethren, Shebaniah, Hodijah, Kelita, Pelaiah, Hanan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -837,51 +865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சக்கூர், செரெபியா, செபனியா,]]></a:t>
+              <a:t><![CDATA[11. Micha, Rehob, Hashabiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -946,51 +974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒதியா, பானி, பெனினு என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[12. Zaccur, Sherebiah, Shebaniah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1055,51 +1083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனத்தின் தலைவராகிய பாரோஷ், பாகாத்மோவாப், ஏலாம், சத்தூ, பானி,]]></a:t>
+              <a:t><![CDATA[13. Hodijah, Bani, Beninu.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1164,51 +1192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. புன்னி, அஸ்காத், பெபாயி,]]></a:t>
+              <a:t><![CDATA[14. The chief of the people; Parosh, Pahathmoab, Elam, Zatthu, Bani,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1273,51 +1301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதோனியா, பிக்வாய், ஆதின்,]]></a:t>
+              <a:t><![CDATA[15. Bunni, Azgad, Bebai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1382,51 +1410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதேர், இஸ்கியா, அசூர்,]]></a:t>
+              <a:t><![CDATA[16. Adonijah, Bigvai, Adin,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1491,51 +1519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒதியா, ஆசூ, பெத்சாய்,]]></a:t>
+              <a:t><![CDATA[17. Ater, Hizkijah, Azzur,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1600,51 +1628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. முத்திரைபோட்டவர்கள் யாரென்றால்: அகலியாவின் குமாரனாகிய திர்ஷாதா என்னும் நெகேமியா, சிதேகியா,]]></a:t>
+              <a:t><![CDATA[1. Now those that sealed were, Nehemiah, the Tirshatha, the son of Hachaliah, and Zidkijah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1709,51 +1737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆரீப், ஆனதோத், நெபாய்,]]></a:t>
+              <a:t><![CDATA[18. Hodijah, Hashum, Bezai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1818,51 +1846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மக்பியாஸ், மெசுல்லாம், ஏசீர்,]]></a:t>
+              <a:t><![CDATA[19. Hariph, Anathoth, Nebai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1927,51 +1955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மெஷெசாபெயேல், சாதோக், யதுவா,]]></a:t>
+              <a:t><![CDATA[20. Magpiash, Meshullam, Hezir,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2036,51 +2064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பெலத்தியா, ஆனான், ஆனாயா,]]></a:t>
+              <a:t><![CDATA[21. Meshezabeel, Zadok, Jaddua,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2145,51 +2173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஓசெயா, அனனியா, அசூப்,]]></a:t>
+              <a:t><![CDATA[22. Pelatiah, Hanan, Anaiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2254,51 +2282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அல்லோகேஸ், பிலகா, சோபேக்,]]></a:t>
+              <a:t><![CDATA[23. Hoshea, Hananiah, Hashub,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2363,51 +2391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ரேகூம், அஷபனா, மாசெயா,]]></a:t>
+              <a:t><![CDATA[24. Hallohesh, Pileha, Shobek,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2472,51 +2500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அகியா, கானான், ஆனான்,]]></a:t>
+              <a:t><![CDATA[25. Rehum, Hashabnah, Maaseiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2581,51 +2609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மல்லூக், ஆரிம், பானா என்பவர்களுமே.]]></a:t>
+              <a:t><![CDATA[26. And Ahijah, Hanan, Anan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2690,51 +2718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஜனங்களில் மற்றவர்களாகிய ஆசாரியரும், லேவியரும் வாசல் காவலாளரும், பாடகரும், நிதனீமியரும், தேசங்களின் ஜனங்களைவிட்டுப் பிரிந்து விலகி தேவனுடைய நியாயப்பிரமாணத்துக்குத் திரும்பின அனைவரும் அவர்கள் மனைவிகளும், அவர்கள் குமாரரும் அவர்கள் குமாரத்திகளுமாகிய அறிவும் புத்தியும் உள்ளவர்களெல்லாரும்,]]></a:t>
+              <a:t><![CDATA[27. Malluch, Harim, Baanah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2799,51 +2827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. செராயா, அசரியா, எரேமியா,]]></a:t>
+              <a:t><![CDATA[2. Seraiah, Azariah, Jeremiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2908,51 +2936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஜனங்களில் மற்றவர்களாகிய ஆசாரியரும், லேவியரும் வாசல் காவலாளரும், பாடகரும், நிதனீமியரும், தேசங்களின் ஜனங்களைவிட்டுப் பிரிந்து விலகி தேவனுடைய நியாயப்பிரமாணத்துக்குத் திரும்பின அனைவரும் அவர்கள் மனைவிகளும், அவர்கள் குமாரரும் அவர்கள் குமாரத்திகளுமாகிய அறிவும் புத்தியும் உள்ளவர்களெல்லாரும்,]]></a:t>
+              <a:t><![CDATA[28. And the rest of the people, the priests, the Levites, the porters, the singers, the Nethinims, and all they that had separated themselves from the people of the lands unto the law of God, their wives, their sons, and their daughters, every one having knowledge, and having understanding;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3017,51 +3045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஜனங்களில் மற்றவர்களாகிய ஆசாரியரும், லேவியரும் வாசல் காவலாளரும், பாடகரும், நிதனீமியரும், தேசங்களின் ஜனங்களைவிட்டுப் பிரிந்து விலகி தேவனுடைய நியாயப்பிரமாணத்துக்குத் திரும்பின அனைவரும் அவர்கள் மனைவிகளும், அவர்கள் குமாரரும் அவர்கள் குமாரத்திகளுமாகிய அறிவும் புத்தியும் உள்ளவர்களெல்லாரும்,]]></a:t>
+              <a:t><![CDATA[28. And the rest of the people, the priests, the Levites, the porters, the singers, the Nethinims, and all they that had separated themselves from the people of the lands unto the law of God, their wives, their sons, and their daughters, every one having knowledge, and having understanding;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3126,51 +3154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தங்களுக்குப் பெரியவர்களாகிய தங்கள் சகோதரரோடே கூடிக்கொண்டு: தேவனுடைய தாசனாகிய மோசேயைக்கொண்டு கொடுக்கப்பட்ட தேவனுடைய நியாயப்பிரமாணத்தின்படி நடந்துகொள்வோம் என்றும், எங்கள் ஆண்டவராகிய கர்த்தரின் கற்பனைகளையும் சகல நீதிநியாயங்களையும், கட்டளைகளையும் எல்லாம் கைக்கொண்டு, அவைகளின்படி செய்வோம் என்றும்,]]></a:t>
+              <a:t><![CDATA[28. And the rest of the people, the priests, the Levites, the porters, the singers, the Nethinims, and all they that had separated themselves from the people of the lands unto the law of God, their wives, their sons, and their daughters, every one having knowledge, and having understanding;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3235,51 +3263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தங்களுக்குப் பெரியவர்களாகிய தங்கள் சகோதரரோடே கூடிக்கொண்டு: தேவனுடைய தாசனாகிய மோசேயைக்கொண்டு கொடுக்கப்பட்ட தேவனுடைய நியாயப்பிரமாணத்தின்படி நடந்துகொள்வோம் என்றும், எங்கள் ஆண்டவராகிய கர்த்தரின் கற்பனைகளையும் சகல நீதிநியாயங்களையும், கட்டளைகளையும் எல்லாம் கைக்கொண்டு, அவைகளின்படி செய்வோம் என்றும்,]]></a:t>
+              <a:t><![CDATA[28. And the rest of the people, the priests, the Levites, the porters, the singers, the Nethinims, and all they that had separated themselves from the people of the lands unto the law of God, their wives, their sons, and their daughters, every one having knowledge, and having understanding;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3344,51 +3372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தங்களுக்குப் பெரியவர்களாகிய தங்கள் சகோதரரோடே கூடிக்கொண்டு: தேவனுடைய தாசனாகிய மோசேயைக்கொண்டு கொடுக்கப்பட்ட தேவனுடைய நியாயப்பிரமாணத்தின்படி நடந்துகொள்வோம் என்றும், எங்கள் ஆண்டவராகிய கர்த்தரின் கற்பனைகளையும் சகல நீதிநியாயங்களையும், கட்டளைகளையும் எல்லாம் கைக்கொண்டு, அவைகளின்படி செய்வோம் என்றும்,]]></a:t>
+              <a:t><![CDATA[29. They clave to their brethren, their nobles, and entered into a curse, and into an oath, to walk in God's law, which was given by Moses the servant of God, and to observe and do all the commandments of the LORD our Lord, and his judgments and his statutes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3453,51 +3481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நாங்கள் எங்கள் குமாரத்திகளை தேசத்தின் ஜனங்களுக்குக் கொடாமலும், எங்கள் குமாரருக்கு அவர்கள் குமாரத்திகளைக் கொள்ளாமலும் இருப்போம் என்றும்,]]></a:t>
+              <a:t><![CDATA[29. They clave to their brethren, their nobles, and entered into a curse, and into an oath, to walk in God's law, which was given by Moses the servant of God, and to observe and do all the commandments of the LORD our Lord, and his judgments and his statutes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3562,51 +3590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நாங்கள் எங்கள் குமாரத்திகளை தேசத்தின் ஜனங்களுக்குக் கொடாமலும், எங்கள் குமாரருக்கு அவர்கள் குமாரத்திகளைக் கொள்ளாமலும் இருப்போம் என்றும்,]]></a:t>
+              <a:t><![CDATA[29. They clave to their brethren, their nobles, and entered into a curse, and into an oath, to walk in God's law, which was given by Moses the servant of God, and to observe and do all the commandments of the LORD our Lord, and his judgments and his statutes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3671,51 +3699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேசத்தின் ஜனங்கள் ஓய்வுநாளிலே சரக்குகளையும், எந்தவிதத் தானியதவசத்தையும் விற்கிறதற்குக் கொண்டுவந்தால், நாங்கள் அதை ஓய்வுநாளிலும் பரிசுத்தநாளிலும் அவர்கள் கையில் கொள்ளாதிருப்போம் என்றும், நாங்கள் ஏழாம் வருஷத்தை விடுதலை வருஷமாக்கிச் சகல கடன்களையும் விட்டுவிடுவோம் என்றும் ஆணையிட்டுப் பிரமாணம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. They clave to their brethren, their nobles, and entered into a curse, and into an oath, to walk in God's law, which was given by Moses the servant of God, and to observe and do all the commandments of the LORD our Lord, and his judgments and his statutes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3780,51 +3808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேசத்தின் ஜனங்கள் ஓய்வுநாளிலே சரக்குகளையும், எந்தவிதத் தானியதவசத்தையும் விற்கிறதற்குக் கொண்டுவந்தால், நாங்கள் அதை ஓய்வுநாளிலும் பரிசுத்தநாளிலும் அவர்கள் கையில் கொள்ளாதிருப்போம் என்றும், நாங்கள் ஏழாம் வருஷத்தை விடுதலை வருஷமாக்கிச் சகல கடன்களையும் விட்டுவிடுவோம் என்றும் ஆணையிட்டுப் பிரமாணம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And that we would not give our daughters unto the people of the land, not take their daughters for our sons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3889,51 +3917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேசத்தின் ஜனங்கள் ஓய்வுநாளிலே சரக்குகளையும், எந்தவிதத் தானியதவசத்தையும் விற்கிறதற்குக் கொண்டுவந்தால், நாங்கள் அதை ஓய்வுநாளிலும் பரிசுத்தநாளிலும் அவர்கள் கையில் கொள்ளாதிருப்போம் என்றும், நாங்கள் ஏழாம் வருஷத்தை விடுதலை வருஷமாக்கிச் சகல கடன்களையும் விட்டுவிடுவோம் என்றும் ஆணையிட்டுப் பிரமாணம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And that we would not give our daughters unto the people of the land, not take their daughters for our sons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3998,51 +4026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பஸ்கூர் அமரியா, மல்கிஜா,]]></a:t>
+              <a:t><![CDATA[3. Pashur, Amariah, Malchijah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4107,51 +4135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மேலும்: நாங்கள் எங்கள் தேவனுடைய ஆலயத்தின் ஆராதனைக்காக சமுகத்தப்பங்களுக்கும், நித்தியபோஜனபலிக்கும் ஓய்வுநாட்களிலும் மாதப்பிறப்புகளிலும் செலுத்தும் நித்திய சர்வாங்க தகனபலிகளுக்கும் பண்டிகைகளுக்கும், பிரதிஷ்டையான பொருள்களுக்கும், இஸ்ரவேலுக்காக பாவநிவிர்த்தி உண்டாக்கும் பலிகளுக்கும்,]]></a:t>
+              <a:t><![CDATA[31. And if the people of the land bring ware or any victuals on the sabbath day to sell, that we would not buy it of them on the sabbath, or on the holy day: and that we would leave the seventh year, and the exaction of every debt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4216,51 +4244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மேலும்: நாங்கள் எங்கள் தேவனுடைய ஆலயத்தின் ஆராதனைக்காக சமுகத்தப்பங்களுக்கும், நித்தியபோஜனபலிக்கும் ஓய்வுநாட்களிலும் மாதப்பிறப்புகளிலும் செலுத்தும் நித்திய சர்வாங்க தகனபலிகளுக்கும் பண்டிகைகளுக்கும், பிரதிஷ்டையான பொருள்களுக்கும், இஸ்ரவேலுக்காக பாவநிவிர்த்தி உண்டாக்கும் பலிகளுக்கும்,]]></a:t>
+              <a:t><![CDATA[31. And if the people of the land bring ware or any victuals on the sabbath day to sell, that we would not buy it of them on the sabbath, or on the holy day: and that we would leave the seventh year, and the exaction of every debt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4325,51 +4353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எங்கள் தேவனுடைய ஆலயத்தின் சகல வேலைக்கும், வருஷந்தோறும் நாங்கள் சேக்கலில் மூன்றில் ஒரு பங்கைக் கொடுப்போம் என்கிற கடனை எங்கள்மேல் ஏற்றுக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[31. And if the people of the land bring ware or any victuals on the sabbath day to sell, that we would not buy it of them on the sabbath, or on the holy day: and that we would leave the seventh year, and the exaction of every debt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4434,51 +4462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எங்கள் தேவனுடைய ஆலயத்தின் சகல வேலைக்கும், வருஷந்தோறும் நாங்கள் சேக்கலில் மூன்றில் ஒரு பங்கைக் கொடுப்போம் என்கிற கடனை எங்கள்மேல் ஏற்றுக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[31. And if the people of the land bring ware or any victuals on the sabbath day to sell, that we would not buy it of them on the sabbath, or on the holy day: and that we would leave the seventh year, and the exaction of every debt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4543,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எங்கள் தேவனுடைய ஆலயத்தின் சகல வேலைக்கும், வருஷந்தோறும் நாங்கள் சேக்கலில் மூன்றில் ஒரு பங்கைக் கொடுப்போம் என்கிற கடனை எங்கள்மேல் ஏற்றுக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[32. Also we made ordinances for us, to charge ourselves yearly with the third part of a shekel for the service of the house of our God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4652,51 +4680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே எங்கள் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல் எரிகிறதற்காக, குறிக்கப்பட்ட காலங்களில் வருஷாவருஷம் எங்கள் பிதாக்களுடைய குடும்பங்களின்படியே, எங்கள் தேவனுடைய ஆலயத்துக்கு கொண்டுவரவேண்டிய விறகு காணிக்கைக்காகவும், ஆசாரியருக்கும், லேவியருக்கும், ஜனத்துக்கும் சீட்டுப்போட்டோம்.]]></a:t>
+              <a:t><![CDATA[32. Also we made ordinances for us, to charge ourselves yearly with the third part of a shekel for the service of the house of our God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4761,51 +4789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே எங்கள் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல் எரிகிறதற்காக, குறிக்கப்பட்ட காலங்களில் வருஷாவருஷம் எங்கள் பிதாக்களுடைய குடும்பங்களின்படியே, எங்கள் தேவனுடைய ஆலயத்துக்கு கொண்டுவரவேண்டிய விறகு காணிக்கைக்காகவும், ஆசாரியருக்கும், லேவியருக்கும், ஜனத்துக்கும் சீட்டுப்போட்டோம்.]]></a:t>
+              <a:t><![CDATA[32. Also we made ordinances for us, to charge ourselves yearly with the third part of a shekel for the service of the house of our God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4870,51 +4898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே எங்கள் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல் எரிகிறதற்காக, குறிக்கப்பட்ட காலங்களில் வருஷாவருஷம் எங்கள் பிதாக்களுடைய குடும்பங்களின்படியே, எங்கள் தேவனுடைய ஆலயத்துக்கு கொண்டுவரவேண்டிய விறகு காணிக்கைக்காகவும், ஆசாரியருக்கும், லேவியருக்கும், ஜனத்துக்கும் சீட்டுப்போட்டோம்.]]></a:t>
+              <a:t><![CDATA[32. Also we made ordinances for us, to charge ourselves yearly with the third part of a shekel for the service of the house of our God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4979,51 +5007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நாங்கள் வருஷந்தோறும் எங்கள் தேவனுடைய ஆலயத்துக்கு எங்கள் தேசத்தின் முதற்பலனையும், சகலவித விருட்சங்களின் எல்லா முதற்கனிகளையும் கொண்டுவரவும்,]]></a:t>
+              <a:t><![CDATA[33. For the showbread, and for the continual food offering, and for the continual burnt offering, of the sabbaths, of the new moons, for the set feasts, and for the holy things, and for the sin offerings to make an atonement for Israel, and for all the work of the house of our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5088,51 +5116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நாங்கள் வருஷந்தோறும் எங்கள் தேவனுடைய ஆலயத்துக்கு எங்கள் தேசத்தின் முதற்பலனையும், சகலவித விருட்சங்களின் எல்லா முதற்கனிகளையும் கொண்டுவரவும்,]]></a:t>
+              <a:t><![CDATA[33. For the showbread, and for the continual food offering, and for the continual burnt offering, of the sabbaths, of the new moons, for the set feasts, and for the holy things, and for the sin offerings to make an atonement for Israel, and for all the work of the house of our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5197,51 +5225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அத்தூஸ், செபனியா, மல்லூக்,]]></a:t>
+              <a:t><![CDATA[4. Hattush, Shebaniah, Malluch,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5306,51 +5334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே, எங்கள் குமாரரில் முதற்பேறுகளையும், எங்கள் ஆடுமாடுகளாகிய மிருகஜீவன்களின் தலையீற்றுகளையும், எங்கள் தேவனுடைய ஆலயத்துக்கும் எங்கள் தேவனுடைய ஆலயத்திலே ஊழியஞ்செய்கிற ஆசாரியரிடத்துக்கும் கொண்டுவரவும்,]]></a:t>
+              <a:t><![CDATA[34. And we cast the lots among the priests, the Levites, and the people, for the wood offering, to bring it into the house of our God, after the houses of our fathers, at times appointed year by year, to burn upon the altar of the LORD our God, as it is written in the law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5415,51 +5443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே, எங்கள் குமாரரில் முதற்பேறுகளையும், எங்கள் ஆடுமாடுகளாகிய மிருகஜீவன்களின் தலையீற்றுகளையும், எங்கள் தேவனுடைய ஆலயத்துக்கும் எங்கள் தேவனுடைய ஆலயத்திலே ஊழியஞ்செய்கிற ஆசாரியரிடத்துக்கும் கொண்டுவரவும்,]]></a:t>
+              <a:t><![CDATA[34. And we cast the lots among the priests, the Levites, and the people, for the wood offering, to bring it into the house of our God, after the houses of our fathers, at times appointed year by year, to burn upon the altar of the LORD our God, as it is written in the law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5524,51 +5552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே, எங்கள் குமாரரில் முதற்பேறுகளையும், எங்கள் ஆடுமாடுகளாகிய மிருகஜீவன்களின் தலையீற்றுகளையும், எங்கள் தேவனுடைய ஆலயத்துக்கும் எங்கள் தேவனுடைய ஆலயத்திலே ஊழியஞ்செய்கிற ஆசாரியரிடத்துக்கும் கொண்டுவரவும்,]]></a:t>
+              <a:t><![CDATA[34. And we cast the lots among the priests, the Levites, and the people, for the wood offering, to bring it into the house of our God, after the houses of our fathers, at times appointed year by year, to burn upon the altar of the LORD our God, as it is written in the law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5633,51 +5661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நாங்கள் எங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் எங்கள் படைப்புகளையும், சகல மரங்களின் முந்தின பலனாகிய திராட்சப்பழரசத்தையும் எண்ணெயையும், எங்கள் தேவனுடைய ஆலயத்தின் அறைகளில் வைக்கும்படி ஆசாரியரிடத்துக்கும், எங்கள் நிலப்பயிர்களில் தசமபாகம் லேவியரிடத்திற்கும் கொண்டுவரவும், லேவியராகிய இவர்கள் எங்கள் வெள்ளாண்மையின் பட்டணங்களிலெல்லாம் தசமபாகம் சேர்க்கவும்,]]></a:t>
+              <a:t><![CDATA[34. And we cast the lots among the priests, the Levites, and the people, for the wood offering, to bring it into the house of our God, after the houses of our fathers, at times appointed year by year, to burn upon the altar of the LORD our God, as it is written in the law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5742,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நாங்கள் எங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் எங்கள் படைப்புகளையும், சகல மரங்களின் முந்தின பலனாகிய திராட்சப்பழரசத்தையும் எண்ணெயையும், எங்கள் தேவனுடைய ஆலயத்தின் அறைகளில் வைக்கும்படி ஆசாரியரிடத்துக்கும், எங்கள் நிலப்பயிர்களில் தசமபாகம் லேவியரிடத்திற்கும் கொண்டுவரவும், லேவியராகிய இவர்கள் எங்கள் வெள்ளாண்மையின் பட்டணங்களிலெல்லாம் தசமபாகம் சேர்க்கவும்,]]></a:t>
+              <a:t><![CDATA[35. And to bring the first-fruits of our ground, and the first-fruits of all fruit of all trees, year by year, unto the house of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5851,51 +5879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நாங்கள் எங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் எங்கள் படைப்புகளையும், சகல மரங்களின் முந்தின பலனாகிய திராட்சப்பழரசத்தையும் எண்ணெயையும், எங்கள் தேவனுடைய ஆலயத்தின் அறைகளில் வைக்கும்படி ஆசாரியரிடத்துக்கும், எங்கள் நிலப்பயிர்களில் தசமபாகம் லேவியரிடத்திற்கும் கொண்டுவரவும், லேவியராகிய இவர்கள் எங்கள் வெள்ளாண்மையின் பட்டணங்களிலெல்லாம் தசமபாகம் சேர்க்கவும்,]]></a:t>
+              <a:t><![CDATA[35. And to bring the first-fruits of our ground, and the first-fruits of all fruit of all trees, year by year, unto the house of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5960,51 +5988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நாங்கள் எங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் எங்கள் படைப்புகளையும், சகல மரங்களின் முந்தின பலனாகிய திராட்சப்பழரசத்தையும் எண்ணெயையும், எங்கள் தேவனுடைய ஆலயத்தின் அறைகளில் வைக்கும்படி ஆசாரியரிடத்துக்கும், எங்கள் நிலப்பயிர்களில் தசமபாகம் லேவியரிடத்திற்கும் கொண்டுவரவும், லேவியராகிய இவர்கள் எங்கள் வெள்ளாண்மையின் பட்டணங்களிலெல்லாம் தசமபாகம் சேர்க்கவும்,]]></a:t>
+              <a:t><![CDATA[36. Also the firstborn of our sons, and of our cattle, as it is written in the law, and the firstlings of our herds and of our flocks, to bring to the house of our God, unto the priests that minister in the house of our God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6069,51 +6097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. லேவியர் தசமபாகம் சேர்க்கும்போது ஆரோனின் குமாரனாகிய ஒரு ஆசாரியன் லேவியரோடேகூட இருக்கவும், தசமபாகமாகிய அதிலே லேவியர் பத்தில் ஒரு பங்கை எங்கள் தேவனுடைய ஆலயத்திலுள்ள பொக்கிஷ அறைகளில் கொண்டுவரவும் திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[36. Also the firstborn of our sons, and of our cattle, as it is written in the law, and the firstlings of our herds and of our flocks, to bring to the house of our God, unto the priests that minister in the house of our God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6178,51 +6206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. லேவியர் தசமபாகம் சேர்க்கும்போது ஆரோனின் குமாரனாகிய ஒரு ஆசாரியன் லேவியரோடேகூட இருக்கவும், தசமபாகமாகிய அதிலே லேவியர் பத்தில் ஒரு பங்கை எங்கள் தேவனுடைய ஆலயத்திலுள்ள பொக்கிஷ அறைகளில் கொண்டுவரவும் திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[36. Also the firstborn of our sons, and of our cattle, as it is written in the law, and the firstlings of our herds and of our flocks, to bring to the house of our God, unto the priests that minister in the house of our God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6287,51 +6315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. லேவியர் தசமபாகம் சேர்க்கும்போது ஆரோனின் குமாரனாகிய ஒரு ஆசாரியன் லேவியரோடேகூட இருக்கவும், தசமபாகமாகிய அதிலே லேவியர் பத்தில் ஒரு பங்கை எங்கள் தேவனுடைய ஆலயத்திலுள்ள பொக்கிஷ அறைகளில் கொண்டுவரவும் திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[37. And that we should bring the first-fruits of our dough, and our offerings, and the fruit of all manner of trees, of wine and of oil, unto the priests, to the chambers of the house of our God; and the tithes of our ground unto the Levites, that the same Levites might have the tithes in all the cities of our tillage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6396,51 +6424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆரீம், மெரெமோத், ஒபதியா,]]></a:t>
+              <a:t><![CDATA[5. Harim, Meremoth, Obadiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6505,51 +6533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பரிசுத்தஸ்தலத்தின் பணிமுட்டுகளும், ஊழியஞ்செய்கிற ஆசாரியரும் வாசல் காவலாளரும், பாடகரும் இருக்கிற அந்த அறைகளிலே இஸ்ரவேல் புத்திரரும் லேவிபுத்திரரும் தானியம் திராட்சரசம் எண்ணெய் என்பவைகளின் படைப்புகளைக் கொண்டுவரவேண்டியது; இவ்விதமாய் நாங்கள் எங்கள் தேவனுடைய ஆலயத்தைப் பராமரியாமல் விடுவதில்லையென்று திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[37. And that we should bring the first-fruits of our dough, and our offerings, and the fruit of all manner of trees, of wine and of oil, unto the priests, to the chambers of the house of our God; and the tithes of our ground unto the Levites, that the same Levites might have the tithes in all the cities of our tillage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6614,51 +6642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பரிசுத்தஸ்தலத்தின் பணிமுட்டுகளும், ஊழியஞ்செய்கிற ஆசாரியரும் வாசல் காவலாளரும், பாடகரும் இருக்கிற அந்த அறைகளிலே இஸ்ரவேல் புத்திரரும் லேவிபுத்திரரும் தானியம் திராட்சரசம் எண்ணெய் என்பவைகளின் படைப்புகளைக் கொண்டுவரவேண்டியது; இவ்விதமாய் நாங்கள் எங்கள் தேவனுடைய ஆலயத்தைப் பராமரியாமல் விடுவதில்லையென்று திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[37. And that we should bring the first-fruits of our dough, and our offerings, and the fruit of all manner of trees, of wine and of oil, unto the priests, to the chambers of the house of our God; and the tithes of our ground unto the Levites, that the same Levites might have the tithes in all the cities of our tillage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6723,51 +6751,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பரிசுத்தஸ்தலத்தின் பணிமுட்டுகளும், ஊழியஞ்செய்கிற ஆசாரியரும் வாசல் காவலாளரும், பாடகரும் இருக்கிற அந்த அறைகளிலே இஸ்ரவேல் புத்திரரும் லேவிபுத்திரரும் தானியம் திராட்சரசம் எண்ணெய் என்பவைகளின் படைப்புகளைக் கொண்டுவரவேண்டியது; இவ்விதமாய் நாங்கள் எங்கள் தேவனுடைய ஆலயத்தைப் பராமரியாமல் விடுவதில்லையென்று திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[37. And that we should bring the first-fruits of our dough, and our offerings, and the fruit of all manner of trees, of wine and of oil, unto the priests, to the chambers of the house of our God; and the tithes of our ground unto the Levites, that the same Levites might have the tithes in all the cities of our tillage.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And the priest the son of Aaron shall be with the Levites, when the Levites take tithes: and the Levites shall bring up the tithe of the tithes unto the house of our God, to the chambers, into the treasure house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And the priest the son of Aaron shall be with the Levites, when the Levites take tithes: and the Levites shall bring up the tithe of the tithes unto the house of our God, to the chambers, into the treasure house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And the priest the son of Aaron shall be with the Levites, when the Levites take tithes: and the Levites shall bring up the tithe of the tithes unto the house of our God, to the chambers, into the treasure house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. For the children of Israel and the children of Levi shall bring the offering of the corn, of the new wine, and the oil, unto the chambers, where are the vessels of the sanctuary, and the priests that minister, and the porters, and the singers: and we will not forsake the house of our God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. For the children of Israel and the children of Levi shall bring the offering of the corn, of the new wine, and the oil, unto the chambers, where are the vessels of the sanctuary, and the priests that minister, and the porters, and the singers: and we will not forsake the house of our God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. For the children of Israel and the children of Levi shall bring the offering of the corn, of the new wine, and the oil, unto the chambers, where are the vessels of the sanctuary, and the priests that minister, and the porters, and the singers: and we will not forsake the house of our God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. For the children of Israel and the children of Levi shall bring the offering of the corn, of the new wine, and the oil, unto the chambers, where are the vessels of the sanctuary, and the priests that minister, and the porters, and the singers: and we will not forsake the house of our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6832,51 +7623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தானியேல், கிநேதோன், பாருக்,]]></a:t>
+              <a:t><![CDATA[6. Daniel, Ginnethon, Baruch,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6941,51 +7732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மெசுல்லாம், அபியா, மீயாமின்,]]></a:t>
+              <a:t><![CDATA[7. Meshullam, Abijah, Mijamin,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7050,51 +7841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மாசியா, பில்காய், செமாயா என்னும் ஆசாரியர்களும்,]]></a:t>
+              <a:t><![CDATA[8. Maaziah, Bilgai, Shemaiah: these were the priests.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7129,51 +7920,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473741393" r:id="rId1"/>
+    <p:sldLayoutId id="2478604305" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7637,50 +8428,106 @@
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7805,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the Levites: both Jeshua the son of Azaniah, Binnui of the sons of Henadad, Kadmiel;]]></a:t>
+              <a:t><![CDATA[9. லேவியராகிய அசனியாவின் குமாரன் யெசுவா, எனாதாதின் குமாரரில் ஒருவனாகிய பின்னூயி, கத்மியேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And their brethren, Shebaniah, Hodijah, Kelita, Pelaiah, Hanan,]]></a:t>
+              <a:t><![CDATA[என்பவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Micha, Rehob, Hashabiah,]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் சகோதரராகிய செபனியா, ஒதியா, கேலிதா, பெலாயா, ஆனான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Zaccur, Sherebiah, Shebaniah,]]></a:t>
+              <a:t><![CDATA[11. மீகா, ரேகோப், அசபியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Hodijah, Bani, Beninu.]]></a:t>
+              <a:t><![CDATA[12. சக்கூர், செரெபியா, செபனியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The chief of the people; Parosh, Pahathmoab, Elam, Zatthu, Bani,]]></a:t>
+              <a:t><![CDATA[13. ஒதியா, பானி, பெனினு என்பவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Bunni, Azgad, Bebai,]]></a:t>
+              <a:t><![CDATA[14. ஜனத்தின் தலைவராகிய பாரோஷ், பாகாத்மோவாப், ஏலாம், சத்தூ, பானி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Adonijah, Bigvai, Adin,]]></a:t>
+              <a:t><![CDATA[15. புன்னி, அஸ்காத், பெபாயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Ater, Hizkijah, Azzur,]]></a:t>
+              <a:t><![CDATA[16. அதோனியா, பிக்வாய், ஆதின்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Hodijah, Hashum, Bezai,]]></a:t>
+              <a:t><![CDATA[17. ஆதேர், இஸ்கியா, அசூர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now those that sealed were, Nehemiah, the Tirshatha, the son of Hachaliah, and Zidkijah,]]></a:t>
+              <a:t><![CDATA[1. முத்திரைபோட்டவர்கள் யாரென்றால்: அகலியாவின் குமாரனாகிய திர்ஷாதா என்னும் நெகேமியா, சிதேகியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Hariph, Anathoth, Nebai,]]></a:t>
+              <a:t><![CDATA[18. ஒதியா, ஆசூ, பெத்சாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Magpiash, Meshullam, Hezir,]]></a:t>
+              <a:t><![CDATA[19. ஆரீப், ஆனதோத், நெபாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Meshezabeel, Zadok, Jaddua,]]></a:t>
+              <a:t><![CDATA[20. மக்பியாஸ், மெசுல்லாம், ஏசீர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Pelatiah, Hanan, Anaiah,]]></a:t>
+              <a:t><![CDATA[21. மெஷெசாபெயேல், சாதோக், யதுவா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Hoshea, Hananiah, Hashub,]]></a:t>
+              <a:t><![CDATA[22. பெலத்தியா, ஆனான், ஆனாயா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Hallohesh, Pileha, Shobek,]]></a:t>
+              <a:t><![CDATA[23. ஓசெயா, அனனியா, அசூப்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Rehum, Hashabnah, Maaseiah,]]></a:t>
+              <a:t><![CDATA[24. அல்லோகேஸ், பிலகா, சோபேக்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Ahijah, Hanan, Anan,]]></a:t>
+              <a:t><![CDATA[25. ரேகூம், அஷபனா, மாசெயா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Malluch, Harim, Baanah.]]></a:t>
+              <a:t><![CDATA[26. அகியா, கானான், ஆனான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the rest of the people, the priests, the Levites, the porters, the singers, the Nethinims,]]></a:t>
+              <a:t><![CDATA[27. மல்லூக், ஆரிம், பானா என்பவர்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Seraiah, Azariah, Jeremiah,]]></a:t>
+              <a:t><![CDATA[2. செராயா, அசரியா, எரேமியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all they that had separated themselves from the people of the lands unto the law of God, their]]></a:t>
+              <a:t><![CDATA[28. ஜனங்களில் மற்றவர்களாகிய ஆசாரியரும், லேவியரும் வாசல் காவலாளரும், பாடகரும், நிதனீமியரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wives, their sons, and their daughters, every one having knowledge, and having understanding;]]></a:t>
+              <a:t><![CDATA[தேசங்களின் ஜனங்களைவிட்டுப் பிரிந்து விலகி தேவனுடைய நியாயப்பிரமாணத்துக்குத் திரும்பின அனைவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. They clave to their brethren, their nobles, and entered into a curse, and into an oath, to walk]]></a:t>
+              <a:t><![CDATA[அவர்கள் மனைவிகளும், அவர்கள் குமாரரும் அவர்கள் குமாரத்திகளுமாகிய அறிவும் புத்தியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in God's law, which was given by Moses the servant of God, and to observe and do all the]]></a:t>
+              <a:t><![CDATA[உள்ளவர்களெல்லாரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commandments of the LORD our Lord, and his judgments and his statutes;]]></a:t>
+              <a:t><![CDATA[29. தங்களுக்குப் பெரியவர்களாகிய தங்கள் சகோதரரோடே கூடிக்கொண்டு: தேவனுடைய தாசனாகிய மோசேயைக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And that we would not give our daughters unto the people of the land, not take their daughters]]></a:t>
+              <a:t><![CDATA[கொடுக்கப்பட்ட தேவனுடைய நியாயப்பிரமாணத்தின்படி நடந்துகொள்வோம் என்றும், எங்கள் ஆண்டவராகிய கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for our sons:]]></a:t>
+              <a:t><![CDATA[கற்பனைகளையும் சகல நீதிநியாயங்களையும், கட்டளைகளையும் எல்லாம் கைக்கொண்டு, அவைகளின்படி செய்வோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And if the people of the land bring ware or any victuals on the sabbath day to sell, that we]]></a:t>
+              <a:t><![CDATA[என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[would not buy it of them on the sabbath, or on the holy day: and that we would leave the seventh]]></a:t>
+              <a:t><![CDATA[30. நாங்கள் எங்கள் குமாரத்திகளை தேசத்தின் ஜனங்களுக்குக் கொடாமலும், எங்கள் குமாரருக்கு அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[year, and the exaction of every debt.]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளைக் கொள்ளாமலும் இருப்போம் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Pashur, Amariah, Malchijah,]]></a:t>
+              <a:t><![CDATA[3. பஸ்கூர் அமரியா, மல்கிஜா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Also we made ordinances for us, to charge ourselves yearly with the third part of a shekel for]]></a:t>
+              <a:t><![CDATA[31. தேசத்தின் ஜனங்கள் ஓய்வுநாளிலே சரக்குகளையும், எந்தவிதத் தானியதவசத்தையும் விற்கிறதற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the service of the house of our God;]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தால், நாங்கள் அதை ஓய்வுநாளிலும் பரிசுத்தநாளிலும் அவர்கள் கையில் கொள்ளாதிருப்போம் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. For the showbread, and for the continual food offering, and for the continual burnt offering, of]]></a:t>
+              <a:t><![CDATA[நாங்கள் ஏழாம் வருஷத்தை விடுதலை வருஷமாக்கிச் சகல கடன்களையும் விட்டுவிடுவோம் என்றும் ஆணையிட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sabbaths, of the new moons, for the set feasts, and for the holy things, and for the sin]]></a:t>
+              <a:t><![CDATA[பிரமாணம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offerings to make an atonement for Israel, and for all the work of the house of our God.]]></a:t>
+              <a:t><![CDATA[32. மேலும்: நாங்கள் எங்கள் தேவனுடைய ஆலயத்தின் ஆராதனைக்காக சமுகத்தப்பங்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And we cast the lots among the priests, the Levites, and the people, for the wood offering, to]]></a:t>
+              <a:t><![CDATA[நித்தியபோஜனபலிக்கும் ஓய்வுநாட்களிலும் மாதப்பிறப்புகளிலும் செலுத்தும் நித்திய சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bring it into the house of our God, after the houses of our fathers, at times appointed year by]]></a:t>
+              <a:t><![CDATA[தகனபலிகளுக்கும் பண்டிகைகளுக்கும், பிரதிஷ்டையான பொருள்களுக்கும், இஸ்ரவேலுக்காக பாவநிவிர்த்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[year, to burn upon the altar of the LORD our God, as it is written in the law:]]></a:t>
+              <a:t><![CDATA[உண்டாக்கும் பலிகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And to bring the first-fruits of our ground, and the first-fruits of all fruit of all trees,]]></a:t>
+              <a:t><![CDATA[33. எங்கள் தேவனுடைய ஆலயத்தின் சகல வேலைக்கும், வருஷந்தோறும் நாங்கள் சேக்கலில் மூன்றில் ஒரு பங்கைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[year by year, unto the house of the LORD:]]></a:t>
+              <a:t><![CDATA[கொடுப்போம் என்கிற கடனை எங்கள்மேல் ஏற்றுக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Hattush, Shebaniah, Malluch,]]></a:t>
+              <a:t><![CDATA[4. அத்தூஸ், செபனியா, மல்லூக்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Also the firstborn of our sons, and of our cattle, as it is written in the law, and the]]></a:t>
+              <a:t><![CDATA[34. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே எங்கள் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[firstlings of our herds and of our flocks, to bring to the house of our God, unto the priests that]]></a:t>
+              <a:t><![CDATA[எரிகிறதற்காக, குறிக்கப்பட்ட காலங்களில் வருஷாவருஷம் எங்கள் பிதாக்களுடைய குடும்பங்களின்படியே, எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[minister in the house of our God:]]></a:t>
+              <a:t><![CDATA[தேவனுடைய ஆலயத்துக்கு கொண்டுவரவேண்டிய விறகு காணிக்கைக்காகவும், ஆசாரியருக்கும், லேவியருக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And that we should bring the first-fruits of our dough, and our offerings, and the fruit of all]]></a:t>
+              <a:t><![CDATA[ஜனத்துக்கும் சீட்டுப்போட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[manner of trees, of wine and of oil, unto the priests, to the chambers of the house of our God; and]]></a:t>
+              <a:t><![CDATA[35. நாங்கள் வருஷந்தோறும் எங்கள் தேவனுடைய ஆலயத்துக்கு எங்கள் தேசத்தின் முதற்பலனையும், சகலவித]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the tithes of our ground unto the Levites, that the same Levites might have the tithes in all the]]></a:t>
+              <a:t><![CDATA[விருட்சங்களின் எல்லா முதற்கனிகளையும் கொண்டுவரவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cities of our tillage.]]></a:t>
+              <a:t><![CDATA[36. நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடியே, எங்கள் குமாரரில் முதற்பேறுகளையும், எங்கள் ஆடுமாடுகளாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the priest the son of Aaron shall be with the Levites, when the Levites take tithes: and the]]></a:t>
+              <a:t><![CDATA[மிருகஜீவன்களின் தலையீற்றுகளையும், எங்கள் தேவனுடைய ஆலயத்துக்கும் எங்கள் தேவனுடைய ஆலயத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Levites shall bring up the tithe of the tithes unto the house of our God, to the chambers, into the]]></a:t>
+              <a:t><![CDATA[ஊழியஞ்செய்கிற ஆசாரியரிடத்துக்கும் கொண்டுவரவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[treasure house.]]></a:t>
+              <a:t><![CDATA[37. நாங்கள் எங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் எங்கள் படைப்புகளையும், சகல மரங்களின் முந்தின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Harim, Meremoth, Obadiah,]]></a:t>
+              <a:t><![CDATA[5. ஆரீம், மெரெமோத், ஒபதியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. For the children of Israel and the children of Levi shall bring the offering of the corn, of the]]></a:t>
+              <a:t><![CDATA[பலனாகிய திராட்சப்பழரசத்தையும் எண்ணெயையும், எங்கள் தேவனுடைய ஆலயத்தின் அறைகளில் வைக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[new wine, and the oil, unto the chambers, where are the vessels of the sanctuary, and the priests]]></a:t>
+              <a:t><![CDATA[ஆசாரியரிடத்துக்கும், எங்கள் நிலப்பயிர்களில் தசமபாகம் லேவியரிடத்திற்கும் கொண்டுவரவும், லேவியராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +16176,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that minister, and the porters, and the singers: and we will not forsake the house of our God.]]></a:t>
+              <a:t><![CDATA[இவர்கள் எங்கள் வெள்ளாண்மையின் பட்டணங்களிலெல்லாம் தசமபாகம் சேர்க்கவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. லேவியர் தசமபாகம் சேர்க்கும்போது ஆரோனின் குமாரனாகிய ஒரு ஆசாரியன் லேவியரோடேகூட இருக்கவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தசமபாகமாகிய அதிலே லேவியர் பத்தில் ஒரு பங்கை எங்கள் தேவனுடைய ஆலயத்திலுள்ள பொக்கிஷ அறைகளில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொண்டுவரவும் திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. பரிசுத்தஸ்தலத்தின் பணிமுட்டுகளும், ஊழியஞ்செய்கிற ஆசாரியரும் வாசல் காவலாளரும், பாடகரும் இருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அந்த அறைகளிலே இஸ்ரவேல் புத்திரரும் லேவிபுத்திரரும் தானியம் திராட்சரசம் எண்ணெய் என்பவைகளின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[படைப்புகளைக் கொண்டுவரவேண்டியது; இவ்விதமாய் நாங்கள் எங்கள் தேவனுடைய ஆலயத்தைப் பராமரியாமல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விடுவதில்லையென்று திட்டம்பண்ணிக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Daniel, Ginnethon, Baruch,]]></a:t>
+              <a:t><![CDATA[6. தானியேல், கிநேதோன், பாருக்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Meshullam, Abijah, Mijamin,]]></a:t>
+              <a:t><![CDATA[7. மெசுல்லாம், அபியா, மீயாமின்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Maaziah, Bilgai, Shemaiah: these were the priests.]]></a:t>
+              <a:t><![CDATA[8. மாசியா, பில்காய், செமாயா என்னும் ஆசாரியர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15786,91 +17557,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme81">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme81">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +17667,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme81">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16071,51 +17842,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>62</Slides>
+  <Slides>69</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>