--- v0 (2026-06-03)
+++ v1 (2026-07-23)
@@ -119,54 +119,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -211,52 +207,50 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
-    <p:sldId id="320" r:id="rId67"/>
-    <p:sldId id="321" r:id="rId68"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -418,55 +412,53 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -526,51 +518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And at Jerusalem dwelt certain of the children of Judah, and of the children of Benjamin. Of the children of Judah; Athaiah the son of Uzziah, the son of Zechariah, the son of Amariah, the son of Shephatiah, the son of Mahalaleel, of the children of Perez;]]></a:t>
+              <a:t><![CDATA[4. எருசலேமிலே யூதா புத்திரரில் சிலரும், பென்யமீன் புத்திரரில் சிலரும் குடியிருந்தார்கள்; யூதா புத்திரரிலே பேரேசின் புத்திரருக்குள் ஒருவனான மகலாலெயேலின் குமாரனாகிய செபதியாவின் குமாரன் அமரியாவுக்குப் பிறந்த சகரியாவுக்குக் குமாரனான உசியாவின் மகன் அத்தாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -635,51 +627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And at Jerusalem dwelt certain of the children of Judah, and of the children of Benjamin. Of the children of Judah; Athaiah the son of Uzziah, the son of Zechariah, the son of Amariah, the son of Shephatiah, the son of Mahalaleel, of the children of Perez;]]></a:t>
+              <a:t><![CDATA[5. சீலோனின் குமாரன் சகரியாவுக்குக் குமாரனாகிய யோயாரிபுக்குக் குமாரனான அதாயாவுக்குப் பிறந்த அசாயாவின் குமாரன் கொல்லோசேபெற்ற பாருக்கின் மகன் மாசெயாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -744,51 +736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And at Jerusalem dwelt certain of the children of Judah, and of the children of Benjamin. Of the children of Judah; Athaiah the son of Uzziah, the son of Zechariah, the son of Amariah, the son of Shephatiah, the son of Mahalaleel, of the children of Perez;]]></a:t>
+              <a:t><![CDATA[5. சீலோனின் குமாரன் சகரியாவுக்குக் குமாரனாகிய யோயாரிபுக்குக் குமாரனான அதாயாவுக்குப் பிறந்த அசாயாவின் குமாரன் கொல்லோசேபெற்ற பாருக்கின் மகன் மாசெயாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -853,51 +845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Maaseiah the son of Baruch, the son of Colhozeh, the son of Hazaiah, the son of Adaiah, the son of Joiarib, the son of Zechariah, the son of Shiloni.]]></a:t>
+              <a:t><![CDATA[6. எருசலேமிலே குடியிருக்கிற பேரேசின் புத்திரரெல்லாரும் நானூற்று அறுபத்தெட்டுப் பராக்கிரமசாலிகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -962,51 +954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Maaseiah the son of Baruch, the son of Colhozeh, the son of Hazaiah, the son of Adaiah, the son of Joiarib, the son of Zechariah, the son of Shiloni.]]></a:t>
+              <a:t><![CDATA[7. பென்யமீன் புத்திரரில் யாரென்றால் சல்லு என்பவன்; இவன் மெசுல்லாமுக்கும், இவன் யோவேலுக்கும், இவன் பெதாயாவுக்கும், இவன் கொலாயாவுக்கும், இவன் மாசெயாவுக்கும், இவன் இதியேலுக்கும், இவன் எசாயாவுக்கும் குமாரனானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1071,51 +1063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. All the sons of Perez that dwelt at Jerusalem were four hundred threescore and eight valiant men.]]></a:t>
+              <a:t><![CDATA[7. பென்யமீன் புத்திரரில் யாரென்றால் சல்லு என்பவன்; இவன் மெசுல்லாமுக்கும், இவன் யோவேலுக்கும், இவன் பெதாயாவுக்கும், இவன் கொலாயாவுக்கும், இவன் மாசெயாவுக்கும், இவன் இதியேலுக்கும், இவன் எசாயாவுக்கும் குமாரனானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1180,51 +1172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. All the sons of Perez that dwelt at Jerusalem were four hundred threescore and eight valiant men.]]></a:t>
+              <a:t><![CDATA[8. அவனுக்குப்பின் கப்பாய், சல்லாய் முதலானவர்கள் தொளாயிரத்து இருபத்தெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1289,51 +1281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And these are the sons of Benjamin; Sallu the son of Meshullam, the son of Joed, the son of Pedaiah, the son of Kolaiah, the son of Maaseiah, the son of Ithiel, the son of Jesaiah.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள்மேல் விசாரிப்புக்காரனான சிக்ரியின் குமாரன் யோவேலும் பட்டணத்தின்மேல் இரண்டாவது விசாரிப்புக்காரனான செனுவாவின் குமாரன் யூதாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1398,51 +1390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And these are the sons of Benjamin; Sallu the son of Meshullam, the son of Joed, the son of Pedaiah, the son of Kolaiah, the son of Maaseiah, the son of Ithiel, the son of Jesaiah.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள்மேல் விசாரிப்புக்காரனான சிக்ரியின் குமாரன் யோவேலும் பட்டணத்தின்மேல் இரண்டாவது விசாரிப்புக்காரனான செனுவாவின் குமாரன் யூதாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1507,51 +1499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And these are the sons of Benjamin; Sallu the son of Meshullam, the son of Joed, the son of Pedaiah, the son of Kolaiah, the son of Maaseiah, the son of Ithiel, the son of Jesaiah.]]></a:t>
+              <a:t><![CDATA[10. ஆசாரியர்களில் யோயாரிபின் குமாரன் யெதாயா, யாகின் என்பவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1616,51 +1608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the rulers of the people dwelt at Jerusalem: the rest of the people also cast lots, to bring one of ten to dwell in Jerusalem the holy city, and nine parts to dwell in other cities.]]></a:t>
+              <a:t><![CDATA[1. ஜனத்தின் அதிகாரிகள் எருசலேமிலே குடியிருந்தார்கள்; மற்ற ஜனங்கள், தங்களுக்குள்ளே பத்துப்பேரில் ஒருவனை எருசலேமென்னும் பரிசுத்த நகரத்திலும் ஒன்பதுபேரை மற்றப் பட்டணங்களிலும் குடியிருக்கப்பண்ணி, சீட்டுகளைப் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1725,51 +1717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And after him Gabbai, Sallai, nine hundred twenty and eight.]]></a:t>
+              <a:t><![CDATA[11. அகிதூபின் குமாரன் மெராயோத்துக்குப் பிறந்த சாதோக்கின் குமாரன் மெசுல்லாம் பெற்ற இல்க்கியாவின் மகன் செராயா என்னும் தேவனுடைய ஆலயத்தின் விசாரணைக்கர்த்தனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1834,51 +1826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Joel the son of Zichri was their overseer: and Judah the son of Senuah was second over the city.]]></a:t>
+              <a:t><![CDATA[11. அகிதூபின் குமாரன் மெராயோத்துக்குப் பிறந்த சாதோக்கின் குமாரன் மெசுல்லாம் பெற்ற இல்க்கியாவின் மகன் செராயா என்னும் தேவனுடைய ஆலயத்தின் விசாரணைக்கர்த்தனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1943,51 +1935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Joel the son of Zichri was their overseer: and Judah the son of Senuah was second over the city.]]></a:t>
+              <a:t><![CDATA[12. ஆலயத்திலே பணிவிடை செய்கிற அவர்கள் சகோதரராகிய எண்ணூற்று இருபத்திரண்டுபேரும், மல்கியாவின் குமாரன் பஸ்கூருக்கு மகனான சகரியாவின் குமாரன் அம்சிக்குப் பிறந்த பெல்லியாவின் குமாரன் எரோகாமுக்குப் பிறந்த அதாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2052,51 +2044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Of the priests: Jedaiah the son of Joiarib, Jachin.]]></a:t>
+              <a:t><![CDATA[12. ஆலயத்திலே பணிவிடை செய்கிற அவர்கள் சகோதரராகிய எண்ணூற்று இருபத்திரண்டுபேரும், மல்கியாவின் குமாரன் பஸ்கூருக்கு மகனான சகரியாவின் குமாரன் அம்சிக்குப் பிறந்த பெல்லியாவின் குமாரன் எரோகாமுக்குப் பிறந்த அதாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2161,51 +2153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Seraiah the son of Hilkiah, the son of Meshullam, the son of Zadok, the son of Meraioth, the son of Ahitub, was the ruler of the house of God.]]></a:t>
+              <a:t><![CDATA[12. ஆலயத்திலே பணிவிடை செய்கிற அவர்கள் சகோதரராகிய எண்ணூற்று இருபத்திரண்டுபேரும், மல்கியாவின் குமாரன் பஸ்கூருக்கு மகனான சகரியாவின் குமாரன் அம்சிக்குப் பிறந்த பெல்லியாவின் குமாரன் எரோகாமுக்குப் பிறந்த அதாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2270,51 +2262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Seraiah the son of Hilkiah, the son of Meshullam, the son of Zadok, the son of Meraioth, the son of Ahitub, was the ruler of the house of God.]]></a:t>
+              <a:t><![CDATA[13. பிதா வம்சத்தலைவனாகிய அவனுடைய சகோதரர் இருநூற்று நாற்பத்திரண்டுபேரும் இம்மேரின் குமாரன் மெசில்லேமோத்தின் மகனாகிய அகசாய்க்குப் பிறந்த அசரெயேலின் மகனான அமாசாயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2379,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And their brethren that did the work of the house were eight hundred twenty and two: and Adaiah the son of Jeroham, the son of Pelaliah, the son of Amzi, the son of Zechariah, the son of Pashur, the son of Malchiah.]]></a:t>
+              <a:t><![CDATA[13. பிதா வம்சத்தலைவனாகிய அவனுடைய சகோதரர் இருநூற்று நாற்பத்திரண்டுபேரும் இம்மேரின் குமாரன் மெசில்லேமோத்தின் மகனாகிய அகசாய்க்குப் பிறந்த அசரெயேலின் மகனான அமாசாயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2488,51 +2480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And their brethren that did the work of the house were eight hundred twenty and two: and Adaiah the son of Jeroham, the son of Pelaliah, the son of Amzi, the son of Zechariah, the son of Pashur, the son of Malchiah.]]></a:t>
+              <a:t><![CDATA[14. அவர்களுடைய சகோதரராகிய பராக்கிரமசாலிகள் நூற்று இருபத்தெட்டுப்பேருமே, இவர்கள்மேல் அகெதோலிமின் குமாரன் சப்தியேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2597,51 +2589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And their brethren that did the work of the house were eight hundred twenty and two: and Adaiah the son of Jeroham, the son of Pelaliah, the son of Amzi, the son of Zechariah, the son of Pashur, the son of Malchiah.]]></a:t>
+              <a:t><![CDATA[14. அவர்களுடைய சகோதரராகிய பராக்கிரமசாலிகள் நூற்று இருபத்தெட்டுப்பேருமே, இவர்கள்மேல் அகெதோலிமின் குமாரன் சப்தியேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2706,51 +2698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And his brethren, chief of the fathers, two hundred forty and two: and Amashai the son of Azareel, the son of Ahasai, the son of Meshillemoth, the son of Immer,]]></a:t>
+              <a:t><![CDATA[15. லேவியரிலே புன்னியின் குமாரன் சபியாவின் மகனாகிய அஸ்ரிக்காமின் குமாரனான அசூபின் மகன் செமாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2815,51 +2807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the rulers of the people dwelt at Jerusalem: the rest of the people also cast lots, to bring one of ten to dwell in Jerusalem the holy city, and nine parts to dwell in other cities.]]></a:t>
+              <a:t><![CDATA[1. ஜனத்தின் அதிகாரிகள் எருசலேமிலே குடியிருந்தார்கள்; மற்ற ஜனங்கள், தங்களுக்குள்ளே பத்துப்பேரில் ஒருவனை எருசலேமென்னும் பரிசுத்த நகரத்திலும் ஒன்பதுபேரை மற்றப் பட்டணங்களிலும் குடியிருக்கப்பண்ணி, சீட்டுகளைப் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2924,51 +2916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And his brethren, chief of the fathers, two hundred forty and two: and Amashai the son of Azareel, the son of Ahasai, the son of Meshillemoth, the son of Immer,]]></a:t>
+              <a:t><![CDATA[15. லேவியரிலே புன்னியின் குமாரன் சபியாவின் மகனாகிய அஸ்ரிக்காமின் குமாரனான அசூபின் மகன் செமாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3033,51 +3025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And their brethren, mighty men of valour, an hundred twenty and eight: and their overseer was Zabdiel, the son of one of the great men.]]></a:t>
+              <a:t><![CDATA[16. தேவனுடைய ஆலயத்தின் வெளிவேலையை விசாரிக்கிற லேவியரின் தலைவரிலே சபெதாயும், யோசபாத்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3142,51 +3134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And their brethren, mighty men of valour, an hundred twenty and eight: and their overseer was Zabdiel, the son of one of the great men.]]></a:t>
+              <a:t><![CDATA[16. தேவனுடைய ஆலயத்தின் வெளிவேலையை விசாரிக்கிற லேவியரின் தலைவரிலே சபெதாயும், யோசபாத்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3251,51 +3243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Also of the Levites: Shemaiah the son of Hashub, the son of Azrikam, the son of Hashabiah, the son of Bunni;]]></a:t>
+              <a:t><![CDATA[17. ஆசாபின் குமாரன் சப்தியின் குமாரனாகிய மீகாவின் மகன் மத்தனியா ஜெபத்தில் ஸ்தோத்திரப்பாட்டைத் துவக்குகிற தலைவனும் அவன் சகோதரரில் இரண்டாவதான பக்பூக்கியா என்னும் ஒருவனும், எதுத்தூனின் குமாரன் காலாவின் மகனாகிய சமுவாவின் குமாரன் அப்தாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3360,51 +3352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Shabbethai and Jozabad, of the chief of the Levites, had the oversight of the outward business of the house of God.]]></a:t>
+              <a:t><![CDATA[17. ஆசாபின் குமாரன் சப்தியின் குமாரனாகிய மீகாவின் மகன் மத்தனியா ஜெபத்தில் ஸ்தோத்திரப்பாட்டைத் துவக்குகிற தலைவனும் அவன் சகோதரரில் இரண்டாவதான பக்பூக்கியா என்னும் ஒருவனும், எதுத்தூனின் குமாரன் காலாவின் மகனாகிய சமுவாவின் குமாரன் அப்தாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3469,51 +3461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Mattaniah the son of Micha, the son of Zabdi, the son of Asaph, was the principal to begin the thanksgiving in prayer: and Bakbukiah the second among his brethren, and Abda the son of Shammua, the son of Galal, the son of Jeduthun.]]></a:t>
+              <a:t><![CDATA[17. ஆசாபின் குமாரன் சப்தியின் குமாரனாகிய மீகாவின் மகன் மத்தனியா ஜெபத்தில் ஸ்தோத்திரப்பாட்டைத் துவக்குகிற தலைவனும் அவன் சகோதரரில் இரண்டாவதான பக்பூக்கியா என்னும் ஒருவனும், எதுத்தூனின் குமாரன் காலாவின் மகனாகிய சமுவாவின் குமாரன் அப்தாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3578,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Mattaniah the son of Micha, the son of Zabdi, the son of Asaph, was the principal to begin the thanksgiving in prayer: and Bakbukiah the second among his brethren, and Abda the son of Shammua, the son of Galal, the son of Jeduthun.]]></a:t>
+              <a:t><![CDATA[18. பரிசுத்த பட்டணத்திலிருந்த லேவியர் எல்லாரும் இருநூற்று எண்பத்துநாலுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3687,51 +3679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Mattaniah the son of Micha, the son of Zabdi, the son of Asaph, was the principal to begin the thanksgiving in prayer: and Bakbukiah the second among his brethren, and Abda the son of Shammua, the son of Galal, the son of Jeduthun.]]></a:t>
+              <a:t><![CDATA[19. வாசல் காவலாளர் அக்கூபும், தல்மோனும் வாசல்களில் காவல்காக்கிற அவர்கள் சகோதரரும் நூற்றுஎழுபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3796,51 +3788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. All the Levites in the holy city were two hundred fourscore and four.]]></a:t>
+              <a:t><![CDATA[19. வாசல் காவலாளர் அக்கூபும், தல்மோனும் வாசல்களில் காவல்காக்கிற அவர்கள் சகோதரரும் நூற்றுஎழுபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3905,51 +3897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Moreover the porters, Akkub, Talmon, and their brethren that kept the gates, were an hundred seventy and two.]]></a:t>
+              <a:t><![CDATA[20. மற்ற இஸ்ரவேலரும், ஆசாரியரும், லேவியரும் யூதாவின் சகல பட்டணங்களிலும், அவரவர் தங்கள் சுதந்தரத்திலிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4014,51 +4006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the rulers of the people dwelt at Jerusalem: the rest of the people also cast lots, to bring one of ten to dwell in Jerusalem the holy city, and nine parts to dwell in other cities.]]></a:t>
+              <a:t><![CDATA[2. ஆனாலும் எருசலேமிலே குடியிருக்க மனப்பூர்வமாய்ச் சம்மதித்த மனுஷர்களையெல்லாம் ஜனங்கள் வாழ்த்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4123,51 +4115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Moreover the porters, Akkub, Talmon, and their brethren that kept the gates, were an hundred seventy and two.]]></a:t>
+              <a:t><![CDATA[20. மற்ற இஸ்ரவேலரும், ஆசாரியரும், லேவியரும் யூதாவின் சகல பட்டணங்களிலும், அவரவர் தங்கள் சுதந்தரத்திலிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4232,51 +4224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the residue of Israel, of the priests, and the Levites, were in all the cities of Judah, every one in his inheritance.]]></a:t>
+              <a:t><![CDATA[21. நிதனீமியர் ஒபேலிலே குடியிருந்தார்கள்; அவர்கள்மேல் சீகாவும் கிஸ்பாவும் விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4341,51 +4333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the residue of Israel, of the priests, and the Levites, were in all the cities of Judah, every one in his inheritance.]]></a:t>
+              <a:t><![CDATA[22. எருசலேமிலிருக்கிற லேவியரின் விசாரிப்புக்காரன் மீகாவின் குமாரன் மத்தனியாவின் மகனாகிய அசபியாவுக்குப் பிறந்த பானியின் குமாரன் ஊசி என்பவன் தேவனுடைய ஆலயத்தின் ஊழியத்துக்கு நிற்கிற பாடகராகிய ஆசாபின் குமாரரில் ஒருவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4450,51 +4442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But the Nethinims dwelt in Ophel: and Ziha and Gispa were over the Nethinims.]]></a:t>
+              <a:t><![CDATA[22. எருசலேமிலிருக்கிற லேவியரின் விசாரிப்புக்காரன் மீகாவின் குமாரன் மத்தனியாவின் மகனாகிய அசபியாவுக்குப் பிறந்த பானியின் குமாரன் ஊசி என்பவன் தேவனுடைய ஆலயத்தின் ஊழியத்துக்கு நிற்கிற பாடகராகிய ஆசாபின் குமாரரில் ஒருவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4559,51 +4551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But the Nethinims dwelt in Ophel: and Ziha and Gispa were over the Nethinims.]]></a:t>
+              <a:t><![CDATA[22. எருசலேமிலிருக்கிற லேவியரின் விசாரிப்புக்காரன் மீகாவின் குமாரன் மத்தனியாவின் மகனாகிய அசபியாவுக்குப் பிறந்த பானியின் குமாரன் ஊசி என்பவன் தேவனுடைய ஆலயத்தின் ஊழியத்துக்கு நிற்கிற பாடகராகிய ஆசாபின் குமாரரில் ஒருவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4668,51 +4660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The overseer also of the Levites at Jerusalem was Uzzi the son of Bani, the son of Hashabiah, the son of Mattaniah, the son of Micha. Of the sons of Asaph, the singers were over the business of the house of God.]]></a:t>
+              <a:t><![CDATA[23. பாடகராகிய அவர்களுக்காக அன்றாடகப்படி கொடுக்கப்படும்படி ராஜாவினால் கட்டளையிடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4777,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The overseer also of the Levites at Jerusalem was Uzzi the son of Bani, the son of Hashabiah, the son of Mattaniah, the son of Micha. Of the sons of Asaph, the singers were over the business of the house of God.]]></a:t>
+              <a:t><![CDATA[23. பாடகராகிய அவர்களுக்காக அன்றாடகப்படி கொடுக்கப்படும்படி ராஜாவினால் கட்டளையிடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4886,51 +4878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The overseer also of the Levites at Jerusalem was Uzzi the son of Bani, the son of Hashabiah, the son of Mattaniah, the son of Micha. Of the sons of Asaph, the singers were over the business of the house of God.]]></a:t>
+              <a:t><![CDATA[24. யூதாவின் குமாரனாகிய சேராக்கின் புத்திரரில் மெசசாபெயேலின் குமாரன் பெத்தகியா ஜனத்தின் காரியங்களுக்கெல்லாம் ராஜாவின் சமுகத்தில் நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4995,51 +4987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. For it was the king's commandment concerning them, that a certain portion should be for the singers, due for every day.]]></a:t>
+              <a:t><![CDATA[24. யூதாவின் குமாரனாகிய சேராக்கின் புத்திரரில் மெசசாபெயேலின் குமாரன் பெத்தகியா ஜனத்தின் காரியங்களுக்கெல்லாம் ராஜாவின் சமுகத்தில் நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5104,51 +5096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Pethahiah the son of Meshezabeel, of the children of Zerah the son of Judah, was at the king's hand in all matters concerning the people.]]></a:t>
+              <a:t><![CDATA[25. தங்கள் நாட்டுப்புறங்களான கிராமங்களில் இருக்கிறவர்களுக்குள்ளே யூதாவின் புத்திரரில் சிலர் கீரியாத்அர்பாவிலும் அதின் கிராமங்களிலும், தீபோனிலும் அதின் கிராமங்களிலும், எகாப்செயேலிலும் அதின் கிராமங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5213,51 +5205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the people blessed all the men, that willingly offered themselves to dwell at Jerusalem.]]></a:t>
+              <a:t><![CDATA[3. யூதாவின் பட்டணங்களில் இஸ்ரவேலரும் ஆசாரியரும், லேவியரும் நிதனீமியரும் சாலொமோனுடைய வேலைக்காரரின் புத்திரரும், அவரவர் தங்கள் பட்டணங்களிலுள்ள தங்கள் காணிபூமியிலே குடியிருந்தார்கள்; எருசலேமிலே குடியிருந்த நாடுகளின் தலைவர் யாரென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5322,51 +5314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Pethahiah the son of Meshezabeel, of the children of Zerah the son of Judah, was at the king's hand in all matters concerning the people.]]></a:t>
+              <a:t><![CDATA[25. தங்கள் நாட்டுப்புறங்களான கிராமங்களில் இருக்கிறவர்களுக்குள்ளே யூதாவின் புத்திரரில் சிலர் கீரியாத்அர்பாவிலும் அதின் கிராமங்களிலும், தீபோனிலும் அதின் கிராமங்களிலும், எகாப்செயேலிலும் அதின் கிராமங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5431,51 +5423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And for the villages, with their fields, some of the children of Judah dwelt at Kirjatharba, and in the villages thereof, and at Dibon, and in the villages thereof, and at Jekabzeel, and in the villages thereof,]]></a:t>
+              <a:t><![CDATA[25. தங்கள் நாட்டுப்புறங்களான கிராமங்களில் இருக்கிறவர்களுக்குள்ளே யூதாவின் புத்திரரில் சிலர் கீரியாத்அர்பாவிலும் அதின் கிராமங்களிலும், தீபோனிலும் அதின் கிராமங்களிலும், எகாப்செயேலிலும் அதின் கிராமங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5540,51 +5532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And for the villages, with their fields, some of the children of Judah dwelt at Kirjatharba, and in the villages thereof, and at Dibon, and in the villages thereof, and at Jekabzeel, and in the villages thereof,]]></a:t>
+              <a:t><![CDATA[26. யெசுவாவிலும், மோலாதாகிலும், பெத்பெலேதிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5649,51 +5641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And for the villages, with their fields, some of the children of Judah dwelt at Kirjatharba, and in the villages thereof, and at Dibon, and in the villages thereof, and at Jekabzeel, and in the villages thereof,]]></a:t>
+              <a:t><![CDATA[27. ஆத்சார்சூகாவிலும், பெயெர்செபாவிலும், அதின் கிராமங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5758,51 +5750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And at Jeshua, and at Moladah, and at Bethphelet,]]></a:t>
+              <a:t><![CDATA[28. சிக்லாகிலும், மேகோனாகிலும், அதின் கிராமங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5867,51 +5859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And at Hazarshual, and at Beersheba, and in the villages thereof,]]></a:t>
+              <a:t><![CDATA[29. என்ரிம்மோனிலும், சாரேயாகிலும், யர்மூத்திலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5976,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And at Ziklag, and at Mekonah, and in the villages thereof,]]></a:t>
+              <a:t><![CDATA[30. சானோவாலும், அதுல்லாமிலும் அவைகளின் கிராமங்களிலும், லாகீசிலும் அதின் நாட்டுப்புறங்களிலும், அசெக்காவிலும் அதின் கிராமங்களிலும், பெயெர்செபா தொடங்கி இன்னோமின் பள்ளத்தாக்குமட்டும் குடியேறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6085,51 +6077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And at Enrimmon, and at Zareah, and at Jarmuth,]]></a:t>
+              <a:t><![CDATA[30. சானோவாலும், அதுல்லாமிலும் அவைகளின் கிராமங்களிலும், லாகீசிலும் அதின் நாட்டுப்புறங்களிலும், அசெக்காவிலும் அதின் கிராமங்களிலும், பெயெர்செபா தொடங்கி இன்னோமின் பள்ளத்தாக்குமட்டும் குடியேறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6194,51 +6186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Zanoah, Adullam, and in their villages, at Lachish, and the fields thereof, at Azekah, and in the villages thereof. And they dwelt from Beersheba unto the valley of Hinnom.]]></a:t>
+              <a:t><![CDATA[31. கேபாவின் ஊராராயிருந்த பென்யமீன் புத்திரர், மிக்மாஸ், ஆயா, பெத்தேல் ஊர்களிலும் அதின் கிளைகளிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6303,51 +6295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Zanoah, Adullam, and in their villages, at Lachish, and the fields thereof, at Azekah, and in the villages thereof. And they dwelt from Beersheba unto the valley of Hinnom.]]></a:t>
+              <a:t><![CDATA[31. கேபாவின் ஊராராயிருந்த பென்யமீன் புத்திரர், மிக்மாஸ், ஆயா, பெத்தேல் ஊர்களிலும் அதின் கிளைகளிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6412,51 +6404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the people blessed all the men, that willingly offered themselves to dwell at Jerusalem.]]></a:t>
+              <a:t><![CDATA[3. யூதாவின் பட்டணங்களில் இஸ்ரவேலரும் ஆசாரியரும், லேவியரும் நிதனீமியரும் சாலொமோனுடைய வேலைக்காரரின் புத்திரரும், அவரவர் தங்கள் பட்டணங்களிலுள்ள தங்கள் காணிபூமியிலே குடியிருந்தார்கள்; எருசலேமிலே குடியிருந்த நாடுகளின் தலைவர் யாரென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6521,51 +6513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Zanoah, Adullam, and in their villages, at Lachish, and the fields thereof, at Azekah, and in the villages thereof. And they dwelt from Beersheba unto the valley of Hinnom.]]></a:t>
+              <a:t><![CDATA[32. ஆனதோத், நோப், அனனியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6630,51 +6622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. The children also of Benjamin from Geba dwelt at Michmash, and Aija, and Bethel, and in their villages.]]></a:t>
+              <a:t><![CDATA[33. ஆத்சோர், ஆமா, கித்தாயிம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6739,51 +6731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And at Anathoth, Nob, Ananiah,]]></a:t>
+              <a:t><![CDATA[34. ஆதீத், செபோயிம், நெபலாத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6848,51 +6840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Hazor, Ramah, Gittaim,]]></a:t>
+              <a:t><![CDATA[35. லோத், ஓனோ என்னும் ஊர்களிலும், சிற்பாசாரிகளின் பள்ளத்தாக்கிலும் குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6957,269 +6949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Hadid, Zeboim, Neballat,]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[36. And of the Levites were divisions in Judah, and in Benjamin.]]></a:t>
+              <a:t><![CDATA[36. லேவியரிலே சில வகுப்பார் யூதாவிலும், சிலர் பென்யமீனிலும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7284,51 +7058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Now these are the chief of the province that dwelt in Jerusalem: but in the cities of Judah dwelt every one in his possession in their cities, to know, Israel, the priests, and the Levites, and the Nethinims, and the children of Solomon's servants.]]></a:t>
+              <a:t><![CDATA[3. யூதாவின் பட்டணங்களில் இஸ்ரவேலரும் ஆசாரியரும், லேவியரும் நிதனீமியரும் சாலொமோனுடைய வேலைக்காரரின் புத்திரரும், அவரவர் தங்கள் பட்டணங்களிலுள்ள தங்கள் காணிபூமியிலே குடியிருந்தார்கள்; எருசலேமிலே குடியிருந்த நாடுகளின் தலைவர் யாரென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7393,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Now these are the chief of the province that dwelt in Jerusalem: but in the cities of Judah dwelt every one in his possession in their cities, to know, Israel, the priests, and the Levites, and the Nethinims, and the children of Solomon's servants.]]></a:t>
+              <a:t><![CDATA[4. எருசலேமிலே யூதா புத்திரரில் சிலரும், பென்யமீன் புத்திரரில் சிலரும் குடியிருந்தார்கள்; யூதா புத்திரரிலே பேரேசின் புத்திரருக்குள் ஒருவனான மகலாலெயேலின் குமாரனாகிய செபதியாவின் குமாரன் அமரியாவுக்குப் பிறந்த சகரியாவுக்குக் குமாரனான உசியாவின் மகன் அத்தாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7502,51 +7276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Now these are the chief of the province that dwelt in Jerusalem: but in the cities of Judah dwelt every one in his possession in their cities, to know, Israel, the priests, and the Levites, and the Nethinims, and the children of Solomon's servants.]]></a:t>
+              <a:t><![CDATA[4. எருசலேமிலே யூதா புத்திரரில் சிலரும், பென்யமீன் புத்திரரில் சிலரும் குடியிருந்தார்கள்; யூதா புத்திரரிலே பேரேசின் புத்திரருக்குள் ஒருவனான மகலாலெயேலின் குமாரனாகிய செபதியாவின் குமாரன் அமரியாவுக்குப் பிறந்த சகரியாவுக்குக் குமாரனான உசியாவின் மகன் அத்தாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7581,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495587" r:id="rId1"/>
+    <p:sldLayoutId id="2473741448" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8105,66 +7879,50 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8289,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருசலேமிலே யூதா புத்திரரில் சிலரும், பென்யமீன் புத்திரரில் சிலரும் குடியிருந்தார்கள்; யூதா]]></a:t>
+              <a:t><![CDATA[Shephatiah, the son of Mahalaleel, of the children of Perez;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புத்திரரிலே பேரேசின் புத்திரருக்குள் ஒருவனான மகலாலெயேலின் குமாரனாகிய செபதியாவின் குமாரன்]]></a:t>
+              <a:t><![CDATA[5. And Maaseiah the son of Baruch, the son of Colhozeh, the son of Hazaiah, the son of Adaiah, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அமரியாவுக்குப் பிறந்த சகரியாவுக்குக் குமாரனான உசியாவின் மகன் அத்தாயாவும்,]]></a:t>
+              <a:t><![CDATA[son of Joiarib, the son of Zechariah, the son of Shiloni.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சீலோனின் குமாரன் சகரியாவுக்குக் குமாரனாகிய யோயாரிபுக்குக் குமாரனான அதாயாவுக்குப் பிறந்த அசாயாவின்]]></a:t>
+              <a:t><![CDATA[6. All the sons of Perez that dwelt at Jerusalem were four hundred threescore and eight valiant men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரன் கொல்லோசேபெற்ற பாருக்கின் மகன் மாசெயாவுமே.]]></a:t>
+              <a:t><![CDATA[7. And these are the sons of Benjamin; Sallu the son of Meshullam, the son of Joed, the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எருசலேமிலே குடியிருக்கிற பேரேசின் புத்திரரெல்லாரும் நானூற்று அறுபத்தெட்டுப்]]></a:t>
+              <a:t><![CDATA[Pedaiah, the son of Kolaiah, the son of Maaseiah, the son of Ithiel, the son of Jesaiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பராக்கிரமசாலிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And after him Gabbai, Sallai, nine hundred twenty and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பென்யமீன் புத்திரரில் யாரென்றால் சல்லு என்பவன்; இவன் மெசுல்லாமுக்கும், இவன் யோவேலுக்கும், இவன்]]></a:t>
+              <a:t><![CDATA[9. And Joel the son of Zichri was their overseer: and Judah the son of Senuah was second over the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பெதாயாவுக்கும், இவன் கொலாயாவுக்கும், இவன் மாசெயாவுக்கும், இவன் இதியேலுக்கும், இவன் எசாயாவுக்கும்]]></a:t>
+              <a:t><![CDATA[city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரனானவன்.]]></a:t>
+              <a:t><![CDATA[10. Of the priests: Jedaiah the son of Joiarib, Jachin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஜனத்தின் அதிகாரிகள் எருசலேமிலே குடியிருந்தார்கள்; மற்ற ஜனங்கள், தங்களுக்குள்ளே பத்துப்பேரில்]]></a:t>
+              <a:t><![CDATA[1. And the rulers of the people dwelt at Jerusalem: the rest of the people also cast lots, to bring]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனுக்குப்பின் கப்பாய், சல்லாய் முதலானவர்கள் தொளாயிரத்து இருபத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[11. Seraiah the son of Hilkiah, the son of Meshullam, the son of Zadok, the son of Meraioth, the son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள்மேல் விசாரிப்புக்காரனான சிக்ரியின் குமாரன் யோவேலும் பட்டணத்தின்மேல் இரண்டாவது]]></a:t>
+              <a:t><![CDATA[of Ahitub, was the ruler of the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விசாரிப்புக்காரனான செனுவாவின் குமாரன் யூதாவுமே.]]></a:t>
+              <a:t><![CDATA[12. And their brethren that did the work of the house were eight hundred twenty and two: and Adaiah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆசாரியர்களில் யோயாரிபின் குமாரன் யெதாயா, யாகின் என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[the son of Jeroham, the son of Pelaliah, the son of Amzi, the son of Zechariah, the son of Pashur,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அகிதூபின் குமாரன் மெராயோத்துக்குப் பிறந்த சாதோக்கின் குமாரன் மெசுல்லாம் பெற்ற இல்க்கியாவின் மகன்]]></a:t>
+              <a:t><![CDATA[the son of Malchiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செராயா என்னும் தேவனுடைய ஆலயத்தின் விசாரணைக்கர்த்தனும்,]]></a:t>
+              <a:t><![CDATA[13. And his brethren, chief of the fathers, two hundred forty and two: and Amashai the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆலயத்திலே பணிவிடை செய்கிற அவர்கள் சகோதரராகிய எண்ணூற்று இருபத்திரண்டுபேரும், மல்கியாவின் குமாரன்]]></a:t>
+              <a:t><![CDATA[Azareel, the son of Ahasai, the son of Meshillemoth, the son of Immer,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பஸ்கூருக்கு மகனான சகரியாவின் குமாரன் அம்சிக்குப் பிறந்த பெல்லியாவின் குமாரன் எரோகாமுக்குப் பிறந்த]]></a:t>
+              <a:t><![CDATA[14. And their brethren, mighty men of valour, an hundred twenty and eight: and their overseer was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதாயாவும்,]]></a:t>
+              <a:t><![CDATA[Zabdiel, the son of one of the great men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிதா வம்சத்தலைவனாகிய அவனுடைய சகோதரர் இருநூற்று நாற்பத்திரண்டுபேரும் இம்மேரின் குமாரன்]]></a:t>
+              <a:t><![CDATA[15. Also of the Levites: Shemaiah the son of Hashub, the son of Azrikam, the son of Hashabiah, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒருவனை எருசலேமென்னும் பரிசுத்த நகரத்திலும் ஒன்பதுபேரை மற்றப் பட்டணங்களிலும் குடியிருக்கப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[one of ten to dwell in Jerusalem the holy city, and nine parts to dwell in other cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மெசில்லேமோத்தின் மகனாகிய அகசாய்க்குப் பிறந்த அசரெயேலின் மகனான அமாசாயும்,]]></a:t>
+              <a:t><![CDATA[son of Bunni;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களுடைய சகோதரராகிய பராக்கிரமசாலிகள் நூற்று இருபத்தெட்டுப்பேருமே, இவர்கள்மேல் அகெதோலிமின்]]></a:t>
+              <a:t><![CDATA[16. And Shabbethai and Jozabad, of the chief of the Levites, had the oversight of the outward]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரன் சப்தியேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[business of the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. லேவியரிலே புன்னியின் குமாரன் சபியாவின் மகனாகிய அஸ்ரிக்காமின் குமாரனான அசூபின் மகன் செமாயாவும்,]]></a:t>
+              <a:t><![CDATA[17. And Mattaniah the son of Micha, the son of Zabdi, the son of Asaph, was the principal to begin]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவனுடைய ஆலயத்தின் வெளிவேலையை விசாரிக்கிற லேவியரின் தலைவரிலே சபெதாயும், யோசபாத்தும்,]]></a:t>
+              <a:t><![CDATA[the thanksgiving in prayer: and Bakbukiah the second among his brethren, and Abda the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆசாபின் குமாரன் சப்தியின் குமாரனாகிய மீகாவின் மகன் மத்தனியா ஜெபத்தில் ஸ்தோத்திரப்பாட்டைத்]]></a:t>
+              <a:t><![CDATA[Shammua, the son of Galal, the son of Jeduthun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[துவக்குகிற தலைவனும் அவன் சகோதரரில் இரண்டாவதான பக்பூக்கியா என்னும் ஒருவனும், எதுத்தூனின் குமாரன்]]></a:t>
+              <a:t><![CDATA[18. All the Levites in the holy city were two hundred fourscore and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காலாவின் மகனாகிய சமுவாவின் குமாரன் அப்தாவுமே.]]></a:t>
+              <a:t><![CDATA[19. Moreover the porters, Akkub, Talmon, and their brethren that kept the gates, were an hundred]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பரிசுத்த பட்டணத்திலிருந்த லேவியர் எல்லாரும் இருநூற்று எண்பத்துநாலுபேர்.]]></a:t>
+              <a:t><![CDATA[seventy and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வாசல் காவலாளர் அக்கூபும், தல்மோனும் வாசல்களில் காவல்காக்கிற அவர்கள் சகோதரரும்]]></a:t>
+              <a:t><![CDATA[20. And the residue of Israel, of the priests, and the Levites, were in all the cities of Judah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சீட்டுகளைப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the people blessed all the men, that willingly offered themselves to dwell at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நூற்றுஎழுபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[every one in his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மற்ற இஸ்ரவேலரும், ஆசாரியரும், லேவியரும் யூதாவின் சகல பட்டணங்களிலும், அவரவர் தங்கள்]]></a:t>
+              <a:t><![CDATA[21. But the Nethinims dwelt in Ophel: and Ziha and Gispa were over the Nethinims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுதந்தரத்திலிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. The overseer also of the Levites at Jerusalem was Uzzi the son of Bani, the son of Hashabiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நிதனீமியர் ஒபேலிலே குடியிருந்தார்கள்; அவர்கள்மேல் சீகாவும் கிஸ்பாவும்]]></a:t>
+              <a:t><![CDATA[the son of Mattaniah, the son of Micha. Of the sons of Asaph, the singers were over the business of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எருசலேமிலிருக்கிற லேவியரின் விசாரிப்புக்காரன் மீகாவின் குமாரன் மத்தனியாவின் மகனாகிய]]></a:t>
+              <a:t><![CDATA[23. For it was the king's commandment concerning them, that a certain portion should be for the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அசபியாவுக்குப் பிறந்த பானியின் குமாரன் ஊசி என்பவன் தேவனுடைய ஆலயத்தின் ஊழியத்துக்கு நிற்கிற பாடகராகிய]]></a:t>
+              <a:t><![CDATA[singers, due for every day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆசாபின் குமாரரில் ஒருவன்.]]></a:t>
+              <a:t><![CDATA[24. And Pethahiah the son of Meshezabeel, of the children of Zerah the son of Judah, was at the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாடகராகிய அவர்களுக்காக அன்றாடகப்படி கொடுக்கப்படும்படி ராஜாவினால் கட்டளையிடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[king's hand in all matters concerning the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யூதாவின் குமாரனாகிய சேராக்கின் புத்திரரில் மெசசாபெயேலின் குமாரன் பெத்தகியா ஜனத்தின்]]></a:t>
+              <a:t><![CDATA[25. And for the villages, with their fields, some of the children of Judah dwelt at Kirjatharba, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆனாலும் எருசலேமிலே குடியிருக்க மனப்பூர்வமாய்ச் சம்மதித்த மனுஷர்களையெல்லாம் ஜனங்கள்]]></a:t>
+              <a:t><![CDATA[3. Now these are the chief of the province that dwelt in Jerusalem: but in the cities of Judah dwelt]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காரியங்களுக்கெல்லாம் ராஜாவின் சமுகத்தில் நின்றான்.]]></a:t>
+              <a:t><![CDATA[in the villages thereof, and at Dibon, and in the villages thereof, and at Jekabzeel, and in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தங்கள் நாட்டுப்புறங்களான கிராமங்களில் இருக்கிறவர்களுக்குள்ளே யூதாவின் புத்திரரில் சிலர்]]></a:t>
+              <a:t><![CDATA[villages thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கீரியாத்அர்பாவிலும் அதின் கிராமங்களிலும், தீபோனிலும் அதின் கிராமங்களிலும், எகாப்செயேலிலும் அதின்]]></a:t>
+              <a:t><![CDATA[26. And at Jeshua, and at Moladah, and at Bethphelet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கிராமங்களிலும்,]]></a:t>
+              <a:t><![CDATA[27. And at Hazarshual, and at Beersheba, and in the villages thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யெசுவாவிலும், மோலாதாகிலும், பெத்பெலேதிலும்,]]></a:t>
+              <a:t><![CDATA[28. And at Ziklag, and at Mekonah, and in the villages thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆத்சார்சூகாவிலும், பெயெர்செபாவிலும், அதின் கிராமங்களிலும்,]]></a:t>
+              <a:t><![CDATA[29. And at Enrimmon, and at Zareah, and at Jarmuth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சிக்லாகிலும், மேகோனாகிலும், அதின் கிராமங்களிலும்,]]></a:t>
+              <a:t><![CDATA[30. Zanoah, Adullam, and in their villages, at Lachish, and the fields thereof, at Azekah, and in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என்ரிம்மோனிலும், சாரேயாகிலும், யர்மூத்திலும்,]]></a:t>
+              <a:t><![CDATA[the villages thereof. And they dwelt from Beersheba unto the valley of Hinnom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. சானோவாலும், அதுல்லாமிலும் அவைகளின் கிராமங்களிலும், லாகீசிலும் அதின் நாட்டுப்புறங்களிலும்,]]></a:t>
+              <a:t><![CDATA[31. The children also of Benjamin from Geba dwelt at Michmash, and Aija, and Bethel, and in their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அசெக்காவிலும் அதின் கிராமங்களிலும், பெயெர்செபா தொடங்கி இன்னோமின் பள்ளத்தாக்குமட்டும்]]></a:t>
+              <a:t><![CDATA[villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாழ்த்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[every one in his possession in their cities, to know, Israel, the priests, and the Levites, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And at Anathoth, Nob, Ananiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கேபாவின் ஊராராயிருந்த பென்யமீன் புத்திரர், மிக்மாஸ், ஆயா, பெத்தேல் ஊர்களிலும் அதின் கிளைகளிலும்,]]></a:t>
+              <a:t><![CDATA[33. Hazor, Ramah, Gittaim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆனதோத், நோப், அனனியா,]]></a:t>
+              <a:t><![CDATA[34. Hadid, Zeboim, Neballat,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆத்சோர், ஆமா, கித்தாயிம்,]]></a:t>
+              <a:t><![CDATA[35. Lod, and Ono, the valley of craftsmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,315 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆதீத், செபோயிம், நெபலாத்,]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[36. லேவியரிலே சில வகுப்பார் யூதாவிலும், சிலர் பென்யமீனிலும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And of the Levites were divisions in Judah, and in Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் பட்டணங்களில் இஸ்ரவேலரும் ஆசாரியரும், லேவியரும் நிதனீமியரும் சாலொமோனுடைய வேலைக்காரரின்]]></a:t>
+              <a:t><![CDATA[Nethinims, and the children of Solomon's servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புத்திரரும், அவரவர் தங்கள் பட்டணங்களிலுள்ள தங்கள் காணிபூமியிலே குடியிருந்தார்கள்; எருசலேமிலே]]></a:t>
+              <a:t><![CDATA[4. And at Jerusalem dwelt certain of the children of Judah, and of the children of Benjamin. Of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடியிருந்த நாடுகளின் தலைவர் யாரென்றால்:]]></a:t>
+              <a:t><![CDATA[children of Judah; Athaiah the son of Uzziah, the son of Zechariah, the son of Amariah, the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16798,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17083,51 +16577,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>66</Slides>
+  <Slides>64</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>