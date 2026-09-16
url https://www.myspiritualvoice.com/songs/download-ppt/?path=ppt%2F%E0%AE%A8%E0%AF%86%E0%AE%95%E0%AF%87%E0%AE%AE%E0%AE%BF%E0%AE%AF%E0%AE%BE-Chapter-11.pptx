--- v1 (2026-07-23)
+++ v2 (2026-09-16)
@@ -119,50 +119,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +211,52 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +418,55 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருசலேமிலே யூதா புத்திரரில் சிலரும், பென்யமீன் புத்திரரில் சிலரும் குடியிருந்தார்கள்; யூதா புத்திரரிலே பேரேசின் புத்திரருக்குள் ஒருவனான மகலாலெயேலின் குமாரனாகிய செபதியாவின் குமாரன் அமரியாவுக்குப் பிறந்த சகரியாவுக்குக் குமாரனான உசியாவின் மகன் அத்தாயாவும்,]]></a:t>
+              <a:t><![CDATA[4. And at Jerusalem dwelt certain of the children of Judah, and of the children of Benjamin. Of the children of Judah; Athaiah the son of Uzziah, the son of Zechariah, the son of Amariah, the son of Shephatiah, the son of Mahalaleel, of the children of Perez;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சீலோனின் குமாரன் சகரியாவுக்குக் குமாரனாகிய யோயாரிபுக்குக் குமாரனான அதாயாவுக்குப் பிறந்த அசாயாவின் குமாரன் கொல்லோசேபெற்ற பாருக்கின் மகன் மாசெயாவுமே.]]></a:t>
+              <a:t><![CDATA[4. And at Jerusalem dwelt certain of the children of Judah, and of the children of Benjamin. Of the children of Judah; Athaiah the son of Uzziah, the son of Zechariah, the son of Amariah, the son of Shephatiah, the son of Mahalaleel, of the children of Perez;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சீலோனின் குமாரன் சகரியாவுக்குக் குமாரனாகிய யோயாரிபுக்குக் குமாரனான அதாயாவுக்குப் பிறந்த அசாயாவின் குமாரன் கொல்லோசேபெற்ற பாருக்கின் மகன் மாசெயாவுமே.]]></a:t>
+              <a:t><![CDATA[4. And at Jerusalem dwelt certain of the children of Judah, and of the children of Benjamin. Of the children of Judah; Athaiah the son of Uzziah, the son of Zechariah, the son of Amariah, the son of Shephatiah, the son of Mahalaleel, of the children of Perez;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எருசலேமிலே குடியிருக்கிற பேரேசின் புத்திரரெல்லாரும் நானூற்று அறுபத்தெட்டுப் பராக்கிரமசாலிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Maaseiah the son of Baruch, the son of Colhozeh, the son of Hazaiah, the son of Adaiah, the son of Joiarib, the son of Zechariah, the son of Shiloni.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பென்யமீன் புத்திரரில் யாரென்றால் சல்லு என்பவன்; இவன் மெசுல்லாமுக்கும், இவன் யோவேலுக்கும், இவன் பெதாயாவுக்கும், இவன் கொலாயாவுக்கும், இவன் மாசெயாவுக்கும், இவன் இதியேலுக்கும், இவன் எசாயாவுக்கும் குமாரனானவன்.]]></a:t>
+              <a:t><![CDATA[5. And Maaseiah the son of Baruch, the son of Colhozeh, the son of Hazaiah, the son of Adaiah, the son of Joiarib, the son of Zechariah, the son of Shiloni.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பென்யமீன் புத்திரரில் யாரென்றால் சல்லு என்பவன்; இவன் மெசுல்லாமுக்கும், இவன் யோவேலுக்கும், இவன் பெதாயாவுக்கும், இவன் கொலாயாவுக்கும், இவன் மாசெயாவுக்கும், இவன் இதியேலுக்கும், இவன் எசாயாவுக்கும் குமாரனானவன்.]]></a:t>
+              <a:t><![CDATA[6. All the sons of Perez that dwelt at Jerusalem were four hundred threescore and eight valiant men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனுக்குப்பின் கப்பாய், சல்லாய் முதலானவர்கள் தொளாயிரத்து இருபத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[6. All the sons of Perez that dwelt at Jerusalem were four hundred threescore and eight valiant men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள்மேல் விசாரிப்புக்காரனான சிக்ரியின் குமாரன் யோவேலும் பட்டணத்தின்மேல் இரண்டாவது விசாரிப்புக்காரனான செனுவாவின் குமாரன் யூதாவுமே.]]></a:t>
+              <a:t><![CDATA[7. And these are the sons of Benjamin; Sallu the son of Meshullam, the son of Joed, the son of Pedaiah, the son of Kolaiah, the son of Maaseiah, the son of Ithiel, the son of Jesaiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள்மேல் விசாரிப்புக்காரனான சிக்ரியின் குமாரன் யோவேலும் பட்டணத்தின்மேல் இரண்டாவது விசாரிப்புக்காரனான செனுவாவின் குமாரன் யூதாவுமே.]]></a:t>
+              <a:t><![CDATA[7. And these are the sons of Benjamin; Sallu the son of Meshullam, the son of Joed, the son of Pedaiah, the son of Kolaiah, the son of Maaseiah, the son of Ithiel, the son of Jesaiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆசாரியர்களில் யோயாரிபின் குமாரன் யெதாயா, யாகின் என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[7. And these are the sons of Benjamin; Sallu the son of Meshullam, the son of Joed, the son of Pedaiah, the son of Kolaiah, the son of Maaseiah, the son of Ithiel, the son of Jesaiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஜனத்தின் அதிகாரிகள் எருசலேமிலே குடியிருந்தார்கள்; மற்ற ஜனங்கள், தங்களுக்குள்ளே பத்துப்பேரில் ஒருவனை எருசலேமென்னும் பரிசுத்த நகரத்திலும் ஒன்பதுபேரை மற்றப் பட்டணங்களிலும் குடியிருக்கப்பண்ணி, சீட்டுகளைப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the rulers of the people dwelt at Jerusalem: the rest of the people also cast lots, to bring one of ten to dwell in Jerusalem the holy city, and nine parts to dwell in other cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அகிதூபின் குமாரன் மெராயோத்துக்குப் பிறந்த சாதோக்கின் குமாரன் மெசுல்லாம் பெற்ற இல்க்கியாவின் மகன் செராயா என்னும் தேவனுடைய ஆலயத்தின் விசாரணைக்கர்த்தனும்,]]></a:t>
+              <a:t><![CDATA[8. And after him Gabbai, Sallai, nine hundred twenty and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அகிதூபின் குமாரன் மெராயோத்துக்குப் பிறந்த சாதோக்கின் குமாரன் மெசுல்லாம் பெற்ற இல்க்கியாவின் மகன் செராயா என்னும் தேவனுடைய ஆலயத்தின் விசாரணைக்கர்த்தனும்,]]></a:t>
+              <a:t><![CDATA[9. And Joel the son of Zichri was their overseer: and Judah the son of Senuah was second over the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆலயத்திலே பணிவிடை செய்கிற அவர்கள் சகோதரராகிய எண்ணூற்று இருபத்திரண்டுபேரும், மல்கியாவின் குமாரன் பஸ்கூருக்கு மகனான சகரியாவின் குமாரன் அம்சிக்குப் பிறந்த பெல்லியாவின் குமாரன் எரோகாமுக்குப் பிறந்த அதாயாவும்,]]></a:t>
+              <a:t><![CDATA[9. And Joel the son of Zichri was their overseer: and Judah the son of Senuah was second over the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆலயத்திலே பணிவிடை செய்கிற அவர்கள் சகோதரராகிய எண்ணூற்று இருபத்திரண்டுபேரும், மல்கியாவின் குமாரன் பஸ்கூருக்கு மகனான சகரியாவின் குமாரன் அம்சிக்குப் பிறந்த பெல்லியாவின் குமாரன் எரோகாமுக்குப் பிறந்த அதாயாவும்,]]></a:t>
+              <a:t><![CDATA[10. Of the priests: Jedaiah the son of Joiarib, Jachin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆலயத்திலே பணிவிடை செய்கிற அவர்கள் சகோதரராகிய எண்ணூற்று இருபத்திரண்டுபேரும், மல்கியாவின் குமாரன் பஸ்கூருக்கு மகனான சகரியாவின் குமாரன் அம்சிக்குப் பிறந்த பெல்லியாவின் குமாரன் எரோகாமுக்குப் பிறந்த அதாயாவும்,]]></a:t>
+              <a:t><![CDATA[11. Seraiah the son of Hilkiah, the son of Meshullam, the son of Zadok, the son of Meraioth, the son of Ahitub, was the ruler of the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிதா வம்சத்தலைவனாகிய அவனுடைய சகோதரர் இருநூற்று நாற்பத்திரண்டுபேரும் இம்மேரின் குமாரன் மெசில்லேமோத்தின் மகனாகிய அகசாய்க்குப் பிறந்த அசரெயேலின் மகனான அமாசாயும்,]]></a:t>
+              <a:t><![CDATA[11. Seraiah the son of Hilkiah, the son of Meshullam, the son of Zadok, the son of Meraioth, the son of Ahitub, was the ruler of the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிதா வம்சத்தலைவனாகிய அவனுடைய சகோதரர் இருநூற்று நாற்பத்திரண்டுபேரும் இம்மேரின் குமாரன் மெசில்லேமோத்தின் மகனாகிய அகசாய்க்குப் பிறந்த அசரெயேலின் மகனான அமாசாயும்,]]></a:t>
+              <a:t><![CDATA[12. And their brethren that did the work of the house were eight hundred twenty and two: and Adaiah the son of Jeroham, the son of Pelaliah, the son of Amzi, the son of Zechariah, the son of Pashur, the son of Malchiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களுடைய சகோதரராகிய பராக்கிரமசாலிகள் நூற்று இருபத்தெட்டுப்பேருமே, இவர்கள்மேல் அகெதோலிமின் குமாரன் சப்தியேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And their brethren that did the work of the house were eight hundred twenty and two: and Adaiah the son of Jeroham, the son of Pelaliah, the son of Amzi, the son of Zechariah, the son of Pashur, the son of Malchiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களுடைய சகோதரராகிய பராக்கிரமசாலிகள் நூற்று இருபத்தெட்டுப்பேருமே, இவர்கள்மேல் அகெதோலிமின் குமாரன் சப்தியேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And their brethren that did the work of the house were eight hundred twenty and two: and Adaiah the son of Jeroham, the son of Pelaliah, the son of Amzi, the son of Zechariah, the son of Pashur, the son of Malchiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. லேவியரிலே புன்னியின் குமாரன் சபியாவின் மகனாகிய அஸ்ரிக்காமின் குமாரனான அசூபின் மகன் செமாயாவும்,]]></a:t>
+              <a:t><![CDATA[13. And his brethren, chief of the fathers, two hundred forty and two: and Amashai the son of Azareel, the son of Ahasai, the son of Meshillemoth, the son of Immer,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஜனத்தின் அதிகாரிகள் எருசலேமிலே குடியிருந்தார்கள்; மற்ற ஜனங்கள், தங்களுக்குள்ளே பத்துப்பேரில் ஒருவனை எருசலேமென்னும் பரிசுத்த நகரத்திலும் ஒன்பதுபேரை மற்றப் பட்டணங்களிலும் குடியிருக்கப்பண்ணி, சீட்டுகளைப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the rulers of the people dwelt at Jerusalem: the rest of the people also cast lots, to bring one of ten to dwell in Jerusalem the holy city, and nine parts to dwell in other cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. லேவியரிலே புன்னியின் குமாரன் சபியாவின் மகனாகிய அஸ்ரிக்காமின் குமாரனான அசூபின் மகன் செமாயாவும்,]]></a:t>
+              <a:t><![CDATA[13. And his brethren, chief of the fathers, two hundred forty and two: and Amashai the son of Azareel, the son of Ahasai, the son of Meshillemoth, the son of Immer,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவனுடைய ஆலயத்தின் வெளிவேலையை விசாரிக்கிற லேவியரின் தலைவரிலே சபெதாயும், யோசபாத்தும்,]]></a:t>
+              <a:t><![CDATA[14. And their brethren, mighty men of valour, an hundred twenty and eight: and their overseer was Zabdiel, the son of one of the great men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவனுடைய ஆலயத்தின் வெளிவேலையை விசாரிக்கிற லேவியரின் தலைவரிலே சபெதாயும், யோசபாத்தும்,]]></a:t>
+              <a:t><![CDATA[14. And their brethren, mighty men of valour, an hundred twenty and eight: and their overseer was Zabdiel, the son of one of the great men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆசாபின் குமாரன் சப்தியின் குமாரனாகிய மீகாவின் மகன் மத்தனியா ஜெபத்தில் ஸ்தோத்திரப்பாட்டைத் துவக்குகிற தலைவனும் அவன் சகோதரரில் இரண்டாவதான பக்பூக்கியா என்னும் ஒருவனும், எதுத்தூனின் குமாரன் காலாவின் மகனாகிய சமுவாவின் குமாரன் அப்தாவுமே.]]></a:t>
+              <a:t><![CDATA[15. Also of the Levites: Shemaiah the son of Hashub, the son of Azrikam, the son of Hashabiah, the son of Bunni;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆசாபின் குமாரன் சப்தியின் குமாரனாகிய மீகாவின் மகன் மத்தனியா ஜெபத்தில் ஸ்தோத்திரப்பாட்டைத் துவக்குகிற தலைவனும் அவன் சகோதரரில் இரண்டாவதான பக்பூக்கியா என்னும் ஒருவனும், எதுத்தூனின் குமாரன் காலாவின் மகனாகிய சமுவாவின் குமாரன் அப்தாவுமே.]]></a:t>
+              <a:t><![CDATA[16. And Shabbethai and Jozabad, of the chief of the Levites, had the oversight of the outward business of the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆசாபின் குமாரன் சப்தியின் குமாரனாகிய மீகாவின் மகன் மத்தனியா ஜெபத்தில் ஸ்தோத்திரப்பாட்டைத் துவக்குகிற தலைவனும் அவன் சகோதரரில் இரண்டாவதான பக்பூக்கியா என்னும் ஒருவனும், எதுத்தூனின் குமாரன் காலாவின் மகனாகிய சமுவாவின் குமாரன் அப்தாவுமே.]]></a:t>
+              <a:t><![CDATA[17. And Mattaniah the son of Micha, the son of Zabdi, the son of Asaph, was the principal to begin the thanksgiving in prayer: and Bakbukiah the second among his brethren, and Abda the son of Shammua, the son of Galal, the son of Jeduthun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பரிசுத்த பட்டணத்திலிருந்த லேவியர் எல்லாரும் இருநூற்று எண்பத்துநாலுபேர்.]]></a:t>
+              <a:t><![CDATA[17. And Mattaniah the son of Micha, the son of Zabdi, the son of Asaph, was the principal to begin the thanksgiving in prayer: and Bakbukiah the second among his brethren, and Abda the son of Shammua, the son of Galal, the son of Jeduthun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வாசல் காவலாளர் அக்கூபும், தல்மோனும் வாசல்களில் காவல்காக்கிற அவர்கள் சகோதரரும் நூற்றுஎழுபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[17. And Mattaniah the son of Micha, the son of Zabdi, the son of Asaph, was the principal to begin the thanksgiving in prayer: and Bakbukiah the second among his brethren, and Abda the son of Shammua, the son of Galal, the son of Jeduthun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வாசல் காவலாளர் அக்கூபும், தல்மோனும் வாசல்களில் காவல்காக்கிற அவர்கள் சகோதரரும் நூற்றுஎழுபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[18. All the Levites in the holy city were two hundred fourscore and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மற்ற இஸ்ரவேலரும், ஆசாரியரும், லேவியரும் யூதாவின் சகல பட்டணங்களிலும், அவரவர் தங்கள் சுதந்தரத்திலிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Moreover the porters, Akkub, Talmon, and their brethren that kept the gates, were an hundred seventy and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆனாலும் எருசலேமிலே குடியிருக்க மனப்பூர்வமாய்ச் சம்மதித்த மனுஷர்களையெல்லாம் ஜனங்கள் வாழ்த்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the rulers of the people dwelt at Jerusalem: the rest of the people also cast lots, to bring one of ten to dwell in Jerusalem the holy city, and nine parts to dwell in other cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மற்ற இஸ்ரவேலரும், ஆசாரியரும், லேவியரும் யூதாவின் சகல பட்டணங்களிலும், அவரவர் தங்கள் சுதந்தரத்திலிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Moreover the porters, Akkub, Talmon, and their brethren that kept the gates, were an hundred seventy and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நிதனீமியர் ஒபேலிலே குடியிருந்தார்கள்; அவர்கள்மேல் சீகாவும் கிஸ்பாவும் விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And the residue of Israel, of the priests, and the Levites, were in all the cities of Judah, every one in his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எருசலேமிலிருக்கிற லேவியரின் விசாரிப்புக்காரன் மீகாவின் குமாரன் மத்தனியாவின் மகனாகிய அசபியாவுக்குப் பிறந்த பானியின் குமாரன் ஊசி என்பவன் தேவனுடைய ஆலயத்தின் ஊழியத்துக்கு நிற்கிற பாடகராகிய ஆசாபின் குமாரரில் ஒருவன்.]]></a:t>
+              <a:t><![CDATA[20. And the residue of Israel, of the priests, and the Levites, were in all the cities of Judah, every one in his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எருசலேமிலிருக்கிற லேவியரின் விசாரிப்புக்காரன் மீகாவின் குமாரன் மத்தனியாவின் மகனாகிய அசபியாவுக்குப் பிறந்த பானியின் குமாரன் ஊசி என்பவன் தேவனுடைய ஆலயத்தின் ஊழியத்துக்கு நிற்கிற பாடகராகிய ஆசாபின் குமாரரில் ஒருவன்.]]></a:t>
+              <a:t><![CDATA[21. But the Nethinims dwelt in Ophel: and Ziha and Gispa were over the Nethinims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எருசலேமிலிருக்கிற லேவியரின் விசாரிப்புக்காரன் மீகாவின் குமாரன் மத்தனியாவின் மகனாகிய அசபியாவுக்குப் பிறந்த பானியின் குமாரன் ஊசி என்பவன் தேவனுடைய ஆலயத்தின் ஊழியத்துக்கு நிற்கிற பாடகராகிய ஆசாபின் குமாரரில் ஒருவன்.]]></a:t>
+              <a:t><![CDATA[21. But the Nethinims dwelt in Ophel: and Ziha and Gispa were over the Nethinims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாடகராகிய அவர்களுக்காக அன்றாடகப்படி கொடுக்கப்படும்படி ராஜாவினால் கட்டளையிடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. The overseer also of the Levites at Jerusalem was Uzzi the son of Bani, the son of Hashabiah, the son of Mattaniah, the son of Micha. Of the sons of Asaph, the singers were over the business of the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாடகராகிய அவர்களுக்காக அன்றாடகப்படி கொடுக்கப்படும்படி ராஜாவினால் கட்டளையிடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. The overseer also of the Levites at Jerusalem was Uzzi the son of Bani, the son of Hashabiah, the son of Mattaniah, the son of Micha. Of the sons of Asaph, the singers were over the business of the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யூதாவின் குமாரனாகிய சேராக்கின் புத்திரரில் மெசசாபெயேலின் குமாரன் பெத்தகியா ஜனத்தின் காரியங்களுக்கெல்லாம் ராஜாவின் சமுகத்தில் நின்றான்.]]></a:t>
+              <a:t><![CDATA[22. The overseer also of the Levites at Jerusalem was Uzzi the son of Bani, the son of Hashabiah, the son of Mattaniah, the son of Micha. Of the sons of Asaph, the singers were over the business of the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +4995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யூதாவின் குமாரனாகிய சேராக்கின் புத்திரரில் மெசசாபெயேலின் குமாரன் பெத்தகியா ஜனத்தின் காரியங்களுக்கெல்லாம் ராஜாவின் சமுகத்தில் நின்றான்.]]></a:t>
+              <a:t><![CDATA[23. For it was the king's commandment concerning them, that a certain portion should be for the singers, due for every day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தங்கள் நாட்டுப்புறங்களான கிராமங்களில் இருக்கிறவர்களுக்குள்ளே யூதாவின் புத்திரரில் சிலர் கீரியாத்அர்பாவிலும் அதின் கிராமங்களிலும், தீபோனிலும் அதின் கிராமங்களிலும், எகாப்செயேலிலும் அதின் கிராமங்களிலும்,]]></a:t>
+              <a:t><![CDATA[24. And Pethahiah the son of Meshezabeel, of the children of Zerah the son of Judah, was at the king's hand in all matters concerning the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் பட்டணங்களில் இஸ்ரவேலரும் ஆசாரியரும், லேவியரும் நிதனீமியரும் சாலொமோனுடைய வேலைக்காரரின் புத்திரரும், அவரவர் தங்கள் பட்டணங்களிலுள்ள தங்கள் காணிபூமியிலே குடியிருந்தார்கள்; எருசலேமிலே குடியிருந்த நாடுகளின் தலைவர் யாரென்றால்:]]></a:t>
+              <a:t><![CDATA[2. And the people blessed all the men, that willingly offered themselves to dwell at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தங்கள் நாட்டுப்புறங்களான கிராமங்களில் இருக்கிறவர்களுக்குள்ளே யூதாவின் புத்திரரில் சிலர் கீரியாத்அர்பாவிலும் அதின் கிராமங்களிலும், தீபோனிலும் அதின் கிராமங்களிலும், எகாப்செயேலிலும் அதின் கிராமங்களிலும்,]]></a:t>
+              <a:t><![CDATA[24. And Pethahiah the son of Meshezabeel, of the children of Zerah the son of Judah, was at the king's hand in all matters concerning the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தங்கள் நாட்டுப்புறங்களான கிராமங்களில் இருக்கிறவர்களுக்குள்ளே யூதாவின் புத்திரரில் சிலர் கீரியாத்அர்பாவிலும் அதின் கிராமங்களிலும், தீபோனிலும் அதின் கிராமங்களிலும், எகாப்செயேலிலும் அதின் கிராமங்களிலும்,]]></a:t>
+              <a:t><![CDATA[25. And for the villages, with their fields, some of the children of Judah dwelt at Kirjatharba, and in the villages thereof, and at Dibon, and in the villages thereof, and at Jekabzeel, and in the villages thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யெசுவாவிலும், மோலாதாகிலும், பெத்பெலேதிலும்,]]></a:t>
+              <a:t><![CDATA[25. And for the villages, with their fields, some of the children of Judah dwelt at Kirjatharba, and in the villages thereof, and at Dibon, and in the villages thereof, and at Jekabzeel, and in the villages thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆத்சார்சூகாவிலும், பெயெர்செபாவிலும், அதின் கிராமங்களிலும்,]]></a:t>
+              <a:t><![CDATA[25. And for the villages, with their fields, some of the children of Judah dwelt at Kirjatharba, and in the villages thereof, and at Dibon, and in the villages thereof, and at Jekabzeel, and in the villages thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சிக்லாகிலும், மேகோனாகிலும், அதின் கிராமங்களிலும்,]]></a:t>
+              <a:t><![CDATA[26. And at Jeshua, and at Moladah, and at Bethphelet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என்ரிம்மோனிலும், சாரேயாகிலும், யர்மூத்திலும்,]]></a:t>
+              <a:t><![CDATA[27. And at Hazarshual, and at Beersheba, and in the villages thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +5976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. சானோவாலும், அதுல்லாமிலும் அவைகளின் கிராமங்களிலும், லாகீசிலும் அதின் நாட்டுப்புறங்களிலும், அசெக்காவிலும் அதின் கிராமங்களிலும், பெயெர்செபா தொடங்கி இன்னோமின் பள்ளத்தாக்குமட்டும் குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And at Ziklag, and at Mekonah, and in the villages thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. சானோவாலும், அதுல்லாமிலும் அவைகளின் கிராமங்களிலும், லாகீசிலும் அதின் நாட்டுப்புறங்களிலும், அசெக்காவிலும் அதின் கிராமங்களிலும், பெயெர்செபா தொடங்கி இன்னோமின் பள்ளத்தாக்குமட்டும் குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And at Enrimmon, and at Zareah, and at Jarmuth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கேபாவின் ஊராராயிருந்த பென்யமீன் புத்திரர், மிக்மாஸ், ஆயா, பெத்தேல் ஊர்களிலும் அதின் கிளைகளிலும்,]]></a:t>
+              <a:t><![CDATA[30. Zanoah, Adullam, and in their villages, at Lachish, and the fields thereof, at Azekah, and in the villages thereof. And they dwelt from Beersheba unto the valley of Hinnom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கேபாவின் ஊராராயிருந்த பென்யமீன் புத்திரர், மிக்மாஸ், ஆயா, பெத்தேல் ஊர்களிலும் அதின் கிளைகளிலும்,]]></a:t>
+              <a:t><![CDATA[30. Zanoah, Adullam, and in their villages, at Lachish, and the fields thereof, at Azekah, and in the villages thereof. And they dwelt from Beersheba unto the valley of Hinnom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் பட்டணங்களில் இஸ்ரவேலரும் ஆசாரியரும், லேவியரும் நிதனீமியரும் சாலொமோனுடைய வேலைக்காரரின் புத்திரரும், அவரவர் தங்கள் பட்டணங்களிலுள்ள தங்கள் காணிபூமியிலே குடியிருந்தார்கள்; எருசலேமிலே குடியிருந்த நாடுகளின் தலைவர் யாரென்றால்:]]></a:t>
+              <a:t><![CDATA[2. And the people blessed all the men, that willingly offered themselves to dwell at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆனதோத், நோப், அனனியா,]]></a:t>
+              <a:t><![CDATA[30. Zanoah, Adullam, and in their villages, at Lachish, and the fields thereof, at Azekah, and in the villages thereof. And they dwelt from Beersheba unto the valley of Hinnom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆத்சோர், ஆமா, கித்தாயிம்,]]></a:t>
+              <a:t><![CDATA[31. The children also of Benjamin from Geba dwelt at Michmash, and Aija, and Bethel, and in their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆதீத், செபோயிம், நெபலாத்,]]></a:t>
+              <a:t><![CDATA[32. And at Anathoth, Nob, Ananiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. லோத், ஓனோ என்னும் ஊர்களிலும், சிற்பாசாரிகளின் பள்ளத்தாக்கிலும் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Hazor, Ramah, Gittaim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6957,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. லேவியரிலே சில வகுப்பார் யூதாவிலும், சிலர் பென்யமீனிலும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. Hadid, Zeboim, Neballat,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Lod, and Ono, the valley of craftsmen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And of the Levites were divisions in Judah, and in Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் பட்டணங்களில் இஸ்ரவேலரும் ஆசாரியரும், லேவியரும் நிதனீமியரும் சாலொமோனுடைய வேலைக்காரரின் புத்திரரும், அவரவர் தங்கள் பட்டணங்களிலுள்ள தங்கள் காணிபூமியிலே குடியிருந்தார்கள்; எருசலேமிலே குடியிருந்த நாடுகளின் தலைவர் யாரென்றால்:]]></a:t>
+              <a:t><![CDATA[3. Now these are the chief of the province that dwelt in Jerusalem: but in the cities of Judah dwelt every one in his possession in their cities, to know, Israel, the priests, and the Levites, and the Nethinims, and the children of Solomon's servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +7393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருசலேமிலே யூதா புத்திரரில் சிலரும், பென்யமீன் புத்திரரில் சிலரும் குடியிருந்தார்கள்; யூதா புத்திரரிலே பேரேசின் புத்திரருக்குள் ஒருவனான மகலாலெயேலின் குமாரனாகிய செபதியாவின் குமாரன் அமரியாவுக்குப் பிறந்த சகரியாவுக்குக் குமாரனான உசியாவின் மகன் அத்தாயாவும்,]]></a:t>
+              <a:t><![CDATA[3. Now these are the chief of the province that dwelt in Jerusalem: but in the cities of Judah dwelt every one in his possession in their cities, to know, Israel, the priests, and the Levites, and the Nethinims, and the children of Solomon's servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +7502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருசலேமிலே யூதா புத்திரரில் சிலரும், பென்யமீன் புத்திரரில் சிலரும் குடியிருந்தார்கள்; யூதா புத்திரரிலே பேரேசின் புத்திரருக்குள் ஒருவனான மகலாலெயேலின் குமாரனாகிய செபதியாவின் குமாரன் அமரியாவுக்குப் பிறந்த சகரியாவுக்குக் குமாரனான உசியாவின் மகன் அத்தாயாவும்,]]></a:t>
+              <a:t><![CDATA[3. Now these are the chief of the province that dwelt in Jerusalem: but in the cities of Judah dwelt every one in his possession in their cities, to know, Israel, the priests, and the Levites, and the Nethinims, and the children of Solomon's servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473741448" r:id="rId1"/>
+    <p:sldLayoutId id="2478604306" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,50 +8105,66 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8047,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shephatiah, the son of Mahalaleel, of the children of Perez;]]></a:t>
+              <a:t><![CDATA[4. எருசலேமிலே யூதா புத்திரரில் சிலரும், பென்யமீன் புத்திரரில் சிலரும் குடியிருந்தார்கள்; யூதா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Maaseiah the son of Baruch, the son of Colhozeh, the son of Hazaiah, the son of Adaiah, the]]></a:t>
+              <a:t><![CDATA[புத்திரரிலே பேரேசின் புத்திரருக்குள் ஒருவனான மகலாலெயேலின் குமாரனாகிய செபதியாவின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of Joiarib, the son of Zechariah, the son of Shiloni.]]></a:t>
+              <a:t><![CDATA[அமரியாவுக்குப் பிறந்த சகரியாவுக்குக் குமாரனான உசியாவின் மகன் அத்தாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. All the sons of Perez that dwelt at Jerusalem were four hundred threescore and eight valiant men.]]></a:t>
+              <a:t><![CDATA[5. சீலோனின் குமாரன் சகரியாவுக்குக் குமாரனாகிய யோயாரிபுக்குக் குமாரனான அதாயாவுக்குப் பிறந்த அசாயாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And these are the sons of Benjamin; Sallu the son of Meshullam, the son of Joed, the son of]]></a:t>
+              <a:t><![CDATA[குமாரன் கொல்லோசேபெற்ற பாருக்கின் மகன் மாசெயாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Pedaiah, the son of Kolaiah, the son of Maaseiah, the son of Ithiel, the son of Jesaiah.]]></a:t>
+              <a:t><![CDATA[6. எருசலேமிலே குடியிருக்கிற பேரேசின் புத்திரரெல்லாரும் நானூற்று அறுபத்தெட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And after him Gabbai, Sallai, nine hundred twenty and eight.]]></a:t>
+              <a:t><![CDATA[பராக்கிரமசாலிகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Joel the son of Zichri was their overseer: and Judah the son of Senuah was second over the]]></a:t>
+              <a:t><![CDATA[7. பென்யமீன் புத்திரரில் யாரென்றால் சல்லு என்பவன்; இவன் மெசுல்லாமுக்கும், இவன் யோவேலுக்கும், இவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city.]]></a:t>
+              <a:t><![CDATA[பெதாயாவுக்கும், இவன் கொலாயாவுக்கும், இவன் மாசெயாவுக்கும், இவன் இதியேலுக்கும், இவன் எசாயாவுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Of the priests: Jedaiah the son of Joiarib, Jachin.]]></a:t>
+              <a:t><![CDATA[குமாரனானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the rulers of the people dwelt at Jerusalem: the rest of the people also cast lots, to bring]]></a:t>
+              <a:t><![CDATA[1. ஜனத்தின் அதிகாரிகள் எருசலேமிலே குடியிருந்தார்கள்; மற்ற ஜனங்கள், தங்களுக்குள்ளே பத்துப்பேரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Seraiah the son of Hilkiah, the son of Meshullam, the son of Zadok, the son of Meraioth, the son]]></a:t>
+              <a:t><![CDATA[8. அவனுக்குப்பின் கப்பாய், சல்லாய் முதலானவர்கள் தொளாயிரத்து இருபத்தெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Ahitub, was the ruler of the house of God.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள்மேல் விசாரிப்புக்காரனான சிக்ரியின் குமாரன் யோவேலும் பட்டணத்தின்மேல் இரண்டாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And their brethren that did the work of the house were eight hundred twenty and two: and Adaiah]]></a:t>
+              <a:t><![CDATA[விசாரிப்புக்காரனான செனுவாவின் குமாரன் யூதாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the son of Jeroham, the son of Pelaliah, the son of Amzi, the son of Zechariah, the son of Pashur,]]></a:t>
+              <a:t><![CDATA[10. ஆசாரியர்களில் யோயாரிபின் குமாரன் யெதாயா, யாகின் என்பவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the son of Malchiah.]]></a:t>
+              <a:t><![CDATA[11. அகிதூபின் குமாரன் மெராயோத்துக்குப் பிறந்த சாதோக்கின் குமாரன் மெசுல்லாம் பெற்ற இல்க்கியாவின் மகன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And his brethren, chief of the fathers, two hundred forty and two: and Amashai the son of]]></a:t>
+              <a:t><![CDATA[செராயா என்னும் தேவனுடைய ஆலயத்தின் விசாரணைக்கர்த்தனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Azareel, the son of Ahasai, the son of Meshillemoth, the son of Immer,]]></a:t>
+              <a:t><![CDATA[12. ஆலயத்திலே பணிவிடை செய்கிற அவர்கள் சகோதரராகிய எண்ணூற்று இருபத்திரண்டுபேரும், மல்கியாவின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And their brethren, mighty men of valour, an hundred twenty and eight: and their overseer was]]></a:t>
+              <a:t><![CDATA[பஸ்கூருக்கு மகனான சகரியாவின் குமாரன் அம்சிக்குப் பிறந்த பெல்லியாவின் குமாரன் எரோகாமுக்குப் பிறந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zabdiel, the son of one of the great men.]]></a:t>
+              <a:t><![CDATA[அதாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Also of the Levites: Shemaiah the son of Hashub, the son of Azrikam, the son of Hashabiah, the]]></a:t>
+              <a:t><![CDATA[13. பிதா வம்சத்தலைவனாகிய அவனுடைய சகோதரர் இருநூற்று நாற்பத்திரண்டுபேரும் இம்மேரின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one of ten to dwell in Jerusalem the holy city, and nine parts to dwell in other cities.]]></a:t>
+              <a:t><![CDATA[ஒருவனை எருசலேமென்னும் பரிசுத்த நகரத்திலும் ஒன்பதுபேரை மற்றப் பட்டணங்களிலும் குடியிருக்கப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of Bunni;]]></a:t>
+              <a:t><![CDATA[மெசில்லேமோத்தின் மகனாகிய அகசாய்க்குப் பிறந்த அசரெயேலின் மகனான அமாசாயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Shabbethai and Jozabad, of the chief of the Levites, had the oversight of the outward]]></a:t>
+              <a:t><![CDATA[14. அவர்களுடைய சகோதரராகிய பராக்கிரமசாலிகள் நூற்று இருபத்தெட்டுப்பேருமே, இவர்கள்மேல் அகெதோலிமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[business of the house of God.]]></a:t>
+              <a:t><![CDATA[குமாரன் சப்தியேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Mattaniah the son of Micha, the son of Zabdi, the son of Asaph, was the principal to begin]]></a:t>
+              <a:t><![CDATA[15. லேவியரிலே புன்னியின் குமாரன் சபியாவின் மகனாகிய அஸ்ரிக்காமின் குமாரனான அசூபின் மகன் செமாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the thanksgiving in prayer: and Bakbukiah the second among his brethren, and Abda the son of]]></a:t>
+              <a:t><![CDATA[16. தேவனுடைய ஆலயத்தின் வெளிவேலையை விசாரிக்கிற லேவியரின் தலைவரிலே சபெதாயும், யோசபாத்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shammua, the son of Galal, the son of Jeduthun.]]></a:t>
+              <a:t><![CDATA[17. ஆசாபின் குமாரன் சப்தியின் குமாரனாகிய மீகாவின் மகன் மத்தனியா ஜெபத்தில் ஸ்தோத்திரப்பாட்டைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. All the Levites in the holy city were two hundred fourscore and four.]]></a:t>
+              <a:t><![CDATA[துவக்குகிற தலைவனும் அவன் சகோதரரில் இரண்டாவதான பக்பூக்கியா என்னும் ஒருவனும், எதுத்தூனின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Moreover the porters, Akkub, Talmon, and their brethren that kept the gates, were an hundred]]></a:t>
+              <a:t><![CDATA[காலாவின் மகனாகிய சமுவாவின் குமாரன் அப்தாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seventy and two.]]></a:t>
+              <a:t><![CDATA[18. பரிசுத்த பட்டணத்திலிருந்த லேவியர் எல்லாரும் இருநூற்று எண்பத்துநாலுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the residue of Israel, of the priests, and the Levites, were in all the cities of Judah,]]></a:t>
+              <a:t><![CDATA[19. வாசல் காவலாளர் அக்கூபும், தல்மோனும் வாசல்களில் காவல்காக்கிற அவர்கள் சகோதரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the people blessed all the men, that willingly offered themselves to dwell at Jerusalem.]]></a:t>
+              <a:t><![CDATA[சீட்டுகளைப் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every one in his inheritance.]]></a:t>
+              <a:t><![CDATA[நூற்றுஎழுபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But the Nethinims dwelt in Ophel: and Ziha and Gispa were over the Nethinims.]]></a:t>
+              <a:t><![CDATA[20. மற்ற இஸ்ரவேலரும், ஆசாரியரும், லேவியரும் யூதாவின் சகல பட்டணங்களிலும், அவரவர் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The overseer also of the Levites at Jerusalem was Uzzi the son of Bani, the son of Hashabiah,]]></a:t>
+              <a:t><![CDATA[சுதந்தரத்திலிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the son of Mattaniah, the son of Micha. Of the sons of Asaph, the singers were over the business of]]></a:t>
+              <a:t><![CDATA[21. நிதனீமியர் ஒபேலிலே குடியிருந்தார்கள்; அவர்கள்மேல் சீகாவும் கிஸ்பாவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house of God.]]></a:t>
+              <a:t><![CDATA[விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. For it was the king's commandment concerning them, that a certain portion should be for the]]></a:t>
+              <a:t><![CDATA[22. எருசலேமிலிருக்கிற லேவியரின் விசாரிப்புக்காரன் மீகாவின் குமாரன் மத்தனியாவின் மகனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[singers, due for every day.]]></a:t>
+              <a:t><![CDATA[அசபியாவுக்குப் பிறந்த பானியின் குமாரன் ஊசி என்பவன் தேவனுடைய ஆலயத்தின் ஊழியத்துக்கு நிற்கிற பாடகராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Pethahiah the son of Meshezabeel, of the children of Zerah the son of Judah, was at the]]></a:t>
+              <a:t><![CDATA[ஆசாபின் குமாரரில் ஒருவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king's hand in all matters concerning the people.]]></a:t>
+              <a:t><![CDATA[23. பாடகராகிய அவர்களுக்காக அன்றாடகப்படி கொடுக்கப்படும்படி ராஜாவினால் கட்டளையிடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And for the villages, with their fields, some of the children of Judah dwelt at Kirjatharba, and]]></a:t>
+              <a:t><![CDATA[24. யூதாவின் குமாரனாகிய சேராக்கின் புத்திரரில் மெசசாபெயேலின் குமாரன் பெத்தகியா ஜனத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Now these are the chief of the province that dwelt in Jerusalem: but in the cities of Judah dwelt]]></a:t>
+              <a:t><![CDATA[2. ஆனாலும் எருசலேமிலே குடியிருக்க மனப்பூர்வமாய்ச் சம்மதித்த மனுஷர்களையெல்லாம் ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the villages thereof, and at Dibon, and in the villages thereof, and at Jekabzeel, and in the]]></a:t>
+              <a:t><![CDATA[காரியங்களுக்கெல்லாம் ராஜாவின் சமுகத்தில் நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[villages thereof,]]></a:t>
+              <a:t><![CDATA[25. தங்கள் நாட்டுப்புறங்களான கிராமங்களில் இருக்கிறவர்களுக்குள்ளே யூதாவின் புத்திரரில் சிலர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And at Jeshua, and at Moladah, and at Bethphelet,]]></a:t>
+              <a:t><![CDATA[கீரியாத்அர்பாவிலும் அதின் கிராமங்களிலும், தீபோனிலும் அதின் கிராமங்களிலும், எகாப்செயேலிலும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And at Hazarshual, and at Beersheba, and in the villages thereof,]]></a:t>
+              <a:t><![CDATA[கிராமங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And at Ziklag, and at Mekonah, and in the villages thereof,]]></a:t>
+              <a:t><![CDATA[26. யெசுவாவிலும், மோலாதாகிலும், பெத்பெலேதிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And at Enrimmon, and at Zareah, and at Jarmuth,]]></a:t>
+              <a:t><![CDATA[27. ஆத்சார்சூகாவிலும், பெயெர்செபாவிலும், அதின் கிராமங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Zanoah, Adullam, and in their villages, at Lachish, and the fields thereof, at Azekah, and in]]></a:t>
+              <a:t><![CDATA[28. சிக்லாகிலும், மேகோனாகிலும், அதின் கிராமங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the villages thereof. And they dwelt from Beersheba unto the valley of Hinnom.]]></a:t>
+              <a:t><![CDATA[29. என்ரிம்மோனிலும், சாரேயாகிலும், யர்மூத்திலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. The children also of Benjamin from Geba dwelt at Michmash, and Aija, and Bethel, and in their]]></a:t>
+              <a:t><![CDATA[30. சானோவாலும், அதுல்லாமிலும் அவைகளின் கிராமங்களிலும், லாகீசிலும் அதின் நாட்டுப்புறங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[villages.]]></a:t>
+              <a:t><![CDATA[அசெக்காவிலும் அதின் கிராமங்களிலும், பெயெர்செபா தொடங்கி இன்னோமின் பள்ளத்தாக்குமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every one in his possession in their cities, to know, Israel, the priests, and the Levites, and the]]></a:t>
+              <a:t><![CDATA[வாழ்த்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And at Anathoth, Nob, Ananiah,]]></a:t>
+              <a:t><![CDATA[குடியேறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Hazor, Ramah, Gittaim,]]></a:t>
+              <a:t><![CDATA[31. கேபாவின் ஊராராயிருந்த பென்யமீன் புத்திரர், மிக்மாஸ், ஆயா, பெத்தேல் ஊர்களிலும் அதின் கிளைகளிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Hadid, Zeboim, Neballat,]]></a:t>
+              <a:t><![CDATA[32. ஆனதோத், நோப், அனனியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Lod, and Ono, the valley of craftsmen.]]></a:t>
+              <a:t><![CDATA[33. ஆத்சோர், ஆமா, கித்தாயிம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16077,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And of the Levites were divisions in Judah, and in Benjamin.]]></a:t>
+              <a:t><![CDATA[34. ஆதீத், செபோயிம், நெபலாத்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. லோத், ஓனோ என்னும் ஊர்களிலும், சிற்பாசாரிகளின் பள்ளத்தாக்கிலும் குடியிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. லேவியரிலே சில வகுப்பார் யூதாவிலும், சிலர் பென்யமீனிலும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Nethinims, and the children of Solomon's servants.]]></a:t>
+              <a:t><![CDATA[3. யூதாவின் பட்டணங்களில் இஸ்ரவேலரும் ஆசாரியரும், லேவியரும் நிதனீமியரும் சாலொமோனுடைய வேலைக்காரரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And at Jerusalem dwelt certain of the children of Judah, and of the children of Benjamin. Of the]]></a:t>
+              <a:t><![CDATA[புத்திரரும், அவரவர் தங்கள் பட்டணங்களிலுள்ள தங்கள் காணிபூமியிலே குடியிருந்தார்கள்; எருசலேமிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Judah; Athaiah the son of Uzziah, the son of Zechariah, the son of Amariah, the son of]]></a:t>
+              <a:t><![CDATA[குடியிருந்த நாடுகளின் தலைவர் யாரென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +17083,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>66</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>