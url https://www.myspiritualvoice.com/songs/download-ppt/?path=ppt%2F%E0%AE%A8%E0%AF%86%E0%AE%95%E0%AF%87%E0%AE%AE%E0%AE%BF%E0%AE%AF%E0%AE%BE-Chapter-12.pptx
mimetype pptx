--- v0 (2026-06-03)
+++ v1 (2026-07-23)
@@ -157,58 +157,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -272,54 +264,50 @@
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
-    <p:sldId id="339" r:id="rId86"/>
-[...2 lines deleted...]
-    <p:sldId id="342" r:id="rId89"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -500,57 +488,53 @@
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
-  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -610,51 +594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Sallu, Amok, Hilkiah, Jedaiah. These were the chief of the priests and of their brethren in the days of Jeshua.]]></a:t>
+              <a:t><![CDATA[16. இத்தோவின் சந்ததியில் சகரியா, கிநெதோனின் சந்ததியில் மெசுல்லாம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -719,51 +703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Moreover the Levites: Jeshua, Binnui, Kadmiel, Sherebiah, Judah, and Mattaniah, which was over the thanksgiving, he and his brethren.]]></a:t>
+              <a:t><![CDATA[17. அபியாவின் சந்ததியில் சிக்ரி, மினியாமீன்மொவதியா, என்பவர்களின் சந்ததியில் பில்தாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -828,51 +812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Moreover the Levites: Jeshua, Binnui, Kadmiel, Sherebiah, Judah, and Mattaniah, which was over the thanksgiving, he and his brethren.]]></a:t>
+              <a:t><![CDATA[18. பில்காவின் சந்ததியில் சம்முவா, செமாயாவின் சந்ததியில் யோனத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -937,51 +921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Also Bakbukiah and Unni, their brethren, were opposite to them in the watches.]]></a:t>
+              <a:t><![CDATA[19. யோயாரிபின் சந்ததியில் மத்தனா, யெதாயாவின் சந்ததியில் நெதனெயேல் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1046,51 +1030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Jeshua brings forth Joiakim, Joiakim also brings forth Eliashib, and Eliashib brings forth Joiada,]]></a:t>
+              <a:t><![CDATA[20. சல்லாயின் சந்ததியில் கல்லாய், ஆமோக்கின் சந்ததியில் ஏபேர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1155,51 +1139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Joiada brings forth Jonathan, and Jonathan brings forth Jaddua.]]></a:t>
+              <a:t><![CDATA[21. இல்க்கியாவின் சந்ததியில் அசபியா, யெதாயாவின் சந்ததியில் நெதனெயேல் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1264,51 +1248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And in the days of Joiakim were priests, the chief of the fathers: of Seraiah, Meraiah; of Jeremiah, Hananiah;]]></a:t>
+              <a:t><![CDATA[22. எலியாசிபின் நாட்களில் யொயதா, யோகனான், யதுவா என்கிற லேவியர் பிதா வம்சங்களின் தலைவராக எழுதப்பட்டார்கள்; பெர்சியனாகிய தரியுவின் ராஜ்யபாரமட்டும் இருந்த ஆசாரியர்களும் அப்படியே எழுதப்பட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1373,51 +1357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And in the days of Joiakim were priests, the chief of the fathers: of Seraiah, Meraiah; of Jeremiah, Hananiah;]]></a:t>
+              <a:t><![CDATA[22. எலியாசிபின் நாட்களில் யொயதா, யோகனான், யதுவா என்கிற லேவியர் பிதா வம்சங்களின் தலைவராக எழுதப்பட்டார்கள்; பெர்சியனாகிய தரியுவின் ராஜ்யபாரமட்டும் இருந்த ஆசாரியர்களும் அப்படியே எழுதப்பட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1482,51 +1466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Of Ezra, Meshullam; of Amariah, Jehohanan;]]></a:t>
+              <a:t><![CDATA[23. லேவி புத்திரராகிய பிதா வம்சங்களின் தலைவர் எலியாசிபின் குமாரனாகிய யோகனானின் நாட்கள்மட்டும் நாளாகமப் புஸ்தகத்தில் எழுதப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1591,51 +1575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Of Melicu, Jonathan; of Shebaniah, Joseph;]]></a:t>
+              <a:t><![CDATA[23. லேவி புத்திரராகிய பிதா வம்சங்களின் தலைவர் எலியாசிபின் குமாரனாகிய யோகனானின் நாட்கள்மட்டும் நாளாகமப் புஸ்தகத்தில் எழுதப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1700,51 +1684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now these are the priests and the Levites that went up with Zerubbabel the son of Shealtiel, and Jeshua: Seraiah, Jeremiah, Ezra,]]></a:t>
+              <a:t><![CDATA[10. யெசுவா யொயாசீமைப் பெற்றான், யாயசீம் எலியாசிபைப் பெற்றான், எலியாசிப் யொயதாவைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1809,51 +1793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Of Harim, Adna; of Meraioth, Helkai;]]></a:t>
+              <a:t><![CDATA[24. லேவியரின் தலைவராகிய அபியாவும், செரெபியாவும், கத்மியேலின் குமாரன் யெசுவாவும், அவர்களுக்கு எதிரே நிற்கிற அவர்கள் சகோதரரும், தேவனுடைய மனுஷனாகிய தாவீதினுடைய கற்பனையின்படியே துதிக்கவும், தோத்திரிக்கவும், ஒருவருக்கொருவர் எதிர்முகமாக முறைமுறையாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1918,51 +1902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Of Iddo, Zechariah; of Ginnethon, Meshullam;]]></a:t>
+              <a:t><![CDATA[24. லேவியரின் தலைவராகிய அபியாவும், செரெபியாவும், கத்மியேலின் குமாரன் யெசுவாவும், அவர்களுக்கு எதிரே நிற்கிற அவர்கள் சகோதரரும், தேவனுடைய மனுஷனாகிய தாவீதினுடைய கற்பனையின்படியே துதிக்கவும், தோத்திரிக்கவும், ஒருவருக்கொருவர் எதிர்முகமாக முறைமுறையாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2027,51 +2011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Of Abijah, Zichri; of Miniamin, of Moadiah, Piltai:]]></a:t>
+              <a:t><![CDATA[24. லேவியரின் தலைவராகிய அபியாவும், செரெபியாவும், கத்மியேலின் குமாரன் யெசுவாவும், அவர்களுக்கு எதிரே நிற்கிற அவர்கள் சகோதரரும், தேவனுடைய மனுஷனாகிய தாவீதினுடைய கற்பனையின்படியே துதிக்கவும், தோத்திரிக்கவும், ஒருவருக்கொருவர் எதிர்முகமாக முறைமுறையாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2136,51 +2120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Of Bilgah, Shammua; of Shemaiah, Jehonathan;]]></a:t>
+              <a:t><![CDATA[25. மத்தனியா, பக்புக்கியா, ஒபதியா, மெசுல்லாம், தல்மோன், அக்கூப் என்பவர்கள் வாசல்களிலிருக்கிற பொக்கிஷ அறைகளைக் காவல்காக்கிறவர்களாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2245,51 +2229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And of Joiarib, Mattenai; of Jedaiah, Uzzi;]]></a:t>
+              <a:t><![CDATA[25. மத்தனியா, பக்புக்கியா, ஒபதியா, மெசுல்லாம், தல்மோன், அக்கூப் என்பவர்கள் வாசல்களிலிருக்கிற பொக்கிஷ அறைகளைக் காவல்காக்கிறவர்களாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2354,51 +2338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Of Sallai, Kallai; of Amok, Eber;]]></a:t>
+              <a:t><![CDATA[26. யோத்சதாக்கின் குமாரனாகிய யெசுவாவின் குமாரன் யொயகீமின் நாட்களிலும், அதிபதியாகிய நெகேமியாவும், வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனும் இருக்கிற நாட்களிலும் அவர்கள் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2463,51 +2447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Of Hilkiah, Hashabiah; of Jedaiah, Nethaneel.]]></a:t>
+              <a:t><![CDATA[26. யோத்சதாக்கின் குமாரனாகிய யெசுவாவின் குமாரன் யொயகீமின் நாட்களிலும், அதிபதியாகிய நெகேமியாவும், வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனும் இருக்கிற நாட்களிலும் அவர்கள் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2572,51 +2556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The Levites in the days of Eliashib, Joiada, and Johanan, and Jaddua, were recorded chief of the fathers: also the priests, to the reign of Darius the Persian.]]></a:t>
+              <a:t><![CDATA[27. எருசலேமின் அலங்கத்தைப் பிரதிஷ்டைபண்ணுகையில், துதியினாலும், பாடலினாலும் கைத்தாளம் தம்புரு சுரமண்டலம் முதலான கீதவாத்தியங்களினாலும், பிரதிஷ்டையை மகிழ்ச்சியோடே கொண்டாட எல்லா இடங்களிலும் இருக்கிற லேவியரை எருசலேமுக்கு வரும்படி தேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2681,51 +2665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The Levites in the days of Eliashib, Joiada, and Johanan, and Jaddua, were recorded chief of the fathers: also the priests, to the reign of Darius the Persian.]]></a:t>
+              <a:t><![CDATA[27. எருசலேமின் அலங்கத்தைப் பிரதிஷ்டைபண்ணுகையில், துதியினாலும், பாடலினாலும் கைத்தாளம் தம்புரு சுரமண்டலம் முதலான கீதவாத்தியங்களினாலும், பிரதிஷ்டையை மகிழ்ச்சியோடே கொண்டாட எல்லா இடங்களிலும் இருக்கிற லேவியரை எருசலேமுக்கு வரும்படி தேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2790,51 +2774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The Levites in the days of Eliashib, Joiada, and Johanan, and Jaddua, were recorded chief of the fathers: also the priests, to the reign of Darius the Persian.]]></a:t>
+              <a:t><![CDATA[27. எருசலேமின் அலங்கத்தைப் பிரதிஷ்டைபண்ணுகையில், துதியினாலும், பாடலினாலும் கைத்தாளம் தம்புரு சுரமண்டலம் முதலான கீதவாத்தியங்களினாலும், பிரதிஷ்டையை மகிழ்ச்சியோடே கொண்டாட எல்லா இடங்களிலும் இருக்கிற லேவியரை எருசலேமுக்கு வரும்படி தேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2899,51 +2883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now these are the priests and the Levites that went up with Zerubbabel the son of Shealtiel, and Jeshua: Seraiah, Jeremiah, Ezra,]]></a:t>
+              <a:t><![CDATA[10. யெசுவா யொயாசீமைப் பெற்றான், யாயசீம் எலியாசிபைப் பெற்றான், எலியாசிப் யொயதாவைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3008,51 +2992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The sons of Levi, the chief of the fathers, were written in the book of the chronicles, even until the days of Johanan the son of Eliashib.]]></a:t>
+              <a:t><![CDATA[28. அப்படியே பாடகரின் புத்திரர் எருசலேமின் சுற்றுப்புறங்களான சமபூமியிலும், நெத்தோபாத்தியரின் கிராமங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3117,51 +3101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The sons of Levi, the chief of the fathers, were written in the book of the chronicles, even until the days of Johanan the son of Eliashib.]]></a:t>
+              <a:t><![CDATA[28. அப்படியே பாடகரின் புத்திரர் எருசலேமின் சுற்றுப்புறங்களான சமபூமியிலும், நெத்தோபாத்தியரின் கிராமங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3226,51 +3210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the chief of the Levites: Hashabiah, Sherebiah, and Jeshua the son of Kadmiel, with their brethren opposite to them, to praise and to give thanks, according to the commandment of David the man of God, ward opposite to ward.]]></a:t>
+              <a:t><![CDATA[29. பெத்கில்காலிலும், கேபா, அஸ்மாவேத் ஊர்களின் நாட்டுப்புறங்களிலுமிருந்துவந்து கூடினார்கள்; பாடகர் எருசலேமைச் சுற்றிலும் தங்களுக்குக் கிராமங்களைக் கட்டியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3335,51 +3319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the chief of the Levites: Hashabiah, Sherebiah, and Jeshua the son of Kadmiel, with their brethren opposite to them, to praise and to give thanks, according to the commandment of David the man of God, ward opposite to ward.]]></a:t>
+              <a:t><![CDATA[29. பெத்கில்காலிலும், கேபா, அஸ்மாவேத் ஊர்களின் நாட்டுப்புறங்களிலுமிருந்துவந்து கூடினார்கள்; பாடகர் எருசலேமைச் சுற்றிலும் தங்களுக்குக் கிராமங்களைக் கட்டியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3444,51 +3428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the chief of the Levites: Hashabiah, Sherebiah, and Jeshua the son of Kadmiel, with their brethren opposite to them, to praise and to give thanks, according to the commandment of David the man of God, ward opposite to ward.]]></a:t>
+              <a:t><![CDATA[30. ஆசாரியரும் லேவியரும் தங்களைச் சுத்தம்பண்ணிக்கொண்டு, ஜனத்தையும் பட்டணவாசல்களையும் அலங்கத்தையும் சுத்தம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3553,51 +3537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Mattaniah, and Bakbukiah, Obadiah, Meshullam, Talmon, Akkub, were porters keeping the ward at the thresholds of the gates.]]></a:t>
+              <a:t><![CDATA[30. ஆசாரியரும் லேவியரும் தங்களைச் சுத்தம்பண்ணிக்கொண்டு, ஜனத்தையும் பட்டணவாசல்களையும் அலங்கத்தையும் சுத்தம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3662,51 +3646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Mattaniah, and Bakbukiah, Obadiah, Meshullam, Talmon, Akkub, were porters keeping the ward at the thresholds of the gates.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது நான் யூதாவின் பிரபுக்களை அலங்கத்தின்மேல் ஏறப்பண்ணி, துதிசெய்து நடந்துபோகும்படி இரண்டு பெரிய கூட்டத்தாரை நிறுத்தினேன்; அவர்களில் ஒரு கூட்டத்தார் அலங்கத்தின்மேல் வலதுபுறமாகக் குப்பைமேட்டு வாசலுக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3771,51 +3755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. These were in the days of Joiakim the son of Jeshua, the son of Jozadak, and in the days of Nehemiah the governor, and of Ezra the priest, the scribe.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது நான் யூதாவின் பிரபுக்களை அலங்கத்தின்மேல் ஏறப்பண்ணி, துதிசெய்து நடந்துபோகும்படி இரண்டு பெரிய கூட்டத்தாரை நிறுத்தினேன்; அவர்களில் ஒரு கூட்டத்தார் அலங்கத்தின்மேல் வலதுபுறமாகக் குப்பைமேட்டு வாசலுக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3880,51 +3864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. These were in the days of Joiakim the son of Jeshua, the son of Jozadak, and in the days of Nehemiah the governor, and of Ezra the priest, the scribe.]]></a:t>
+              <a:t><![CDATA[32. அவர்கள் பிறகாலே ஒசாயாவும், யூதாவின் பிரபுக்களில் பாதிப்பேரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3989,51 +3973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And at the dedication of the wall of Jerusalem they sought the Levites out of all their places, to bring them to Jerusalem, to keep the dedication with gladness, both with thanksgivings, and with singing, with cymbals, psalteries, and with harps.]]></a:t>
+              <a:t><![CDATA[33. அசரியா, எஸ்றா, மெசுல்லாம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4098,51 +4082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Amariah, Malluch, Hattush,]]></a:t>
+              <a:t><![CDATA[11. யொயதா யோனத்தானைப் பெற்றான், யோனத்தான் யதுவாலைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4207,51 +4191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And at the dedication of the wall of Jerusalem they sought the Levites out of all their places, to bring them to Jerusalem, to keep the dedication with gladness, both with thanksgivings, and with singing, with cymbals, psalteries, and with harps.]]></a:t>
+              <a:t><![CDATA[34. யூதா, பென்யமீன், செமாயா, எரேமியா என்பவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4316,51 +4300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And at the dedication of the wall of Jerusalem they sought the Levites out of all their places, to bring them to Jerusalem, to keep the dedication with gladness, both with thanksgivings, and with singing, with cymbals, psalteries, and with harps.]]></a:t>
+              <a:t><![CDATA[35. பூரிகைகளைப் பிடிக்கிற ஆசாரியரின் புத்திரரில் ஆசாப்பின் குமாரன் சக்கூரின் மகனாகிய மிகாயாவுக்குக் குமாரனான மத்தனியாவின் மகன் செமாயாவுக்குப் பிறந்த யோனத்தானின் குமாரன் சகரியாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4425,51 +4409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the sons of the singers gathered themselves together, both out of the plain country round about Jerusalem, and from the villages of Netophathi;]]></a:t>
+              <a:t><![CDATA[35. பூரிகைகளைப் பிடிக்கிற ஆசாரியரின் புத்திரரில் ஆசாப்பின் குமாரன் சக்கூரின் மகனாகிய மிகாயாவுக்குக் குமாரனான மத்தனியாவின் மகன் செமாயாவுக்குப் பிறந்த யோனத்தானின் குமாரன் சகரியாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4534,51 +4518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the sons of the singers gathered themselves together, both out of the plain country round about Jerusalem, and from the villages of Netophathi;]]></a:t>
+              <a:t><![CDATA[36. தேவனுடைய மனுஷனாகிய தாவீதின் கீதவாத்தியங்களை வாசிக்கிற அவன் சகோதரரான செமாயா, அசரெயேல், மிலாலாய், கிலாலாய், மகாய், நெதனெயேல், யூதா, அனானி என்பவர்களும் போனார்கள்; வேதபாரகனாகிய எஸ்றா இவர்களுக்கு முன்பாக நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4643,51 +4627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Also from the house of Gilgal, and out of the fields of Geba and Azmaveth: for the singers had built them villages round about Jerusalem.]]></a:t>
+              <a:t><![CDATA[36. தேவனுடைய மனுஷனாகிய தாவீதின் கீதவாத்தியங்களை வாசிக்கிற அவன் சகோதரரான செமாயா, அசரெயேல், மிலாலாய், கிலாலாய், மகாய், நெதனெயேல், யூதா, அனானி என்பவர்களும் போனார்கள்; வேதபாரகனாகிய எஸ்றா இவர்களுக்கு முன்பாக நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4752,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Also from the house of Gilgal, and out of the fields of Geba and Azmaveth: for the singers had built them villages round about Jerusalem.]]></a:t>
+              <a:t><![CDATA[37. அங்கேயிருந்து அவர்கள் தங்களுக்கு எதிரான ஊருணிவாசலுக்கு வந்தபோது, அலங்கத்தைப்பார்க்கிலும் உயரமான தாவீது நகரத்தின் படிகளில் ஏறி, தாவீது வீட்டின்மேலாகக் கிழக்கேயிருக்கிற தண்ணீர் வாசல்மட்டும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4861,51 +4845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And the priests and the Levites purified themselves, and purified the people, and the gates, and the wall.]]></a:t>
+              <a:t><![CDATA[37. அங்கேயிருந்து அவர்கள் தங்களுக்கு எதிரான ஊருணிவாசலுக்கு வந்தபோது, அலங்கத்தைப்பார்க்கிலும் உயரமான தாவீது நகரத்தின் படிகளில் ஏறி, தாவீது வீட்டின்மேலாகக் கிழக்கேயிருக்கிற தண்ணீர் வாசல்மட்டும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4970,51 +4954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And the priests and the Levites purified themselves, and purified the people, and the gates, and the wall.]]></a:t>
+              <a:t><![CDATA[38. துதிசெய்கிற இரண்டாம் கூட்டத்தார் எதிரேயிருக்கிற வழியாய் நடந்துபோனார்கள், அவர்கள் பிறகாலே நான் போனேன்; ஜனத்தில் பாதிப்பேர் அலங்கத்தின்மேல் சூளைகளின் கொம்மையைக்கடந்து, அகழ் மதில்மட்டும் நெடுகப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5079,51 +5063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then I brought up the princes of Judah upon the wall, and appointed two great companies of them that gave thanks, whereof one went on the right hand upon the wall toward the dung gate:]]></a:t>
+              <a:t><![CDATA[38. துதிசெய்கிற இரண்டாம் கூட்டத்தார் எதிரேயிருக்கிற வழியாய் நடந்துபோனார்கள், அவர்கள் பிறகாலே நான் போனேன்; ஜனத்தில் பாதிப்பேர் அலங்கத்தின்மேல் சூளைகளின் கொம்மையைக்கடந்து, அகழ் மதில்மட்டும் நெடுகப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5188,51 +5172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then I brought up the princes of Judah upon the wall, and appointed two great companies of them that gave thanks, whereof one went on the right hand upon the wall toward the dung gate:]]></a:t>
+              <a:t><![CDATA[39. எப்பிராயீம் வாசலையும் பழையவாசலையும், மீன் வாசலையும், அனானெயேலின் கொம்மையையும், மேயா என்கிற கொம்மையையும் கடந்து, ஆட்டுவாசல்மட்டும் புறப்பட்டுக் காவல்வீட்டுவாசலிலே நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5297,51 +5281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Shechaniah, Rehum, Meremoth,]]></a:t>
+              <a:t><![CDATA[12. யொயகீமின் நாட்களிலே பிதா வம்சங்களின் தலைவரான ஆசாரியர்கள் யாரென்றால்: செராயாவின் சந்ததியில் மெராயா, எரேமியாவின் சந்ததியில் அனனியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5406,51 +5390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then I brought up the princes of Judah upon the wall, and appointed two great companies of them that gave thanks, whereof one went on the right hand upon the wall toward the dung gate:]]></a:t>
+              <a:t><![CDATA[39. எப்பிராயீம் வாசலையும் பழையவாசலையும், மீன் வாசலையும், அனானெயேலின் கொம்மையையும், மேயா என்கிற கொம்மையையும் கடந்து, ஆட்டுவாசல்மட்டும் புறப்பட்டுக் காவல்வீட்டுவாசலிலே நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5515,51 +5499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And after them went Hoshaiah, and half of the princes of Judah,]]></a:t>
+              <a:t><![CDATA[39. எப்பிராயீம் வாசலையும் பழையவாசலையும், மீன் வாசலையும், அனானெயேலின் கொம்மையையும், மேயா என்கிற கொம்மையையும் கடந்து, ஆட்டுவாசல்மட்டும் புறப்பட்டுக் காவல்வீட்டுவாசலிலே நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5624,51 +5608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And Azariah, Ezra, and Meshullam,]]></a:t>
+              <a:t><![CDATA[40. அதற்குப்பின்பு துதி செய்கிற இரண்டு கூட்டத்தாரும் தேவனுடைய ஆலயத்திலே வந்து நின்றார்கள்; நானும் என்னோடேகூட இருக்கிற தலைவரில் பாதிப்பேரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5733,51 +5717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Judah, and Benjamin, and Shemaiah, and Jeremiah,]]></a:t>
+              <a:t><![CDATA[40. அதற்குப்பின்பு துதி செய்கிற இரண்டு கூட்டத்தாரும் தேவனுடைய ஆலயத்திலே வந்து நின்றார்கள்; நானும் என்னோடேகூட இருக்கிற தலைவரில் பாதிப்பேரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5842,51 +5826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And certain of the priests' sons with trumpets; namely, Zechariah the son of Jonathan, the son of Shemaiah, the son of Mattaniah, the son of Michaiah, the son of Zaccur, the son of Asaph:]]></a:t>
+              <a:t><![CDATA[41. பூரிகைகளைப் பிடிக்கிற எலியாக்கீம், மாசெயா, மினியாமீன், மிகாயா, எலியோனாய், சகரியா, அனானியா என்கிற ஆசாரியர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5951,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And certain of the priests' sons with trumpets; namely, Zechariah the son of Jonathan, the son of Shemaiah, the son of Mattaniah, the son of Michaiah, the son of Zaccur, the son of Asaph:]]></a:t>
+              <a:t><![CDATA[41. பூரிகைகளைப் பிடிக்கிற எலியாக்கீம், மாசெயா, மினியாமீன், மிகாயா, எலியோனாய், சகரியா, அனானியா என்கிற ஆசாரியர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6060,51 +6044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And his brethren, Shemaiah, and Azarael, Milalai, Gilalai, Maai, Nethaneel, and Judah, Hanani, with the musical instruments of David the man of God, and Ezra the scribe before them.]]></a:t>
+              <a:t><![CDATA[42. மாசெயா, செமாயா, எலெயாசார், ஊசி, யோகனான், மல்கியா, ஏலாம், ஏசேர் என்பவர்களும் நின்றோம்; பாடகரும் அவர்கள் விசாரிப்புக்காரனாகிய யெஷாகியாவும சத்தமாய்ப் பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6169,51 +6153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And his brethren, Shemaiah, and Azarael, Milalai, Gilalai, Maai, Nethaneel, and Judah, Hanani, with the musical instruments of David the man of God, and Ezra the scribe before them.]]></a:t>
+              <a:t><![CDATA[42. மாசெயா, செமாயா, எலெயாசார், ஊசி, யோகனான், மல்கியா, ஏலாம், ஏசேர் என்பவர்களும் நின்றோம்; பாடகரும் அவர்கள் விசாரிப்புக்காரனாகிய யெஷாகியாவும சத்தமாய்ப் பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6278,51 +6262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And his brethren, Shemaiah, and Azarael, Milalai, Gilalai, Maai, Nethaneel, and Judah, Hanani, with the musical instruments of David the man of God, and Ezra the scribe before them.]]></a:t>
+              <a:t><![CDATA[43. அந்நாளிலே மிகுதியான பலிகளைச் செலுத்தி தேவன் தங்களுக்கு மகா சந்தோஷத்தை உண்டாக்கினதினால் மகிழ்ச்சியாயிருந்தார்கள்; ஸ்திரீகளும் பிள்ளைகளுங்கூடக் களிகூர்ந்தார்கள்; எருசலேமின் களிப்பு தூரத்திலே கேட்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6387,51 +6371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And at the fountain gate, which was opposite to them, they went up by the stairs of the city of David, at the going up of the wall, above the house of David, even unto the water gate eastward.]]></a:t>
+              <a:t><![CDATA[43. அந்நாளிலே மிகுதியான பலிகளைச் செலுத்தி தேவன் தங்களுக்கு மகா சந்தோஷத்தை உண்டாக்கினதினால் மகிழ்ச்சியாயிருந்தார்கள்; ஸ்திரீகளும் பிள்ளைகளுங்கூடக் களிகூர்ந்தார்கள்; எருசலேமின் களிப்பு தூரத்திலே கேட்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6496,51 +6480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Iddo, Ginnetho, Abijah,]]></a:t>
+              <a:t><![CDATA[12. யொயகீமின் நாட்களிலே பிதா வம்சங்களின் தலைவரான ஆசாரியர்கள் யாரென்றால்: செராயாவின் சந்ததியில் மெராயா, எரேமியாவின் சந்ததியில் அனனியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6605,51 +6589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And at the fountain gate, which was opposite to them, they went up by the stairs of the city of David, at the going up of the wall, above the house of David, even unto the water gate eastward.]]></a:t>
+              <a:t><![CDATA[43. அந்நாளிலே மிகுதியான பலிகளைச் செலுத்தி தேவன் தங்களுக்கு மகா சந்தோஷத்தை உண்டாக்கினதினால் மகிழ்ச்சியாயிருந்தார்கள்; ஸ்திரீகளும் பிள்ளைகளுங்கூடக் களிகூர்ந்தார்கள்; எருசலேமின் களிப்பு தூரத்திலே கேட்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6714,51 +6698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And at the fountain gate, which was opposite to them, they went up by the stairs of the city of David, at the going up of the wall, above the house of David, even unto the water gate eastward.]]></a:t>
+              <a:t><![CDATA[44. அன்றையதினம் பொக்கிஷங்களையும், படைப்புகளையும், முதல் கனிகளையும், தசமபாகங்களையும் வைக்கும் அறைகளின்மேல், ஆசாரியர்களுக்கும் லேவியர்களுக்கும் நியாயப்பிரமாணத்தின்படியே வரவேண்டிய பட்டணங்களுடைய நிலங்களின் பங்குகளை அவைகளில் சேர்க்கும்படிக்கு, சில மனுஷர் விசாரிப்புக்காரராக வைக்கப்பட்டார்கள்; ஊழியஞ்செய்து நிற்கிற ஆசாரியர்மேலும் லேவியர்மேலும் யூதா மனிதர் சந்தோஷமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6823,51 +6807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the other company of them that gave thanks went opposite to them, and I after them, and the half of the people upon the wall, from beyond the tower of the furnaces even unto the broad wall;]]></a:t>
+              <a:t><![CDATA[44. அன்றையதினம் பொக்கிஷங்களையும், படைப்புகளையும், முதல் கனிகளையும், தசமபாகங்களையும் வைக்கும் அறைகளின்மேல், ஆசாரியர்களுக்கும் லேவியர்களுக்கும் நியாயப்பிரமாணத்தின்படியே வரவேண்டிய பட்டணங்களுடைய நிலங்களின் பங்குகளை அவைகளில் சேர்க்கும்படிக்கு, சில மனுஷர் விசாரிப்புக்காரராக வைக்கப்பட்டார்கள்; ஊழியஞ்செய்து நிற்கிற ஆசாரியர்மேலும் லேவியர்மேலும் யூதா மனிதர் சந்தோஷமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6932,51 +6916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the other company of them that gave thanks went opposite to them, and I after them, and the half of the people upon the wall, from beyond the tower of the furnaces even unto the broad wall;]]></a:t>
+              <a:t><![CDATA[44. அன்றையதினம் பொக்கிஷங்களையும், படைப்புகளையும், முதல் கனிகளையும், தசமபாகங்களையும் வைக்கும் அறைகளின்மேல், ஆசாரியர்களுக்கும் லேவியர்களுக்கும் நியாயப்பிரமாணத்தின்படியே வரவேண்டிய பட்டணங்களுடைய நிலங்களின் பங்குகளை அவைகளில் சேர்க்கும்படிக்கு, சில மனுஷர் விசாரிப்புக்காரராக வைக்கப்பட்டார்கள்; ஊழியஞ்செய்து நிற்கிற ஆசாரியர்மேலும் லேவியர்மேலும் யூதா மனிதர் சந்தோஷமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7041,51 +7025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the other company of them that gave thanks went opposite to them, and I after them, and the half of the people upon the wall, from beyond the tower of the furnaces even unto the broad wall;]]></a:t>
+              <a:t><![CDATA[44. அன்றையதினம் பொக்கிஷங்களையும், படைப்புகளையும், முதல் கனிகளையும், தசமபாகங்களையும் வைக்கும் அறைகளின்மேல், ஆசாரியர்களுக்கும் லேவியர்களுக்கும் நியாயப்பிரமாணத்தின்படியே வரவேண்டிய பட்டணங்களுடைய நிலங்களின் பங்குகளை அவைகளில் சேர்க்கும்படிக்கு, சில மனுஷர் விசாரிப்புக்காரராக வைக்கப்பட்டார்கள்; ஊழியஞ்செய்து நிற்கிற ஆசாரியர்மேலும் லேவியர்மேலும் யூதா மனிதர் சந்தோஷமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7150,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And from above the gate of Ephraim, and above the old gate, and above the fish gate, and the tower of Hananeel, and the tower of Meah, even unto the sheep gate: and they stood still in the prison gate.]]></a:t>
+              <a:t><![CDATA[45. பாடகரும், வாசல் காவலாளரும், தாவீதும் அவன் குமாரனாகிய சாலொமோனும் கற்பித்தபடியே தங்கள் தேவனுடைய காவலையும், சுத்திகரிப்பின் காவலையும் காத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7259,51 +7243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And from above the gate of Ephraim, and above the old gate, and above the fish gate, and the tower of Hananeel, and the tower of Meah, even unto the sheep gate: and they stood still in the prison gate.]]></a:t>
+              <a:t><![CDATA[45. பாடகரும், வாசல் காவலாளரும், தாவீதும் அவன் குமாரனாகிய சாலொமோனும் கற்பித்தபடியே தங்கள் தேவனுடைய காவலையும், சுத்திகரிப்பின் காவலையும் காத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7368,51 +7352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. So stood the two companies of them that gave thanks in the house of God, and I, and the half of the rulers with me:]]></a:t>
+              <a:t><![CDATA[46. தாவீதும் ஆசாப்பும் இருந்த பூர்வநாட்களில் பாடகரின் தலைவரும் வைக்கப்பட்டு, தேவனுக்குத் துதியும் தோத்திரங்களும் செலுத்துகிற சங்கீதங்கள் திட்டம்பண்ணப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7477,51 +7461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. So stood the two companies of them that gave thanks in the house of God, and I, and the half of the rulers with me:]]></a:t>
+              <a:t><![CDATA[46. தாவீதும் ஆசாப்பும் இருந்த பூர்வநாட்களில் பாடகரின் தலைவரும் வைக்கப்பட்டு, தேவனுக்குத் துதியும் தோத்திரங்களும் செலுத்துகிற சங்கீதங்கள் திட்டம்பண்ணப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7586,51 +7570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And the priests; Eliakim, Maaseiah, Miniamin, Michaiah, Elioenai, Zechariah, and Hananiah, with trumpets;]]></a:t>
+              <a:t><![CDATA[47. ஆகையால் செரூபாபேலின் நாட்களிலும், நெகேமியாவின் நாட்களிலும் இஸ்ரவேலர் எல்லாரும் பாடகருக்கும் வாசல் காவலாளருக்கும் அன்றாடகத் திட்டமாகிய பங்குகளைக் கொடுத்தார்கள்; அவர்கள் லேவியருக்கென்று பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்; லேவியர் ஆரோனின் புத்திரருக்கென்று அவர்கள் பங்கைப் பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7695,51 +7679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Miamin, Maadiah, Bilgah,]]></a:t>
+              <a:t><![CDATA[13. எஸ்றாவின் சந்ததியில் மெசுல்லாம், அமரியாவின் சந்ததியில் யோகனான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7804,51 +7788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And the priests; Eliakim, Maaseiah, Miniamin, Michaiah, Elioenai, Zechariah, and Hananiah, with trumpets;]]></a:t>
+              <a:t><![CDATA[47. ஆகையால் செரூபாபேலின் நாட்களிலும், நெகேமியாவின் நாட்களிலும் இஸ்ரவேலர் எல்லாரும் பாடகருக்கும் வாசல் காவலாளருக்கும் அன்றாடகத் திட்டமாகிய பங்குகளைக் கொடுத்தார்கள்; அவர்கள் லேவியருக்கென்று பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்; லேவியர் ஆரோனின் புத்திரருக்கென்று அவர்கள் பங்கைப் பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7913,51 +7897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And Maaseiah, and Shemaiah, and Eleazar, and Uzzi, and Jehohanan, and Malchijah, and Elam, and Ezer. And the singers sang loud, with Jezrahiah their overseer.]]></a:t>
+              <a:t><![CDATA[47. ஆகையால் செரூபாபேலின் நாட்களிலும், நெகேமியாவின் நாட்களிலும் இஸ்ரவேலர் எல்லாரும் பாடகருக்கும் வாசல் காவலாளருக்கும் அன்றாடகத் திட்டமாகிய பங்குகளைக் கொடுத்தார்கள்; அவர்கள் லேவியருக்கென்று பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்; லேவியர் ஆரோனின் புத்திரருக்கென்று அவர்கள் பங்கைப் பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8022,51 +8006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And Maaseiah, and Shemaiah, and Eleazar, and Uzzi, and Jehohanan, and Malchijah, and Elam, and Ezer. And the singers sang loud, with Jezrahiah their overseer.]]></a:t>
+              <a:t><![CDATA[1. செயல்த்தியேலின் குமாரனாகிய செருபாபேலோடும் யெசுவாவோடும் வந்த ஆசாரியரும் லேவியரும் யாரென்றால்: செராயா எரேமியா, எஸ்றா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8131,51 +8115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. Also that day they offered great sacrifices, and rejoiced: for God had made them rejoice with great joy: the wives also and the children rejoiced: so that the joy of Jerusalem was heard even far off.]]></a:t>
+              <a:t><![CDATA[1. செயல்த்தியேலின் குமாரனாகிய செருபாபேலோடும் யெசுவாவோடும் வந்த ஆசாரியரும் லேவியரும் யாரென்றால்: செராயா எரேமியா, எஸ்றா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8240,51 +8224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. Also that day they offered great sacrifices, and rejoiced: for God had made them rejoice with great joy: the wives also and the children rejoiced: so that the joy of Jerusalem was heard even far off.]]></a:t>
+              <a:t><![CDATA[2. அமரியா, மல்லூக், அத்தூஸ்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8349,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. Also that day they offered great sacrifices, and rejoiced: for God had made them rejoice with great joy: the wives also and the children rejoiced: so that the joy of Jerusalem was heard even far off.]]></a:t>
+              <a:t><![CDATA[3. செகனியா, ரெகூம், மெரெமோத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8458,51 +8442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And at that time were some appointed over the chambers for the treasures, for the offerings, for the first-fruits, and for the tithes, to gather into them out of the fields of the cities the portions of the law for the priests and Levites: for Judah rejoiced for the priests and for the Levites that waited.]]></a:t>
+              <a:t><![CDATA[4. இத்தோ, கிநேதோ, அபியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8567,51 +8551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And at that time were some appointed over the chambers for the treasures, for the offerings, for the first-fruits, and for the tithes, to gather into them out of the fields of the cities the portions of the law for the priests and Levites: for Judah rejoiced for the priests and for the Levites that waited.]]></a:t>
+              <a:t><![CDATA[5. மியாமின், மாதியா, பில்கா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8676,51 +8660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And at that time were some appointed over the chambers for the treasures, for the offerings, for the first-fruits, and for the tithes, to gather into them out of the fields of the cities the portions of the law for the priests and Levites: for Judah rejoiced for the priests and for the Levites that waited.]]></a:t>
+              <a:t><![CDATA[6. செமாயா, யோயாரிப், யெதாயா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8785,51 +8769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And at that time were some appointed over the chambers for the treasures, for the offerings, for the first-fruits, and for the tithes, to gather into them out of the fields of the cities the portions of the law for the priests and Levites: for Judah rejoiced for the priests and for the Levites that waited.]]></a:t>
+              <a:t><![CDATA[7. சல்லு, ஆமோக், இல்க்கியா, யெதாயா என்பவர்கள்; இவர்கள் யெசுவாவின் நாட்களில், ஆசாரியருக்கும் தங்கள் சகோதரருக்கும் தலைவராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8894,51 +8878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Shemaiah, and Joiarib, Jedaiah,]]></a:t>
+              <a:t><![CDATA[14. மெலிகுவின் சந்ததியில் யோனத்தான், செபனியாவின் சந்ததியில் யோசேப்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9003,51 +8987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And both the singers and the porters kept the ward of their God, and the ward of the purification, according to the commandment of David, and of Solomon his son.]]></a:t>
+              <a:t><![CDATA[7. சல்லு, ஆமோக், இல்க்கியா, யெதாயா என்பவர்கள்; இவர்கள் யெசுவாவின் நாட்களில், ஆசாரியருக்கும் தங்கள் சகோதரருக்கும் தலைவராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9112,51 +9096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And both the singers and the porters kept the ward of their God, and the ward of the purification, according to the commandment of David, and of Solomon his son.]]></a:t>
+              <a:t><![CDATA[8. லேவியர் யாரென்றால்: யெசுவா பின்னூயி, கத்மியேல், செரெபியா, யூதா, மத்தனியா என்பவர்கள்; இவனும் இவன் சகோதரரும் துதிசெய்தலை விசாரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9221,51 +9205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. For in the days of David and Asaph of old there were chief of the singers, and songs of praise and thanksgiving unto God.]]></a:t>
+              <a:t><![CDATA[8. லேவியர் யாரென்றால்: யெசுவா பின்னூயி, கத்மியேல், செரெபியா, யூதா, மத்தனியா என்பவர்கள்; இவனும் இவன் சகோதரரும் துதிசெய்தலை விசாரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9330,487 +9314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. For in the days of David and Asaph of old there were chief of the singers, and songs of praise and thanksgiving unto God.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[47. And all Israel in the days of Zerubbabel, and in the days of Nehemiah, gave the portions of the singers and the porters, every day his portion: and they sanctified holy things unto the Levites; and the Levites sanctified them unto the children of Aaron.]]></a:t>
+              <a:t><![CDATA[9. பக்புக்கியா, உன்னி என்கிற அவர்கள் சகோதரர் அவர்களுக்கு எதிரே காவல்காத்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9875,51 +9423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Sallu, Amok, Hilkiah, Jedaiah. These were the chief of the priests and of their brethren in the days of Jeshua.]]></a:t>
+              <a:t><![CDATA[15. ஆரீமின் சந்ததியில் அத்னா, மெராயோதின் சந்ததியில் எல்காய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9954,51 +9502,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502825" r:id="rId1"/>
+    <p:sldLayoutId id="2473741420" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10646,82 +10194,50 @@
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10830,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சகோதரருக்கும் தலைவராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Of Iddo, Zechariah; of Ginnethon, Meshullam;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. லேவியர் யாரென்றால்: யெசுவா பின்னூயி, கத்மியேல், செரெபியா, யூதா, மத்தனியா என்பவர்கள்; இவனும் இவன்]]></a:t>
+              <a:t><![CDATA[17. Of Abijah, Zichri; of Miniamin, of Moadiah, Piltai:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சகோதரரும் துதிசெய்தலை விசாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Of Bilgah, Shammua; of Shemaiah, Jehonathan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பக்புக்கியா, உன்னி என்கிற அவர்கள் சகோதரர் அவர்களுக்கு எதிரே காவல்காத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And of Joiarib, Mattenai; of Jedaiah, Uzzi;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யெசுவா யொயாசீமைப் பெற்றான், யாயசீம் எலியாசிபைப் பெற்றான், எலியாசிப் யொயதாவைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[20. Of Sallai, Kallai; of Amok, Eber;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யொயதா யோனத்தானைப் பெற்றான், யோனத்தான் யதுவாலைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[21. Of Hilkiah, Hashabiah; of Jedaiah, Nethaneel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யொயகீமின் நாட்களிலே பிதா வம்சங்களின் தலைவரான ஆசாரியர்கள் யாரென்றால்: செராயாவின் சந்ததியில்]]></a:t>
+              <a:t><![CDATA[22. The Levites in the days of Eliashib, Joiada, and Johanan, and Jaddua, were recorded chief of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மெராயா, எரேமியாவின் சந்ததியில் அனனியா,]]></a:t>
+              <a:t><![CDATA[fathers: also the priests, to the reign of Darius the Persian.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எஸ்றாவின் சந்ததியில் மெசுல்லாம், அமரியாவின் சந்ததியில் யோகனான்,]]></a:t>
+              <a:t><![CDATA[23. The sons of Levi, the chief of the fathers, were written in the book of the chronicles, even]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மெலிகுவின் சந்ததியில் யோனத்தான், செபனியாவின் சந்ததியில் யோசேப்பு,]]></a:t>
+              <a:t><![CDATA[until the days of Johanan the son of Eliashib.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. செயல்த்தியேலின் குமாரனாகிய செருபாபேலோடும் யெசுவாவோடும் வந்த ஆசாரியரும் லேவியரும் யாரென்றால்:]]></a:t>
+              <a:t><![CDATA[10. And Jeshua brings forth Joiakim, Joiakim also brings forth Eliashib, and Eliashib brings forth]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆரீமின் சந்ததியில் அத்னா, மெராயோதின் சந்ததியில் எல்காய்,]]></a:t>
+              <a:t><![CDATA[24. And the chief of the Levites: Hashabiah, Sherebiah, and Jeshua the son of Kadmiel, with their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இத்தோவின் சந்ததியில் சகரியா, கிநெதோனின் சந்ததியில் மெசுல்லாம்,]]></a:t>
+              <a:t><![CDATA[brethren opposite to them, to praise and to give thanks, according to the commandment of David the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அபியாவின் சந்ததியில் சிக்ரி, மினியாமீன்மொவதியா, என்பவர்களின் சந்ததியில் பில்தாய்,]]></a:t>
+              <a:t><![CDATA[man of God, ward opposite to ward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பில்காவின் சந்ததியில் சம்முவா, செமாயாவின் சந்ததியில் யோனத்தான்.]]></a:t>
+              <a:t><![CDATA[25. Mattaniah, and Bakbukiah, Obadiah, Meshullam, Talmon, Akkub, were porters keeping the ward at]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோயாரிபின் சந்ததியில் மத்தனா, யெதாயாவின் சந்ததியில் நெதனெயேல் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[the thresholds of the gates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சல்லாயின் சந்ததியில் கல்லாய், ஆமோக்கின் சந்ததியில் ஏபேர்,]]></a:t>
+              <a:t><![CDATA[26. These were in the days of Joiakim the son of Jeshua, the son of Jozadak, and in the days of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இல்க்கியாவின் சந்ததியில் அசபியா, யெதாயாவின் சந்ததியில் நெதனெயேல் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[Nehemiah the governor, and of Ezra the priest, the scribe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எலியாசிபின் நாட்களில் யொயதா, யோகனான், யதுவா என்கிற லேவியர் பிதா வம்சங்களின் தலைவராக]]></a:t>
+              <a:t><![CDATA[27. And at the dedication of the wall of Jerusalem they sought the Levites out of all their places,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுதப்பட்டார்கள்; பெர்சியனாகிய தரியுவின் ராஜ்யபாரமட்டும் இருந்த ஆசாரியர்களும் அப்படியே]]></a:t>
+              <a:t><![CDATA[to bring them to Jerusalem, to keep the dedication with gladness, both with thanksgivings, and with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுதப்பட்டார்கள்;]]></a:t>
+              <a:t><![CDATA[singing, with cymbals, psalteries, and with harps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செராயா எரேமியா, எஸ்றா,]]></a:t>
+              <a:t><![CDATA[Joiada,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லேவி புத்திரராகிய பிதா வம்சங்களின் தலைவர் எலியாசிபின் குமாரனாகிய யோகனானின் நாட்கள்மட்டும்]]></a:t>
+              <a:t><![CDATA[28. And the sons of the singers gathered themselves together, both out of the plain country round]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நாளாகமப் புஸ்தகத்தில் எழுதப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[about Jerusalem, and from the villages of Netophathi;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. லேவியரின் தலைவராகிய அபியாவும், செரெபியாவும், கத்மியேலின் குமாரன் யெசுவாவும், அவர்களுக்கு எதிரே]]></a:t>
+              <a:t><![CDATA[29. Also from the house of Gilgal, and out of the fields of Geba and Azmaveth: for the singers had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிற்கிற அவர்கள் சகோதரரும், தேவனுடைய மனுஷனாகிய தாவீதினுடைய கற்பனையின்படியே துதிக்கவும்,]]></a:t>
+              <a:t><![CDATA[built them villages round about Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தோத்திரிக்கவும், ஒருவருக்கொருவர் எதிர்முகமாக முறைமுறையாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And the priests and the Levites purified themselves, and purified the people, and the gates, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மத்தனியா, பக்புக்கியா, ஒபதியா, மெசுல்லாம், தல்மோன், அக்கூப் என்பவர்கள் வாசல்களிலிருக்கிற பொக்கிஷ]]></a:t>
+              <a:t><![CDATA[the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அறைகளைக் காவல்காக்கிறவர்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Then I brought up the princes of Judah upon the wall, and appointed two great companies of them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோத்சதாக்கின் குமாரனாகிய யெசுவாவின் குமாரன் யொயகீமின் நாட்களிலும், அதிபதியாகிய நெகேமியாவும்,]]></a:t>
+              <a:t><![CDATA[that gave thanks, whereof one went on the right hand upon the wall toward the dung gate:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனும் இருக்கிற நாட்களிலும் அவர்கள் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And after them went Hoshaiah, and half of the princes of Judah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமின் அலங்கத்தைப் பிரதிஷ்டைபண்ணுகையில், துதியினாலும், பாடலினாலும் கைத்தாளம் தம்புரு]]></a:t>
+              <a:t><![CDATA[33. And Azariah, Ezra, and Meshullam,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அமரியா, மல்லூக், அத்தூஸ்,]]></a:t>
+              <a:t><![CDATA[11. And Joiada brings forth Jonathan, and Jonathan brings forth Jaddua.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுரமண்டலம் முதலான கீதவாத்தியங்களினாலும், பிரதிஷ்டையை மகிழ்ச்சியோடே கொண்டாட எல்லா இடங்களிலும்]]></a:t>
+              <a:t><![CDATA[34. Judah, and Benjamin, and Shemaiah, and Jeremiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருக்கிற லேவியரை எருசலேமுக்கு வரும்படி தேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And certain of the priests' sons with trumpets; namely, Zechariah the son of Jonathan, the son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே பாடகரின் புத்திரர் எருசலேமின் சுற்றுப்புறங்களான சமபூமியிலும், நெத்தோபாத்தியரின்]]></a:t>
+              <a:t><![CDATA[of Shemaiah, the son of Mattaniah, the son of Michaiah, the son of Zaccur, the son of Asaph:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கிராமங்களிலும்,]]></a:t>
+              <a:t><![CDATA[36. And his brethren, Shemaiah, and Azarael, Milalai, Gilalai, Maai, Nethaneel, and Judah, Hanani,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பெத்கில்காலிலும், கேபா, அஸ்மாவேத் ஊர்களின் நாட்டுப்புறங்களிலுமிருந்துவந்து கூடினார்கள்; பாடகர்]]></a:t>
+              <a:t><![CDATA[with the musical instruments of David the man of God, and Ezra the scribe before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எருசலேமைச் சுற்றிலும் தங்களுக்குக் கிராமங்களைக் கட்டியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And at the fountain gate, which was opposite to them, they went up by the stairs of the city of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆசாரியரும் லேவியரும் தங்களைச் சுத்தம்பண்ணிக்கொண்டு, ஜனத்தையும் பட்டணவாசல்களையும் அலங்கத்தையும்]]></a:t>
+              <a:t><![CDATA[David, at the going up of the wall, above the house of David, even unto the water gate eastward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And the other company of them that gave thanks went opposite to them, and I after them, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது நான் யூதாவின் பிரபுக்களை அலங்கத்தின்மேல் ஏறப்பண்ணி, துதிசெய்து நடந்துபோகும்படி இரண்டு]]></a:t>
+              <a:t><![CDATA[half of the people upon the wall, from beyond the tower of the furnaces even unto the broad wall;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பெரிய கூட்டத்தாரை நிறுத்தினேன்; அவர்களில் ஒரு கூட்டத்தார் அலங்கத்தின்மேல் வலதுபுறமாகக் குப்பைமேட்டு]]></a:t>
+              <a:t><![CDATA[39. And from above the gate of Ephraim, and above the old gate, and above the fish gate, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. செகனியா, ரெகூம், மெரெமோத்,]]></a:t>
+              <a:t><![CDATA[12. And in the days of Joiakim were priests, the chief of the fathers: of Seraiah, Meraiah; of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாசலுக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[tower of Hananeel, and the tower of Meah, even unto the sheep gate: and they stood still in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் பிறகாலே ஒசாயாவும், யூதாவின் பிரபுக்களில் பாதிப்பேரும்,]]></a:t>
+              <a:t><![CDATA[prison gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அசரியா, எஸ்றா, மெசுல்லாம்,]]></a:t>
+              <a:t><![CDATA[40. So stood the two companies of them that gave thanks in the house of God, and I, and the half of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யூதா, பென்யமீன், செமாயா, எரேமியா என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[the rulers with me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பூரிகைகளைப் பிடிக்கிற ஆசாரியரின் புத்திரரில் ஆசாப்பின் குமாரன் சக்கூரின் மகனாகிய மிகாயாவுக்குக்]]></a:t>
+              <a:t><![CDATA[41. And the priests; Eliakim, Maaseiah, Miniamin, Michaiah, Elioenai, Zechariah, and Hananiah, with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரனான மத்தனியாவின் மகன் செமாயாவுக்குப் பிறந்த யோனத்தானின் குமாரன் சகரியாவும்,]]></a:t>
+              <a:t><![CDATA[trumpets;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. தேவனுடைய மனுஷனாகிய தாவீதின் கீதவாத்தியங்களை வாசிக்கிற அவன் சகோதரரான செமாயா, அசரெயேல், மிலாலாய்,]]></a:t>
+              <a:t><![CDATA[42. And Maaseiah, and Shemaiah, and Eleazar, and Uzzi, and Jehohanan, and Malchijah, and Elam, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கிலாலாய், மகாய், நெதனெயேல், யூதா, அனானி என்பவர்களும் போனார்கள்; வேதபாரகனாகிய எஸ்றா இவர்களுக்கு]]></a:t>
+              <a:t><![CDATA[Ezer. And the singers sang loud, with Jezrahiah their overseer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முன்பாக நடந்தான்.]]></a:t>
+              <a:t><![CDATA[43. Also that day they offered great sacrifices, and rejoiced: for God had made them rejoice with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அங்கேயிருந்து அவர்கள் தங்களுக்கு எதிரான ஊருணிவாசலுக்கு வந்தபோது, அலங்கத்தைப்பார்க்கிலும் உயரமான]]></a:t>
+              <a:t><![CDATA[great joy: the wives also and the children rejoiced: so that the joy of Jerusalem was heard even far]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இத்தோ, கிநேதோ, அபியா,]]></a:t>
+              <a:t><![CDATA[Jeremiah, Hananiah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தாவீது நகரத்தின் படிகளில் ஏறி, தாவீது வீட்டின்மேலாகக் கிழக்கேயிருக்கிற தண்ணீர் வாசல்மட்டும்]]></a:t>
+              <a:t><![CDATA[off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போனார்கள்.]]></a:t>
+              <a:t><![CDATA[44. And at that time were some appointed over the chambers for the treasures, for the offerings, for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. துதிசெய்கிற இரண்டாம் கூட்டத்தார் எதிரேயிருக்கிற வழியாய் நடந்துபோனார்கள், அவர்கள் பிறகாலே நான்]]></a:t>
+              <a:t><![CDATA[the first-fruits, and for the tithes, to gather into them out of the fields of the cities the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போனேன்; ஜனத்தில் பாதிப்பேர் அலங்கத்தின்மேல் சூளைகளின் கொம்மையைக்கடந்து, அகழ் மதில்மட்டும்]]></a:t>
+              <a:t><![CDATA[portions of the law for the priests and Levites: for Judah rejoiced for the priests and for the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நெடுகப்போய்,]]></a:t>
+              <a:t><![CDATA[Levites that waited.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எப்பிராயீம் வாசலையும் பழையவாசலையும், மீன் வாசலையும், அனானெயேலின் கொம்மையையும், மேயா என்கிற]]></a:t>
+              <a:t><![CDATA[45. And both the singers and the porters kept the ward of their God, and the ward of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொம்மையையும் கடந்து, ஆட்டுவாசல்மட்டும் புறப்பட்டுக் காவல்வீட்டுவாசலிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[purification, according to the commandment of David, and of Solomon his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதற்குப்பின்பு துதி செய்கிற இரண்டு கூட்டத்தாரும் தேவனுடைய ஆலயத்திலே வந்து நின்றார்கள்; நானும்]]></a:t>
+              <a:t><![CDATA[46. For in the days of David and Asaph of old there were chief of the singers, and songs of praise]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19146,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்னோடேகூட இருக்கிற தலைவரில் பாதிப்பேரும்,]]></a:t>
+              <a:t><![CDATA[and thanksgiving unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19278,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பூரிகைகளைப் பிடிக்கிற எலியாக்கீம், மாசெயா, மினியாமீன், மிகாயா, எலியோனாய், சகரியா, அனானியா என்கிற]]></a:t>
+              <a:t><![CDATA[47. And all Israel in the days of Zerubbabel, and in the days of Nehemiah, gave the portions of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19410,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மியாமின், மாதியா, பில்கா,]]></a:t>
+              <a:t><![CDATA[13. Of Ezra, Meshullam; of Amariah, Jehohanan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19542,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆசாரியர்களும்,]]></a:t>
+              <a:t><![CDATA[singers and the porters, every day his portion: and they sanctified holy things unto the Levites;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19674,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மாசெயா, செமாயா, எலெயாசார், ஊசி, யோகனான், மல்கியா, ஏலாம், ஏசேர் என்பவர்களும் நின்றோம்; பாடகரும்]]></a:t>
+              <a:t><![CDATA[and the Levites sanctified them unto the children of Aaron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19806,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்கள் விசாரிப்புக்காரனாகிய யெஷாகியாவும சத்தமாய்ப் பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now these are the priests and the Levites that went up with Zerubbabel the son of Shealtiel, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19938,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அந்நாளிலே மிகுதியான பலிகளைச் செலுத்தி தேவன் தங்களுக்கு மகா சந்தோஷத்தை உண்டாக்கினதினால்]]></a:t>
+              <a:t><![CDATA[Jeshua: Seraiah, Jeremiah, Ezra,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20070,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மகிழ்ச்சியாயிருந்தார்கள்; ஸ்திரீகளும் பிள்ளைகளுங்கூடக் களிகூர்ந்தார்கள்; எருசலேமின் களிப்பு]]></a:t>
+              <a:t><![CDATA[2. Amariah, Malluch, Hattush,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20202,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தூரத்திலே கேட்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[3. Shechaniah, Rehum, Meremoth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20334,51 +19850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அன்றையதினம் பொக்கிஷங்களையும், படைப்புகளையும், முதல் கனிகளையும், தசமபாகங்களையும் வைக்கும்]]></a:t>
+              <a:t><![CDATA[4. Iddo, Ginnetho, Abijah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20466,51 +19982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அறைகளின்மேல், ஆசாரியர்களுக்கும் லேவியர்களுக்கும் நியாயப்பிரமாணத்தின்படியே வரவேண்டிய பட்டணங்களுடைய]]></a:t>
+              <a:t><![CDATA[5. Miamin, Maadiah, Bilgah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20598,51 +20114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிலங்களின் பங்குகளை அவைகளில் சேர்க்கும்படிக்கு, சில மனுஷர் விசாரிப்புக்காரராக வைக்கப்பட்டார்கள்;]]></a:t>
+              <a:t><![CDATA[6. Shemaiah, and Joiarib, Jedaiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20730,51 +20246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஊழியஞ்செய்து நிற்கிற ஆசாரியர்மேலும் லேவியர்மேலும் யூதா மனிதர் சந்தோஷமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Sallu, Amok, Hilkiah, Jedaiah. These were the chief of the priests and of their brethren in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20862,51 +20378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. செமாயா, யோயாரிப், யெதாயா,]]></a:t>
+              <a:t><![CDATA[14. Of Melicu, Jonathan; of Shebaniah, Joseph;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20994,51 +20510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பாடகரும், வாசல் காவலாளரும், தாவீதும் அவன் குமாரனாகிய சாலொமோனும் கற்பித்தபடியே தங்கள் தேவனுடைய]]></a:t>
+              <a:t><![CDATA[days of Jeshua.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21126,51 +20642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காவலையும், சுத்திகரிப்பின் காவலையும் காத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Moreover the Levites: Jeshua, Binnui, Kadmiel, Sherebiah, Judah, and Mattaniah, which was over]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21258,51 +20774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. தாவீதும் ஆசாப்பும் இருந்த பூர்வநாட்களில் பாடகரின் தலைவரும் வைக்கப்பட்டு, தேவனுக்குத் துதியும்]]></a:t>
+              <a:t><![CDATA[the thanksgiving, he and his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21390,579 +20906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தோத்திரங்களும் செலுத்துகிற சங்கீதங்கள் திட்டம்பண்ணப்பட்டிருந்தது.]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Also Bakbukiah and Unni, their brethren, were opposite to them in the watches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22050,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சல்லு, ஆமோக், இல்க்கியா, யெதாயா என்பவர்கள்; இவர்கள் யெசுவாவின் நாட்களில், ஆசாரியருக்கும் தங்கள்]]></a:t>
+              <a:t><![CDATA[15. Of Harim, Adna; of Meraioth, Helkai;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22111,91 +21099,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22221,51 +21209,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22396,51 +21384,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>87</Slides>
+  <Slides>83</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>