--- v1 (2026-07-23)
+++ v2 (2026-09-16)
@@ -157,50 +157,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -264,50 +272,54 @@
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -488,53 +500,57 @@
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
-  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -594,51 +610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இத்தோவின் சந்ததியில் சகரியா, கிநெதோனின் சந்ததியில் மெசுல்லாம்,]]></a:t>
+              <a:t><![CDATA[7. Sallu, Amok, Hilkiah, Jedaiah. These were the chief of the priests and of their brethren in the days of Jeshua.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -703,51 +719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அபியாவின் சந்ததியில் சிக்ரி, மினியாமீன்மொவதியா, என்பவர்களின் சந்ததியில் பில்தாய்,]]></a:t>
+              <a:t><![CDATA[8. Moreover the Levites: Jeshua, Binnui, Kadmiel, Sherebiah, Judah, and Mattaniah, which was over the thanksgiving, he and his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -812,51 +828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பில்காவின் சந்ததியில் சம்முவா, செமாயாவின் சந்ததியில் யோனத்தான்.]]></a:t>
+              <a:t><![CDATA[8. Moreover the Levites: Jeshua, Binnui, Kadmiel, Sherebiah, Judah, and Mattaniah, which was over the thanksgiving, he and his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -921,51 +937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோயாரிபின் சந்ததியில் மத்தனா, யெதாயாவின் சந்ததியில் நெதனெயேல் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Also Bakbukiah and Unni, their brethren, were opposite to them in the watches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1030,51 +1046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சல்லாயின் சந்ததியில் கல்லாய், ஆமோக்கின் சந்ததியில் ஏபேர்,]]></a:t>
+              <a:t><![CDATA[10. And Jeshua brings forth Joiakim, Joiakim also brings forth Eliashib, and Eliashib brings forth Joiada,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1139,51 +1155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இல்க்கியாவின் சந்ததியில் அசபியா, யெதாயாவின் சந்ததியில் நெதனெயேல் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[11. And Joiada brings forth Jonathan, and Jonathan brings forth Jaddua.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1248,51 +1264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எலியாசிபின் நாட்களில் யொயதா, யோகனான், யதுவா என்கிற லேவியர் பிதா வம்சங்களின் தலைவராக எழுதப்பட்டார்கள்; பெர்சியனாகிய தரியுவின் ராஜ்யபாரமட்டும் இருந்த ஆசாரியர்களும் அப்படியே எழுதப்பட்டார்கள்;]]></a:t>
+              <a:t><![CDATA[12. And in the days of Joiakim were priests, the chief of the fathers: of Seraiah, Meraiah; of Jeremiah, Hananiah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1357,51 +1373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எலியாசிபின் நாட்களில் யொயதா, யோகனான், யதுவா என்கிற லேவியர் பிதா வம்சங்களின் தலைவராக எழுதப்பட்டார்கள்; பெர்சியனாகிய தரியுவின் ராஜ்யபாரமட்டும் இருந்த ஆசாரியர்களும் அப்படியே எழுதப்பட்டார்கள்;]]></a:t>
+              <a:t><![CDATA[12. And in the days of Joiakim were priests, the chief of the fathers: of Seraiah, Meraiah; of Jeremiah, Hananiah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1466,51 +1482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லேவி புத்திரராகிய பிதா வம்சங்களின் தலைவர் எலியாசிபின் குமாரனாகிய யோகனானின் நாட்கள்மட்டும் நாளாகமப் புஸ்தகத்தில் எழுதப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Of Ezra, Meshullam; of Amariah, Jehohanan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1575,51 +1591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லேவி புத்திரராகிய பிதா வம்சங்களின் தலைவர் எலியாசிபின் குமாரனாகிய யோகனானின் நாட்கள்மட்டும் நாளாகமப் புஸ்தகத்தில் எழுதப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Of Melicu, Jonathan; of Shebaniah, Joseph;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1684,51 +1700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யெசுவா யொயாசீமைப் பெற்றான், யாயசீம் எலியாசிபைப் பெற்றான், எலியாசிப் யொயதாவைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[1. Now these are the priests and the Levites that went up with Zerubbabel the son of Shealtiel, and Jeshua: Seraiah, Jeremiah, Ezra,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1793,51 +1809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. லேவியரின் தலைவராகிய அபியாவும், செரெபியாவும், கத்மியேலின் குமாரன் யெசுவாவும், அவர்களுக்கு எதிரே நிற்கிற அவர்கள் சகோதரரும், தேவனுடைய மனுஷனாகிய தாவீதினுடைய கற்பனையின்படியே துதிக்கவும், தோத்திரிக்கவும், ஒருவருக்கொருவர் எதிர்முகமாக முறைமுறையாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Of Harim, Adna; of Meraioth, Helkai;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1902,51 +1918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. லேவியரின் தலைவராகிய அபியாவும், செரெபியாவும், கத்மியேலின் குமாரன் யெசுவாவும், அவர்களுக்கு எதிரே நிற்கிற அவர்கள் சகோதரரும், தேவனுடைய மனுஷனாகிய தாவீதினுடைய கற்பனையின்படியே துதிக்கவும், தோத்திரிக்கவும், ஒருவருக்கொருவர் எதிர்முகமாக முறைமுறையாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Of Iddo, Zechariah; of Ginnethon, Meshullam;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2011,51 +2027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. லேவியரின் தலைவராகிய அபியாவும், செரெபியாவும், கத்மியேலின் குமாரன் யெசுவாவும், அவர்களுக்கு எதிரே நிற்கிற அவர்கள் சகோதரரும், தேவனுடைய மனுஷனாகிய தாவீதினுடைய கற்பனையின்படியே துதிக்கவும், தோத்திரிக்கவும், ஒருவருக்கொருவர் எதிர்முகமாக முறைமுறையாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Of Abijah, Zichri; of Miniamin, of Moadiah, Piltai:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2120,51 +2136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மத்தனியா, பக்புக்கியா, ஒபதியா, மெசுல்லாம், தல்மோன், அக்கூப் என்பவர்கள் வாசல்களிலிருக்கிற பொக்கிஷ அறைகளைக் காவல்காக்கிறவர்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Of Bilgah, Shammua; of Shemaiah, Jehonathan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2229,51 +2245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மத்தனியா, பக்புக்கியா, ஒபதியா, மெசுல்லாம், தல்மோன், அக்கூப் என்பவர்கள் வாசல்களிலிருக்கிற பொக்கிஷ அறைகளைக் காவல்காக்கிறவர்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And of Joiarib, Mattenai; of Jedaiah, Uzzi;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2338,51 +2354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோத்சதாக்கின் குமாரனாகிய யெசுவாவின் குமாரன் யொயகீமின் நாட்களிலும், அதிபதியாகிய நெகேமியாவும், வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனும் இருக்கிற நாட்களிலும் அவர்கள் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Of Sallai, Kallai; of Amok, Eber;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2447,51 +2463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோத்சதாக்கின் குமாரனாகிய யெசுவாவின் குமாரன் யொயகீமின் நாட்களிலும், அதிபதியாகிய நெகேமியாவும், வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனும் இருக்கிற நாட்களிலும் அவர்கள் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Of Hilkiah, Hashabiah; of Jedaiah, Nethaneel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2556,51 +2572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமின் அலங்கத்தைப் பிரதிஷ்டைபண்ணுகையில், துதியினாலும், பாடலினாலும் கைத்தாளம் தம்புரு சுரமண்டலம் முதலான கீதவாத்தியங்களினாலும், பிரதிஷ்டையை மகிழ்ச்சியோடே கொண்டாட எல்லா இடங்களிலும் இருக்கிற லேவியரை எருசலேமுக்கு வரும்படி தேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. The Levites in the days of Eliashib, Joiada, and Johanan, and Jaddua, were recorded chief of the fathers: also the priests, to the reign of Darius the Persian.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2665,51 +2681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமின் அலங்கத்தைப் பிரதிஷ்டைபண்ணுகையில், துதியினாலும், பாடலினாலும் கைத்தாளம் தம்புரு சுரமண்டலம் முதலான கீதவாத்தியங்களினாலும், பிரதிஷ்டையை மகிழ்ச்சியோடே கொண்டாட எல்லா இடங்களிலும் இருக்கிற லேவியரை எருசலேமுக்கு வரும்படி தேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. The Levites in the days of Eliashib, Joiada, and Johanan, and Jaddua, were recorded chief of the fathers: also the priests, to the reign of Darius the Persian.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2774,51 +2790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எருசலேமின் அலங்கத்தைப் பிரதிஷ்டைபண்ணுகையில், துதியினாலும், பாடலினாலும் கைத்தாளம் தம்புரு சுரமண்டலம் முதலான கீதவாத்தியங்களினாலும், பிரதிஷ்டையை மகிழ்ச்சியோடே கொண்டாட எல்லா இடங்களிலும் இருக்கிற லேவியரை எருசலேமுக்கு வரும்படி தேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. The Levites in the days of Eliashib, Joiada, and Johanan, and Jaddua, were recorded chief of the fathers: also the priests, to the reign of Darius the Persian.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2883,51 +2899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யெசுவா யொயாசீமைப் பெற்றான், யாயசீம் எலியாசிபைப் பெற்றான், எலியாசிப் யொயதாவைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[1. Now these are the priests and the Levites that went up with Zerubbabel the son of Shealtiel, and Jeshua: Seraiah, Jeremiah, Ezra,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2992,51 +3008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே பாடகரின் புத்திரர் எருசலேமின் சுற்றுப்புறங்களான சமபூமியிலும், நெத்தோபாத்தியரின் கிராமங்களிலும்,]]></a:t>
+              <a:t><![CDATA[23. The sons of Levi, the chief of the fathers, were written in the book of the chronicles, even until the days of Johanan the son of Eliashib.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3101,51 +3117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே பாடகரின் புத்திரர் எருசலேமின் சுற்றுப்புறங்களான சமபூமியிலும், நெத்தோபாத்தியரின் கிராமங்களிலும்,]]></a:t>
+              <a:t><![CDATA[23. The sons of Levi, the chief of the fathers, were written in the book of the chronicles, even until the days of Johanan the son of Eliashib.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3210,51 +3226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பெத்கில்காலிலும், கேபா, அஸ்மாவேத் ஊர்களின் நாட்டுப்புறங்களிலுமிருந்துவந்து கூடினார்கள்; பாடகர் எருசலேமைச் சுற்றிலும் தங்களுக்குக் கிராமங்களைக் கட்டியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And the chief of the Levites: Hashabiah, Sherebiah, and Jeshua the son of Kadmiel, with their brethren opposite to them, to praise and to give thanks, according to the commandment of David the man of God, ward opposite to ward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3319,51 +3335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பெத்கில்காலிலும், கேபா, அஸ்மாவேத் ஊர்களின் நாட்டுப்புறங்களிலுமிருந்துவந்து கூடினார்கள்; பாடகர் எருசலேமைச் சுற்றிலும் தங்களுக்குக் கிராமங்களைக் கட்டியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And the chief of the Levites: Hashabiah, Sherebiah, and Jeshua the son of Kadmiel, with their brethren opposite to them, to praise and to give thanks, according to the commandment of David the man of God, ward opposite to ward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3428,51 +3444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆசாரியரும் லேவியரும் தங்களைச் சுத்தம்பண்ணிக்கொண்டு, ஜனத்தையும் பட்டணவாசல்களையும் அலங்கத்தையும் சுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And the chief of the Levites: Hashabiah, Sherebiah, and Jeshua the son of Kadmiel, with their brethren opposite to them, to praise and to give thanks, according to the commandment of David the man of God, ward opposite to ward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3537,51 +3553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆசாரியரும் லேவியரும் தங்களைச் சுத்தம்பண்ணிக்கொண்டு, ஜனத்தையும் பட்டணவாசல்களையும் அலங்கத்தையும் சுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Mattaniah, and Bakbukiah, Obadiah, Meshullam, Talmon, Akkub, were porters keeping the ward at the thresholds of the gates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3646,51 +3662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது நான் யூதாவின் பிரபுக்களை அலங்கத்தின்மேல் ஏறப்பண்ணி, துதிசெய்து நடந்துபோகும்படி இரண்டு பெரிய கூட்டத்தாரை நிறுத்தினேன்; அவர்களில் ஒரு கூட்டத்தார் அலங்கத்தின்மேல் வலதுபுறமாகக் குப்பைமேட்டு வாசலுக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Mattaniah, and Bakbukiah, Obadiah, Meshullam, Talmon, Akkub, were porters keeping the ward at the thresholds of the gates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3755,51 +3771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது நான் யூதாவின் பிரபுக்களை அலங்கத்தின்மேல் ஏறப்பண்ணி, துதிசெய்து நடந்துபோகும்படி இரண்டு பெரிய கூட்டத்தாரை நிறுத்தினேன்; அவர்களில் ஒரு கூட்டத்தார் அலங்கத்தின்மேல் வலதுபுறமாகக் குப்பைமேட்டு வாசலுக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[26. These were in the days of Joiakim the son of Jeshua, the son of Jozadak, and in the days of Nehemiah the governor, and of Ezra the priest, the scribe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3864,51 +3880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் பிறகாலே ஒசாயாவும், யூதாவின் பிரபுக்களில் பாதிப்பேரும்,]]></a:t>
+              <a:t><![CDATA[26. These were in the days of Joiakim the son of Jeshua, the son of Jozadak, and in the days of Nehemiah the governor, and of Ezra the priest, the scribe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3973,51 +3989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அசரியா, எஸ்றா, மெசுல்லாம்,]]></a:t>
+              <a:t><![CDATA[27. And at the dedication of the wall of Jerusalem they sought the Levites out of all their places, to bring them to Jerusalem, to keep the dedication with gladness, both with thanksgivings, and with singing, with cymbals, psalteries, and with harps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4082,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யொயதா யோனத்தானைப் பெற்றான், யோனத்தான் யதுவாலைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[2. Amariah, Malluch, Hattush,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4191,51 +4207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யூதா, பென்யமீன், செமாயா, எரேமியா என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[27. And at the dedication of the wall of Jerusalem they sought the Levites out of all their places, to bring them to Jerusalem, to keep the dedication with gladness, both with thanksgivings, and with singing, with cymbals, psalteries, and with harps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4300,51 +4316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பூரிகைகளைப் பிடிக்கிற ஆசாரியரின் புத்திரரில் ஆசாப்பின் குமாரன் சக்கூரின் மகனாகிய மிகாயாவுக்குக் குமாரனான மத்தனியாவின் மகன் செமாயாவுக்குப் பிறந்த யோனத்தானின் குமாரன் சகரியாவும்,]]></a:t>
+              <a:t><![CDATA[27. And at the dedication of the wall of Jerusalem they sought the Levites out of all their places, to bring them to Jerusalem, to keep the dedication with gladness, both with thanksgivings, and with singing, with cymbals, psalteries, and with harps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4409,51 +4425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பூரிகைகளைப் பிடிக்கிற ஆசாரியரின் புத்திரரில் ஆசாப்பின் குமாரன் சக்கூரின் மகனாகிய மிகாயாவுக்குக் குமாரனான மத்தனியாவின் மகன் செமாயாவுக்குப் பிறந்த யோனத்தானின் குமாரன் சகரியாவும்,]]></a:t>
+              <a:t><![CDATA[28. And the sons of the singers gathered themselves together, both out of the plain country round about Jerusalem, and from the villages of Netophathi;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4518,51 +4534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. தேவனுடைய மனுஷனாகிய தாவீதின் கீதவாத்தியங்களை வாசிக்கிற அவன் சகோதரரான செமாயா, அசரெயேல், மிலாலாய், கிலாலாய், மகாய், நெதனெயேல், யூதா, அனானி என்பவர்களும் போனார்கள்; வேதபாரகனாகிய எஸ்றா இவர்களுக்கு முன்பாக நடந்தான்.]]></a:t>
+              <a:t><![CDATA[28. And the sons of the singers gathered themselves together, both out of the plain country round about Jerusalem, and from the villages of Netophathi;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4627,51 +4643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. தேவனுடைய மனுஷனாகிய தாவீதின் கீதவாத்தியங்களை வாசிக்கிற அவன் சகோதரரான செமாயா, அசரெயேல், மிலாலாய், கிலாலாய், மகாய், நெதனெயேல், யூதா, அனானி என்பவர்களும் போனார்கள்; வேதபாரகனாகிய எஸ்றா இவர்களுக்கு முன்பாக நடந்தான்.]]></a:t>
+              <a:t><![CDATA[29. Also from the house of Gilgal, and out of the fields of Geba and Azmaveth: for the singers had built them villages round about Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4736,51 +4752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அங்கேயிருந்து அவர்கள் தங்களுக்கு எதிரான ஊருணிவாசலுக்கு வந்தபோது, அலங்கத்தைப்பார்க்கிலும் உயரமான தாவீது நகரத்தின் படிகளில் ஏறி, தாவீது வீட்டின்மேலாகக் கிழக்கேயிருக்கிற தண்ணீர் வாசல்மட்டும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Also from the house of Gilgal, and out of the fields of Geba and Azmaveth: for the singers had built them villages round about Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4845,51 +4861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அங்கேயிருந்து அவர்கள் தங்களுக்கு எதிரான ஊருணிவாசலுக்கு வந்தபோது, அலங்கத்தைப்பார்க்கிலும் உயரமான தாவீது நகரத்தின் படிகளில் ஏறி, தாவீது வீட்டின்மேலாகக் கிழக்கேயிருக்கிற தண்ணீர் வாசல்மட்டும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And the priests and the Levites purified themselves, and purified the people, and the gates, and the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4954,51 +4970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. துதிசெய்கிற இரண்டாம் கூட்டத்தார் எதிரேயிருக்கிற வழியாய் நடந்துபோனார்கள், அவர்கள் பிறகாலே நான் போனேன்; ஜனத்தில் பாதிப்பேர் அலங்கத்தின்மேல் சூளைகளின் கொம்மையைக்கடந்து, அகழ் மதில்மட்டும் நெடுகப்போய்,]]></a:t>
+              <a:t><![CDATA[30. And the priests and the Levites purified themselves, and purified the people, and the gates, and the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5063,51 +5079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. துதிசெய்கிற இரண்டாம் கூட்டத்தார் எதிரேயிருக்கிற வழியாய் நடந்துபோனார்கள், அவர்கள் பிறகாலே நான் போனேன்; ஜனத்தில் பாதிப்பேர் அலங்கத்தின்மேல் சூளைகளின் கொம்மையைக்கடந்து, அகழ் மதில்மட்டும் நெடுகப்போய்,]]></a:t>
+              <a:t><![CDATA[31. Then I brought up the princes of Judah upon the wall, and appointed two great companies of them that gave thanks, whereof one went on the right hand upon the wall toward the dung gate:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5172,51 +5188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எப்பிராயீம் வாசலையும் பழையவாசலையும், மீன் வாசலையும், அனானெயேலின் கொம்மையையும், மேயா என்கிற கொம்மையையும் கடந்து, ஆட்டுவாசல்மட்டும் புறப்பட்டுக் காவல்வீட்டுவாசலிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Then I brought up the princes of Judah upon the wall, and appointed two great companies of them that gave thanks, whereof one went on the right hand upon the wall toward the dung gate:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5281,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யொயகீமின் நாட்களிலே பிதா வம்சங்களின் தலைவரான ஆசாரியர்கள் யாரென்றால்: செராயாவின் சந்ததியில் மெராயா, எரேமியாவின் சந்ததியில் அனனியா,]]></a:t>
+              <a:t><![CDATA[3. Shechaniah, Rehum, Meremoth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5390,51 +5406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எப்பிராயீம் வாசலையும் பழையவாசலையும், மீன் வாசலையும், அனானெயேலின் கொம்மையையும், மேயா என்கிற கொம்மையையும் கடந்து, ஆட்டுவாசல்மட்டும் புறப்பட்டுக் காவல்வீட்டுவாசலிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Then I brought up the princes of Judah upon the wall, and appointed two great companies of them that gave thanks, whereof one went on the right hand upon the wall toward the dung gate:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5499,51 +5515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எப்பிராயீம் வாசலையும் பழையவாசலையும், மீன் வாசலையும், அனானெயேலின் கொம்மையையும், மேயா என்கிற கொம்மையையும் கடந்து, ஆட்டுவாசல்மட்டும் புறப்பட்டுக் காவல்வீட்டுவாசலிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And after them went Hoshaiah, and half of the princes of Judah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5608,51 +5624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதற்குப்பின்பு துதி செய்கிற இரண்டு கூட்டத்தாரும் தேவனுடைய ஆலயத்திலே வந்து நின்றார்கள்; நானும் என்னோடேகூட இருக்கிற தலைவரில் பாதிப்பேரும்,]]></a:t>
+              <a:t><![CDATA[33. And Azariah, Ezra, and Meshullam,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5717,51 +5733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதற்குப்பின்பு துதி செய்கிற இரண்டு கூட்டத்தாரும் தேவனுடைய ஆலயத்திலே வந்து நின்றார்கள்; நானும் என்னோடேகூட இருக்கிற தலைவரில் பாதிப்பேரும்,]]></a:t>
+              <a:t><![CDATA[34. Judah, and Benjamin, and Shemaiah, and Jeremiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5826,51 +5842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பூரிகைகளைப் பிடிக்கிற எலியாக்கீம், மாசெயா, மினியாமீன், மிகாயா, எலியோனாய், சகரியா, அனானியா என்கிற ஆசாரியர்களும்,]]></a:t>
+              <a:t><![CDATA[35. And certain of the priests' sons with trumpets; namely, Zechariah the son of Jonathan, the son of Shemaiah, the son of Mattaniah, the son of Michaiah, the son of Zaccur, the son of Asaph:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5935,51 +5951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பூரிகைகளைப் பிடிக்கிற எலியாக்கீம், மாசெயா, மினியாமீன், மிகாயா, எலியோனாய், சகரியா, அனானியா என்கிற ஆசாரியர்களும்,]]></a:t>
+              <a:t><![CDATA[35. And certain of the priests' sons with trumpets; namely, Zechariah the son of Jonathan, the son of Shemaiah, the son of Mattaniah, the son of Michaiah, the son of Zaccur, the son of Asaph:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6044,51 +6060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மாசெயா, செமாயா, எலெயாசார், ஊசி, யோகனான், மல்கியா, ஏலாம், ஏசேர் என்பவர்களும் நின்றோம்; பாடகரும் அவர்கள் விசாரிப்புக்காரனாகிய யெஷாகியாவும சத்தமாய்ப் பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And his brethren, Shemaiah, and Azarael, Milalai, Gilalai, Maai, Nethaneel, and Judah, Hanani, with the musical instruments of David the man of God, and Ezra the scribe before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6153,51 +6169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மாசெயா, செமாயா, எலெயாசார், ஊசி, யோகனான், மல்கியா, ஏலாம், ஏசேர் என்பவர்களும் நின்றோம்; பாடகரும் அவர்கள் விசாரிப்புக்காரனாகிய யெஷாகியாவும சத்தமாய்ப் பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And his brethren, Shemaiah, and Azarael, Milalai, Gilalai, Maai, Nethaneel, and Judah, Hanani, with the musical instruments of David the man of God, and Ezra the scribe before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6262,51 +6278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அந்நாளிலே மிகுதியான பலிகளைச் செலுத்தி தேவன் தங்களுக்கு மகா சந்தோஷத்தை உண்டாக்கினதினால் மகிழ்ச்சியாயிருந்தார்கள்; ஸ்திரீகளும் பிள்ளைகளுங்கூடக் களிகூர்ந்தார்கள்; எருசலேமின் களிப்பு தூரத்திலே கேட்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[36. And his brethren, Shemaiah, and Azarael, Milalai, Gilalai, Maai, Nethaneel, and Judah, Hanani, with the musical instruments of David the man of God, and Ezra the scribe before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6371,51 +6387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அந்நாளிலே மிகுதியான பலிகளைச் செலுத்தி தேவன் தங்களுக்கு மகா சந்தோஷத்தை உண்டாக்கினதினால் மகிழ்ச்சியாயிருந்தார்கள்; ஸ்திரீகளும் பிள்ளைகளுங்கூடக் களிகூர்ந்தார்கள்; எருசலேமின் களிப்பு தூரத்திலே கேட்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[37. And at the fountain gate, which was opposite to them, they went up by the stairs of the city of David, at the going up of the wall, above the house of David, even unto the water gate eastward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6480,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யொயகீமின் நாட்களிலே பிதா வம்சங்களின் தலைவரான ஆசாரியர்கள் யாரென்றால்: செராயாவின் சந்ததியில் மெராயா, எரேமியாவின் சந்ததியில் அனனியா,]]></a:t>
+              <a:t><![CDATA[4. Iddo, Ginnetho, Abijah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6589,51 +6605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அந்நாளிலே மிகுதியான பலிகளைச் செலுத்தி தேவன் தங்களுக்கு மகா சந்தோஷத்தை உண்டாக்கினதினால் மகிழ்ச்சியாயிருந்தார்கள்; ஸ்திரீகளும் பிள்ளைகளுங்கூடக் களிகூர்ந்தார்கள்; எருசலேமின் களிப்பு தூரத்திலே கேட்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[37. And at the fountain gate, which was opposite to them, they went up by the stairs of the city of David, at the going up of the wall, above the house of David, even unto the water gate eastward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6698,51 +6714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அன்றையதினம் பொக்கிஷங்களையும், படைப்புகளையும், முதல் கனிகளையும், தசமபாகங்களையும் வைக்கும் அறைகளின்மேல், ஆசாரியர்களுக்கும் லேவியர்களுக்கும் நியாயப்பிரமாணத்தின்படியே வரவேண்டிய பட்டணங்களுடைய நிலங்களின் பங்குகளை அவைகளில் சேர்க்கும்படிக்கு, சில மனுஷர் விசாரிப்புக்காரராக வைக்கப்பட்டார்கள்; ஊழியஞ்செய்து நிற்கிற ஆசாரியர்மேலும் லேவியர்மேலும் யூதா மனிதர் சந்தோஷமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And at the fountain gate, which was opposite to them, they went up by the stairs of the city of David, at the going up of the wall, above the house of David, even unto the water gate eastward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6807,51 +6823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அன்றையதினம் பொக்கிஷங்களையும், படைப்புகளையும், முதல் கனிகளையும், தசமபாகங்களையும் வைக்கும் அறைகளின்மேல், ஆசாரியர்களுக்கும் லேவியர்களுக்கும் நியாயப்பிரமாணத்தின்படியே வரவேண்டிய பட்டணங்களுடைய நிலங்களின் பங்குகளை அவைகளில் சேர்க்கும்படிக்கு, சில மனுஷர் விசாரிப்புக்காரராக வைக்கப்பட்டார்கள்; ஊழியஞ்செய்து நிற்கிற ஆசாரியர்மேலும் லேவியர்மேலும் யூதா மனிதர் சந்தோஷமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And the other company of them that gave thanks went opposite to them, and I after them, and the half of the people upon the wall, from beyond the tower of the furnaces even unto the broad wall;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6916,51 +6932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அன்றையதினம் பொக்கிஷங்களையும், படைப்புகளையும், முதல் கனிகளையும், தசமபாகங்களையும் வைக்கும் அறைகளின்மேல், ஆசாரியர்களுக்கும் லேவியர்களுக்கும் நியாயப்பிரமாணத்தின்படியே வரவேண்டிய பட்டணங்களுடைய நிலங்களின் பங்குகளை அவைகளில் சேர்க்கும்படிக்கு, சில மனுஷர் விசாரிப்புக்காரராக வைக்கப்பட்டார்கள்; ஊழியஞ்செய்து நிற்கிற ஆசாரியர்மேலும் லேவியர்மேலும் யூதா மனிதர் சந்தோஷமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And the other company of them that gave thanks went opposite to them, and I after them, and the half of the people upon the wall, from beyond the tower of the furnaces even unto the broad wall;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7025,51 +7041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அன்றையதினம் பொக்கிஷங்களையும், படைப்புகளையும், முதல் கனிகளையும், தசமபாகங்களையும் வைக்கும் அறைகளின்மேல், ஆசாரியர்களுக்கும் லேவியர்களுக்கும் நியாயப்பிரமாணத்தின்படியே வரவேண்டிய பட்டணங்களுடைய நிலங்களின் பங்குகளை அவைகளில் சேர்க்கும்படிக்கு, சில மனுஷர் விசாரிப்புக்காரராக வைக்கப்பட்டார்கள்; ஊழியஞ்செய்து நிற்கிற ஆசாரியர்மேலும் லேவியர்மேலும் யூதா மனிதர் சந்தோஷமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And the other company of them that gave thanks went opposite to them, and I after them, and the half of the people upon the wall, from beyond the tower of the furnaces even unto the broad wall;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7134,51 +7150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பாடகரும், வாசல் காவலாளரும், தாவீதும் அவன் குமாரனாகிய சாலொமோனும் கற்பித்தபடியே தங்கள் தேவனுடைய காவலையும், சுத்திகரிப்பின் காவலையும் காத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And from above the gate of Ephraim, and above the old gate, and above the fish gate, and the tower of Hananeel, and the tower of Meah, even unto the sheep gate: and they stood still in the prison gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7243,51 +7259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பாடகரும், வாசல் காவலாளரும், தாவீதும் அவன் குமாரனாகிய சாலொமோனும் கற்பித்தபடியே தங்கள் தேவனுடைய காவலையும், சுத்திகரிப்பின் காவலையும் காத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And from above the gate of Ephraim, and above the old gate, and above the fish gate, and the tower of Hananeel, and the tower of Meah, even unto the sheep gate: and they stood still in the prison gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7352,51 +7368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. தாவீதும் ஆசாப்பும் இருந்த பூர்வநாட்களில் பாடகரின் தலைவரும் வைக்கப்பட்டு, தேவனுக்குத் துதியும் தோத்திரங்களும் செலுத்துகிற சங்கீதங்கள் திட்டம்பண்ணப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[40. So stood the two companies of them that gave thanks in the house of God, and I, and the half of the rulers with me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7461,51 +7477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. தாவீதும் ஆசாப்பும் இருந்த பூர்வநாட்களில் பாடகரின் தலைவரும் வைக்கப்பட்டு, தேவனுக்குத் துதியும் தோத்திரங்களும் செலுத்துகிற சங்கீதங்கள் திட்டம்பண்ணப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[40. So stood the two companies of them that gave thanks in the house of God, and I, and the half of the rulers with me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7570,51 +7586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ஆகையால் செரூபாபேலின் நாட்களிலும், நெகேமியாவின் நாட்களிலும் இஸ்ரவேலர் எல்லாரும் பாடகருக்கும் வாசல் காவலாளருக்கும் அன்றாடகத் திட்டமாகிய பங்குகளைக் கொடுத்தார்கள்; அவர்கள் லேவியருக்கென்று பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்; லேவியர் ஆரோனின் புத்திரருக்கென்று அவர்கள் பங்கைப் பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And the priests; Eliakim, Maaseiah, Miniamin, Michaiah, Elioenai, Zechariah, and Hananiah, with trumpets;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7679,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எஸ்றாவின் சந்ததியில் மெசுல்லாம், அமரியாவின் சந்ததியில் யோகனான்,]]></a:t>
+              <a:t><![CDATA[5. Miamin, Maadiah, Bilgah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7788,51 +7804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ஆகையால் செரூபாபேலின் நாட்களிலும், நெகேமியாவின் நாட்களிலும் இஸ்ரவேலர் எல்லாரும் பாடகருக்கும் வாசல் காவலாளருக்கும் அன்றாடகத் திட்டமாகிய பங்குகளைக் கொடுத்தார்கள்; அவர்கள் லேவியருக்கென்று பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்; லேவியர் ஆரோனின் புத்திரருக்கென்று அவர்கள் பங்கைப் பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And the priests; Eliakim, Maaseiah, Miniamin, Michaiah, Elioenai, Zechariah, and Hananiah, with trumpets;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7897,51 +7913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ஆகையால் செரூபாபேலின் நாட்களிலும், நெகேமியாவின் நாட்களிலும் இஸ்ரவேலர் எல்லாரும் பாடகருக்கும் வாசல் காவலாளருக்கும் அன்றாடகத் திட்டமாகிய பங்குகளைக் கொடுத்தார்கள்; அவர்கள் லேவியருக்கென்று பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்; லேவியர் ஆரோனின் புத்திரருக்கென்று அவர்கள் பங்கைப் பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[42. And Maaseiah, and Shemaiah, and Eleazar, and Uzzi, and Jehohanan, and Malchijah, and Elam, and Ezer. And the singers sang loud, with Jezrahiah their overseer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8006,51 +8022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. செயல்த்தியேலின் குமாரனாகிய செருபாபேலோடும் யெசுவாவோடும் வந்த ஆசாரியரும் லேவியரும் யாரென்றால்: செராயா எரேமியா, எஸ்றா,]]></a:t>
+              <a:t><![CDATA[42. And Maaseiah, and Shemaiah, and Eleazar, and Uzzi, and Jehohanan, and Malchijah, and Elam, and Ezer. And the singers sang loud, with Jezrahiah their overseer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8115,51 +8131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. செயல்த்தியேலின் குமாரனாகிய செருபாபேலோடும் யெசுவாவோடும் வந்த ஆசாரியரும் லேவியரும் யாரென்றால்: செராயா எரேமியா, எஸ்றா,]]></a:t>
+              <a:t><![CDATA[43. Also that day they offered great sacrifices, and rejoiced: for God had made them rejoice with great joy: the wives also and the children rejoiced: so that the joy of Jerusalem was heard even far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8224,51 +8240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அமரியா, மல்லூக், அத்தூஸ்,]]></a:t>
+              <a:t><![CDATA[43. Also that day they offered great sacrifices, and rejoiced: for God had made them rejoice with great joy: the wives also and the children rejoiced: so that the joy of Jerusalem was heard even far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8333,51 +8349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. செகனியா, ரெகூம், மெரெமோத்,]]></a:t>
+              <a:t><![CDATA[43. Also that day they offered great sacrifices, and rejoiced: for God had made them rejoice with great joy: the wives also and the children rejoiced: so that the joy of Jerusalem was heard even far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8442,51 +8458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இத்தோ, கிநேதோ, அபியா,]]></a:t>
+              <a:t><![CDATA[44. And at that time were some appointed over the chambers for the treasures, for the offerings, for the first-fruits, and for the tithes, to gather into them out of the fields of the cities the portions of the law for the priests and Levites: for Judah rejoiced for the priests and for the Levites that waited.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8551,51 +8567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மியாமின், மாதியா, பில்கா,]]></a:t>
+              <a:t><![CDATA[44. And at that time were some appointed over the chambers for the treasures, for the offerings, for the first-fruits, and for the tithes, to gather into them out of the fields of the cities the portions of the law for the priests and Levites: for Judah rejoiced for the priests and for the Levites that waited.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8660,51 +8676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. செமாயா, யோயாரிப், யெதாயா,]]></a:t>
+              <a:t><![CDATA[44. And at that time were some appointed over the chambers for the treasures, for the offerings, for the first-fruits, and for the tithes, to gather into them out of the fields of the cities the portions of the law for the priests and Levites: for Judah rejoiced for the priests and for the Levites that waited.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8769,51 +8785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சல்லு, ஆமோக், இல்க்கியா, யெதாயா என்பவர்கள்; இவர்கள் யெசுவாவின் நாட்களில், ஆசாரியருக்கும் தங்கள் சகோதரருக்கும் தலைவராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[44. And at that time were some appointed over the chambers for the treasures, for the offerings, for the first-fruits, and for the tithes, to gather into them out of the fields of the cities the portions of the law for the priests and Levites: for Judah rejoiced for the priests and for the Levites that waited.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8878,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மெலிகுவின் சந்ததியில் யோனத்தான், செபனியாவின் சந்ததியில் யோசேப்பு,]]></a:t>
+              <a:t><![CDATA[6. Shemaiah, and Joiarib, Jedaiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8987,51 +9003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சல்லு, ஆமோக், இல்க்கியா, யெதாயா என்பவர்கள்; இவர்கள் யெசுவாவின் நாட்களில், ஆசாரியருக்கும் தங்கள் சகோதரருக்கும் தலைவராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[45. And both the singers and the porters kept the ward of their God, and the ward of the purification, according to the commandment of David, and of Solomon his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9096,51 +9112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. லேவியர் யாரென்றால்: யெசுவா பின்னூயி, கத்மியேல், செரெபியா, யூதா, மத்தனியா என்பவர்கள்; இவனும் இவன் சகோதரரும் துதிசெய்தலை விசாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[45. And both the singers and the porters kept the ward of their God, and the ward of the purification, according to the commandment of David, and of Solomon his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9205,51 +9221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. லேவியர் யாரென்றால்: யெசுவா பின்னூயி, கத்மியேல், செரெபியா, யூதா, மத்தனியா என்பவர்கள்; இவனும் இவன் சகோதரரும் துதிசெய்தலை விசாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[46. For in the days of David and Asaph of old there were chief of the singers, and songs of praise and thanksgiving unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9314,51 +9330,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பக்புக்கியா, உன்னி என்கிற அவர்கள் சகோதரர் அவர்களுக்கு எதிரே காவல்காத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[46. For in the days of David and Asaph of old there were chief of the singers, and songs of praise and thanksgiving unto God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And all Israel in the days of Zerubbabel, and in the days of Nehemiah, gave the portions of the singers and the porters, every day his portion: and they sanctified holy things unto the Levites; and the Levites sanctified them unto the children of Aaron.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And all Israel in the days of Zerubbabel, and in the days of Nehemiah, gave the portions of the singers and the porters, every day his portion: and they sanctified holy things unto the Levites; and the Levites sanctified them unto the children of Aaron.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And all Israel in the days of Zerubbabel, and in the days of Nehemiah, gave the portions of the singers and the porters, every day his portion: and they sanctified holy things unto the Levites; and the Levites sanctified them unto the children of Aaron.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And all Israel in the days of Zerubbabel, and in the days of Nehemiah, gave the portions of the singers and the porters, every day his portion: and they sanctified holy things unto the Levites; and the Levites sanctified them unto the children of Aaron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9423,51 +9875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆரீமின் சந்ததியில் அத்னா, மெராயோதின் சந்ததியில் எல்காய்,]]></a:t>
+              <a:t><![CDATA[7. Sallu, Amok, Hilkiah, Jedaiah. These were the chief of the priests and of their brethren in the days of Jeshua.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9502,51 +9954,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473741420" r:id="rId1"/>
+    <p:sldLayoutId id="2478604305" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10194,50 +10646,82 @@
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10346,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Of Iddo, Zechariah; of Ginnethon, Meshullam;]]></a:t>
+              <a:t><![CDATA[சகோதரருக்கும் தலைவராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Of Abijah, Zichri; of Miniamin, of Moadiah, Piltai:]]></a:t>
+              <a:t><![CDATA[8. லேவியர் யாரென்றால்: யெசுவா பின்னூயி, கத்மியேல், செரெபியா, யூதா, மத்தனியா என்பவர்கள்; இவனும் இவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Of Bilgah, Shammua; of Shemaiah, Jehonathan;]]></a:t>
+              <a:t><![CDATA[சகோதரரும் துதிசெய்தலை விசாரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And of Joiarib, Mattenai; of Jedaiah, Uzzi;]]></a:t>
+              <a:t><![CDATA[9. பக்புக்கியா, உன்னி என்கிற அவர்கள் சகோதரர் அவர்களுக்கு எதிரே காவல்காத்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Of Sallai, Kallai; of Amok, Eber;]]></a:t>
+              <a:t><![CDATA[10. யெசுவா யொயாசீமைப் பெற்றான், யாயசீம் எலியாசிபைப் பெற்றான், எலியாசிப் யொயதாவைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Of Hilkiah, Hashabiah; of Jedaiah, Nethaneel.]]></a:t>
+              <a:t><![CDATA[11. யொயதா யோனத்தானைப் பெற்றான், யோனத்தான் யதுவாலைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The Levites in the days of Eliashib, Joiada, and Johanan, and Jaddua, were recorded chief of the]]></a:t>
+              <a:t><![CDATA[12. யொயகீமின் நாட்களிலே பிதா வம்சங்களின் தலைவரான ஆசாரியர்கள் யாரென்றால்: செராயாவின் சந்ததியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers: also the priests, to the reign of Darius the Persian.]]></a:t>
+              <a:t><![CDATA[மெராயா, எரேமியாவின் சந்ததியில் அனனியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The sons of Levi, the chief of the fathers, were written in the book of the chronicles, even]]></a:t>
+              <a:t><![CDATA[13. எஸ்றாவின் சந்ததியில் மெசுல்லாம், அமரியாவின் சந்ததியில் யோகனான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[until the days of Johanan the son of Eliashib.]]></a:t>
+              <a:t><![CDATA[14. மெலிகுவின் சந்ததியில் யோனத்தான், செபனியாவின் சந்ததியில் யோசேப்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Jeshua brings forth Joiakim, Joiakim also brings forth Eliashib, and Eliashib brings forth]]></a:t>
+              <a:t><![CDATA[1. செயல்த்தியேலின் குமாரனாகிய செருபாபேலோடும் யெசுவாவோடும் வந்த ஆசாரியரும் லேவியரும் யாரென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the chief of the Levites: Hashabiah, Sherebiah, and Jeshua the son of Kadmiel, with their]]></a:t>
+              <a:t><![CDATA[15. ஆரீமின் சந்ததியில் அத்னா, மெராயோதின் சந்ததியில் எல்காய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brethren opposite to them, to praise and to give thanks, according to the commandment of David the]]></a:t>
+              <a:t><![CDATA[16. இத்தோவின் சந்ததியில் சகரியா, கிநெதோனின் சந்ததியில் மெசுல்லாம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man of God, ward opposite to ward.]]></a:t>
+              <a:t><![CDATA[17. அபியாவின் சந்ததியில் சிக்ரி, மினியாமீன்மொவதியா, என்பவர்களின் சந்ததியில் பில்தாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Mattaniah, and Bakbukiah, Obadiah, Meshullam, Talmon, Akkub, were porters keeping the ward at]]></a:t>
+              <a:t><![CDATA[18. பில்காவின் சந்ததியில் சம்முவா, செமாயாவின் சந்ததியில் யோனத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the thresholds of the gates.]]></a:t>
+              <a:t><![CDATA[19. யோயாரிபின் சந்ததியில் மத்தனா, யெதாயாவின் சந்ததியில் நெதனெயேல் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. These were in the days of Joiakim the son of Jeshua, the son of Jozadak, and in the days of]]></a:t>
+              <a:t><![CDATA[20. சல்லாயின் சந்ததியில் கல்லாய், ஆமோக்கின் சந்ததியில் ஏபேர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Nehemiah the governor, and of Ezra the priest, the scribe.]]></a:t>
+              <a:t><![CDATA[21. இல்க்கியாவின் சந்ததியில் அசபியா, யெதாயாவின் சந்ததியில் நெதனெயேல் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And at the dedication of the wall of Jerusalem they sought the Levites out of all their places,]]></a:t>
+              <a:t><![CDATA[22. எலியாசிபின் நாட்களில் யொயதா, யோகனான், யதுவா என்கிற லேவியர் பிதா வம்சங்களின் தலைவராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to bring them to Jerusalem, to keep the dedication with gladness, both with thanksgivings, and with]]></a:t>
+              <a:t><![CDATA[எழுதப்பட்டார்கள்; பெர்சியனாகிய தரியுவின் ராஜ்யபாரமட்டும் இருந்த ஆசாரியர்களும் அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[singing, with cymbals, psalteries, and with harps.]]></a:t>
+              <a:t><![CDATA[எழுதப்பட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Joiada,]]></a:t>
+              <a:t><![CDATA[செராயா எரேமியா, எஸ்றா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the sons of the singers gathered themselves together, both out of the plain country round]]></a:t>
+              <a:t><![CDATA[23. லேவி புத்திரராகிய பிதா வம்சங்களின் தலைவர் எலியாசிபின் குமாரனாகிய யோகனானின் நாட்கள்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[about Jerusalem, and from the villages of Netophathi;]]></a:t>
+              <a:t><![CDATA[நாளாகமப் புஸ்தகத்தில் எழுதப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Also from the house of Gilgal, and out of the fields of Geba and Azmaveth: for the singers had]]></a:t>
+              <a:t><![CDATA[24. லேவியரின் தலைவராகிய அபியாவும், செரெபியாவும், கத்மியேலின் குமாரன் யெசுவாவும், அவர்களுக்கு எதிரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[built them villages round about Jerusalem.]]></a:t>
+              <a:t><![CDATA[நிற்கிற அவர்கள் சகோதரரும், தேவனுடைய மனுஷனாகிய தாவீதினுடைய கற்பனையின்படியே துதிக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And the priests and the Levites purified themselves, and purified the people, and the gates, and]]></a:t>
+              <a:t><![CDATA[தோத்திரிக்கவும், ஒருவருக்கொருவர் எதிர்முகமாக முறைமுறையாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the wall.]]></a:t>
+              <a:t><![CDATA[25. மத்தனியா, பக்புக்கியா, ஒபதியா, மெசுல்லாம், தல்மோன், அக்கூப் என்பவர்கள் வாசல்களிலிருக்கிற பொக்கிஷ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then I brought up the princes of Judah upon the wall, and appointed two great companies of them]]></a:t>
+              <a:t><![CDATA[அறைகளைக் காவல்காக்கிறவர்களாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that gave thanks, whereof one went on the right hand upon the wall toward the dung gate:]]></a:t>
+              <a:t><![CDATA[26. யோத்சதாக்கின் குமாரனாகிய யெசுவாவின் குமாரன் யொயகீமின் நாட்களிலும், அதிபதியாகிய நெகேமியாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And after them went Hoshaiah, and half of the princes of Judah,]]></a:t>
+              <a:t><![CDATA[வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனும் இருக்கிற நாட்களிலும் அவர்கள் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And Azariah, Ezra, and Meshullam,]]></a:t>
+              <a:t><![CDATA[27. எருசலேமின் அலங்கத்தைப் பிரதிஷ்டைபண்ணுகையில், துதியினாலும், பாடலினாலும் கைத்தாளம் தம்புரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Joiada brings forth Jonathan, and Jonathan brings forth Jaddua.]]></a:t>
+              <a:t><![CDATA[2. அமரியா, மல்லூக், அத்தூஸ்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Judah, and Benjamin, and Shemaiah, and Jeremiah,]]></a:t>
+              <a:t><![CDATA[சுரமண்டலம் முதலான கீதவாத்தியங்களினாலும், பிரதிஷ்டையை மகிழ்ச்சியோடே கொண்டாட எல்லா இடங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And certain of the priests' sons with trumpets; namely, Zechariah the son of Jonathan, the son]]></a:t>
+              <a:t><![CDATA[இருக்கிற லேவியரை எருசலேமுக்கு வரும்படி தேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Shemaiah, the son of Mattaniah, the son of Michaiah, the son of Zaccur, the son of Asaph:]]></a:t>
+              <a:t><![CDATA[28. அப்படியே பாடகரின் புத்திரர் எருசலேமின் சுற்றுப்புறங்களான சமபூமியிலும், நெத்தோபாத்தியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And his brethren, Shemaiah, and Azarael, Milalai, Gilalai, Maai, Nethaneel, and Judah, Hanani,]]></a:t>
+              <a:t><![CDATA[கிராமங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with the musical instruments of David the man of God, and Ezra the scribe before them.]]></a:t>
+              <a:t><![CDATA[29. பெத்கில்காலிலும், கேபா, அஸ்மாவேத் ஊர்களின் நாட்டுப்புறங்களிலுமிருந்துவந்து கூடினார்கள்; பாடகர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And at the fountain gate, which was opposite to them, they went up by the stairs of the city of]]></a:t>
+              <a:t><![CDATA[எருசலேமைச் சுற்றிலும் தங்களுக்குக் கிராமங்களைக் கட்டியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[David, at the going up of the wall, above the house of David, even unto the water gate eastward.]]></a:t>
+              <a:t><![CDATA[30. ஆசாரியரும் லேவியரும் தங்களைச் சுத்தம்பண்ணிக்கொண்டு, ஜனத்தையும் பட்டணவாசல்களையும் அலங்கத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the other company of them that gave thanks went opposite to them, and I after them, and the]]></a:t>
+              <a:t><![CDATA[சுத்தம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[half of the people upon the wall, from beyond the tower of the furnaces even unto the broad wall;]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது நான் யூதாவின் பிரபுக்களை அலங்கத்தின்மேல் ஏறப்பண்ணி, துதிசெய்து நடந்துபோகும்படி இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And from above the gate of Ephraim, and above the old gate, and above the fish gate, and the]]></a:t>
+              <a:t><![CDATA[பெரிய கூட்டத்தாரை நிறுத்தினேன்; அவர்களில் ஒரு கூட்டத்தார் அலங்கத்தின்மேல் வலதுபுறமாகக் குப்பைமேட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And in the days of Joiakim were priests, the chief of the fathers: of Seraiah, Meraiah; of]]></a:t>
+              <a:t><![CDATA[3. செகனியா, ரெகூம், மெரெமோத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tower of Hananeel, and the tower of Meah, even unto the sheep gate: and they stood still in the]]></a:t>
+              <a:t><![CDATA[வாசலுக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prison gate.]]></a:t>
+              <a:t><![CDATA[32. அவர்கள் பிறகாலே ஒசாயாவும், யூதாவின் பிரபுக்களில் பாதிப்பேரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. So stood the two companies of them that gave thanks in the house of God, and I, and the half of]]></a:t>
+              <a:t><![CDATA[33. அசரியா, எஸ்றா, மெசுல்லாம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the rulers with me:]]></a:t>
+              <a:t><![CDATA[34. யூதா, பென்யமீன், செமாயா, எரேமியா என்பவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And the priests; Eliakim, Maaseiah, Miniamin, Michaiah, Elioenai, Zechariah, and Hananiah, with]]></a:t>
+              <a:t><![CDATA[35. பூரிகைகளைப் பிடிக்கிற ஆசாரியரின் புத்திரரில் ஆசாப்பின் குமாரன் சக்கூரின் மகனாகிய மிகாயாவுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trumpets;]]></a:t>
+              <a:t><![CDATA[குமாரனான மத்தனியாவின் மகன் செமாயாவுக்குப் பிறந்த யோனத்தானின் குமாரன் சகரியாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And Maaseiah, and Shemaiah, and Eleazar, and Uzzi, and Jehohanan, and Malchijah, and Elam, and]]></a:t>
+              <a:t><![CDATA[36. தேவனுடைய மனுஷனாகிய தாவீதின் கீதவாத்தியங்களை வாசிக்கிற அவன் சகோதரரான செமாயா, அசரெயேல், மிலாலாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ezer. And the singers sang loud, with Jezrahiah their overseer.]]></a:t>
+              <a:t><![CDATA[கிலாலாய், மகாய், நெதனெயேல், யூதா, அனானி என்பவர்களும் போனார்கள்; வேதபாரகனாகிய எஸ்றா இவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. Also that day they offered great sacrifices, and rejoiced: for God had made them rejoice with]]></a:t>
+              <a:t><![CDATA[முன்பாக நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great joy: the wives also and the children rejoiced: so that the joy of Jerusalem was heard even far]]></a:t>
+              <a:t><![CDATA[37. அங்கேயிருந்து அவர்கள் தங்களுக்கு எதிரான ஊருணிவாசலுக்கு வந்தபோது, அலங்கத்தைப்பார்க்கிலும் உயரமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jeremiah, Hananiah;]]></a:t>
+              <a:t><![CDATA[4. இத்தோ, கிநேதோ, அபியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[off.]]></a:t>
+              <a:t><![CDATA[தாவீது நகரத்தின் படிகளில் ஏறி, தாவீது வீட்டின்மேலாகக் கிழக்கேயிருக்கிற தண்ணீர் வாசல்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And at that time were some appointed over the chambers for the treasures, for the offerings, for]]></a:t>
+              <a:t><![CDATA[போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the first-fruits, and for the tithes, to gather into them out of the fields of the cities the]]></a:t>
+              <a:t><![CDATA[38. துதிசெய்கிற இரண்டாம் கூட்டத்தார் எதிரேயிருக்கிற வழியாய் நடந்துபோனார்கள், அவர்கள் பிறகாலே நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[portions of the law for the priests and Levites: for Judah rejoiced for the priests and for the]]></a:t>
+              <a:t><![CDATA[போனேன்; ஜனத்தில் பாதிப்பேர் அலங்கத்தின்மேல் சூளைகளின் கொம்மையைக்கடந்து, அகழ் மதில்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18134,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Levites that waited.]]></a:t>
+              <a:t><![CDATA[நெடுகப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18266,51 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And both the singers and the porters kept the ward of their God, and the ward of the]]></a:t>
+              <a:t><![CDATA[39. எப்பிராயீம் வாசலையும் பழையவாசலையும், மீன் வாசலையும், அனானெயேலின் கொம்மையையும், மேயா என்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18398,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[purification, according to the commandment of David, and of Solomon his son.]]></a:t>
+              <a:t><![CDATA[கொம்மையையும் கடந்து, ஆட்டுவாசல்மட்டும் புறப்பட்டுக் காவல்வீட்டுவாசலிலே நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18530,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. For in the days of David and Asaph of old there were chief of the singers, and songs of praise]]></a:t>
+              <a:t><![CDATA[40. அதற்குப்பின்பு துதி செய்கிற இரண்டு கூட்டத்தாரும் தேவனுடைய ஆலயத்திலே வந்து நின்றார்கள்; நானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18662,51 +19146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and thanksgiving unto God.]]></a:t>
+              <a:t><![CDATA[என்னோடேகூட இருக்கிற தலைவரில் பாதிப்பேரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18794,51 +19278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. And all Israel in the days of Zerubbabel, and in the days of Nehemiah, gave the portions of the]]></a:t>
+              <a:t><![CDATA[41. பூரிகைகளைப் பிடிக்கிற எலியாக்கீம், மாசெயா, மினியாமீன், மிகாயா, எலியோனாய், சகரியா, அனானியா என்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18926,51 +19410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Of Ezra, Meshullam; of Amariah, Jehohanan;]]></a:t>
+              <a:t><![CDATA[5. மியாமின், மாதியா, பில்கா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19058,51 +19542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[singers and the porters, every day his portion: and they sanctified holy things unto the Levites;]]></a:t>
+              <a:t><![CDATA[ஆசாரியர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19190,51 +19674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the Levites sanctified them unto the children of Aaron.]]></a:t>
+              <a:t><![CDATA[42. மாசெயா, செமாயா, எலெயாசார், ஊசி, யோகனான், மல்கியா, ஏலாம், ஏசேர் என்பவர்களும் நின்றோம்; பாடகரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19322,51 +19806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now these are the priests and the Levites that went up with Zerubbabel the son of Shealtiel, and]]></a:t>
+              <a:t><![CDATA[அவர்கள் விசாரிப்புக்காரனாகிய யெஷாகியாவும சத்தமாய்ப் பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19454,51 +19938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jeshua: Seraiah, Jeremiah, Ezra,]]></a:t>
+              <a:t><![CDATA[43. அந்நாளிலே மிகுதியான பலிகளைச் செலுத்தி தேவன் தங்களுக்கு மகா சந்தோஷத்தை உண்டாக்கினதினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19586,51 +20070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Amariah, Malluch, Hattush,]]></a:t>
+              <a:t><![CDATA[மகிழ்ச்சியாயிருந்தார்கள்; ஸ்திரீகளும் பிள்ளைகளுங்கூடக் களிகூர்ந்தார்கள்; எருசலேமின் களிப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19718,51 +20202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Shechaniah, Rehum, Meremoth,]]></a:t>
+              <a:t><![CDATA[தூரத்திலே கேட்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19850,51 +20334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Iddo, Ginnetho, Abijah,]]></a:t>
+              <a:t><![CDATA[44. அன்றையதினம் பொக்கிஷங்களையும், படைப்புகளையும், முதல் கனிகளையும், தசமபாகங்களையும் வைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19982,51 +20466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Miamin, Maadiah, Bilgah,]]></a:t>
+              <a:t><![CDATA[அறைகளின்மேல், ஆசாரியர்களுக்கும் லேவியர்களுக்கும் நியாயப்பிரமாணத்தின்படியே வரவேண்டிய பட்டணங்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20114,51 +20598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Shemaiah, and Joiarib, Jedaiah,]]></a:t>
+              <a:t><![CDATA[நிலங்களின் பங்குகளை அவைகளில் சேர்க்கும்படிக்கு, சில மனுஷர் விசாரிப்புக்காரராக வைக்கப்பட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20246,51 +20730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Sallu, Amok, Hilkiah, Jedaiah. These were the chief of the priests and of their brethren in the]]></a:t>
+              <a:t><![CDATA[ஊழியஞ்செய்து நிற்கிற ஆசாரியர்மேலும் லேவியர்மேலும் யூதா மனிதர் சந்தோஷமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20378,51 +20862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Of Melicu, Jonathan; of Shebaniah, Joseph;]]></a:t>
+              <a:t><![CDATA[6. செமாயா, யோயாரிப், யெதாயா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20510,51 +20994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[days of Jeshua.]]></a:t>
+              <a:t><![CDATA[45. பாடகரும், வாசல் காவலாளரும், தாவீதும் அவன் குமாரனாகிய சாலொமோனும் கற்பித்தபடியே தங்கள் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20642,51 +21126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Moreover the Levites: Jeshua, Binnui, Kadmiel, Sherebiah, Judah, and Mattaniah, which was over]]></a:t>
+              <a:t><![CDATA[காவலையும், சுத்திகரிப்பின் காவலையும் காத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20774,51 +21258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the thanksgiving, he and his brethren.]]></a:t>
+              <a:t><![CDATA[46. தாவீதும் ஆசாப்பும் இருந்த பூர்வநாட்களில் பாடகரின் தலைவரும் வைக்கப்பட்டு, தேவனுக்குத் துதியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20906,51 +21390,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Also Bakbukiah and Unni, their brethren, were opposite to them in the watches.]]></a:t>
+              <a:t><![CDATA[தோத்திரங்களும் செலுத்துகிற சங்கீதங்கள் திட்டம்பண்ணப்பட்டிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. ஆகையால் செரூபாபேலின் நாட்களிலும், நெகேமியாவின் நாட்களிலும் இஸ்ரவேலர் எல்லாரும் பாடகருக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாசல் காவலாளருக்கும் அன்றாடகத் திட்டமாகிய பங்குகளைக் கொடுத்தார்கள்; அவர்கள் லேவியருக்கென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரதிஷ்டைபண்ணிக் கொடுத்தார்கள்; லேவியர் ஆரோனின் புத்திரருக்கென்று அவர்கள் பங்கைப் பிரதிஷ்டைபண்ணிக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21038,51 +22050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Of Harim, Adna; of Meraioth, Helkai;]]></a:t>
+              <a:t><![CDATA[7. சல்லு, ஆமோக், இல்க்கியா, யெதாயா என்பவர்கள்; இவர்கள் யெசுவாவின் நாட்களில், ஆசாரியருக்கும் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21099,91 +22111,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21209,51 +22221,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21384,51 +22396,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>83</Slides>
+  <Slides>87</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>