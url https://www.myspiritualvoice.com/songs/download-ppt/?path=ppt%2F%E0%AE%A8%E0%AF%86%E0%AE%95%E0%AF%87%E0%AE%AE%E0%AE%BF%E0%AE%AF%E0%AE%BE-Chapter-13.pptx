--- v0 (2026-06-21)
+++ v1 (2026-09-16)
@@ -129,50 +129,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -222,50 +240,59 @@
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -432,53 +459,62 @@
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -538,51 +574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. முற்காலத்தில் காணிக்கைகளும் சாம்பிராணியும், பணிமுட்டுகளும், லேவியருக்கும் பாடகருக்கும் வாசல்காவலருக்கும் கட்டளைபண்ணப்பட்ட தானியம் திராட்சரசம் எண்ணெய் என்பவைகளிலே தசமபாகமும், ஆசாரியரைச் சேருகிற படைப்பான காணிக்கைகளும் வைக்கப்பட்டிருந்த இடத்தில் ஒரு பெரிய அறையை அவனுக்கு ஆயத்தம்பண்ணியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And before this, Eliashib the priest, having the oversight of the chamber of the house of our God, was allied unto Tobiah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -647,51 +683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. முற்காலத்தில் காணிக்கைகளும் சாம்பிராணியும், பணிமுட்டுகளும், லேவியருக்கும் பாடகருக்கும் வாசல்காவலருக்கும் கட்டளைபண்ணப்பட்ட தானியம் திராட்சரசம் எண்ணெய் என்பவைகளிலே தசமபாகமும், ஆசாரியரைச் சேருகிற படைப்பான காணிக்கைகளும் வைக்கப்பட்டிருந்த இடத்தில் ஒரு பெரிய அறையை அவனுக்கு ஆயத்தம்பண்ணியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And he had prepared for him a great chamber, where in old times they laid the food offerings, the frankincense, and the vessels, and the tithes of the corn, the new wine, and the oil, which was commanded to be given to the Levites, and the singers, and the porters; and the offerings of the priests.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -756,51 +792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. முற்காலத்தில் காணிக்கைகளும் சாம்பிராணியும், பணிமுட்டுகளும், லேவியருக்கும் பாடகருக்கும் வாசல்காவலருக்கும் கட்டளைபண்ணப்பட்ட தானியம் திராட்சரசம் எண்ணெய் என்பவைகளிலே தசமபாகமும், ஆசாரியரைச் சேருகிற படைப்பான காணிக்கைகளும் வைக்கப்பட்டிருந்த இடத்தில் ஒரு பெரிய அறையை அவனுக்கு ஆயத்தம்பண்ணியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And he had prepared for him a great chamber, where in old times they laid the food offerings, the frankincense, and the vessels, and the tithes of the corn, the new wine, and the oil, which was commanded to be given to the Levites, and the singers, and the porters; and the offerings of the priests.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -865,51 +901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. முற்காலத்தில் காணிக்கைகளும் சாம்பிராணியும், பணிமுட்டுகளும், லேவியருக்கும் பாடகருக்கும் வாசல்காவலருக்கும் கட்டளைபண்ணப்பட்ட தானியம் திராட்சரசம் எண்ணெய் என்பவைகளிலே தசமபாகமும், ஆசாரியரைச் சேருகிற படைப்பான காணிக்கைகளும் வைக்கப்பட்டிருந்த இடத்தில் ஒரு பெரிய அறையை அவனுக்கு ஆயத்தம்பண்ணியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And he had prepared for him a great chamber, where in old times they laid the food offerings, the frankincense, and the vessels, and the tithes of the corn, the new wine, and the oil, which was commanded to be given to the Levites, and the singers, and the porters; and the offerings of the priests.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -974,51 +1010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதெல்லாம் நடக்கும்போது நான் எருசலேமில் இல்லை; பாபிலோன் ராஜாவாகிய அர்தசஷ்டாவின் முப்பத்திரண்டாம் வருஷத்திலே நான் ராஜாவினிடத்திற்குப்போய், சில நாளுக்குப்பின்பு திரும்ப ராஜாவினிடத்தில் உத்தரவு பெற்றுக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[5. And he had prepared for him a great chamber, where in old times they laid the food offerings, the frankincense, and the vessels, and the tithes of the corn, the new wine, and the oil, which was commanded to be given to the Levites, and the singers, and the porters; and the offerings of the priests.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1083,51 +1119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதெல்லாம் நடக்கும்போது நான் எருசலேமில் இல்லை; பாபிலோன் ராஜாவாகிய அர்தசஷ்டாவின் முப்பத்திரண்டாம் வருஷத்திலே நான் ராஜாவினிடத்திற்குப்போய், சில நாளுக்குப்பின்பு திரும்ப ராஜாவினிடத்தில் உத்தரவு பெற்றுக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[6. But in all this time was not I at Jerusalem: for in the two and thirtieth year of Artaxerxes king of Babylon came I unto the king, and after certain days obtained I leave of the king:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1192,51 +1228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எருசலேமுக்கு வந்தேன்; அப்பொழுது எலியாசிப் தொபியாவுக்கு தேவனுடைய ஆலயத்துப் பிராகாரங்களில் ஒரு அறையை ஆயத்தம்பண்ணினதினால் செய்த பொல்லாப்பை அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[6. But in all this time was not I at Jerusalem: for in the two and thirtieth year of Artaxerxes king of Babylon came I unto the king, and after certain days obtained I leave of the king:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1301,51 +1337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எருசலேமுக்கு வந்தேன்; அப்பொழுது எலியாசிப் தொபியாவுக்கு தேவனுடைய ஆலயத்துப் பிராகாரங்களில் ஒரு அறையை ஆயத்தம்பண்ணினதினால் செய்த பொல்லாப்பை அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[6. But in all this time was not I at Jerusalem: for in the two and thirtieth year of Artaxerxes king of Babylon came I unto the king, and after certain days obtained I leave of the king:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1410,51 +1446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதினால் நான் மிகவும் மனமடிவாகி, தொபியாவின் வீட்டுத் தட்டுமுட்டுகளையெல்லாம் அந்த அறையிலிருந்து வெளியே எறிந்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[7. And I came to Jerusalem, and understood of the evil that Eliashib did for Tobiah, in preparing him a chamber in the courts of the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1519,51 +1555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதினால் நான் மிகவும் மனமடிவாகி, தொபியாவின் வீட்டுத் தட்டுமுட்டுகளையெல்லாம் அந்த அறையிலிருந்து வெளியே எறிந்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[7. And I came to Jerusalem, and understood of the evil that Eliashib did for Tobiah, in preparing him a chamber in the courts of the house of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1628,51 +1664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றையதினம் ஜனங்கள் கேட்க மோசேயின் புஸ்தகத்தை வாசித்தார்கள்; அதிலே அம்மோனியரும் மோவாபியரும், இஸ்ரவேல் புத்திரருக்கு அப்பமும் தண்ணீரும் கொடுக்க எதிர்கொண்டுவராமல், அவர்களைச் சபிக்க அவர்களுக்கு விரோதமாய்ப் பிலேயாமைக் கூலிபொருந்திக்கொண்டபடியினால்,]]></a:t>
+              <a:t><![CDATA[1. On that day they read in the book of Moses in the audience of the people; and therein was found written, that the Ammonite and the Moabite should not come into the congregation of God for ever;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1737,51 +1773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு நான் அறைவீடுகளைச் சுத்திகரிக்கச்சொல்லி, தேவனுடைய ஆலயப்பணிமுட்டுகளையும் காணிக்கைகளையும் சாம்பிராணியையும் அங்கே திரும்பக்கொண்டுவந்து வைத்தேன்.]]></a:t>
+              <a:t><![CDATA[8. And it grieved me sore: therefore I cast forth all the household stuff to Tobiah out of the chamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1846,51 +1882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு நான் அறைவீடுகளைச் சுத்திகரிக்கச்சொல்லி, தேவனுடைய ஆலயப்பணிமுட்டுகளையும் காணிக்கைகளையும் சாம்பிராணியையும் அங்கே திரும்பக்கொண்டுவந்து வைத்தேன்.]]></a:t>
+              <a:t><![CDATA[8. And it grieved me sore: therefore I cast forth all the household stuff to Tobiah out of the chamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1955,51 +1991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னையும் லேவியருக்கு அவர்கள் பங்குகள் கொடுக்கப்படவில்லையென்பதையும், பணிவிடை செய்கிற லேவியரும் பாடகரும் அவரவர் தங்கள் வெளிநிலங்களுக்கு ஓடிப்போனார்கள் என்பதையும் நான் அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[9. Then I commanded, and they cleansed the chambers: and thither brought I again the vessels of the house of God, with the food offering and the frankincense.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2064,51 +2100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னையும் லேவியருக்கு அவர்கள் பங்குகள் கொடுக்கப்படவில்லையென்பதையும், பணிவிடை செய்கிற லேவியரும் பாடகரும் அவரவர் தங்கள் வெளிநிலங்களுக்கு ஓடிப்போனார்கள் என்பதையும் நான் அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[9. Then I commanded, and they cleansed the chambers: and thither brought I again the vessels of the house of God, with the food offering and the frankincense.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2173,51 +2209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது நான் தலைமையானவர்களோடே வழக்காடி, தேவனுடைய ஆலயம் கைவிடப்பட்டுப்போவானேன் என்று சொல்லி, அவர்களைச் சேர்த்து, அவரவர் நிலையில் அவர்களை வைத்தேன்.]]></a:t>
+              <a:t><![CDATA[10. And I perceived that the portions of the Levites had not been given them: for the Levites and the singers, that did the work, were fled every one to his field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2282,51 +2318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது நான் தலைமையானவர்களோடே வழக்காடி, தேவனுடைய ஆலயம் கைவிடப்பட்டுப்போவானேன் என்று சொல்லி, அவர்களைச் சேர்த்து, அவரவர் நிலையில் அவர்களை வைத்தேன்.]]></a:t>
+              <a:t><![CDATA[10. And I perceived that the portions of the Levites had not been given them: for the Levites and the singers, that did the work, were fled every one to his field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2391,51 +2427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது யூதர் எல்லாரும் தானியம் திராட்சரசம் எண்ணெய் என்பவைகளில் தசமபாகத்தைப் பொக்கிஷ அறைகளில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then contended I with the rulers, and said, Why is the house of God forsaken? And I gathered them together, and set them in their place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2500,51 +2536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நான் ஆசாரியராகிய செலேமியாவையும் வேதபாரகனாகிய சாதோக்கையும் லேவியரில் பெதாயாவையும், இவர்களுக்குக் கைத்துணையாக மத்தனியாவின் குமாரன்சக்கூரின் மகனாகிய ஆனானையும் பொக்கிஷ அறைகளின்மேல் விசாரிப்புக்காரராக வைத்தேன்; அவர்கள் உண்மையுள்ளவர்களென்று எண்ணப்பட்டார்கள்; ஆகையால் தங்கள் சகோதரருக்குப் பங்கிடுகிற வேலை அவர்களுக்கு ஒப்புவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[11. Then contended I with the rulers, and said, Why is the house of God forsaken? And I gathered them together, and set them in their place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2609,51 +2645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நான் ஆசாரியராகிய செலேமியாவையும் வேதபாரகனாகிய சாதோக்கையும் லேவியரில் பெதாயாவையும், இவர்களுக்குக் கைத்துணையாக மத்தனியாவின் குமாரன்சக்கூரின் மகனாகிய ஆனானையும் பொக்கிஷ அறைகளின்மேல் விசாரிப்புக்காரராக வைத்தேன்; அவர்கள் உண்மையுள்ளவர்களென்று எண்ணப்பட்டார்கள்; ஆகையால் தங்கள் சகோதரருக்குப் பங்கிடுகிற வேலை அவர்களுக்கு ஒப்புவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[12. Then brought all Judah the tithe of the corn and the new wine and the oil unto the treasuries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2718,51 +2754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நான் ஆசாரியராகிய செலேமியாவையும் வேதபாரகனாகிய சாதோக்கையும் லேவியரில் பெதாயாவையும், இவர்களுக்குக் கைத்துணையாக மத்தனியாவின் குமாரன்சக்கூரின் மகனாகிய ஆனானையும் பொக்கிஷ அறைகளின்மேல் விசாரிப்புக்காரராக வைத்தேன்; அவர்கள் உண்மையுள்ளவர்களென்று எண்ணப்பட்டார்கள்; ஆகையால் தங்கள் சகோதரருக்குப் பங்கிடுகிற வேலை அவர்களுக்கு ஒப்புவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[12. Then brought all Judah the tithe of the corn and the new wine and the oil unto the treasuries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2827,51 +2863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றையதினம் ஜனங்கள் கேட்க மோசேயின் புஸ்தகத்தை வாசித்தார்கள்; அதிலே அம்மோனியரும் மோவாபியரும், இஸ்ரவேல் புத்திரருக்கு அப்பமும் தண்ணீரும் கொடுக்க எதிர்கொண்டுவராமல், அவர்களைச் சபிக்க அவர்களுக்கு விரோதமாய்ப் பிலேயாமைக் கூலிபொருந்திக்கொண்டபடியினால்,]]></a:t>
+              <a:t><![CDATA[1. On that day they read in the book of Moses in the audience of the people; and therein was found written, that the Ammonite and the Moabite should not come into the congregation of God for ever;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2936,51 +2972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் தேவனே, நான் என் தேவனுடைய ஆலயத்துக்காகவும் அதின் முறைமைகளுக்காகவும் செய்த நற்கிரியைகளைக் குலைத்துப்போடாமல், இந்தக் காரியத்திலே என்னை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[13. And I made treasurers over the treasuries, Shelemiah the priest, and Zadok the scribe, and of the Levites, Pedaiah: and next to them was Hanan the son of Zaccur, the son of Mattaniah: for they were counted faithful, and their office was to distribute unto their brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3045,51 +3081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் தேவனே, நான் என் தேவனுடைய ஆலயத்துக்காகவும் அதின் முறைமைகளுக்காகவும் செய்த நற்கிரியைகளைக் குலைத்துப்போடாமல், இந்தக் காரியத்திலே என்னை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[13. And I made treasurers over the treasuries, Shelemiah the priest, and Zadok the scribe, and of the Levites, Pedaiah: and next to them was Hanan the son of Zaccur, the son of Mattaniah: for they were counted faithful, and their office was to distribute unto their brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3154,51 +3190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த நாட்களில் நான் யூதாவிலே ஓய்வுநாளில் சிலர் ஆலைகளை மிதிக்கிறதையும், சிலர் ஆலைகளை தானியப் பொதிகளைக் கழுதைகள்மேல் ஏற்றிக்கொண்டு வருகிறதையும் திராட்சரசம், திராட்சப்பழம், அத்திப்பழம் முதலானவைகளின் பற்பல சுமைகளை ஓய்வுநாளிலே எருசலேமுக்குக் கொண்டுவருகிறதையும் கண்டு, அவர்கள் தின்பண்டம் விற்கிற நாளைப்பற்றி அவர்களைத் திடசாட்சியாய்க் கடிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[13. And I made treasurers over the treasuries, Shelemiah the priest, and Zadok the scribe, and of the Levites, Pedaiah: and next to them was Hanan the son of Zaccur, the son of Mattaniah: for they were counted faithful, and their office was to distribute unto their brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3263,51 +3299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த நாட்களில் நான் யூதாவிலே ஓய்வுநாளில் சிலர் ஆலைகளை மிதிக்கிறதையும், சிலர் ஆலைகளை தானியப் பொதிகளைக் கழுதைகள்மேல் ஏற்றிக்கொண்டு வருகிறதையும் திராட்சரசம், திராட்சப்பழம், அத்திப்பழம் முதலானவைகளின் பற்பல சுமைகளை ஓய்வுநாளிலே எருசலேமுக்குக் கொண்டுவருகிறதையும் கண்டு, அவர்கள் தின்பண்டம் விற்கிற நாளைப்பற்றி அவர்களைத் திடசாட்சியாய்க் கடிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[13. And I made treasurers over the treasuries, Shelemiah the priest, and Zadok the scribe, and of the Levites, Pedaiah: and next to them was Hanan the son of Zaccur, the son of Mattaniah: for they were counted faithful, and their office was to distribute unto their brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3372,51 +3408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த நாட்களில் நான் யூதாவிலே ஓய்வுநாளில் சிலர் ஆலைகளை மிதிக்கிறதையும், சிலர் ஆலைகளை தானியப் பொதிகளைக் கழுதைகள்மேல் ஏற்றிக்கொண்டு வருகிறதையும் திராட்சரசம், திராட்சப்பழம், அத்திப்பழம் முதலானவைகளின் பற்பல சுமைகளை ஓய்வுநாளிலே எருசலேமுக்குக் கொண்டுவருகிறதையும் கண்டு, அவர்கள் தின்பண்டம் விற்கிற நாளைப்பற்றி அவர்களைத் திடசாட்சியாய்க் கடிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[14. Remember me, O my God, concerning this, and wipe not out my good deeds that I have done for the house of my God, and for the offices thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3481,51 +3517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மீனையும் சகலவித சரக்குகளையும் கொண்டுவந்து, ஓய்வுநாளிலே யூதா புத்திரருக்கும் எருசலேமில் இருக்கிறவர்களுக்கும் விற்கிற சில தீரியரும் உள்ளே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Remember me, O my God, concerning this, and wipe not out my good deeds that I have done for the house of my God, and for the offices thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3590,51 +3626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மீனையும் சகலவித சரக்குகளையும் கொண்டுவந்து, ஓய்வுநாளிலே யூதா புத்திரருக்கும் எருசலேமில் இருக்கிறவர்களுக்கும் விற்கிற சில தீரியரும் உள்ளே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. In those days saw I in Judah some treading wine presses on the sabbath, and bringing in sheaves, and lading asses; as also wine, grapes, and figs, and all manner of burdens, which they brought into Jerusalem on the sabbath day: and I testified against them in the day wherein they sold victuals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3699,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் நான் யூதாவின் பெரியவர்களைக் கடிந்துகொண்டு: நீங்கள் ஓய்வுநாளைப் பரிசுத்தக் குலைச்சலாக்குகிற இந்தப் பொல்லாத செய்கையென்ன?]]></a:t>
+              <a:t><![CDATA[15. In those days saw I in Judah some treading wine presses on the sabbath, and bringing in sheaves, and lading asses; as also wine, grapes, and figs, and all manner of burdens, which they brought into Jerusalem on the sabbath day: and I testified against them in the day wherein they sold victuals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3808,51 +3844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் நான் யூதாவின் பெரியவர்களைக் கடிந்துகொண்டு: நீங்கள் ஓய்வுநாளைப் பரிசுத்தக் குலைச்சலாக்குகிற இந்தப் பொல்லாத செய்கையென்ன?]]></a:t>
+              <a:t><![CDATA[15. In those days saw I in Judah some treading wine presses on the sabbath, and bringing in sheaves, and lading asses; as also wine, grapes, and figs, and all manner of burdens, which they brought into Jerusalem on the sabbath day: and I testified against them in the day wherein they sold victuals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3917,51 +3953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உங்கள் பிதாக்கள் இப்படிச்செய்ததினாலல்லவா, நமது தேவன் நம்மேலும் இந்தநகரத்தின்மேலும் இந்தத்தீங்கையெல்லாம் வரப்பண்ணினார்; நீங்களோவென்றால் ஓய்வுநாளைப் பரிசுத்தக் குலைச்சலாக்குகிறதினால் இஸ்ரவேலின்மேலிருக்கிற உக்கிரத்தை அதிகரிக்கப்பண்ணுகிறீர்கள் என்று அவர்களுக்குச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[15. In those days saw I in Judah some treading wine presses on the sabbath, and bringing in sheaves, and lading asses; as also wine, grapes, and figs, and all manner of burdens, which they brought into Jerusalem on the sabbath day: and I testified against them in the day wherein they sold victuals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4026,51 +4062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் என்றைக்கும், அந்தச் சாபத்தை ஆசீர்வாதமாகத் திருப்பின எங்கள் தேவனுடைய சபைக்குட்படலாகாது என்று எழுதியிருக்கிறதாகக் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. On that day they read in the book of Moses in the audience of the people; and therein was found written, that the Ammonite and the Moabite should not come into the congregation of God for ever;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4135,51 +4171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உங்கள் பிதாக்கள் இப்படிச்செய்ததினாலல்லவா, நமது தேவன் நம்மேலும் இந்தநகரத்தின்மேலும் இந்தத்தீங்கையெல்லாம் வரப்பண்ணினார்; நீங்களோவென்றால் ஓய்வுநாளைப் பரிசுத்தக் குலைச்சலாக்குகிறதினால் இஸ்ரவேலின்மேலிருக்கிற உக்கிரத்தை அதிகரிக்கப்பண்ணுகிறீர்கள் என்று அவர்களுக்குச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[16. There dwelt men of Tyre also therein, which brought fish, and all manner of ware, and sold on the sabbath unto the children of Judah, and in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4244,51 +4280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் ஓய்வுநாளுக்குமுன்னே எருசலேமின் பட்டணவாசலில், மாலைமயங்கும்போது, கதவுகளைப்பூட்டவும், ஓய்வுநாள் முடியுமட்டும் அவைகளைத் திறவாதிருக்கவும் வேண்டுமென்று கட்டளையிட்டு, ஓய்வுநாளிலே ஒரு சுமையும் உள்ளே வராதபடிக்கு வாசலண்டையிலே என் வேலைக்காரரில் சிலரை நிறுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[16. There dwelt men of Tyre also therein, which brought fish, and all manner of ware, and sold on the sabbath unto the children of Judah, and in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4353,51 +4389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் ஓய்வுநாளுக்குமுன்னே எருசலேமின் பட்டணவாசலில், மாலைமயங்கும்போது, கதவுகளைப்பூட்டவும், ஓய்வுநாள் முடியுமட்டும் அவைகளைத் திறவாதிருக்கவும் வேண்டுமென்று கட்டளையிட்டு, ஓய்வுநாளிலே ஒரு சுமையும் உள்ளே வராதபடிக்கு வாசலண்டையிலே என் வேலைக்காரரில் சிலரை நிறுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[17. Then I contended with the nobles of Judah, and said unto them, What evil thing is this that all of you do, and profane the sabbath day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4462,51 +4498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் ஓய்வுநாளுக்குமுன்னே எருசலேமின் பட்டணவாசலில், மாலைமயங்கும்போது, கதவுகளைப்பூட்டவும், ஓய்வுநாள் முடியுமட்டும் அவைகளைத் திறவாதிருக்கவும் வேண்டுமென்று கட்டளையிட்டு, ஓய்வுநாளிலே ஒரு சுமையும் உள்ளே வராதபடிக்கு வாசலண்டையிலே என் வேலைக்காரரில் சிலரை நிறுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[17. Then I contended with the nobles of Judah, and said unto them, What evil thing is this that all of you do, and profane the sabbath day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4571,51 +4607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் ஓய்வுநாளுக்குமுன்னே எருசலேமின் பட்டணவாசலில், மாலைமயங்கும்போது, கதவுகளைப்பூட்டவும், ஓய்வுநாள் முடியுமட்டும் அவைகளைத் திறவாதிருக்கவும் வேண்டுமென்று கட்டளையிட்டு, ஓய்வுநாளிலே ஒரு சுமையும் உள்ளே வராதபடிக்கு வாசலண்டையிலே என் வேலைக்காரரில் சிலரை நிறுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[18. Did not your fathers thus, and did not our God bring all this evil upon us, and upon this city? yet all of you bring more wrath upon Israel by profaning the sabbath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4680,51 +4716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதினால் வர்த்தகரும், சகலவித சரக்குகளை விற்கிறவர்களும், இரண்டொருதரம் எருசலேமுக்குப் புறம்பே இராத்தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Did not your fathers thus, and did not our God bring all this evil upon us, and upon this city? yet all of you bring more wrath upon Israel by profaning the sabbath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4789,51 +4825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது நான் அவர்களைத் திடசாட்சியாய்க் கடிந்துகொன்டு, நீங்கள் அலங்கத்தண்டையிலே இராத்தங்குகிறது என்ன? நீங்கள் மறுபடியும் இப்படிச் செய்தால், உங்கள்மேல் கைபோடுவேன் என்று அவர்களோடே சொன்னேன்; அதுமுதல் அவர்கள் ஓய்வுநாளில் வராதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Did not your fathers thus, and did not our God bring all this evil upon us, and upon this city? yet all of you bring more wrath upon Israel by profaning the sabbath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4898,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது நான் அவர்களைத் திடசாட்சியாய்க் கடிந்துகொன்டு, நீங்கள் அலங்கத்தண்டையிலே இராத்தங்குகிறது என்ன? நீங்கள் மறுபடியும் இப்படிச் செய்தால், உங்கள்மேல் கைபோடுவேன் என்று அவர்களோடே சொன்னேன்; அதுமுதல் அவர்கள் ஓய்வுநாளில் வராதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And it came to pass, that when the gates of Jerusalem began to be dark before the sabbath, I commanded that the gates should be shut, and charged that they should not be opened till after the sabbath: and some of my servants set I at the gates, that there should no burden be brought in on the sabbath day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5007,51 +5043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஓய்வுநாளைப் பரிசுத்தமாக்கும்படிக்கு, உங்களைச் சுத்தம்பண்ணிக்கொண்டு வாசல்களைக் காக்க வாருங்களென்று லேவியருக்கும் சொன்னேன்என் தேவனே, இதைக்குறித்து நீர் என்னை நினைத்தருளி, உம்முடைய மிகுந்த கிருபையின்படி எனக்கு இரங்குவீராக.]]></a:t>
+              <a:t><![CDATA[19. And it came to pass, that when the gates of Jerusalem began to be dark before the sabbath, I commanded that the gates should be shut, and charged that they should not be opened till after the sabbath: and some of my servants set I at the gates, that there should no burden be brought in on the sabbath day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5116,51 +5152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஓய்வுநாளைப் பரிசுத்தமாக்கும்படிக்கு, உங்களைச் சுத்தம்பண்ணிக்கொண்டு வாசல்களைக் காக்க வாருங்களென்று லேவியருக்கும் சொன்னேன்என் தேவனே, இதைக்குறித்து நீர் என்னை நினைத்தருளி, உம்முடைய மிகுந்த கிருபையின்படி எனக்கு இரங்குவீராக.]]></a:t>
+              <a:t><![CDATA[19. And it came to pass, that when the gates of Jerusalem began to be dark before the sabbath, I commanded that the gates should be shut, and charged that they should not be opened till after the sabbath: and some of my servants set I at the gates, that there should no burden be brought in on the sabbath day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5225,51 +5261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் என்றைக்கும், அந்தச் சாபத்தை ஆசீர்வாதமாகத் திருப்பின எங்கள் தேவனுடைய சபைக்குட்படலாகாது என்று எழுதியிருக்கிறதாகக் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[2. Because they met not the children of Israel with bread and with water, but hired Balaam against them, that he should curse them: nevertheless our God turned the curse into a blessing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5334,51 +5370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஓய்வுநாளைப் பரிசுத்தமாக்கும்படிக்கு, உங்களைச் சுத்தம்பண்ணிக்கொண்டு வாசல்களைக் காக்க வாருங்களென்று லேவியருக்கும் சொன்னேன்என் தேவனே, இதைக்குறித்து நீர் என்னை நினைத்தருளி, உம்முடைய மிகுந்த கிருபையின்படி எனக்கு இரங்குவீராக.]]></a:t>
+              <a:t><![CDATA[20. So the merchants and sellers of all kind of ware lodged without Jerusalem once or twice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5443,51 +5479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அஸ்தோத், அம்மோன், மோவாப் ஜாதிகளான ஸ்திரீகளைச் சேர்த்துக்கொண்ட சில யூதரையும் அந்த நாட்களில் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[20. So the merchants and sellers of all kind of ware lodged without Jerusalem once or twice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5552,51 +5588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் பிள்ளைகள் பேசின பேச்சில் பாதி அஸ்தோத் பாஷையாயிருந்தது; இவர்கள் அந்தந்த ஜாதிகளின் பாஷையைத் தவிர யூதபாஷையைத் திட்டமாய்ப் பேச அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Then I testified against them, and said unto them, Why lodge all of you about the wall? if all of you do so again, I will lay hands on you. From that time forth came they no more on the sabbath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5661,51 +5697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் பிள்ளைகள் பேசின பேச்சில் பாதி அஸ்தோத் பாஷையாயிருந்தது; இவர்கள் அந்தந்த ஜாதிகளின் பாஷையைத் தவிர யூதபாஷையைத் திட்டமாய்ப் பேச அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Then I testified against them, and said unto them, Why lodge all of you about the wall? if all of you do so again, I will lay hands on you. From that time forth came they no more on the sabbath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5770,51 +5806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்களையும் நான் கடிந்துகொண்டு அவர்கள்மேல் வரும் சாபத்தைக் கூறி அவர்களில் சிலரை அடித்து, மயிரைப் பிய்த்து: நீங்கள் உங்கள் குமாரத்திகளை அவர்கள் குமாரருக்குக் கொடாமலும், அவர்கள் குமாரத்திகளில் ஒருவரையும் உங்கள் குமாரருக்காகிலும் உங்களுக்காகிலும் கொள்ளாமலும் இருக்கவேண்டுமென்று அவர்களை தேவன்மேல் ஆணையிடப்பண்ணி, நான் அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[21. Then I testified against them, and said unto them, Why lodge all of you about the wall? if all of you do so again, I will lay hands on you. From that time forth came they no more on the sabbath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5879,51 +5915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்களையும் நான் கடிந்துகொண்டு அவர்கள்மேல் வரும் சாபத்தைக் கூறி அவர்களில் சிலரை அடித்து, மயிரைப் பிய்த்து: நீங்கள் உங்கள் குமாரத்திகளை அவர்கள் குமாரருக்குக் கொடாமலும், அவர்கள் குமாரத்திகளில் ஒருவரையும் உங்கள் குமாரருக்காகிலும் உங்களுக்காகிலும் கொள்ளாமலும் இருக்கவேண்டுமென்று அவர்களை தேவன்மேல் ஆணையிடப்பண்ணி, நான் அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[22. And I commanded the Levites that they should cleanse themselves, and that they should come and keep the gates, to sanctify the sabbath day. Remember me, O my God, concerning this also, and spare me according to the greatness of your mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5988,51 +6024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்களையும் நான் கடிந்துகொண்டு அவர்கள்மேல் வரும் சாபத்தைக் கூறி அவர்களில் சிலரை அடித்து, மயிரைப் பிய்த்து: நீங்கள் உங்கள் குமாரத்திகளை அவர்கள் குமாரருக்குக் கொடாமலும், அவர்கள் குமாரத்திகளில் ஒருவரையும் உங்கள் குமாரருக்காகிலும் உங்களுக்காகிலும் கொள்ளாமலும் இருக்கவேண்டுமென்று அவர்களை தேவன்மேல் ஆணையிடப்பண்ணி, நான் அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[22. And I commanded the Levites that they should cleanse themselves, and that they should come and keep the gates, to sanctify the sabbath day. Remember me, O my God, concerning this also, and spare me according to the greatness of your mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6097,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் இதினாலே பாவஞ்செய்தானல்லவா? அவனைப்போன்ற ராஜா அநேகம் ஜாதிகளுக்குள்ளே உண்டாயிருந்ததில்லை; அவன் தன் தேவனாலே சிநேகிக்கப்பட்டவனாயிருந்தான்; தேவன் அவனை இஸ்ரவேலனைத்தின்மேலும் ராஜாவாக வைத்தார்; அப்பபடிப்பட்டவனையும் மறுஜாதியான ஸ்திரீகள் பாவஞ்செய்யப்பண்ணினார்களே.]]></a:t>
+              <a:t><![CDATA[22. And I commanded the Levites that they should cleanse themselves, and that they should come and keep the gates, to sanctify the sabbath day. Remember me, O my God, concerning this also, and spare me according to the greatness of your mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6206,51 +6242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் இதினாலே பாவஞ்செய்தானல்லவா? அவனைப்போன்ற ராஜா அநேகம் ஜாதிகளுக்குள்ளே உண்டாயிருந்ததில்லை; அவன் தன் தேவனாலே சிநேகிக்கப்பட்டவனாயிருந்தான்; தேவன் அவனை இஸ்ரவேலனைத்தின்மேலும் ராஜாவாக வைத்தார்; அப்பபடிப்பட்டவனையும் மறுஜாதியான ஸ்திரீகள் பாவஞ்செய்யப்பண்ணினார்களே.]]></a:t>
+              <a:t><![CDATA[23. In those days also saw I Jews that had married wives of Ashdod, of Ammon, and of Moab:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6315,51 +6351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் இதினாலே பாவஞ்செய்தானல்லவா? அவனைப்போன்ற ராஜா அநேகம் ஜாதிகளுக்குள்ளே உண்டாயிருந்ததில்லை; அவன் தன் தேவனாலே சிநேகிக்கப்பட்டவனாயிருந்தான்; தேவன் அவனை இஸ்ரவேலனைத்தின்மேலும் ராஜாவாக வைத்தார்; அப்பபடிப்பட்டவனையும் மறுஜாதியான ஸ்திரீகள் பாவஞ்செய்யப்பண்ணினார்களே.]]></a:t>
+              <a:t><![CDATA[23. In those days also saw I Jews that had married wives of Ashdod, of Ammon, and of Moab:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6424,51 +6460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் அவர்கள் அந்தக் கட்டளையைக் கேட்டபோது, பல ஜாதியான ஜனங்களையெல்லாம் இஸ்ரவேலைவிட்டுப் பிரித்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Because they met not the children of Israel with bread and with water, but hired Balaam against them, that he should curse them: nevertheless our God turned the curse into a blessing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6533,51 +6569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் மறுஜாதியான ஸ்திரீகளைச் சேர்த்துக்கொள்ளுகிறதினால், நம்முடைய தேவனுக்குத் துரோகிகளாகி, இந்தப் பெரிய பொல்லாப்பையெல்லாம் செய்யும்படி, உங்களுக்கு இடங்கொடுப்போமோ என்றேன்.]]></a:t>
+              <a:t><![CDATA[24. And their children spoke half in the speech of Ashdod, and could not speak in the Jews' language, but according to the language of each people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6642,51 +6678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் மறுஜாதியான ஸ்திரீகளைச் சேர்த்துக்கொள்ளுகிறதினால், நம்முடைய தேவனுக்குத் துரோகிகளாகி, இந்தப் பெரிய பொல்லாப்பையெல்லாம் செய்யும்படி, உங்களுக்கு இடங்கொடுப்போமோ என்றேன்.]]></a:t>
+              <a:t><![CDATA[24. And their children spoke half in the speech of Ashdod, and could not speak in the Jews' language, but according to the language of each people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6751,51 +6787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யொயதாவின் புத்திரரிலே பிரதான ஆசாரியனாகிய எலியாசிபினுடைய குமாரன் ஒருவன் ஓரோனியனான சன்பல்லாத்துக்கு மருமகனானான்; ஆகையால் அவனை என்னைவிட்டுத் துரத்தினேன்.]]></a:t>
+              <a:t><![CDATA[25. And I contended with them, and cursed them, and stroke certain of them, and plucked off their hair, and made them swear by God, saying, All of you shall not give your daughters unto their sons, nor take their daughters unto your sons, or for yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6860,51 +6896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யொயதாவின் புத்திரரிலே பிரதான ஆசாரியனாகிய எலியாசிபினுடைய குமாரன் ஒருவன் ஓரோனியனான சன்பல்லாத்துக்கு மருமகனானான்; ஆகையால் அவனை என்னைவிட்டுத் துரத்தினேன்.]]></a:t>
+              <a:t><![CDATA[25. And I contended with them, and cursed them, and stroke certain of them, and plucked off their hair, and made them swear by God, saying, All of you shall not give your daughters unto their sons, nor take their daughters unto your sons, or for yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6969,51 +7005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் தேவனே, அவர்கள் ஆசாரிய ஊழியத்தையும், ஆசாரிய ஊழியத்துக்கும் லேவியருக்கும் இருக்கிற உடன்படிக்கையையும் தீட்டுப்படுத்தினார்களென்று அவர்களை நினைத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[25. And I contended with them, and cursed them, and stroke certain of them, and plucked off their hair, and made them swear by God, saying, All of you shall not give your daughters unto their sons, nor take their daughters unto your sons, or for yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7078,51 +7114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் தேவனே, அவர்கள் ஆசாரிய ஊழியத்தையும், ஆசாரிய ஊழியத்துக்கும் லேவியருக்கும் இருக்கிற உடன்படிக்கையையும் தீட்டுப்படுத்தினார்களென்று அவர்களை நினைத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[25. And I contended with them, and cursed them, and stroke certain of them, and plucked off their hair, and made them swear by God, saying, All of you shall not give your daughters unto their sons, nor take their daughters unto your sons, or for yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7187,51 +7223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இப்படியே நான் மறுஜாதியாரையெல்லாம் நீக்கி, ஆசாரியரையும் லேவியரையும் சுத்திகரித்து, அவரவரை அவர்கள் வேலையின் முறைகளில் நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[26. Did not Solomon king of Israel sin by these things? yet among many nations was there no king like him, who was beloved of his God, and God made him king over all Israel: nevertheless even him did foreign women cause to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7296,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இப்படியே நான் மறுஜாதியாரையெல்லாம் நீக்கி, ஆசாரியரையும் லேவியரையும் சுத்திகரித்து, அவரவரை அவர்கள் வேலையின் முறைகளில் நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[26. Did not Solomon king of Israel sin by these things? yet among many nations was there no king like him, who was beloved of his God, and God made him king over all Israel: nevertheless even him did foreign women cause to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7405,51 +7441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. குறிக்கப்பட்ட காலங்களில் செலுத்தப்படவேண்டிய விறகுகாணிக்கையையும் முதற்பலன்களையுங்குறித்துத் திட்டம்பண்ணினேன்என் தேவனே எனக்கு நன்மையுண்டாக என்னை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[26. Did not Solomon king of Israel sin by these things? yet among many nations was there no king like him, who was beloved of his God, and God made him king over all Israel: nevertheless even him did foreign women cause to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7514,51 +7550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. குறிக்கப்பட்ட காலங்களில் செலுத்தப்படவேண்டிய விறகுகாணிக்கையையும் முதற்பலன்களையுங்குறித்துத் திட்டம்பண்ணினேன்என் தேவனே எனக்கு நன்மையுண்டாக என்னை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[27. Shall we then hearken unto you to do all this great evil, to transgress against our God in marrying strange wives?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7623,51 +7659,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் அவர்கள் அந்தக் கட்டளையைக் கேட்டபோது, பல ஜாதியான ஜனங்களையெல்லாம் இஸ்ரவேலைவிட்டுப் பிரித்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Now it came to pass, when they had heard the law, that they separated from Israel all the mixed multitude.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Shall we then hearken unto you to do all this great evil, to transgress against our God in marrying strange wives?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And one of the sons of Joiada, the son of Eliashib the high priest, was son in law to Sanballat the Horonite: therefore I chased him from me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And one of the sons of Joiada, the son of Eliashib the high priest, was son in law to Sanballat the Horonite: therefore I chased him from me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Remember them, O my God, because they have defiled the priesthood, and the covenant of the priesthood, and of the Levites.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Remember them, O my God, because they have defiled the priesthood, and the covenant of the priesthood, and of the Levites.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Thus cleansed I them from all strangers, and appointed the wards of the priests and the Levites, every one in his business;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Thus cleansed I them from all strangers, and appointed the wards of the priests and the Levites, every one in his business;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And for the wood offering, at times appointed, and for the first-fruits. Remember me, O my God, for good.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And for the wood offering, at times appointed, and for the first-fruits. Remember me, O my God, for good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7732,51 +8749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதற்குமுன்னே எங்கள் தேவனுடைய ஆலயத்தின் அறைகளை விசாரிக்க வைக்கப்பட்ட ஆசாரியனாகிய எலியாசிப் தொபியாவோடே சம்பந்தங்கலந்தவனாயிருந்து,]]></a:t>
+              <a:t><![CDATA[3. Now it came to pass, when they had heard the law, that they separated from Israel all the mixed multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7841,51 +8858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதற்குமுன்னே எங்கள் தேவனுடைய ஆலயத்தின் அறைகளை விசாரிக்க வைக்கப்பட்ட ஆசாரியனாகிய எலியாசிப் தொபியாவோடே சம்பந்தங்கலந்தவனாயிருந்து,]]></a:t>
+              <a:t><![CDATA[4. And before this, Eliashib the priest, having the oversight of the chamber of the house of our God, was allied unto Tobiah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7920,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470949490" r:id="rId1"/>
+    <p:sldLayoutId id="2478604172" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8492,50 +9509,122 @@
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8652,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he had prepared for him a great chamber, where in old times they laid the food offerings, the]]></a:t>
+              <a:t><![CDATA[தொபியாவோடே சம்பந்தங்கலந்தவனாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[frankincense, and the vessels, and the tithes of the corn, the new wine, and the oil, which was]]></a:t>
+              <a:t><![CDATA[5. முற்காலத்தில் காணிக்கைகளும் சாம்பிராணியும், பணிமுட்டுகளும், லேவியருக்கும் பாடகருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded to be given to the Levites, and the singers, and the porters; and the offerings of the]]></a:t>
+              <a:t><![CDATA[வாசல்காவலருக்கும் கட்டளைபண்ணப்பட்ட தானியம் திராட்சரசம் எண்ணெய் என்பவைகளிலே தசமபாகமும், ஆசாரியரைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priests.]]></a:t>
+              <a:t><![CDATA[சேருகிற படைப்பான காணிக்கைகளும் வைக்கப்பட்டிருந்த இடத்தில் ஒரு பெரிய அறையை அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But in all this time was not I at Jerusalem: for in the two and thirtieth year of Artaxerxes king]]></a:t>
+              <a:t><![CDATA[ஆயத்தம்பண்ணியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Babylon came I unto the king, and after certain days obtained I leave of the king:]]></a:t>
+              <a:t><![CDATA[6. இதெல்லாம் நடக்கும்போது நான் எருசலேமில் இல்லை; பாபிலோன் ராஜாவாகிய அர்தசஷ்டாவின் முப்பத்திரண்டாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And I came to Jerusalem, and understood of the evil that Eliashib did for Tobiah, in preparing]]></a:t>
+              <a:t><![CDATA[வருஷத்திலே நான் ராஜாவினிடத்திற்குப்போய், சில நாளுக்குப்பின்பு திரும்ப ராஜாவினிடத்தில் உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him a chamber in the courts of the house of God.]]></a:t>
+              <a:t><![CDATA[பெற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And it grieved me sore: therefore I cast forth all the household stuff to Tobiah out of the]]></a:t>
+              <a:t><![CDATA[7. எருசலேமுக்கு வந்தேன்; அப்பொழுது எலியாசிப் தொபியாவுக்கு தேவனுடைய ஆலயத்துப் பிராகாரங்களில் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chamber.]]></a:t>
+              <a:t><![CDATA[அறையை ஆயத்தம்பண்ணினதினால் செய்த பொல்லாப்பை அறிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. On that day they read in the book of Moses in the audience of the people; and therein was found]]></a:t>
+              <a:t><![CDATA[1. அன்றையதினம் ஜனங்கள் கேட்க மோசேயின் புஸ்தகத்தை வாசித்தார்கள்; அதிலே அம்மோனியரும் மோவாபியரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then I commanded, and they cleansed the chambers: and thither brought I again the vessels of the]]></a:t>
+              <a:t><![CDATA[8. அதினால் நான் மிகவும் மனமடிவாகி, தொபியாவின் வீட்டுத் தட்டுமுட்டுகளையெல்லாம் அந்த அறையிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of God, with the food offering and the frankincense.]]></a:t>
+              <a:t><![CDATA[வெளியே எறிந்துவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And I perceived that the portions of the Levites had not been given them: for the Levites and]]></a:t>
+              <a:t><![CDATA[9. பின்பு நான் அறைவீடுகளைச் சுத்திகரிக்கச்சொல்லி, தேவனுடைய ஆலயப்பணிமுட்டுகளையும் காணிக்கைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the singers, that did the work, were fled every one to his field.]]></a:t>
+              <a:t><![CDATA[சாம்பிராணியையும் அங்கே திரும்பக்கொண்டுவந்து வைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then contended I with the rulers, and said, Why is the house of God forsaken? And I gathered]]></a:t>
+              <a:t><![CDATA[10. பின்னையும் லேவியருக்கு அவர்கள் பங்குகள் கொடுக்கப்படவில்லையென்பதையும், பணிவிடை செய்கிற லேவியரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them together, and set them in their place.]]></a:t>
+              <a:t><![CDATA[பாடகரும் அவரவர் தங்கள் வெளிநிலங்களுக்கு ஓடிப்போனார்கள் என்பதையும் நான் அறிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then brought all Judah the tithe of the corn and the new wine and the oil unto the treasuries.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது நான் தலைமையானவர்களோடே வழக்காடி, தேவனுடைய ஆலயம் கைவிடப்பட்டுப்போவானேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I made treasurers over the treasuries, Shelemiah the priest, and Zadok the scribe, and of]]></a:t>
+              <a:t><![CDATA[அவர்களைச் சேர்த்து, அவரவர் நிலையில் அவர்களை வைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Levites, Pedaiah: and next to them was Hanan the son of Zaccur, the son of Mattaniah: for they]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது யூதர் எல்லாரும் தானியம் திராட்சரசம் எண்ணெய் என்பவைகளில் தசமபாகத்தைப் பொக்கிஷ அறைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were counted faithful, and their office was to distribute unto their brethren.]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[written, that the Ammonite and the Moabite should not come into the congregation of God for ever;]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரருக்கு அப்பமும் தண்ணீரும் கொடுக்க எதிர்கொண்டுவராமல், அவர்களைச் சபிக்க அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Remember me, O my God, concerning this, and wipe not out my good deeds that I have done for the]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது நான் ஆசாரியராகிய செலேமியாவையும் வேதபாரகனாகிய சாதோக்கையும் லேவியரில் பெதாயாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of my God, and for the offices thereof.]]></a:t>
+              <a:t><![CDATA[இவர்களுக்குக் கைத்துணையாக மத்தனியாவின் குமாரன்சக்கூரின் மகனாகிய ஆனானையும் பொக்கிஷ அறைகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. In those days saw I in Judah some treading wine presses on the sabbath, and bringing in sheaves,]]></a:t>
+              <a:t><![CDATA[விசாரிப்புக்காரராக வைத்தேன்; அவர்கள் உண்மையுள்ளவர்களென்று எண்ணப்பட்டார்கள்; ஆகையால் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and lading asses; as also wine, grapes, and figs, and all manner of burdens, which they brought into]]></a:t>
+              <a:t><![CDATA[சகோதரருக்குப் பங்கிடுகிற வேலை அவர்களுக்கு ஒப்புவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem on the sabbath day: and I testified against them in the day wherein they sold victuals.]]></a:t>
+              <a:t><![CDATA[14. என் தேவனே, நான் என் தேவனுடைய ஆலயத்துக்காகவும் அதின் முறைமைகளுக்காகவும் செய்த நற்கிரியைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. There dwelt men of Tyre also therein, which brought fish, and all manner of ware, and sold on]]></a:t>
+              <a:t><![CDATA[குலைத்துப்போடாமல், இந்தக் காரியத்திலே என்னை நினைத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sabbath unto the children of Judah, and in Jerusalem.]]></a:t>
+              <a:t><![CDATA[15. அந்த நாட்களில் நான் யூதாவிலே ஓய்வுநாளில் சிலர் ஆலைகளை மிதிக்கிறதையும், சிலர் ஆலைகளை தானியப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then I contended with the nobles of Judah, and said unto them, What evil thing is this that all]]></a:t>
+              <a:t><![CDATA[பொதிகளைக் கழுதைகள்மேல் ஏற்றிக்கொண்டு வருகிறதையும் திராட்சரசம், திராட்சப்பழம், அத்திப்பழம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you do, and profane the sabbath day?]]></a:t>
+              <a:t><![CDATA[முதலானவைகளின் பற்பல சுமைகளை ஓய்வுநாளிலே எருசலேமுக்குக் கொண்டுவருகிறதையும் கண்டு, அவர்கள் தின்பண்டம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Did not your fathers thus, and did not our God bring all this evil upon us, and upon this city?]]></a:t>
+              <a:t><![CDATA[விற்கிற நாளைப்பற்றி அவர்களைத் திடசாட்சியாய்க் கடிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Because they met not the children of Israel with bread and with water, but hired Balaam against]]></a:t>
+              <a:t><![CDATA[விரோதமாய்ப் பிலேயாமைக் கூலிபொருந்திக்கொண்டபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yet all of you bring more wrath upon Israel by profaning the sabbath.]]></a:t>
+              <a:t><![CDATA[16. மீனையும் சகலவித சரக்குகளையும் கொண்டுவந்து, ஓய்வுநாளிலே யூதா புத்திரருக்கும் எருசலேமில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And it came to pass, that when the gates of Jerusalem began to be dark before the sabbath, I]]></a:t>
+              <a:t><![CDATA[இருக்கிறவர்களுக்கும் விற்கிற சில தீரியரும் உள்ளே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded that the gates should be shut, and charged that they should not be opened till after the]]></a:t>
+              <a:t><![CDATA[17. ஆகையால் நான் யூதாவின் பெரியவர்களைக் கடிந்துகொண்டு: நீங்கள் ஓய்வுநாளைப் பரிசுத்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sabbath: and some of my servants set I at the gates, that there should no burden be brought in on]]></a:t>
+              <a:t><![CDATA[குலைச்சலாக்குகிற இந்தப் பொல்லாத செய்கையென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sabbath day.]]></a:t>
+              <a:t><![CDATA[18. உங்கள் பிதாக்கள் இப்படிச்செய்ததினாலல்லவா, நமது தேவன் நம்மேலும் இந்தநகரத்தின்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. So the merchants and sellers of all kind of ware lodged without Jerusalem once or twice.]]></a:t>
+              <a:t><![CDATA[இந்தத்தீங்கையெல்லாம் வரப்பண்ணினார்; நீங்களோவென்றால் ஓய்வுநாளைப் பரிசுத்தக் குலைச்சலாக்குகிறதினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then I testified against them, and said unto them, Why lodge all of you about the wall? if all]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின்மேலிருக்கிற உக்கிரத்தை அதிகரிக்கப்பண்ணுகிறீர்கள் என்று அவர்களுக்குச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you do so again, I will lay hands on you. From that time forth came they no more on the sabbath.]]></a:t>
+              <a:t><![CDATA[19. ஆகையால் ஓய்வுநாளுக்குமுன்னே எருசலேமின் பட்டணவாசலில், மாலைமயங்கும்போது, கதவுகளைப்பூட்டவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And I commanded the Levites that they should cleanse themselves, and that they should come and]]></a:t>
+              <a:t><![CDATA[ஓய்வுநாள் முடியுமட்டும் அவைகளைத் திறவாதிருக்கவும் வேண்டுமென்று கட்டளையிட்டு, ஓய்வுநாளிலே ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[keep the gates, to sanctify the sabbath day. Remember me, O my God, concerning this also, and spare]]></a:t>
+              <a:t><![CDATA[சுமையும் உள்ளே வராதபடிக்கு வாசலண்டையிலே என் வேலைக்காரரில் சிலரை நிறுத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them, that he should curse them: nevertheless our God turned the curse into a blessing.]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் என்றைக்கும், அந்தச் சாபத்தை ஆசீர்வாதமாகத் திருப்பின எங்கள் தேவனுடைய சபைக்குட்படலாகாது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me according to the greatness of your mercy.]]></a:t>
+              <a:t><![CDATA[20. அதினால் வர்த்தகரும், சகலவித சரக்குகளை விற்கிறவர்களும், இரண்டொருதரம் எருசலேமுக்குப் புறம்பே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. In those days also saw I Jews that had married wives of Ashdod, of Ammon, and of Moab:]]></a:t>
+              <a:t><![CDATA[இராத்தங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And their children spoke half in the speech of Ashdod, and could not speak in the Jews']]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது நான் அவர்களைத் திடசாட்சியாய்க் கடிந்துகொன்டு, நீங்கள் அலங்கத்தண்டையிலே இராத்தங்குகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[language, but according to the language of each people.]]></a:t>
+              <a:t><![CDATA[என்ன? நீங்கள் மறுபடியும் இப்படிச் செய்தால், உங்கள்மேல் கைபோடுவேன் என்று அவர்களோடே சொன்னேன்; அதுமுதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And I contended with them, and cursed them, and stroke certain of them, and plucked off their]]></a:t>
+              <a:t><![CDATA[அவர்கள் ஓய்வுநாளில் வராதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hair, and made them swear by God, saying, All of you shall not give your daughters unto their sons,]]></a:t>
+              <a:t><![CDATA[22. ஓய்வுநாளைப் பரிசுத்தமாக்கும்படிக்கு, உங்களைச் சுத்தம்பண்ணிக்கொண்டு வாசல்களைக் காக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nor take their daughters unto your sons, or for yourselves.]]></a:t>
+              <a:t><![CDATA[வாருங்களென்று லேவியருக்கும் சொன்னேன்என் தேவனே, இதைக்குறித்து நீர் என்னை நினைத்தருளி, உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Did not Solomon king of Israel sin by these things? yet among many nations was there no king]]></a:t>
+              <a:t><![CDATA[மிகுந்த கிருபையின்படி எனக்கு இரங்குவீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[like him, who was beloved of his God, and God made him king over all Israel: nevertheless even him]]></a:t>
+              <a:t><![CDATA[23. அஸ்தோத், அம்மோன், மோவாப் ஜாதிகளான ஸ்திரீகளைச் சேர்த்துக்கொண்ட சில யூதரையும் அந்த நாட்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[did foreign women cause to sin.]]></a:t>
+              <a:t><![CDATA[கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Now it came to pass, when they had heard the law, that they separated from Israel all the mixed]]></a:t>
+              <a:t><![CDATA[என்று எழுதியிருக்கிறதாகக் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Shall we then hearken unto you to do all this great evil, to transgress against our God in]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் பிள்ளைகள் பேசின பேச்சில் பாதி அஸ்தோத் பாஷையாயிருந்தது; இவர்கள் அந்தந்த ஜாதிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[marrying strange wives?]]></a:t>
+              <a:t><![CDATA[பாஷையைத் தவிர யூதபாஷையைத் திட்டமாய்ப் பேச அறியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And one of the sons of Joiada, the son of Eliashib the high priest, was son in law to Sanballat]]></a:t>
+              <a:t><![CDATA[25. அவர்களையும் நான் கடிந்துகொண்டு அவர்கள்மேல் வரும் சாபத்தைக் கூறி அவர்களில் சிலரை அடித்து, மயிரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Horonite: therefore I chased him from me.]]></a:t>
+              <a:t><![CDATA[பிய்த்து: நீங்கள் உங்கள் குமாரத்திகளை அவர்கள் குமாரருக்குக் கொடாமலும், அவர்கள் குமாரத்திகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Remember them, O my God, because they have defiled the priesthood, and the covenant of the]]></a:t>
+              <a:t><![CDATA[ஒருவரையும் உங்கள் குமாரருக்காகிலும் உங்களுக்காகிலும் கொள்ளாமலும் இருக்கவேண்டுமென்று அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priesthood, and of the Levites.]]></a:t>
+              <a:t><![CDATA[தேவன்மேல் ஆணையிடப்பண்ணி, நான் அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Thus cleansed I them from all strangers, and appointed the wards of the priests and the Levites,]]></a:t>
+              <a:t><![CDATA[26. இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் இதினாலே பாவஞ்செய்தானல்லவா? அவனைப்போன்ற ராஜா அநேகம் ஜாதிகளுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every one in his business;]]></a:t>
+              <a:t><![CDATA[உண்டாயிருந்ததில்லை; அவன் தன் தேவனாலே சிநேகிக்கப்பட்டவனாயிருந்தான்; தேவன் அவனை இஸ்ரவேலனைத்தின்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And for the wood offering, at times appointed, and for the first-fruits. Remember me, O my God,]]></a:t>
+              <a:t><![CDATA[ராஜாவாக வைத்தார்; அப்பபடிப்பட்டவனையும் மறுஜாதியான ஸ்திரீகள் பாவஞ்செய்யப்பண்ணினார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for good.]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் மறுஜாதியான ஸ்திரீகளைச் சேர்த்துக்கொள்ளுகிறதினால், நம்முடைய தேவனுக்குத் துரோகிகளாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +18321,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[multitude.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் அவர்கள் அந்தக் கட்டளையைக் கேட்டபோது, பல ஜாதியான ஜனங்களையெல்லாம் இஸ்ரவேலைவிட்டுப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இந்தப் பெரிய பொல்லாப்பையெல்லாம் செய்யும்படி, உங்களுக்கு இடங்கொடுப்போமோ என்றேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. யொயதாவின் புத்திரரிலே பிரதான ஆசாரியனாகிய எலியாசிபினுடைய குமாரன் ஒருவன் ஓரோனியனான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சன்பல்லாத்துக்கு மருமகனானான்; ஆகையால் அவனை என்னைவிட்டுத் துரத்தினேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. என் தேவனே, அவர்கள் ஆசாரிய ஊழியத்தையும், ஆசாரிய ஊழியத்துக்கும் லேவியருக்கும் இருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உடன்படிக்கையையும் தீட்டுப்படுத்தினார்களென்று அவர்களை நினைத்துக்கொள்ளும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இப்படியே நான் மறுஜாதியாரையெல்லாம் நீக்கி, ஆசாரியரையும் லேவியரையும் சுத்திகரித்து, அவரவரை அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேலையின் முறைகளில் நிறுத்தி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. குறிக்கப்பட்ட காலங்களில் செலுத்தப்படவேண்டிய விறகுகாணிக்கையையும் முதற்பலன்களையுங்குறித்துத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[திட்டம்பண்ணினேன்என் தேவனே எனக்கு நன்மையுண்டாக என்னை நினைத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And before this, Eliashib the priest, having the oversight of the chamber of the house of our]]></a:t>
+              <a:t><![CDATA[பிரித்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God, was allied unto Tobiah:]]></a:t>
+              <a:t><![CDATA[4. இதற்குமுன்னே எங்கள் தேவனுடைய ஆலயத்தின் அறைகளை விசாரிக்க வைக்கப்பட்ட ஆசாரியனாகிய எலியாசிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17557,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme29">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme29">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17667,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme29">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17842,51 +20119,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>69</Slides>
+  <Slides>78</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>