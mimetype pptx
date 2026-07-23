--- v0 (2026-06-07)
+++ v1 (2026-07-23)
@@ -5773,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469845258" r:id="rId1"/>
+    <p:sldLayoutId id="2473741132" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12750,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>