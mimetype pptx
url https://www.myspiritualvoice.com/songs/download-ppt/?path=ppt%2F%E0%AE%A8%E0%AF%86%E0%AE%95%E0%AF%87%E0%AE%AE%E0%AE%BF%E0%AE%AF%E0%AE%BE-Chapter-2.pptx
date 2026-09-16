--- v1 (2026-07-23)
+++ v2 (2026-09-16)
@@ -91,50 +91,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -165,50 +175,55 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,53 +371,58 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ராஜா என்னைப் பார்த்து: நீ கேட்கிற காரியம் என்ன என்றார். அப்பொழுது நான்: பரலோகத்தின் தேவனை நோக்கி ஜெபம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[4. Then the king said unto me, For what do you make request? So I prayed to the God of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜாவைப் பார்த்து: ராஜாவுக்குச் சித்தமாயிருந்து, அடியேனுக்கு உமது சமுகத்தில் தயை கிடைத்ததானால், என் பிதாக்களின் கல்லறைகளிலிருக்கும் பட்டணத்தைக் கட்டும்படி, யூதா தேசத்துக்கு நீர் என்னை அனுப்பவேண்டிக்கொள்ளுகிறேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[4. Then the king said unto me, For what do you make request? So I prayed to the God of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜாவைப் பார்த்து: ராஜாவுக்குச் சித்தமாயிருந்து, அடியேனுக்கு உமது சமுகத்தில் தயை கிடைத்ததானால், என் பிதாக்களின் கல்லறைகளிலிருக்கும் பட்டணத்தைக் கட்டும்படி, யூதா தேசத்துக்கு நீர் என்னை அனுப்பவேண்டிக்கொள்ளுகிறேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[5. And I said unto the king, If it please the king, and if your servant have found favour in your sight, that you would send me unto Judah, unto the city of my fathers' sepulchers, that I may build it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜாவைப் பார்த்து: ராஜாவுக்குச் சித்தமாயிருந்து, அடியேனுக்கு உமது சமுகத்தில் தயை கிடைத்ததானால், என் பிதாக்களின் கல்லறைகளிலிருக்கும் பட்டணத்தைக் கட்டும்படி, யூதா தேசத்துக்கு நீர் என்னை அனுப்பவேண்டிக்கொள்ளுகிறேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[5. And I said unto the king, If it please the king, and if your servant have found favour in your sight, that you would send me unto Judah, unto the city of my fathers' sepulchers, that I may build it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ராஜஸ்திரீயும் பக்கத்தில் உட்கார்ந்திருந்தாள். ராஜா என்னைப் பார்த்து: உன் பிரயாணம் எத்தனை நாள் செல்லும், நீ எப்பொழுது திரும்பிவருவாய் என்று கேட்டார். இவ்வளவுகாலம் செல்லுமென்று நான் ராஜாவுக்குச் சொன்னபோது, என்னை அனுப்ப அவருக்குச் சித்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[5. And I said unto the king, If it please the king, and if your servant have found favour in your sight, that you would send me unto Judah, unto the city of my fathers' sepulchers, that I may build it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ராஜஸ்திரீயும் பக்கத்தில் உட்கார்ந்திருந்தாள். ராஜா என்னைப் பார்த்து: உன் பிரயாணம் எத்தனை நாள் செல்லும், நீ எப்பொழுது திரும்பிவருவாய் என்று கேட்டார். இவ்வளவுகாலம் செல்லுமென்று நான் ராஜாவுக்குச் சொன்னபோது, என்னை அனுப்ப அவருக்குச் சித்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. And the king said unto me, (the queen also sitting by him,) For how long shall your journey be? and when will you return? So it pleased the king to send me; and I set him a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்னும் நான் ராஜாவைப் பார்த்து ராஜாவுக்குச் சித்தமாயிருந்தால், நான் யூதாதேசத்துக்குப் போய்ச்சேருமட்டும், நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதிகள் என்னை வழிவிட்டனுப்பும்படிக்கு அவர்களுக்குக் கடிதங்கள் கொடுக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[6. And the king said unto me, (the queen also sitting by him,) For how long shall your journey be? and when will you return? So it pleased the king to send me; and I set him a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்னும் நான் ராஜாவைப் பார்த்து ராஜாவுக்குச் சித்தமாயிருந்தால், நான் யூதாதேசத்துக்குப் போய்ச்சேருமட்டும், நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதிகள் என்னை வழிவிட்டனுப்பும்படிக்கு அவர்களுக்குக் கடிதங்கள் கொடுக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[6. And the king said unto me, (the queen also sitting by him,) For how long shall your journey be? and when will you return? So it pleased the king to send me; and I set him a time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவாலயத்துக்கு இருக்கிற அரணின் கதவு வேலைக்கும், நகர அலங்கத்தின் வேலைக்கும், நான் தங்கப்போகிற வீட்டின் வேலைக்கும் வேண்டிய மரங்களை ராஜாவின் வனத்துக் காவலாளனாகிய ஆசாப் எனக்குக் கொடுக்கும்படிக்கும், அவனுக்கும் ஒரு கடிதம் கட்டளையிடப்படுவதாக என்றேன்; என் தேவனுடைய தயவுள்ள கரம் என்மேல் இருந்தபடியால், ராஜா அவைகளை எனக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[7. Moreover I said unto the king, If it please the king, let letters be given me to the governors beyond the river, that they may convey me over till I come into Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவாலயத்துக்கு இருக்கிற அரணின் கதவு வேலைக்கும், நகர அலங்கத்தின் வேலைக்கும், நான் தங்கப்போகிற வீட்டின் வேலைக்கும் வேண்டிய மரங்களை ராஜாவின் வனத்துக் காவலாளனாகிய ஆசாப் எனக்குக் கொடுக்கும்படிக்கும், அவனுக்கும் ஒரு கடிதம் கட்டளையிடப்படுவதாக என்றேன்; என் தேவனுடைய தயவுள்ள கரம் என்மேல் இருந்தபடியால், ராஜா அவைகளை எனக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[7. Moreover I said unto the king, If it please the king, let letters be given me to the governors beyond the river, that they may convey me over till I come into Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அர்தசஷ்டா ராஜாவின் இருபதாம் வருஷம் நிசான் மாதத்திலே, திராட்சரசம் ராஜாவுக்கு முன்பாக வைத்திருக்கையில், நான் அதை எடுத்து அவருக்குக் கொடுத்தேன்; நான் முன் ஒருபோதும் அவர் சமுகத்தில் துக்கமாயிருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the month Nisan, in the twentieth year of Artaxerxes the king, that wine was before him: and I took up the wine, and gave it unto the king. Now I had not been in time past sad in his presence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவாலயத்துக்கு இருக்கிற அரணின் கதவு வேலைக்கும், நகர அலங்கத்தின் வேலைக்கும், நான் தங்கப்போகிற வீட்டின் வேலைக்கும் வேண்டிய மரங்களை ராஜாவின் வனத்துக் காவலாளனாகிய ஆசாப் எனக்குக் கொடுக்கும்படிக்கும், அவனுக்கும் ஒரு கடிதம் கட்டளையிடப்படுவதாக என்றேன்; என் தேவனுடைய தயவுள்ள கரம் என்மேல் இருந்தபடியால், ராஜா அவைகளை எனக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[7. Moreover I said unto the king, If it please the king, let letters be given me to the governors beyond the river, that they may convey me over till I come into Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவாலயத்துக்கு இருக்கிற அரணின் கதவு வேலைக்கும், நகர அலங்கத்தின் வேலைக்கும், நான் தங்கப்போகிற வீட்டின் வேலைக்கும் வேண்டிய மரங்களை ராஜாவின் வனத்துக் காவலாளனாகிய ஆசாப் எனக்குக் கொடுக்கும்படிக்கும், அவனுக்கும் ஒரு கடிதம் கட்டளையிடப்படுவதாக என்றேன்; என் தேவனுடைய தயவுள்ள கரம் என்மேல் இருந்தபடியால், ராஜா அவைகளை எனக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[8. And a letter unto Asaph the keeper of the king's forest, that he may give me timber to make beams for the gates of the palace which appertained to the house, and for the wall of the city, and for the house that I shall enter into. And the king granted me, according to the good hand of my God upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே நான் நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதிகளிடத்துக்கு வந்து, ராஜாவின் கடிதங்களை அவர்களுக்குக் கொடுத்தேன்; ராஜா என்னோடேகூட இராணுவச் சேர்வைக்காரரையும், குதிரைவீரரையும் அனுப்பியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[8. And a letter unto Asaph the keeper of the king's forest, that he may give me timber to make beams for the gates of the palace which appertained to the house, and for the wall of the city, and for the house that I shall enter into. And the king granted me, according to the good hand of my God upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே நான் நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதிகளிடத்துக்கு வந்து, ராஜாவின் கடிதங்களை அவர்களுக்குக் கொடுத்தேன்; ராஜா என்னோடேகூட இராணுவச் சேர்வைக்காரரையும், குதிரைவீரரையும் அனுப்பியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[8. And a letter unto Asaph the keeper of the king's forest, that he may give me timber to make beams for the gates of the palace which appertained to the house, and for the wall of the city, and for the house that I shall enter into. And the king granted me, according to the good hand of my God upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதை ஓரோனியனான சன்பல்லாத்தும், அம்மோனியனான தொபியா என்னும் ஊழியக்காரனும் கேட்டபோது, இஸ்ரவேல் புத்திரரின் நன்மையை விசாரிக்க ஒருவன் வந்தான் என்பது அவர்களுக்கு மிகவும் விசனமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. And a letter unto Asaph the keeper of the king's forest, that he may give me timber to make beams for the gates of the palace which appertained to the house, and for the wall of the city, and for the house that I shall enter into. And the king granted me, according to the good hand of my God upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதை ஓரோனியனான சன்பல்லாத்தும், அம்மோனியனான தொபியா என்னும் ஊழியக்காரனும் கேட்டபோது, இஸ்ரவேல் புத்திரரின் நன்மையை விசாரிக்க ஒருவன் வந்தான் என்பது அவர்களுக்கு மிகவும் விசனமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. Then I came to the governors beyond the river, and gave them the king's letters. Now the king had sent captains of the army and horsemen with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் எருசலேமுக்கு வந்து, அங்கே மூன்றுநாள் இருந்தபின்பு,]]></a:t>
+              <a:t><![CDATA[9. Then I came to the governors beyond the river, and gave them the king's letters. Now the king had sent captains of the army and horsemen with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் சில மனுஷரைக் கூட்டிக்கொண்டு, ராத்திரியில் எழுந்து நகர சோதனை செய்தேன்; ஆனாலும் எருசலேமுக்காகச் செய்யும்படி என் தேவன் என் மனதிலே வைத்ததை நான் ஒருவருக்கும் அறிவிக்கவில்லை; நான் ஏறிப்போன மிருகமேயல்லாமல் வேறொரு மிருகமும் என்னோடிருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[9. Then I came to the governors beyond the river, and gave them the king's letters. Now the king had sent captains of the army and horsemen with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் சில மனுஷரைக் கூட்டிக்கொண்டு, ராத்திரியில் எழுந்து நகர சோதனை செய்தேன்; ஆனாலும் எருசலேமுக்காகச் செய்யும்படி என் தேவன் என் மனதிலே வைத்ததை நான் ஒருவருக்கும் அறிவிக்கவில்லை; நான் ஏறிப்போன மிருகமேயல்லாமல் வேறொரு மிருகமும் என்னோடிருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[10. When Sanballat the Horonite, and Tobiah the servant, the Ammonite, heard of it, it grieved them exceedingly that there was come a man to seek the welfare of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் சில மனுஷரைக் கூட்டிக்கொண்டு, ராத்திரியில் எழுந்து நகர சோதனை செய்தேன்; ஆனாலும் எருசலேமுக்காகச் செய்யும்படி என் தேவன் என் மனதிலே வைத்ததை நான் ஒருவருக்கும் அறிவிக்கவில்லை; நான் ஏறிப்போன மிருகமேயல்லாமல் வேறொரு மிருகமும் என்னோடிருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[10. When Sanballat the Horonite, and Tobiah the servant, the Ammonite, heard of it, it grieved them exceedingly that there was come a man to seek the welfare of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அர்தசஷ்டா ராஜாவின் இருபதாம் வருஷம் நிசான் மாதத்திலே, திராட்சரசம் ராஜாவுக்கு முன்பாக வைத்திருக்கையில், நான் அதை எடுத்து அவருக்குக் கொடுத்தேன்; நான் முன் ஒருபோதும் அவர் சமுகத்தில் துக்கமாயிருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the month Nisan, in the twentieth year of Artaxerxes the king, that wine was before him: and I took up the wine, and gave it unto the king. Now I had not been in time past sad in his presence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அன்று ராத்திரி பள்ளத்தாக்கின் வாசல்வழியாய்ப் புறப்பட்டு, வலுசர்ப்பத் துரவைக் கடந்து, குப்பைமேட்டு வாசலுக்கு வந்து, எருசலேமில் இடிந்துபோன அலங்கத்தையும், அக்கினியால் சுட்டெரிக்கப்பட்ட அதின் வாசல்களையும் பார்வையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[11. So I came to Jerusalem, and was there three days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அன்று ராத்திரி பள்ளத்தாக்கின் வாசல்வழியாய்ப் புறப்பட்டு, வலுசர்ப்பத் துரவைக் கடந்து, குப்பைமேட்டு வாசலுக்கு வந்து, எருசலேமில் இடிந்துபோன அலங்கத்தையும், அக்கினியால் சுட்டெரிக்கப்பட்ட அதின் வாசல்களையும் பார்வையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[12. And I arose in the night, I and some few men with me; neither told I any man what my God had put in my heart to do at Jerusalem: neither was there any beast with me, save the beast that I rode upon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அன்று ராத்திரி பள்ளத்தாக்கின் வாசல்வழியாய்ப் புறப்பட்டு, வலுசர்ப்பத் துரவைக் கடந்து, குப்பைமேட்டு வாசலுக்கு வந்து, எருசலேமில் இடிந்துபோன அலங்கத்தையும், அக்கினியால் சுட்டெரிக்கப்பட்ட அதின் வாசல்களையும் பார்வையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[12. And I arose in the night, I and some few men with me; neither told I any man what my God had put in my heart to do at Jerusalem: neither was there any beast with me, save the beast that I rode upon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவ்விடத்தை விட்டு ஊருணி வாசலண்டைக்கும், ராஜாவின் குளத்தண்டைக்கும் போனேன்; நான் ஏறியிருந்த மிருகம் அங்கே நடந்துபோகிறதற்கு வழியில்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. And I arose in the night, I and some few men with me; neither told I any man what my God had put in my heart to do at Jerusalem: neither was there any beast with me, save the beast that I rode upon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவ்விடத்தை விட்டு ஊருணி வாசலண்டைக்கும், ராஜாவின் குளத்தண்டைக்கும் போனேன்; நான் ஏறியிருந்த மிருகம் அங்கே நடந்துபோகிறதற்கு வழியில்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. And I went out by night by the gate of the valley, even before the dragon well, and to the dung port, and viewed the walls of Jerusalem, which were broken down, and the gates thereof were consumed with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அன்று ராத்திரியிலேயே நான் ஆற்றோரமாய்ப் போய், அலங்கத்தைப் பார்வையிட்டுத் திரும்பி, பள்ளத்தாக்கின் வாசல்வழியாய் வந்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[13. And I went out by night by the gate of the valley, even before the dragon well, and to the dung port, and viewed the walls of Jerusalem, which were broken down, and the gates thereof were consumed with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அன்று ராத்திரியிலேயே நான் ஆற்றோரமாய்ப் போய், அலங்கத்தைப் பார்வையிட்டுத் திரும்பி, பள்ளத்தாக்கின் வாசல்வழியாய் வந்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[13. And I went out by night by the gate of the valley, even before the dragon well, and to the dung port, and viewed the walls of Jerusalem, which were broken down, and the gates thereof were consumed with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் போனதும், நான் செய்ததும் அதிகாரிகள் ஒருவருக்கும் தெரியாது; அதுவரையிலும் நான் யூதருக்காகிலும், ஆசாரியர்கள் பெரியவர்கள் அதிகாரிகளுக்காகிலும், வேலைசெய்கிற மற்றவர்களுக்காகிலும் ஒன்றும் அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[14. Then I went on to the gate of the fountain, and to the king's pool: but there was no place for the beast that was under me to pass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் போனதும், நான் செய்ததும் அதிகாரிகள் ஒருவருக்கும் தெரியாது; அதுவரையிலும் நான் யூதருக்காகிலும், ஆசாரியர்கள் பெரியவர்கள் அதிகாரிகளுக்காகிலும், வேலைசெய்கிற மற்றவர்களுக்காகிலும் ஒன்றும் அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[14. Then I went on to the gate of the fountain, and to the king's pool: but there was no place for the beast that was under me to pass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு நான் அவர்களை நோக்கி: எருசலேம் பாழாயிருக்கிறதையும், அதின் வாசல்கள் அக்கினியால் சுட்டெரிக்கப்பட்டுக்கிடக்கிறதையும், நாம் இருக்கிற சிறுமையையும் பார்க்கிறீர்களே; நாம் இனி நிந்தைக்குள்ளாயிராதபடிக்கு, எருசலேமின் அலங்கத்தைக் கட்டுவோம் வாருங்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. Then went I up in the night by the brook, and viewed the wall, and turned back, and entered by the gate of the valley, and so returned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அர்தசஷ்டா ராஜாவின் இருபதாம் வருஷம் நிசான் மாதத்திலே, திராட்சரசம் ராஜாவுக்கு முன்பாக வைத்திருக்கையில், நான் அதை எடுத்து அவருக்குக் கொடுத்தேன்; நான் முன் ஒருபோதும் அவர் சமுகத்தில் துக்கமாயிருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the month Nisan, in the twentieth year of Artaxerxes the king, that wine was before him: and I took up the wine, and gave it unto the king. Now I had not been in time past sad in his presence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு நான் அவர்களை நோக்கி: எருசலேம் பாழாயிருக்கிறதையும், அதின் வாசல்கள் அக்கினியால் சுட்டெரிக்கப்பட்டுக்கிடக்கிறதையும், நாம் இருக்கிற சிறுமையையும் பார்க்கிறீர்களே; நாம் இனி நிந்தைக்குள்ளாயிராதபடிக்கு, எருசலேமின் அலங்கத்தைக் கட்டுவோம் வாருங்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. Then went I up in the night by the brook, and viewed the wall, and turned back, and entered by the gate of the valley, and so returned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு நான் அவர்களை நோக்கி: எருசலேம் பாழாயிருக்கிறதையும், அதின் வாசல்கள் அக்கினியால் சுட்டெரிக்கப்பட்டுக்கிடக்கிறதையும், நாம் இருக்கிற சிறுமையையும் பார்க்கிறீர்களே; நாம் இனி நிந்தைக்குள்ளாயிராதபடிக்கு, எருசலேமின் அலங்கத்தைக் கட்டுவோம் வாருங்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[16. And the rulers knew not where I went, or what I did; neither had I as yet told it to the Jews, nor to the priests, nor to the nobles, nor to the rulers, nor to the rest that did the work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் தேவனுடைய கரம் என்மேல் நன்மையாக இருக்கிறதையும், ராஜா என்னோடே சொன்ன வார்த்தைகளையும் அவர்களுக்கு அறிவித்தேன்; அப்பொழுது அவர்கள்: எழுந்து கட்டுவோம் வாருங்கள் என்று சொல்லி, அந்த நல்ல வேலைக்குத் தங்கள் கைகளைத் திடப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the rulers knew not where I went, or what I did; neither had I as yet told it to the Jews, nor to the priests, nor to the nobles, nor to the rulers, nor to the rest that did the work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் தேவனுடைய கரம் என்மேல் நன்மையாக இருக்கிறதையும், ராஜா என்னோடே சொன்ன வார்த்தைகளையும் அவர்களுக்கு அறிவித்தேன்; அப்பொழுது அவர்கள்: எழுந்து கட்டுவோம் வாருங்கள் என்று சொல்லி, அந்த நல்ல வேலைக்குத் தங்கள் கைகளைத் திடப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the rulers knew not where I went, or what I did; neither had I as yet told it to the Jews, nor to the priests, nor to the nobles, nor to the rulers, nor to the rest that did the work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் தேவனுடைய கரம் என்மேல் நன்மையாக இருக்கிறதையும், ராஜா என்னோடே சொன்ன வார்த்தைகளையும் அவர்களுக்கு அறிவித்தேன்; அப்பொழுது அவர்கள்: எழுந்து கட்டுவோம் வாருங்கள் என்று சொல்லி, அந்த நல்ல வேலைக்குத் தங்கள் கைகளைத் திடப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then said I unto them, All of you see the distress that we are in, how Jerusalem lies waste, and the gates thereof are burned with fire: come, and let us build up the wall of Jerusalem, that we be no more a reproach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஓரோனியனான சன்பல்லாத்தும், அம்மோனியனான தொபியா என்னும் ஊழியக்காரனும், அரபியனான கேஷேமும் இதைக் கேட்டபோது, எங்களைப் பரியாசம்பண்ணி, எங்களை நிந்தித்து: நீங்கள் செய்கிற இந்தக் காரியம் என்ன? நீங்கள் ராஜாவுக்கு விரோதமாகக் கலகம்பண்ணப்போகிறீர்களோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then said I unto them, All of you see the distress that we are in, how Jerusalem lies waste, and the gates thereof are burned with fire: come, and let us build up the wall of Jerusalem, that we be no more a reproach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஓரோனியனான சன்பல்லாத்தும், அம்மோனியனான தொபியா என்னும் ஊழியக்காரனும், அரபியனான கேஷேமும் இதைக் கேட்டபோது, எங்களைப் பரியாசம்பண்ணி, எங்களை நிந்தித்து: நீங்கள் செய்கிற இந்தக் காரியம் என்ன? நீங்கள் ராஜாவுக்கு விரோதமாகக் கலகம்பண்ணப்போகிறீர்களோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then said I unto them, All of you see the distress that we are in, how Jerusalem lies waste, and the gates thereof are burned with fire: come, and let us build up the wall of Jerusalem, that we be no more a reproach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஓரோனியனான சன்பல்லாத்தும், அம்மோனியனான தொபியா என்னும் ஊழியக்காரனும், அரபியனான கேஷேமும் இதைக் கேட்டபோது, எங்களைப் பரியாசம்பண்ணி, எங்களை நிந்தித்து: நீங்கள் செய்கிற இந்தக் காரியம் என்ன? நீங்கள் ராஜாவுக்கு விரோதமாகக் கலகம்பண்ணப்போகிறீர்களோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Then I told them of the hand of my God which was good upon me; as also the king's words that he had spoken unto me. And they said, Let us rise up and build. So they strengthened their hands for this good work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு நான் மறுமொழியாக: பரலோகத்தின் தேவனானவர் எங்களுக்குக் காரியத்தைக் கைகூடிவரப்பண்ணுவார்; அவருடைய ஊழியக்காரராகிய நாங்கள் எழுந்து கட்டுவோம்; உங்களுக்கோவென்றால் எருசலேமிலே பங்குமில்லை பாத்தியமுமில்லை; உங்கள் பேர் விளங்க ஒன்றும் இல்லையென்று அவர்களுடனே சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[18. Then I told them of the hand of my God which was good upon me; as also the king's words that he had spoken unto me. And they said, Let us rise up and build. So they strengthened their hands for this good work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு நான் மறுமொழியாக: பரலோகத்தின் தேவனானவர் எங்களுக்குக் காரியத்தைக் கைகூடிவரப்பண்ணுவார்; அவருடைய ஊழியக்காரராகிய நாங்கள் எழுந்து கட்டுவோம்; உங்களுக்கோவென்றால் எருசலேமிலே பங்குமில்லை பாத்தியமுமில்லை; உங்கள் பேர் விளங்க ஒன்றும் இல்லையென்று அவர்களுடனே சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[18. Then I told them of the hand of my God which was good upon me; as also the king's words that he had spoken unto me. And they said, Let us rise up and build. So they strengthened their hands for this good work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ராஜா என்னைப்பார்த்து: நீ துக்கமுகமாயிருக்கிறது என்ன? உனக்கு வியாதியில்லையே, இது மனதின் துக்கமே ஒழிய வேறொன்றும் அல்ல என்றார்; அப்பொழுது நான் மிகவும் பயந்து,]]></a:t>
+              <a:t><![CDATA[2. Wherefore the king said unto me, Why is your countenance sad, seeing you are not sick? this is nothing else but sorrow of heart. Then I was very sore afraid,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5278,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு நான் மறுமொழியாக: பரலோகத்தின் தேவனானவர் எங்களுக்குக் காரியத்தைக் கைகூடிவரப்பண்ணுவார்; அவருடைய ஊழியக்காரராகிய நாங்கள் எழுந்து கட்டுவோம்; உங்களுக்கோவென்றால் எருசலேமிலே பங்குமில்லை பாத்தியமுமில்லை; உங்கள் பேர் விளங்க ஒன்றும் இல்லையென்று அவர்களுடனே சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[19. But when Sanballat the Horonite, and Tobiah the servant, the Ammonite, and Geshem the Arabian, heard it, they laughed us to scorn, and despised us, and said, What is this thing that all of you do? will all of you rebel against the king?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. But when Sanballat the Horonite, and Tobiah the servant, the Ammonite, and Geshem the Arabian, heard it, they laughed us to scorn, and despised us, and said, What is this thing that all of you do? will all of you rebel against the king?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. But when Sanballat the Horonite, and Tobiah the servant, the Ammonite, and Geshem the Arabian, heard it, they laughed us to scorn, and despised us, and said, What is this thing that all of you do? will all of you rebel against the king?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Then answered I them, and said unto them, The God of heaven, he will prosper us; therefore we his servants will arise and build: but all of you have no portion, nor right, nor memorial, in Jerusalem.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Then answered I them, and said unto them, The God of heaven, he will prosper us; therefore we his servants will arise and build: but all of you have no portion, nor right, nor memorial, in Jerusalem.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Then answered I them, and said unto them, The God of heaven, he will prosper us; therefore we his servants will arise and build: but all of you have no portion, nor right, nor memorial, in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ராஜா என்னைப்பார்த்து: நீ துக்கமுகமாயிருக்கிறது என்ன? உனக்கு வியாதியில்லையே, இது மனதின் துக்கமே ஒழிய வேறொன்றும் அல்ல என்றார்; அப்பொழுது நான் மிகவும் பயந்து,]]></a:t>
+              <a:t><![CDATA[2. Wherefore the king said unto me, Why is your countenance sad, seeing you are not sick? this is nothing else but sorrow of heart. Then I was very sore afraid,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவை நோக்கி: ராஜா என்றைக்கும் வாழ்க; என் பிதாக்களின் கல்லறைகள் இருக்கும் ஸ்தலமாகிய நகரம் பாழானதும், அதின் வாசல்கள் அக்கினியால் சுட்டெரிக்கப்பட்டதுமாய்க் கிடக்கும்போது, நான் துக்கமுகத்தோடு இராதிருப்பது எப்படி என்றேன்.]]></a:t>
+              <a:t><![CDATA[3. And said unto the king, Let the king live for ever: why should not my countenance be sad, when the city, the place of my fathers' sepulchers, lies waste, and the gates thereof are consumed with fire?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவை நோக்கி: ராஜா என்றைக்கும் வாழ்க; என் பிதாக்களின் கல்லறைகள் இருக்கும் ஸ்தலமாகிய நகரம் பாழானதும், அதின் வாசல்கள் அக்கினியால் சுட்டெரிக்கப்பட்டதுமாய்க் கிடக்கும்போது, நான் துக்கமுகத்தோடு இராதிருப்பது எப்படி என்றேன்.]]></a:t>
+              <a:t><![CDATA[3. And said unto the king, Let the king live for ever: why should not my countenance be sad, when the city, the place of my fathers' sepulchers, lies waste, and the gates thereof are consumed with fire?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவை நோக்கி: ராஜா என்றைக்கும் வாழ்க; என் பிதாக்களின் கல்லறைகள் இருக்கும் ஸ்தலமாகிய நகரம் பாழானதும், அதின் வாசல்கள் அக்கினியால் சுட்டெரிக்கப்பட்டதுமாய்க் கிடக்கும்போது, நான் துக்கமுகத்தோடு இராதிருப்பது எப்படி என்றேன்.]]></a:t>
+              <a:t><![CDATA[3. And said unto the king, Let the king live for ever: why should not my countenance be sad, when the city, the place of my fathers' sepulchers, lies waste, and the gates thereof are consumed with fire?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473741132" r:id="rId1"/>
+    <p:sldLayoutId id="2478604198" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6177,50 +6742,90 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6353,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then the king said unto me, For what do you make request? So I prayed to the God of heaven.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ராஜா என்னைப் பார்த்து: நீ கேட்கிற காரியம் என்ன என்றார். அப்பொழுது நான்: பரலோகத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I said unto the king, If it please the king, and if your servant have found favour in your]]></a:t>
+              <a:t><![CDATA[தேவனை நோக்கி ஜெபம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sight, that you would send me unto Judah, unto the city of my fathers' sepulchers, that I may build]]></a:t>
+              <a:t><![CDATA[5. ராஜாவைப் பார்த்து: ராஜாவுக்குச் சித்தமாயிருந்து, அடியேனுக்கு உமது சமுகத்தில் தயை கிடைத்ததானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it.]]></a:t>
+              <a:t><![CDATA[என் பிதாக்களின் கல்லறைகளிலிருக்கும் பட்டணத்தைக் கட்டும்படி, யூதா தேசத்துக்கு நீர் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the king said unto me, (the queen also sitting by him,) For how long shall your journey be?]]></a:t>
+              <a:t><![CDATA[அனுப்பவேண்டிக்கொள்ளுகிறேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and when will you return? So it pleased the king to send me; and I set him a time.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ராஜஸ்திரீயும் பக்கத்தில் உட்கார்ந்திருந்தாள். ராஜா என்னைப் பார்த்து: உன் பிரயாணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Moreover I said unto the king, If it please the king, let letters be given me to the governors]]></a:t>
+              <a:t><![CDATA[எத்தனை நாள் செல்லும், நீ எப்பொழுது திரும்பிவருவாய் என்று கேட்டார். இவ்வளவுகாலம் செல்லுமென்று நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beyond the river, that they may convey me over till I come into Judah;]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்குச் சொன்னபோது, என்னை அனுப்ப அவருக்குச் சித்தமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And a letter unto Asaph the keeper of the king's forest, that he may give me timber to make beams]]></a:t>
+              <a:t><![CDATA[7. பின்னும் நான் ராஜாவைப் பார்த்து ராஜாவுக்குச் சித்தமாயிருந்தால், நான் யூதாதேசத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for the gates of the palace which appertained to the house, and for the wall of the city, and for]]></a:t>
+              <a:t><![CDATA[போய்ச்சேருமட்டும், நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதிகள் என்னை வழிவிட்டனுப்பும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass in the month Nisan, in the twentieth year of Artaxerxes the king, that wine]]></a:t>
+              <a:t><![CDATA[1. அர்தசஷ்டா ராஜாவின் இருபதாம் வருஷம் நிசான் மாதத்திலே, திராட்சரசம் ராஜாவுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house that I shall enter into. And the king granted me, according to the good hand of my God]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் கடிதங்கள் கொடுக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon me.]]></a:t>
+              <a:t><![CDATA[8. தேவாலயத்துக்கு இருக்கிற அரணின் கதவு வேலைக்கும், நகர அலங்கத்தின் வேலைக்கும், நான் தங்கப்போகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then I came to the governors beyond the river, and gave them the king's letters. Now the king had]]></a:t>
+              <a:t><![CDATA[வீட்டின் வேலைக்கும் வேண்டிய மரங்களை ராஜாவின் வனத்துக் காவலாளனாகிய ஆசாப் எனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sent captains of the army and horsemen with me.]]></a:t>
+              <a:t><![CDATA[கொடுக்கும்படிக்கும், அவனுக்கும் ஒரு கடிதம் கட்டளையிடப்படுவதாக என்றேன்; என் தேவனுடைய தயவுள்ள கரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. When Sanballat the Horonite, and Tobiah the servant, the Ammonite, heard of it, it grieved them]]></a:t>
+              <a:t><![CDATA[என்மேல் இருந்தபடியால், ராஜா அவைகளை எனக்குக் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[exceedingly that there was come a man to seek the welfare of the children of Israel.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே நான் நதிக்கு அப்புறத்திலிருக்கிற தேசாதிபதிகளிடத்துக்கு வந்து, ராஜாவின் கடிதங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. So I came to Jerusalem, and was there three days.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் கொடுத்தேன்; ராஜா என்னோடேகூட இராணுவச் சேர்வைக்காரரையும், குதிரைவீரரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I arose in the night, I and some few men with me; neither told I any man what my God had put]]></a:t>
+              <a:t><![CDATA[அனுப்பியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in my heart to do at Jerusalem: neither was there any beast with me, save the beast that I rode]]></a:t>
+              <a:t><![CDATA[10. இதை ஓரோனியனான சன்பல்லாத்தும், அம்மோனியனான தொபியா என்னும் ஊழியக்காரனும் கேட்டபோது, இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon.]]></a:t>
+              <a:t><![CDATA[புத்திரரின் நன்மையை விசாரிக்க ஒருவன் வந்தான் என்பது அவர்களுக்கு மிகவும் விசனமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was before him: and I took up the wine, and gave it unto the king. Now I had not been in time past]]></a:t>
+              <a:t><![CDATA[வைத்திருக்கையில், நான் அதை எடுத்து அவருக்குக் கொடுத்தேன்; நான் முன் ஒருபோதும் அவர் சமுகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I went out by night by the gate of the valley, even before the dragon well, and to the dung]]></a:t>
+              <a:t><![CDATA[11. நான் எருசலேமுக்கு வந்து, அங்கே மூன்றுநாள் இருந்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[port, and viewed the walls of Jerusalem, which were broken down, and the gates thereof were consumed]]></a:t>
+              <a:t><![CDATA[12. நான் சில மனுஷரைக் கூட்டிக்கொண்டு, ராத்திரியில் எழுந்து நகர சோதனை செய்தேன்; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with fire.]]></a:t>
+              <a:t><![CDATA[எருசலேமுக்காகச் செய்யும்படி என் தேவன் என் மனதிலே வைத்ததை நான் ஒருவருக்கும் அறிவிக்கவில்லை; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then I went on to the gate of the fountain, and to the king's pool: but there was no place for]]></a:t>
+              <a:t><![CDATA[ஏறிப்போன மிருகமேயல்லாமல் வேறொரு மிருகமும் என்னோடிருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the beast that was under me to pass.]]></a:t>
+              <a:t><![CDATA[13. நான் அன்று ராத்திரி பள்ளத்தாக்கின் வாசல்வழியாய்ப் புறப்பட்டு, வலுசர்ப்பத் துரவைக் கடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Then went I up in the night by the brook, and viewed the wall, and turned back, and entered by]]></a:t>
+              <a:t><![CDATA[குப்பைமேட்டு வாசலுக்கு வந்து, எருசலேமில் இடிந்துபோன அலங்கத்தையும், அக்கினியால் சுட்டெரிக்கப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the gate of the valley, and so returned.]]></a:t>
+              <a:t><![CDATA[அதின் வாசல்களையும் பார்வையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the rulers knew not where I went, or what I did; neither had I as yet told it to the Jews,]]></a:t>
+              <a:t><![CDATA[14. அவ்விடத்தை விட்டு ஊருணி வாசலண்டைக்கும், ராஜாவின் குளத்தண்டைக்கும் போனேன்; நான் ஏறியிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nor to the priests, nor to the nobles, nor to the rulers, nor to the rest that did the work.]]></a:t>
+              <a:t><![CDATA[மிருகம் அங்கே நடந்துபோகிறதற்கு வழியில்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then said I unto them, All of you see the distress that we are in, how Jerusalem lies waste, and]]></a:t>
+              <a:t><![CDATA[15. அன்று ராத்திரியிலேயே நான் ஆற்றோரமாய்ப் போய், அலங்கத்தைப் பார்வையிட்டுத் திரும்பி, பள்ளத்தாக்கின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sad in his presence.]]></a:t>
+              <a:t><![CDATA[துக்கமாயிருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the gates thereof are burned with fire: come, and let us build up the wall of Jerusalem, that we be]]></a:t>
+              <a:t><![CDATA[வாசல்வழியாய் வந்துவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[no more a reproach.]]></a:t>
+              <a:t><![CDATA[16. நான் போனதும், நான் செய்ததும் அதிகாரிகள் ஒருவருக்கும் தெரியாது; அதுவரையிலும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then I told them of the hand of my God which was good upon me; as also the king's words that he]]></a:t>
+              <a:t><![CDATA[யூதருக்காகிலும், ஆசாரியர்கள் பெரியவர்கள் அதிகாரிகளுக்காகிலும், வேலைசெய்கிற மற்றவர்களுக்காகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had spoken unto me. And they said, Let us rise up and build. So they strengthened their hands for]]></a:t>
+              <a:t><![CDATA[ஒன்றும் அறிவிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this good work.]]></a:t>
+              <a:t><![CDATA[17. பின்பு நான் அவர்களை நோக்கி: எருசலேம் பாழாயிருக்கிறதையும், அதின் வாசல்கள் அக்கினியால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. But when Sanballat the Horonite, and Tobiah the servant, the Ammonite, and Geshem the Arabian,]]></a:t>
+              <a:t><![CDATA[சுட்டெரிக்கப்பட்டுக்கிடக்கிறதையும், நாம் இருக்கிற சிறுமையையும் பார்க்கிறீர்களே; நாம் இனி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heard it, they laughed us to scorn, and despised us, and said, What is this thing that all of you]]></a:t>
+              <a:t><![CDATA[நிந்தைக்குள்ளாயிராதபடிக்கு, எருசலேமின் அலங்கத்தைக் கட்டுவோம் வாருங்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do? will all of you rebel against the king?]]></a:t>
+              <a:t><![CDATA[18. என் தேவனுடைய கரம் என்மேல் நன்மையாக இருக்கிறதையும், ராஜா என்னோடே சொன்ன வார்த்தைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then answered I them, and said unto them, The God of heaven, he will prosper us; therefore we]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு அறிவித்தேன்; அப்பொழுது அவர்கள்: எழுந்து கட்டுவோம் வாருங்கள் என்று சொல்லி, அந்த நல்ல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his servants will arise and build: but all of you have no portion, nor right, nor memorial, in]]></a:t>
+              <a:t><![CDATA[வேலைக்குத் தங்கள் கைகளைத் திடப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Wherefore the king said unto me, Why is your countenance sad, seeing you are not sick? this is]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ராஜா என்னைப்பார்த்து: நீ துக்கமுகமாயிருக்கிறது என்ன? உனக்கு வியாதியில்லையே, இது மனதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12766,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem.]]></a:t>
+              <a:t><![CDATA[19. ஓரோனியனான சன்பல்லாத்தும், அம்மோனியனான தொபியா என்னும் ஊழியக்காரனும், அரபியனான கேஷேமும் இதைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கேட்டபோது, எங்களைப் பரியாசம்பண்ணி, எங்களை நிந்தித்து: நீங்கள் செய்கிற இந்தக் காரியம் என்ன? நீங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜாவுக்கு விரோதமாகக் கலகம்பண்ணப்போகிறீர்களோ என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அதற்கு நான் மறுமொழியாக: பரலோகத்தின் தேவனானவர் எங்களுக்குக் காரியத்தைக் கைகூடிவரப்பண்ணுவார்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவருடைய ஊழியக்காரராகிய நாங்கள் எழுந்து கட்டுவோம்; உங்களுக்கோவென்றால் எருசலேமிலே பங்குமில்லை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாத்தியமுமில்லை; உங்கள் பேர் விளங்க ஒன்றும் இல்லையென்று அவர்களுடனே சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nothing else but sorrow of heart. Then I was very sore afraid,]]></a:t>
+              <a:t><![CDATA[துக்கமே ஒழிய வேறொன்றும் அல்ல என்றார்; அப்பொழுது நான் மிகவும் பயந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And said unto the king, Let the king live for ever: why should not my countenance be sad, when]]></a:t>
+              <a:t><![CDATA[3. ராஜாவை நோக்கி: ராஜா என்றைக்கும் வாழ்க; என் பிதாக்களின் கல்லறைகள் இருக்கும் ஸ்தலமாகிய நகரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the city, the place of my fathers' sepulchers, lies waste, and the gates thereof are consumed with]]></a:t>
+              <a:t><![CDATA[பாழானதும், அதின் வாசல்கள் அக்கினியால் சுட்டெரிக்கப்பட்டதுமாய்க் கிடக்கும்போது, நான் துக்கமுகத்தோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fire?]]></a:t>
+              <a:t><![CDATA[இராதிருப்பது எப்படி என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>