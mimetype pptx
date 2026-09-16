--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -115,50 +115,78 @@
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -201,50 +229,64 @@
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -404,53 +446,67 @@
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -510,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் அருகே தெக்கோவா ஊரார் பழுதுபார்த்துக் கட்டினார்கள்; அவர்களுடைய பிரபுக்களோ, தங்கள் ஆண்டவருடைய வேலைக்குத் தங்கள் கழுத்தைக் கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[4. And next unto them repaired Meremoth the son of Urijah, the son of Koz. And next unto them repaired Meshullam the son of Berechiah, the son of Meshezabeel. And next unto them repaired Zadok the son of Baana.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -619,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பழைய வாசலைப் பசெயாசின் குமாரனாகிய யோய்தாவும், பேசோதியாவின் குமாரனாகிய மெசுல்லாமும் பழுதுபார்த்துக் கட்டினார்கள்; அவர்கள் அதற்கு உத்தரம்பாவி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And next unto them the Tekoites repaired; but their nobles put not their necks to the work of their LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -728,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பழைய வாசலைப் பசெயாசின் குமாரனாகிய யோய்தாவும், பேசோதியாவின் குமாரனாகிய மெசுல்லாமும் பழுதுபார்த்துக் கட்டினார்கள்; அவர்கள் அதற்கு உத்தரம்பாவி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And next unto them the Tekoites repaired; but their nobles put not their necks to the work of their LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -837,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் அருகே கிபியோன் மிஸ்பா ஊர்களின் மனுஷரான மெலதீயா என்னும் கிபியோனியனும் யாதோன் என்னும் மெரொனோத்தியனும், நதிக்கு இப்புறத்திலிருக்கிற அதிபதியின் சமஸ்தானமட்டும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Moreover the old gate repaired Jehoiada the son of Paseah, and Meshullam the son of Besodeiah; they laid the beams thereof, and set up the doors thereof, and the locks thereof, and the bars thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -946,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் அருகே கிபியோன் மிஸ்பா ஊர்களின் மனுஷரான மெலதீயா என்னும் கிபியோனியனும் யாதோன் என்னும் மெரொனோத்தியனும், நதிக்கு இப்புறத்திலிருக்கிற அதிபதியின் சமஸ்தானமட்டும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Moreover the old gate repaired Jehoiada the son of Paseah, and Meshullam the son of Besodeiah; they laid the beams thereof, and set up the doors thereof, and the locks thereof, and the bars thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1055,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் அருகே தட்டாரில் ஒருவனாகிய அராயாவின் குமாரன் ஊசியேல் பழுதுபார்த்துக் கட்டினான்; அவன் அருகே தைலக்காரரில் ஒருவன் குமாரனாகிய அனனியா பழுதுபார்த்துக்கட்டினான்; அதுமுதற்கொண்டு அகலமான மதில் மட்டும் எருசலேம் இடிக்காமல் விட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. Moreover the old gate repaired Jehoiada the son of Paseah, and Meshullam the son of Besodeiah; they laid the beams thereof, and set up the doors thereof, and the locks thereof, and the bars thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1164,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் அருகே தட்டாரில் ஒருவனாகிய அராயாவின் குமாரன் ஊசியேல் பழுதுபார்த்துக் கட்டினான்; அவன் அருகே தைலக்காரரில் ஒருவன் குமாரனாகிய அனனியா பழுதுபார்த்துக்கட்டினான்; அதுமுதற்கொண்டு அகலமான மதில் மட்டும் எருசலேம் இடிக்காமல் விட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And next unto them repaired Melatiah the Gibeonite, and Jadon the Meronothite, the men of Gibeon, and of Mizpah, unto the throne of the governor on this side the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1273,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அருகே எருசலேம் பட்டணத்தின் பாதிக்குப் பிரபுவாகிய ஊரின் குமாரன் ரெப்பாயா பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[7. And next unto them repaired Melatiah the Gibeonite, and Jadon the Meronothite, the men of Gibeon, and of Mizpah, unto the throne of the governor on this side the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1382,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் அருகே அருமாப்பின் குமாரன் யெதாயா தன் வீட்டுக்கு எதிரானதைப் பழுதுபார்த்துக் கட்டினான்; அவன் அருகே ஆசாப்நெயாவின் குமாரன் அத்தூஸ் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[8. Next unto him repaired Uzziel the son of Harhaiah, of the goldsmiths. Next unto him also repaired Hananiah the son of one of the apothecaries, and they fortified Jerusalem unto the broad wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1491,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் அருகே அருமாப்பின் குமாரன் யெதாயா தன் வீட்டுக்கு எதிரானதைப் பழுதுபார்த்துக் கட்டினான்; அவன் அருகே ஆசாப்நெயாவின் குமாரன் அத்தூஸ் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[8. Next unto him repaired Uzziel the son of Harhaiah, of the goldsmiths. Next unto him also repaired Hananiah the son of one of the apothecaries, and they fortified Jerusalem unto the broad wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1600,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது பிரதான ஆசாரியனாகிய எலியாசீபும், அவன் சகோதரராகிய ஆசாரியர்களும் எழுந்து ஆட்டுவாசலைக் கட்டினார்கள்; அதைக் கட்டி, அவர்கள் பிரதிஷ்டைபண்ணி, அதின் கதவுகளை வைத்து, மேயா என்கிற கொம்மை முதல் அனானெயேலின் கொம்மைமட்டும் கட்டிப் பிரதிஷ்டைபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then Eliashib the high priest rose up with his brethren the priests, and they built the sheep gate; they sanctified it, and set up the doors of it; even unto the tower of Meah they sanctified it, unto the tower of Hananeel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1709,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மற்றப் பங்கையும், சூளைகளின் கொம்மையையும், ஆரீமின் குமாரன் மல்கிஜாவும், பாகாத்மோவாபின் குமாரன் அசூபும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Next unto him repaired Uzziel the son of Harhaiah, of the goldsmiths. Next unto him also repaired Hananiah the son of one of the apothecaries, and they fortified Jerusalem unto the broad wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1818,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மற்றப் பங்கையும், சூளைகளின் கொம்மையையும், ஆரீமின் குமாரன் மல்கிஜாவும், பாகாத்மோவாபின் குமாரன் அசூபும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And next unto them repaired Rephaiah the son of Hur, the ruler of the half part of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1927,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் அருகே எருசலேம் பட்டணத்தின் மறுபாதிக்குப் பிரபுவாகிய அலோகேசின் குமாரன் சல்லூமும், அவன் குமாரத்திகளும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And next unto them repaired Rephaiah the son of Hur, the ruler of the half part of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2036,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் அருகே எருசலேம் பட்டணத்தின் மறுபாதிக்குப் பிரபுவாகிய அலோகேசின் குமாரன் சல்லூமும், அவன் குமாரத்திகளும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And next unto them repaired Jedaiah the son of Harumaph, even opposite to his house. And next unto him repaired Hattush the son of Hashabniah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2145,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பள்ளத்தாக்கின் வாசலை ஆனூனும், சானோவாகின் குடிகளும் பழுதுபார்த்துக் கட்டினார்கள்; அவர்கள் அதைக் கட்டி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டு, குப்பைமேட்டு வாசல்மட்டாக அலங்கத்தில் ஆயிரம் முழம் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And next unto them repaired Jedaiah the son of Harumaph, even opposite to his house. And next unto him repaired Hattush the son of Hashabniah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2254,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பள்ளத்தாக்கின் வாசலை ஆனூனும், சானோவாகின் குடிகளும் பழுதுபார்த்துக் கட்டினார்கள்; அவர்கள் அதைக் கட்டி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டு, குப்பைமேட்டு வாசல்மட்டாக அலங்கத்தில் ஆயிரம் முழம் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Malchijah the son of Harim, and Hashub the son of Pahathmoab, repaired the other piece, and the tower of the furnaces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2363,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பள்ளத்தாக்கின் வாசலை ஆனூனும், சானோவாகின் குடிகளும் பழுதுபார்த்துக் கட்டினார்கள்; அவர்கள் அதைக் கட்டி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டு, குப்பைமேட்டு வாசல்மட்டாக அலங்கத்தில் ஆயிரம் முழம் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Malchijah the son of Harim, and Hashub the son of Pahathmoab, repaired the other piece, and the tower of the furnaces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2472,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. குப்பைமேட்டு வாசலைப் பெத்கேரேமின் மகாணத்துப் பிரபுவாகிய ரெக்காவின் குமாரன் மல்கியா பழுதுபார்த்து அதைக் கட்டி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And next unto him repaired Shallum the son of Halohesh, the ruler of the half part of Jerusalem, he and his daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2581,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. குப்பைமேட்டு வாசலைப் பெத்கேரேமின் மகாணத்துப் பிரபுவாகிய ரெக்காவின் குமாரன் மல்கியா பழுதுபார்த்து அதைக் கட்டி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And next unto him repaired Shallum the son of Halohesh, the ruler of the half part of Jerusalem, he and his daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2690,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஊருணிவாசலை மிஸ்பாவின் மாகாணத்துப் பிரபுவாகிய கொல்லோசேயின் குமாரன் சல்லூம் பழுதுபார்த்து, அதைக் கட்டி மச்சுப்பாவி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டு, ராஜாவின் சிங்காரத் தோட்டத்தண்டையிலிருக்கிற சீலோவாவின் குளத்து மதிலையும், தாவீதின் நகரத்திலிருந்து இறங்குகிற படிகள் மட்டாக இருக்கிறதையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[13. The valley gate repaired Hanun, and the inhabitants of Zanoah; they built it, and set up the doors thereof, the locks thereof, and the bars thereof, and a thousand cubits on the wall unto the dung gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2799,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது பிரதான ஆசாரியனாகிய எலியாசீபும், அவன் சகோதரராகிய ஆசாரியர்களும் எழுந்து ஆட்டுவாசலைக் கட்டினார்கள்; அதைக் கட்டி, அவர்கள் பிரதிஷ்டைபண்ணி, அதின் கதவுகளை வைத்து, மேயா என்கிற கொம்மை முதல் அனானெயேலின் கொம்மைமட்டும் கட்டிப் பிரதிஷ்டைபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then Eliashib the high priest rose up with his brethren the priests, and they built the sheep gate; they sanctified it, and set up the doors of it; even unto the tower of Meah they sanctified it, unto the tower of Hananeel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2908,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஊருணிவாசலை மிஸ்பாவின் மாகாணத்துப் பிரபுவாகிய கொல்லோசேயின் குமாரன் சல்லூம் பழுதுபார்த்து, அதைக் கட்டி மச்சுப்பாவி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டு, ராஜாவின் சிங்காரத் தோட்டத்தண்டையிலிருக்கிற சீலோவாவின் குளத்து மதிலையும், தாவீதின் நகரத்திலிருந்து இறங்குகிற படிகள் மட்டாக இருக்கிறதையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[13. The valley gate repaired Hanun, and the inhabitants of Zanoah; they built it, and set up the doors thereof, the locks thereof, and the bars thereof, and a thousand cubits on the wall unto the dung gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3017,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஊருணிவாசலை மிஸ்பாவின் மாகாணத்துப் பிரபுவாகிய கொல்லோசேயின் குமாரன் சல்லூம் பழுதுபார்த்து, அதைக் கட்டி மச்சுப்பாவி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டு, ராஜாவின் சிங்காரத் தோட்டத்தண்டையிலிருக்கிற சீலோவாவின் குளத்து மதிலையும், தாவீதின் நகரத்திலிருந்து இறங்குகிற படிகள் மட்டாக இருக்கிறதையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[13. The valley gate repaired Hanun, and the inhabitants of Zanoah; they built it, and set up the doors thereof, the locks thereof, and the bars thereof, and a thousand cubits on the wall unto the dung gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3126,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவனுக்குப் பின்னாகப் பெத்சூர் மாகாணத்தின் பாதிக்குப் பிரபுவாகிய அஸ்பூகின் குமாரன் நெகேமியா தாவீதின் கல்லறைகளுக்கு எதிரான இடமட்டாகவும், வெட்டப்பட்ட குளமட்டாகவும், பராக்கிரமசாலிகளின் வீடுமட்டாகவும் இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[14. But the dung gate repaired Malchiah the son of Rechab, the ruler of part of Bethhaccerem; he built it, and set up the doors thereof, the locks thereof, and the bars thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3235,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவனுக்குப் பின்னாகப் பெத்சூர் மாகாணத்தின் பாதிக்குப் பிரபுவாகிய அஸ்பூகின் குமாரன் நெகேமியா தாவீதின் கல்லறைகளுக்கு எதிரான இடமட்டாகவும், வெட்டப்பட்ட குளமட்டாகவும், பராக்கிரமசாலிகளின் வீடுமட்டாகவும் இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[14. But the dung gate repaired Malchiah the son of Rechab, the ruler of part of Bethhaccerem; he built it, and set up the doors thereof, the locks thereof, and the bars thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3344,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவனுக்குப் பின்னாகப் பெத்சூர் மாகாணத்தின் பாதிக்குப் பிரபுவாகிய அஸ்பூகின் குமாரன் நெகேமியா தாவீதின் கல்லறைகளுக்கு எதிரான இடமட்டாகவும், வெட்டப்பட்ட குளமட்டாகவும், பராக்கிரமசாலிகளின் வீடுமட்டாகவும் இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[15. But the gate of the fountain repaired Shallun the son of Colhozeh, the ruler of part of Mizpah; he built it, and covered it, and set up the doors thereof, the locks thereof, and the bars thereof, and the wall of the pool of Siloah by the king's garden, and unto the stairs that go down from the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3453,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனுக்குப் பின்னாக லேவியரில் பானியின் குமாரன் ரேகூமும், அவன் அருகே கேகிலா மாகாணத்தில் தன்னுடைய பாதிப்பங்குக்குப் பிரபுவாகிய அசபியாவும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. But the gate of the fountain repaired Shallun the son of Colhozeh, the ruler of part of Mizpah; he built it, and covered it, and set up the doors thereof, the locks thereof, and the bars thereof, and the wall of the pool of Siloah by the king's garden, and unto the stairs that go down from the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3562,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனுக்குப் பின்னாக லேவியரில் பானியின் குமாரன் ரேகூமும், அவன் அருகே கேகிலா மாகாணத்தில் தன்னுடைய பாதிப்பங்குக்குப் பிரபுவாகிய அசபியாவும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. But the gate of the fountain repaired Shallun the son of Colhozeh, the ruler of part of Mizpah; he built it, and covered it, and set up the doors thereof, the locks thereof, and the bars thereof, and the wall of the pool of Siloah by the king's garden, and unto the stairs that go down from the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3671,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவனுக்குப் பின்னாக அவனுடைய சகோதரரில் கேகிலா மாகாணத்து மறுபாதிக்குப் பிரபுவாகிய எனாதாதின் குமாரன் பாபாயி பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[15. But the gate of the fountain repaired Shallun the son of Colhozeh, the ruler of part of Mizpah; he built it, and covered it, and set up the doors thereof, the locks thereof, and the bars thereof, and the wall of the pool of Siloah by the king's garden, and unto the stairs that go down from the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3780,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவனுக்குப் பின்னாக அவனுடைய சகோதரரில் கேகிலா மாகாணத்து மறுபாதிக்குப் பிரபுவாகிய எனாதாதின் குமாரன் பாபாயி பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[16. After him repaired Nehemiah the son of Azbuk, the ruler of the half part of Bethzur, unto the place opposite to the sepulchers of David, and to the pool that was made, and unto the house of the mighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3889,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் அருகே மிஸ்பாவின் பிரபுவாகிய யெசுவாவின் குமாரன் ஏசர் என்பவன் மதிலின் கோடியிலே ஆயுதசாலையின் படிகளுக்கு எதிரேயிருக்கிற வேறொரு பங்கைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[16. After him repaired Nehemiah the son of Azbuk, the ruler of the half part of Bethzur, unto the place opposite to the sepulchers of David, and to the pool that was made, and unto the house of the mighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3998,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது பிரதான ஆசாரியனாகிய எலியாசீபும், அவன் சகோதரராகிய ஆசாரியர்களும் எழுந்து ஆட்டுவாசலைக் கட்டினார்கள்; அதைக் கட்டி, அவர்கள் பிரதிஷ்டைபண்ணி, அதின் கதவுகளை வைத்து, மேயா என்கிற கொம்மை முதல் அனானெயேலின் கொம்மைமட்டும் கட்டிப் பிரதிஷ்டைபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then Eliashib the high priest rose up with his brethren the priests, and they built the sheep gate; they sanctified it, and set up the doors of it; even unto the tower of Meah they sanctified it, unto the tower of Hananeel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4107,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் அருகே மிஸ்பாவின் பிரபுவாகிய யெசுவாவின் குமாரன் ஏசர் என்பவன் மதிலின் கோடியிலே ஆயுதசாலையின் படிகளுக்கு எதிரேயிருக்கிற வேறொரு பங்கைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[16. After him repaired Nehemiah the son of Azbuk, the ruler of the half part of Bethzur, unto the place opposite to the sepulchers of David, and to the pool that was made, and unto the house of the mighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4216,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனுக்குப் பின்னாகச் சாபாயின் குமாரன் பாரூக் அந்தக் கோடி துவக்கிப் பிரதான ஆசாரியனாகிய எலியாசீபின் வாசற்படிமட்டும் இருக்கிற பின்னொரு பங்கை வெகு ஜாக்கிரதையோடே பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[17. After him repaired the Levites, Rehum the son of Bani. Next unto him repaired Hashabiah, the ruler of the half part of Keilah, in his part.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4325,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனுக்குப் பின்னாகச் சாபாயின் குமாரன் பாரூக் அந்தக் கோடி துவக்கிப் பிரதான ஆசாரியனாகிய எலியாசீபின் வாசற்படிமட்டும் இருக்கிற பின்னொரு பங்கை வெகு ஜாக்கிரதையோடே பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[17. After him repaired the Levites, Rehum the son of Bani. Next unto him repaired Hashabiah, the ruler of the half part of Keilah, in his part.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4434,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனுக்குப் பின்னாகக் கோசின் குமாரனாகிய உரியாவின் மகன் மெரெமோத் எலியாசீபின் வீட்டு வாசற்படி துவக்கி அவனுடைய வீட்டின் கடைக்கோடிமட்டும் இருக்கிற பின்னொரு பங்கைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[18. After him repaired their brethren, Bavai the son of Henadad, the ruler of the half part of Keilah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4543,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனுக்குப் பின்னாகக் கோசின் குமாரனாகிய உரியாவின் மகன் மெரெமோத் எலியாசீபின் வீட்டு வாசற்படி துவக்கி அவனுடைய வீட்டின் கடைக்கோடிமட்டும் இருக்கிற பின்னொரு பங்கைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[18. After him repaired their brethren, Bavai the son of Henadad, the ruler of the half part of Keilah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4652,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவனுக்குப் பின்னாகச் சமனான பூமியில் வாசமாயிருக்கிற ஆசாரியர்கள் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And next to him repaired Ezer the son of Jeshua, the ruler of Mizpah, another piece opposite to the going up to the armoury at the turning of the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4761,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களுக்குப் பின்னாக பென்யமீனும், அசூபும் தங்கள் வீட்டுக்கு எதிரே இருக்கிறதைப் பழுதுபார்த்துக் கட்டினார்கள்; அவர்களுக்குப் பின்னாக அனனியாவின் குமாரனாகிய மாசேயாவின் மகன் அசரியா தன் வீட்டின் அருகே இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[19. And next to him repaired Ezer the son of Jeshua, the ruler of Mizpah, another piece opposite to the going up to the armoury at the turning of the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4870,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களுக்குப் பின்னாக பென்யமீனும், அசூபும் தங்கள் வீட்டுக்கு எதிரே இருக்கிறதைப் பழுதுபார்த்துக் கட்டினார்கள்; அவர்களுக்குப் பின்னாக அனனியாவின் குமாரனாகிய மாசேயாவின் மகன் அசரியா தன் வீட்டின் அருகே இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[20. After him Baruch the son of Zabbai earnestly repaired the other piece, from the turning of the wall unto the door of the house of Eliashib the high priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4979,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களுக்குப் பின்னாக பென்யமீனும், அசூபும் தங்கள் வீட்டுக்கு எதிரே இருக்கிறதைப் பழுதுபார்த்துக் கட்டினார்கள்; அவர்களுக்குப் பின்னாக அனனியாவின் குமாரனாகிய மாசேயாவின் மகன் அசரியா தன் வீட்டின் அருகே இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[20. After him Baruch the son of Zabbai earnestly repaired the other piece, from the turning of the wall unto the door of the house of Eliashib the high priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5088,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவனுக்குப் பின்னாக எனாதாதின் குமாரன் பின்னூவி அசரியாவின் வீடு துவக்கி அலங்கத்துக் கோடி வளைவுவரைக்கும் இருக்கிற வேறொரு பங்கைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[21. After him repaired Meremoth the son of Urijah the son of Koz another piece, from the door of the house of Eliashib even to the end of the house of Eliashib.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5197,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் அருகே எரிகோவின் மனுஷர் கட்டினார்கள், அவர்கள் அருகே இம்ரியின் குமாரனாகிய சக்கூர் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[2. And next unto him built the men of Jericho. And next to them built Zaccur the son of Imri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5306,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஊசாயின் குமாரன் பாலால் வளைவுக்கு எதிரேயும், காவல் வீட்டின் முற்றத்துக்கடுத்த ராஜாவின் உயரமான அரமனைக்கு வெளிப்புறமாயிருக்கிற கொம்மைக்கு எதிரேயும் இருக்கிறதைக் கட்டினான்; அவனுக்குப் பின்னாகப் பாரோஷின் குமாரன் பெதாயாவும்,]]></a:t>
+              <a:t><![CDATA[21. After him repaired Meremoth the son of Urijah the son of Koz another piece, from the door of the house of Eliashib even to the end of the house of Eliashib.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5415,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஊசாயின் குமாரன் பாலால் வளைவுக்கு எதிரேயும், காவல் வீட்டின் முற்றத்துக்கடுத்த ராஜாவின் உயரமான அரமனைக்கு வெளிப்புறமாயிருக்கிற கொம்மைக்கு எதிரேயும் இருக்கிறதைக் கட்டினான்; அவனுக்குப் பின்னாகப் பாரோஷின் குமாரன் பெதாயாவும்,]]></a:t>
+              <a:t><![CDATA[22. And after him repaired the priests, the men of the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5524,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஓபேலிலே குடியிருக்கிற நிதனீமியரைச் சேர்ந்த மனிதரும் கிழக்கேயிருக்கிற தண்ணீர் வாசலுக்கு வெளிப்புறமான கொம்மைக்கு எதிரேயிருக்கிற இடமட்டும் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. After him repaired Benjamin and Hashub opposite to their house. After him repaired Azariah the son of Maaseiah the son of Ananiah by his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5633,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஓபேலிலே குடியிருக்கிற நிதனீமியரைச் சேர்ந்த மனிதரும் கிழக்கேயிருக்கிற தண்ணீர் வாசலுக்கு வெளிப்புறமான கொம்மைக்கு எதிரேயிருக்கிற இடமட்டும் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. After him repaired Benjamin and Hashub opposite to their house. After him repaired Azariah the son of Maaseiah the son of Ananiah by his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5742,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்களுக்குப் பின்னாகத் தெக்கோவா ஊரார் வெளிப்புறமான பெரிய கொம்மைக்கு எதிரே ஓபேலின் மதில்மட்டும் இருக்கிற பின்னொரு பங்கைப் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. After him repaired Benjamin and Hashub opposite to their house. After him repaired Azariah the son of Maaseiah the son of Ananiah by his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5851,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. குதிரைவாசல் முதற்கொண்டு ஆசாரியர்கள் அவரவர் தங்கள் வீடுகளுக்கு எதிரே இருக்கிறதைப் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. After him repaired Binnui the son of Henadad another piece, from the house of Azariah unto the turning of the wall, even unto the corner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5960,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களுக்குப் பின்னாக இம்மேரின் குமாரன் சாதோக் தன் வீட்டுக்கு எதிரே இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்; அவனுக்குப் பின்னாகக் கிழக்கு வாசலைக் காக்கிற செக்கனியாவின் குமாரன் செமாயா பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[24. After him repaired Binnui the son of Henadad another piece, from the house of Azariah unto the turning of the wall, even unto the corner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6069,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களுக்குப் பின்னாக இம்மேரின் குமாரன் சாதோக் தன் வீட்டுக்கு எதிரே இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்; அவனுக்குப் பின்னாகக் கிழக்கு வாசலைக் காக்கிற செக்கனியாவின் குமாரன் செமாயா பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[25. Palal the son of Uzai, opposite to the turning of the wall, and the tower which lies out from the king's high house, that was by the court of the prison. After him Pedaiah the son of Parosh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6178,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனுக்குப் பின்னாகச் செல்மீயாவின் குமாரன் அனனியாவும், சாலாபின் ஆறாவது குமாரனாகிய ஆனூனும், வேறொரு பங்கைப் பழுதுபார்த்துக்கட்டினார்கள்; அவர்களுக்குப் பின்னாகப் பெரகியாவின் குமாரன் மெசுல்லாம், தன் அறைவீட்டுக்கு எதிரே இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[25. Palal the son of Uzai, opposite to the turning of the wall, and the tower which lies out from the king's high house, that was by the court of the prison. After him Pedaiah the son of Parosh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6287,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனுக்குப் பின்னாகச் செல்மீயாவின் குமாரன் அனனியாவும், சாலாபின் ஆறாவது குமாரனாகிய ஆனூனும், வேறொரு பங்கைப் பழுதுபார்த்துக்கட்டினார்கள்; அவர்களுக்குப் பின்னாகப் பெரகியாவின் குமாரன் மெசுல்லாம், தன் அறைவீட்டுக்கு எதிரே இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[25. Palal the son of Uzai, opposite to the turning of the wall, and the tower which lies out from the king's high house, that was by the court of the prison. After him Pedaiah the son of Parosh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6396,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மீன்வாசலை அசெனாவின் குமாரர் கட்டினார்கள்; அதற்கு உத்தரம்பாவி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But the fish gate did the sons of Hassenaah build, who also laid the beams thereof, and set up the doors thereof, the locks thereof, and the bars thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6505,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவனுக்குப் பின்னாகத் தட்டானின் குமாரன் மல்கியா மிப்காத் என்னும் வாசலுக்கு எதிரே நிதனீமியரும் மளிகைக்காரரும் குடியிருக்கிற ஸ்தலமுதல் கோடியின் மேல்வீடுமட்டாகவும் இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[26. Moreover the Nethinims dwelt in Ophel, unto the place opposite to the water gate toward the east, and the tower that lies out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6614,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவனுக்குப் பின்னாகத் தட்டானின் குமாரன் மல்கியா மிப்காத் என்னும் வாசலுக்கு எதிரே நிதனீமியரும் மளிகைக்காரரும் குடியிருக்கிற ஸ்தலமுதல் கோடியின் மேல்வீடுமட்டாகவும் இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[26. Moreover the Nethinims dwelt in Ophel, unto the place opposite to the water gate toward the east, and the tower that lies out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6723,51 +6779,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கோடியின் மேல்வீட்டுக்கும் ஆட்டுவாசலுக்கும் நடுவே இருக்கிறதைத் தட்டாரும் மளிகைக்காரரும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. After them the Tekoites repaired another piece, opposite to the great tower that lies out, even unto the wall of Ophel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. After them the Tekoites repaired another piece, opposite to the great tower that lies out, even unto the wall of Ophel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. From above the horse gate repaired the priests, every one opposite to his house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. From above the horse gate repaired the priests, every one opposite to his house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. After them repaired Zadok the son of Immer opposite to his house. After him repaired also Shemaiah the son of Shechaniah, the keeper of the east gate.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. After them repaired Zadok the son of Immer opposite to his house. After him repaired also Shemaiah the son of Shechaniah, the keeper of the east gate.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. After them repaired Zadok the son of Immer opposite to his house. After him repaired also Shemaiah the son of Shechaniah, the keeper of the east gate.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. After him repaired Hananiah the son of Shelemiah, and Hanun the sixth son of Zalaph, another piece. After him repaired Meshullam the son of Berechiah opposite to his chamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6832,51 +7651,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மீன்வாசலை அசெனாவின் குமாரர் கட்டினார்கள்; அதற்கு உத்தரம்பாவி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But the fish gate did the sons of Hassenaah build, who also laid the beams thereof, and set up the doors thereof, the locks thereof, and the bars thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. After him repaired Hananiah the son of Shelemiah, and Hanun the sixth son of Zalaph, another piece. After him repaired Meshullam the son of Berechiah opposite to his chamber.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. After him repaired Hananiah the son of Shelemiah, and Hanun the sixth son of Zalaph, another piece. After him repaired Meshullam the son of Berechiah opposite to his chamber.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. After him repaired Malchiah the goldsmith's son unto the place of the Nethinims, and of the merchants, opposite to the gate Miphkad, and to the going up of the corner.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. After him repaired Malchiah the goldsmith's son unto the place of the Nethinims, and of the merchants, opposite to the gate Miphkad, and to the going up of the corner.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. After him repaired Malchiah the goldsmith's son unto the place of the Nethinims, and of the merchants, opposite to the gate Miphkad, and to the going up of the corner.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And between the going up of the corner unto the sheep gate repaired the goldsmiths and the merchants.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And between the going up of the corner unto the sheep gate repaired the goldsmiths and the merchants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6941,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் அருகே கோசின் குமாரனாகிய உரியாவின் மகன் மெரெமோத் பழுதுபார்த்துக் கட்டினான்; அவர்கள் அருகே மெஷேசாபெயேலின் குமாரனாகிய பெரகியாவின் மகன் மெசுல்லாம் பழுதுபார்த்துக் கட்டினான்; அவர்கள் அருகே பானாவின் குமாரனாகிய சாதோக் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[4. And next unto them repaired Meremoth the son of Urijah, the son of Koz. And next unto them repaired Meshullam the son of Berechiah, the son of Meshezabeel. And next unto them repaired Zadok the son of Baana.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7050,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் அருகே கோசின் குமாரனாகிய உரியாவின் மகன் மெரெமோத் பழுதுபார்த்துக் கட்டினான்; அவர்கள் அருகே மெஷேசாபெயேலின் குமாரனாகிய பெரகியாவின் மகன் மெசுல்லாம் பழுதுபார்த்துக் கட்டினான்; அவர்கள் அருகே பானாவின் குமாரனாகிய சாதோக் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[4. And next unto them repaired Meremoth the son of Urijah, the son of Koz. And next unto them repaired Meshullam the son of Berechiah, the son of Meshezabeel. And next unto them repaired Zadok the son of Baana.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7129,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474603748" r:id="rId1"/>
+    <p:sldLayoutId id="2478604237" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7637,54 +9219,166 @@
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7805,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તેમની પછી તકોઆના માણસો સમારકામ કરતા હતા. પરંતુ તેમના આગેવાનોએ તેમના ધણીના કામમાં મદદ કરી નહિ.]]></a:t>
+              <a:t><![CDATA[பானாவின் குமாரனாகிய சாதோக் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પાસેઆહના પુત્ર યોયાદા તથા બસોદ્યાનો પુત્ર મશુલ્લામ જૂના દરવાજાની મરામત કરતા હતા; તેઓએ તેના પાટડા]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் அருகே தெக்கோவா ஊரார் பழுதுபார்த்துக் கட்டினார்கள்; அவர்களுடைய பிரபுக்களோ, தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગોઠવ્યા, તેના કમાડો ચઢાવ્યાઁ, અને મિજાગરાં જડીને દરવાજાના સળિયા બેસાડ્યા.]]></a:t>
+              <a:t><![CDATA[ஆண்டவருடைய வேலைக்குத் தங்கள் கழுத்தைக் கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેની પછીના ભાગનું સમારકામ ગિબયોની મલાટયાએ અને મેરોનોથી યાદોને કર્યુ, તેઓ ગિબયોન અને મિસ્પાહના]]></a:t>
+              <a:t><![CDATA[6. பழைய வாசலைப் பசெயாசின் குமாரனாகிய யோய்தாவும், பேசோதியாவின் குமாரனாகிய மெசுல்லாமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતાં. જે સ્થળો ફ્રાંત નદીની પશ્ચિમ બાજુના પ્રશાશકની તાબેદારીમાં હતા.]]></a:t>
+              <a:t><![CDATA[பழுதுபார்த்துக் கட்டினார்கள்; அவர்கள் அதற்கு உத்தரம்பாவி, அதற்குக் கதவுகளையும் பூட்டுகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. એ પછીના ભાગમાં હાર્હયાનો પુત્ર ઉઝિઝયેલ સમારકામ કરતો હતો, તે સોની હતો. સુગંધી દ્રવ્યો બનાવનાર]]></a:t>
+              <a:t><![CDATA[தாழ்ப்பாள்களையும் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હનાન્યાએ યરૂશાલેમનું સમારકામ છેક પહોળી દીવાલ સુધી કર્યુ.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் அருகே கிபியோன் மிஸ்பா ஊர்களின் மனுஷரான மெலதீயா என்னும் கிபியோனியனும் யாதோன் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. પછીના ભાગનું સમારકામ હૂરના પુત્ર રફાયાએ કર્યુ, જે અડધા ઉપરાંત યરૂશાલેમનો પ્રશાશક હતો.]]></a:t>
+              <a:t><![CDATA[மெரொனோத்தியனும், நதிக்கு இப்புறத்திலிருக்கிற அதிபதியின் சமஸ்தானமட்டும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તેની પાસે હરૂમાફનો પુત્ર યદાયા પોતાના ઘરની સામે મરામત કરતો હતો. અને તેની પાસે હાશાબ્નયાનો પુત્ર]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் அருகே தட்டாரில் ஒருவனாகிய அராயாவின் குமாரன் ஊசியேல் பழுதுபார்த்துக் கட்டினான்; அவன் அருகே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હાટ્ટુશ મરામત કરતો હતો.]]></a:t>
+              <a:t><![CDATA[தைலக்காரரில் ஒருவன் குமாரனாகிய அனனியா பழுதுபார்த்துக்கட்டினான்; அதுமுதற்கொண்டு அகலமான மதில் மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. મુખ્ય યાજક એલ્યાશીબે ઘેટાં દરવાજાનું નવેસરથી બાંધકામ ચાલું કર્યુ, પછી તેણે તેની પ્રતિષ્ઠા કરી અને]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது பிரதான ஆசாரியனாகிய எலியாசீபும், அவன் சகோதரராகிய ஆசாரியர்களும் எழுந்து ஆட்டுவாசலைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. હારીમનો પુત્ર માલ્કિયા, તથા પાહાથમોઆબનો પુત્ર હાશ્શૂબ બીજા એક ભાગની તથા ભઠ્ઠીઓના બુરજની મરામત]]></a:t>
+              <a:t><![CDATA[எருசலேம் இடிக்காமல் விட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરતા હતા.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அருகே எருசலேம் பட்டணத்தின் பாதிக்குப் பிரபுவாகிய ஊரின் குமாரன் ரெப்பாயா பழுதுபார்த்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. હાલ્લોહેશનો પુત્ર શાલ્લુમ, જે યરૂશાલેમના બીજા અડધા ભાગનો પ્રશાશક હતો, તે તેની પુત્રીઓ સાથે તેની]]></a:t>
+              <a:t><![CDATA[கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પછીના ભાગનું સમારકામ કરતો હતો.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் அருகே அருமாப்பின் குமாரன் யெதாயா தன் வீட்டுக்கு எதிரானதைப் பழுதுபார்த்துக் கட்டினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. હાનૂન અને ઝાનોઆહના માણસોએ ખીણના દરવાજાનું સમારકામ કર્યુ હતું. તેઓએ તે બાંધીને તેના કમાડ ચઢાવ્યાં]]></a:t>
+              <a:t><![CDATA[அவன் அருகே ஆசாப்நெயாவின் குமாரன் அத்தூஸ் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તેમને મિજાગરાં જડ્યાં તથા દરવાજાના સળિયા બેસાડ્યા. તે પછી તેઓએ કચરા દરવાજા સુધી 1,000 હાથ જેટલી]]></a:t>
+              <a:t><![CDATA[11. மற்றப் பங்கையும், சூளைகளின் கொம்மையையும், ஆரீமின் குமாரன் மல்கிஜாவும், பாகாத்மோவாபின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દીવાલનું સમારકામ કર્યુ હતું.]]></a:t>
+              <a:t><![CDATA[அசூபும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. કચરાના દરવાજાનું સમારકામ રેખાબના પુત્ર માલ્કિયાએ કર્યું હતું. તે બેથહાક્કેરેમ પ્રાંતનો પ્રશાશક]]></a:t>
+              <a:t><![CDATA[12. அவன் அருகே எருசலேம் பட்டணத்தின் மறுபாதிக்குப் பிரபுவாகிய அலோகேசின் குமாரன் சல்லூமும், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતો. તેણે તેને કમાડો ચઢાવ્યાં, તેને મિજાગરાઁ જડ્યાં અને દરવાજાના સળિયા બેસાડ્યા.]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. કોલહોઝેહનો પુત્ર શાલ્લૂન મિસ્પાહ પ્રાંતનો પ્રશાસક હતો. તેણે કારંજાના દરવાજાનું સમારકામ કરી ફરી]]></a:t>
+              <a:t><![CDATA[13. பள்ளத்தாக்கின் வாசலை ஆனூனும், சானோவாகின் குடிகளும் பழுதுபார்த்துக் கட்டினார்கள்; அவர்கள் அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પછી તેનાં બારણાં ચઢાવ્યાં; તેઓએ છેક હામ્મેઆહના ગુંબજ સુધી અને ત્યાંથી છેક હનાનએલના ગુંબજ સુધી]]></a:t>
+              <a:t><![CDATA[கட்டினார்கள்; அதைக் கட்டி, அவர்கள் பிரதிஷ்டைபண்ணி, அதின் கதவுகளை வைத்து, மேயா என்கிற கொம்மை முதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનાવ્યો અને તેને ઉપરથી ઢાંકી દીધો અને તેનાં બારણા, આગળા અને દરવાજાના સળિયા ચઢાવ્યાં. વળી તેણે રાજાના]]></a:t>
+              <a:t><![CDATA[கட்டி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டு, குப்பைமேட்டு வாசல்மட்டாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બગીચાને અડીને આવેલા શેલાહના તળાવની દીવાલ, દાઉદના શહેરથી નીચે આવતા પગથિયાં સુધી બાંધી.]]></a:t>
+              <a:t><![CDATA[அலங்கத்தில் ஆயிரம் முழம் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તેના પછી નહેમ્યા, જે આઝબૂકનો પુત્ર હતો અને બેથ-સૂરના અડધા પ્રાંતનો પ્રશાસક હતો, તેણે દાઉદની]]></a:t>
+              <a:t><![CDATA[14. குப்பைமேட்டு வாசலைப் பெத்கேரேமின் மகாணத்துப் பிரபுவாகிய ரெக்காவின் குமாரன் மல்கியா பழுதுபார்த்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કબરોની સામે વાળી જગ્યાથી લઇને ખોદીને બનાવેલા તળાવ સુધી અને શૂરવીરોના ઘર સુધીના ભાગનું સમારકામ]]></a:t>
+              <a:t><![CDATA[அதைக் கட்டி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરાવ્યું.]]></a:t>
+              <a:t><![CDATA[15. ஊருணிவாசலை மிஸ்பாவின் மாகாணத்துப் பிரபுவாகிய கொல்லோசேயின் குமாரன் சல்லூம் பழுதுபார்த்து, அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. તેના પછી બાનીના પુત્ર રહૂમની આગેવાની હેઠળ તેના પછીના ભાગની મરામત લેવીઓ કરતા હતા, તેની પાસે]]></a:t>
+              <a:t><![CDATA[கட்டி மச்சுப்பாவி, அதற்குக் கதவுகளையும் பூட்டுகளையும் தாழ்ப்பாள்களையும் போட்டு, ராஜாவின் சிங்காரத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હશાબ્યા, જે કઇલાહના અડધા જિલ્લાનો પ્રશાશક હતો તે પોતાના ભાગની મરામત કરતો હતો.]]></a:t>
+              <a:t><![CDATA[தோட்டத்தண்டையிலிருக்கிற சீலோவாவின் குளத்து மதிலையும், தாவீதின் நகரத்திலிருந்து இறங்குகிற படிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. તેના પછીનું સમારકામ બાવ્વાય જે હેનાદાદનો પુત્ર હતો અને કઇલાહ જિલ્લાના અડધા ભાગનો પ્રશાશક હતો,]]></a:t>
+              <a:t><![CDATA[மட்டாக இருக்கிறதையும் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેની આગેવાની નીચે તેના સબંધીઓએ આ કામ કર્યુ.]]></a:t>
+              <a:t><![CDATA[16. அவனுக்குப் பின்னாகப் பெத்சூர் மாகாணத்தின் பாதிக்குப் பிரபுவாகிய அஸ்பூகின் குமாரன் நெகேமியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. તેના પછી યેશૂઆનો પુત્ર એઝેરે અન્ય ભાગનું સમારકામ કર્યુ. એઝેર મિસ્પાહના અડધા ભાગનો પ્રશાશક હતો, આ]]></a:t>
+              <a:t><![CDATA[தாவீதின் கல்லறைகளுக்கு எதிரான இடமட்டாகவும், வெட்டப்பட்ட குளமட்டாகவும், பராக்கிரமசாலிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દીવાલને પવિત્ર બનાવી.]]></a:t>
+              <a:t><![CDATA[அனானெயேலின் கொம்மைமட்டும் கட்டிப் பிரதிஷ்டைபண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભાગ સામેના રસ્તાથી લઇને તે જગ્યાએ જતો હતો જ્યાં ખૂણા પર શસ્રો મૂકવામાં આવતા હતાં.]]></a:t>
+              <a:t><![CDATA[வீடுமட்டாகவும் இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ઝાક્કાયનો પુત્ર બારૂખે એના પછીના ભાગનું મરામત કર્યુ જે દરવાજાના, ખૂણાથી લઇને મુખ્ય યાજક]]></a:t>
+              <a:t><![CDATA[17. அவனுக்குப் பின்னாக லேவியரில் பானியின் குமாரன் ரேகூமும், அவன் அருகே கேகிலா மாகாணத்தில் தன்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એલ્યાશીબના ઘરના બારણાં સુધી જતો હતો.]]></a:t>
+              <a:t><![CDATA[பாதிப்பங்குக்குப் பிரபுவாகிய அசபியாவும் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. તેના પછીના એલ્યાશીબના ઘરના બીજા છેડા સુધીના ભાગની મરામત હાક્કોસના પુત્ર ઊરિયાના પુત્ર મરેમોથે]]></a:t>
+              <a:t><![CDATA[18. அவனுக்குப் பின்னாக அவனுடைய சகோதரரில் கேகிலா மாகாணத்து மறுபாதிக்குப் பிரபுவாகிய எனாதாதின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરી.]]></a:t>
+              <a:t><![CDATA[பாபாயி பழுதுபார்த்துக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. પછીના ભાગની આસપાસ રહેતા યાજકોએ મરામત કરી.]]></a:t>
+              <a:t><![CDATA[19. அவன் அருகே மிஸ்பாவின் பிரபுவாகிய யெசுவாவின் குமாரன் ஏசர் என்பவன் மதிலின் கோடியிலே ஆயுதசாலையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. તેના પછી બિન્યામીન તથા હાશ્શૂબે અન્ય ભાગની મરામત કરી જે તેમના ઘરની પોતાના ઘરનાં આગળના ભાગની]]></a:t>
+              <a:t><![CDATA[படிகளுக்கு எதிரேயிருக்கிற வேறொரு பங்கைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મરામત કરી. અઝાર્યા જે માઅસેયાનો પુત્ર જે અનાન્યાનો પુત્ર હતો, પોતાના ઘર પાસે તેણે બાજુના ભાગની મરામત]]></a:t>
+              <a:t><![CDATA[20. அவனுக்குப் பின்னாகச் சாபாயின் குமாரன் பாரூக் அந்தக் கோடி துவக்கிப் பிரதான ஆசாரியனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરી.]]></a:t>
+              <a:t><![CDATA[எலியாசீபின் வாசற்படிமட்டும் இருக்கிற பின்னொரு பங்கை வெகு ஜாக்கிரதையோடே பழுதுபார்த்துக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. હેનાદાદનો પુત્ર બિન્નૂઇ અઝાર્યાના ઘરથી તે ખૂણાના વળાંકથી માંડીને, દીવાલના ભાગની મરામત કરી.]]></a:t>
+              <a:t><![CDATA[21. அவனுக்குப் பின்னாகக் கோசின் குமாரனாகிய உரியாவின் மகன் மெரெமோத் எலியாசீபின் வீட்டு வாசற்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. યાજકો પાસે યરીખોના માણસો કામ કરતા હતા. અને ઇમ્રીનો પુત્ર ઝાક્કૂરે તેમની નજીક દીવાલ ફરી બાંધી.]]></a:t>
+              <a:t><![CDATA[2. அவன் அருகே எரிகோவின் மனுஷர் கட்டினார்கள், அவர்கள் அருகே இம்ரியின் குமாரனாகிய சக்கூர் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ઉઝાયનો પુત્ર પાલાલ કોટના ખાંચા સામે, તથા જે બુરજ રાજાના ઉપલા મહેલ પાસે ચોકીદારોના આંગણામાં હતો,]]></a:t>
+              <a:t><![CDATA[துவக்கி அவனுடைய வீட்டின் கடைக்கோடிமட்டும் இருக்கிற பின்னொரு பங்கைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેની સામે મરામત કરતો હતો. તેના પછી પારોશના પુત્ર પદાયા મરામત કરતો હતો.]]></a:t>
+              <a:t><![CDATA[22. அவனுக்குப் பின்னாகச் சமனான பூமியில் வாசமாயிருக்கிற ஆசாரியர்கள் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. અને મંદિરના સેવક જે ઓફેલમાં રહેતા હતા, તેઓએ પૂર્વની બાજું પાણીના દરવાજાથી તે બહાર પડતા બુરજ]]></a:t>
+              <a:t><![CDATA[23. அவர்களுக்குப் பின்னாக பென்யமீனும், அசூபும் தங்கள் வீட்டுக்கு எதிரே இருக்கிறதைப் பழுதுபார்த்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુધીના ખૂણાનું સમારકામ કર્યુ.]]></a:t>
+              <a:t><![CDATA[கட்டினார்கள்; அவர்களுக்குப் பின்னாக அனனியாவின் குமாரனாகிய மாசேயாவின் மகன் அசரியா தன் வீட்டின் அருகே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. તેના પછી તકોઇઓ બહાર પડતા મોટા બુરજ સામેથી તે છેક ઓફેલની દીવાલ સુધી અન્ય એક ભાગની મરામત કરી.]]></a:t>
+              <a:t><![CDATA[இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ઘોડા દરવાજા ઉપરની મરામત યાજકોએ કરી; દરેક જણ પોતપોતાના ઘરની મરામત કરતો હતો.]]></a:t>
+              <a:t><![CDATA[24. அவனுக்குப் பின்னாக எனாதாதின் குமாரன் பின்னூவி அசரியாவின் வீடு துவக்கி அலங்கத்துக் கோடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. તેમના પછી ઇમ્મેરનો પુત્ર સાદોકે પોતાના ઘરની સામેના ભાગની મરામત કરી. તેના પછી શખાન્યાનો પુત્ર]]></a:t>
+              <a:t><![CDATA[வளைவுவரைக்கும் இருக்கிற வேறொரு பங்கைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શમાયાએ મરામત કરી હતી.]]></a:t>
+              <a:t><![CDATA[25. ஊசாயின் குமாரன் பாலால் வளைவுக்கு எதிரேயும், காவல் வீட்டின் முற்றத்துக்கடுத்த ராஜாவின் உயரமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. તેના પછી શેલેમ્યાનો પુત્ર હનાન્યા અને સાલાફનો છઠ્ઠો પુત્ર હાનૂને બીજા એક ભાગની મરામત કરી.તેના]]></a:t>
+              <a:t><![CDATA[அரமனைக்கு வெளிப்புறமாயிருக்கிற கொம்மைக்கு எதிரேயும் இருக்கிறதைக் கட்டினான்; அவனுக்குப் பின்னாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પછી બેરેખ્યાનો પુત્ર મશ્શુલામે તેના ઘરની સામે વાળા ભાગની મરામત કરી.]]></a:t>
+              <a:t><![CDATA[பாரோஷின் குமாரன் பெதாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. હસ્સેનાઆહના વંશજોએ માછલી દરવાજો બાંધ્યો; તેમણે તેની પાસે બારસાખ ઊભી કરી અને બારણાં, આગળા અને]]></a:t>
+              <a:t><![CDATA[3. மீன்வாசலை அசெனாவின் குமாரர் கட்டினார்கள்; அதற்கு உத்தரம்பாவி, அதற்குக் கதவுகளையும் பூட்டுகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. માલ્કિયા નામના સોનીએ મંદિરના સેવકો અને વેપારીઓના ઘરો સુધીનું, અને નિરીક્ષણ દરવાજાની સામે દીવાલના]]></a:t>
+              <a:t><![CDATA[26. ஓபேலிலே குடியிருக்கிற நிதனீமியரைச் சேர்ந்த மனிதரும் கிழக்கேயிருக்கிற தண்ணீர் வாசலுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખૂણા ઉપરની ઓરડીનું સમારકામ કર્યું.]]></a:t>
+              <a:t><![CDATA[வெளிப்புறமான கொம்மைக்கு எதிரேயிருக்கிற இடமட்டும் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +17023,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. દીવાલના ખૂણાની બાજુની ઓરડી તથા ઘેટાં દરવાજા વચ્ચેના ભાગનું સમારકામ સોનીઓ તથા વેપારીઓ કરતા હતા.]]></a:t>
+              <a:t><![CDATA[27. அவர்களுக்குப் பின்னாகத் தெக்கோவா ஊரார் வெளிப்புறமான பெரிய கொம்மைக்கு எதிரே ஓபேலின் மதில்மட்டும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருக்கிற பின்னொரு பங்கைப் பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. குதிரைவாசல் முதற்கொண்டு ஆசாரியர்கள் அவரவர் தங்கள் வீடுகளுக்கு எதிரே இருக்கிறதைப் பழுதுபார்த்துக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அவர்களுக்குப் பின்னாக இம்மேரின் குமாரன் சாதோக் தன் வீட்டுக்கு எதிரே இருக்கிறதைப் பழுதுபார்த்துக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டினான்; அவனுக்குப் பின்னாகக் கிழக்கு வாசலைக் காக்கிற செக்கனியாவின் குமாரன் செமாயா பழுதுபார்த்துக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அவனுக்குப் பின்னாகச் செல்மீயாவின் குமாரன் அனனியாவும், சாலாபின் ஆறாவது குமாரனாகிய ஆனூனும், வேறொரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +18079,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભૂંગળ ચઢાવી દીધાં.]]></a:t>
+              <a:t><![CDATA[தாழ்ப்பாள்களையும் போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பங்கைப் பழுதுபார்த்துக்கட்டினார்கள்; அவர்களுக்குப் பின்னாகப் பெரகியாவின் குமாரன் மெசுல்லாம், தன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறைவீட்டுக்கு எதிரே இருக்கிறதைப் பழுதுபார்த்துக் கட்டினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அவனுக்குப் பின்னாகத் தட்டானின் குமாரன் மல்கியா மிப்காத் என்னும் வாசலுக்கு எதிரே நிதனீமியரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மளிகைக்காரரும் குடியிருக்கிற ஸ்தலமுதல் கோடியின் மேல்வீடுமட்டாகவும் இருக்கிறதைப் பழுதுபார்த்துக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. கோடியின் மேல்வீட்டுக்கும் ஆட்டுவாசலுக்கும் நடுவே இருக்கிறதைத் தட்டாரும் மளிகைக்காரரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பழுதுபார்த்துக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. એ પછીના ભાગની મરામત હાક્કોસના પુત્ર ઊરિયાના પુત્ર મરેમોથે કરી.તેની પાસે મશેઝાબએલનો પુત્ર]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் அருகே கோசின் குமாரனாகிய உரியாவின் மகன் மெரெமோத் பழுதுபார்த்துக் கட்டினான்; அவர்கள் அருகே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બેરેખ્યાનો પુત્ર મશુલ્લામ મરામત કરતો હતો. તેની પાસે બાઅનાનો પુત્ર સાદોક મરામત કરતો હતો.]]></a:t>
+              <a:t><![CDATA[மெஷேசாபெயேலின் குமாரனாகிய பெரகியாவின் மகன் மெசுல்லாம் பழுதுபார்த்துக் கட்டினான்; அவர்கள் அருகே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15786,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16071,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>62</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>