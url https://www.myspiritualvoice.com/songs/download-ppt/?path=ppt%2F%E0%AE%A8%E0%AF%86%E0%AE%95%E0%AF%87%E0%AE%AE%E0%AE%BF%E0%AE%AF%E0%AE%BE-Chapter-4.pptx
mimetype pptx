--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -85,50 +85,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +164,54 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +356,57 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் தேவனே, நாங்கள் அவமதிக்கப்படுகிறதைக் கேட்டு, அவர்கள் நிந்திக்கிற நிந்தையை அவர்கள் தலையின்மேல் திருப்பி, அவர்களைச் சிறையிருப்பின் தேசத்திலே சூறைக்கு ஒப்புக்கொடும்.]]></a:t>
+              <a:t><![CDATA[4. Hear, O our God; for we are despised: and turn their reproach upon their own head, and give them for a prey in the land of captivity:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் அக்கிரமத்தை மூடிப்போடாதேயும்; அவர்கள் பாவம் உமக்கு முன்பாகக் கொலைக்கப்படாதிருப்பதாக; கட்டுகிறவர்களுக்கு மனமடிவுண்டாகப் பேசினார்களே.]]></a:t>
+              <a:t><![CDATA[5. And cover not their iniquity, and let not their sin be blotted out from before you: for they have provoked you to anger before the builders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் அக்கிரமத்தை மூடிப்போடாதேயும்; அவர்கள் பாவம் உமக்கு முன்பாகக் கொலைக்கப்படாதிருப்பதாக; கட்டுகிறவர்களுக்கு மனமடிவுண்டாகப் பேசினார்களே.]]></a:t>
+              <a:t><![CDATA[5. And cover not their iniquity, and let not their sin be blotted out from before you: for they have provoked you to anger before the builders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாங்கள் அலங்கத்தைக் கட்டிவந்தோம்; அலங்கமெல்லாம் பாதிமட்டும் ஒன்றாய் இணைந்து உயர்ந்தது; ஜனங்கள் வேலைசெய்கிறதற்கு ஆவலாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. So built we the wall; and all the wall was joined together unto the half thereof: for the people had a mind to work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாங்கள் அலங்கத்தைக் கட்டிவந்தோம்; அலங்கமெல்லாம் பாதிமட்டும் ஒன்றாய் இணைந்து உயர்ந்தது; ஜனங்கள் வேலைசெய்கிறதற்கு ஆவலாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. So built we the wall; and all the wall was joined together unto the half thereof: for the people had a mind to work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எருசலேமின் அலங்கத்தைக் கட்டுகிற வேலை வளர்ந்தேறுகிறது என்றும் இடிக்கப்பட்ட இடங்கள் அடைபட்டுவருகிறது என்றும் சன்பல்லாத்தும், தொபியாவும், அரபியரும், அம்மோனியரும், அஸ்தோத்தியரும் கேட்டபோது, அவர்கள் மிகவும் எரிச்சலாகி,]]></a:t>
+              <a:t><![CDATA[7. But it came to pass, that when Sanballat, and Tobiah, and the Arabians, and the Ammonites, and the Ashdodites, heard that the walls of Jerusalem were made up, and that the breaches began to be stopped, then they were very angry,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எருசலேமின் அலங்கத்தைக் கட்டுகிற வேலை வளர்ந்தேறுகிறது என்றும் இடிக்கப்பட்ட இடங்கள் அடைபட்டுவருகிறது என்றும் சன்பல்லாத்தும், தொபியாவும், அரபியரும், அம்மோனியரும், அஸ்தோத்தியரும் கேட்டபோது, அவர்கள் மிகவும் எரிச்சலாகி,]]></a:t>
+              <a:t><![CDATA[7. But it came to pass, that when Sanballat, and Tobiah, and the Arabians, and the Ammonites, and the Ashdodites, heard that the walls of Jerusalem were made up, and that the breaches began to be stopped, then they were very angry,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எருசலேமின் அலங்கத்தைக் கட்டுகிற வேலை வளர்ந்தேறுகிறது என்றும் இடிக்கப்பட்ட இடங்கள் அடைபட்டுவருகிறது என்றும் சன்பல்லாத்தும், தொபியாவும், அரபியரும், அம்மோனியரும், அஸ்தோத்தியரும் கேட்டபோது, அவர்கள் மிகவும் எரிச்சலாகி,]]></a:t>
+              <a:t><![CDATA[7. But it came to pass, that when Sanballat, and Tobiah, and the Arabians, and the Ammonites, and the Ashdodites, heard that the walls of Jerusalem were made up, and that the breaches began to be stopped, then they were very angry,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எருசலேமின்மேல் யுத்தம்பண்ண எல்லாரும் ஏகமாய் வரவும் வேலையைத் தடுக்கவும் கட்டுப்பாடு பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And conspired all of them together to come and to fight against Jerusalem, and to hinder it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் நாங்கள் எங்கள் தேவனை நோக்கி ஜெபம்பண்ணி, அவர்கள் நிமித்தம் இரவும்பகலும் ஜாமங்காக்கிறவர்களை வைத்தோம்.]]></a:t>
+              <a:t><![CDATA[9. Nevertheless we made our prayer unto our God, and set a watch against them day and night, because of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நாங்கள் அலங்கத்தைக் கட்டுகிற செய்தியைச் சன்பல்லாத் கேட்டபோது, அவன் கோபித்து, எரிச்சலடைந்து, யூதரைச் சக்கந்தம்பண்ணி:]]></a:t>
+              <a:t><![CDATA[1. But it came to pass, that when Sanballat heard that we built the wall, he was angry, and took great indignation, and mocked the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது யூதா மனிதர்: சுமைகாரரின் பெலன் குறைந்துபோகிறது, மண்மேடு மிச்சமாயிருக்கிறது; நாங்கள் அலங்கத்தைக் கட்டக் கூடாது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Nevertheless we made our prayer unto our God, and set a watch against them day and night, because of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது யூதா மனிதர்: சுமைகாரரின் பெலன் குறைந்துபோகிறது, மண்மேடு மிச்சமாயிருக்கிறது; நாங்கள் அலங்கத்தைக் கட்டக் கூடாது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Judah said, The strength of the bearers of burdens is decayed, and there is much rubbish; so that we are not able to build the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எங்கள் சத்துருக்களோவென்றால்: நாங்கள் அவர்கள் நடுவே வந்து, அவர்களைக் கொன்றுபோடுமட்டும், அவர்கள் அதை அறியாமலும் பாராமலும் இருக்கவேண்டும்; இவ்விதமாய் அந்த வேலையை ஓயப்பண்ணுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Judah said, The strength of the bearers of burdens is decayed, and there is much rubbish; so that we are not able to build the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எங்கள் சத்துருக்களோவென்றால்: நாங்கள் அவர்கள் நடுவே வந்து, அவர்களைக் கொன்றுபோடுமட்டும், அவர்கள் அதை அறியாமலும் பாராமலும் இருக்கவேண்டும்; இவ்விதமாய் அந்த வேலையை ஓயப்பண்ணுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And our adversaries said, They shall not know, neither see, till we come in the midst among them, and slay them, and cause the work to cease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதை அவர்களண்டையிலே குடியிருக்கிற யூதரும், பல இடங்களிலுமிருந்து எங்களிடத்துக்கு வந்து, பத்துவிசை எங்களுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And our adversaries said, They shall not know, neither see, till we come in the midst among them, and slay them, and cause the work to cease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதை அவர்களண்டையிலே குடியிருக்கிற யூதரும், பல இடங்களிலுமிருந்து எங்களிடத்துக்கு வந்து, பத்துவிசை எங்களுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And it came to pass, that when the Jews which dwelt by them came, they said unto us ten times, From all places whence all of you shall return unto us they will be upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நான் அலங்கத்துக்குப் பின்னாக இருக்கிற பள்ளமான இடங்களிலும் மேடுகளிலும் பட்டயங்களையும், ஈட்டிகளையும் வில்லுகளையும் பிடித்திருக்கிற ஜனங்களைக் குடும்பங் குடும்பமாக நிறுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[12. And it came to pass, that when the Jews which dwelt by them came, they said unto us ten times, From all places whence all of you shall return unto us they will be upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நான் அலங்கத்துக்குப் பின்னாக இருக்கிற பள்ளமான இடங்களிலும் மேடுகளிலும் பட்டயங்களையும், ஈட்டிகளையும் வில்லுகளையும் பிடித்திருக்கிற ஜனங்களைக் குடும்பங் குடும்பமாக நிறுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[13. Therefore set I in the lower places behind the wall, and on the higher places, I even set the people after their families with their swords, their spears, and their bows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதை நான் பார்த்து எழும்பி, பிரபுக்களையும் அதிகாரிகளையும் மற்ற ஜனங்களையும் நோக்கி: அவர்களுக்குப் பயப்படாதிருங்கள்; நீங்கள் மகத்துவமும் பயங்கரமுமான ஆண்டவரை நினைத்து, உங்கள் சகோதரருக்காகவும், உங்கள் குமாரருக்காகவும், உங்கள் குமாரத்திகளுக்காகவும், உங்கள் மனைவிகளுக்காகவும், உங்கள் வீடுகளுக்காகவும் யுத்தம்பண்ணுங்கள் என்றேன்.]]></a:t>
+              <a:t><![CDATA[13. Therefore set I in the lower places behind the wall, and on the higher places, I even set the people after their families with their swords, their spears, and their bows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதை நான் பார்த்து எழும்பி, பிரபுக்களையும் அதிகாரிகளையும் மற்ற ஜனங்களையும் நோக்கி: அவர்களுக்குப் பயப்படாதிருங்கள்; நீங்கள் மகத்துவமும் பயங்கரமுமான ஆண்டவரை நினைத்து, உங்கள் சகோதரருக்காகவும், உங்கள் குமாரருக்காகவும், உங்கள் குமாரத்திகளுக்காகவும், உங்கள் மனைவிகளுக்காகவும், உங்கள் வீடுகளுக்காகவும் யுத்தம்பண்ணுங்கள் என்றேன்.]]></a:t>
+              <a:t><![CDATA[14. And I looked, and rose up, and said unto the nobles, and to the rulers, and to the rest of the people, Be not all of you afraid of them: remember the LORD, which is great and terrible, and fight for your brethren, your sons, and your daughters, your wives, and your houses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நாங்கள் அலங்கத்தைக் கட்டுகிற செய்தியைச் சன்பல்லாத் கேட்டபோது, அவன் கோபித்து, எரிச்சலடைந்து, யூதரைச் சக்கந்தம்பண்ணி:]]></a:t>
+              <a:t><![CDATA[1. But it came to pass, that when Sanballat heard that we built the wall, he was angry, and took great indignation, and mocked the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதை நான் பார்த்து எழும்பி, பிரபுக்களையும் அதிகாரிகளையும் மற்ற ஜனங்களையும் நோக்கி: அவர்களுக்குப் பயப்படாதிருங்கள்; நீங்கள் மகத்துவமும் பயங்கரமுமான ஆண்டவரை நினைத்து, உங்கள் சகோதரருக்காகவும், உங்கள் குமாரருக்காகவும், உங்கள் குமாரத்திகளுக்காகவும், உங்கள் மனைவிகளுக்காகவும், உங்கள் வீடுகளுக்காகவும் யுத்தம்பண்ணுங்கள் என்றேன்.]]></a:t>
+              <a:t><![CDATA[14. And I looked, and rose up, and said unto the nobles, and to the rulers, and to the rest of the people, Be not all of you afraid of them: remember the LORD, which is great and terrible, and fight for your brethren, your sons, and your daughters, your wives, and your houses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எங்களுக்குச் செய்தி தெரியவந்ததென்றும், தேவன் அவர்கள் ஆலோசனையை அபத்தமாக்கினாரென்றும், எங்கள் பகைஞர் கேட்டபோது, நாங்கள் எல்லோரும் அவரவர் தங்கள் வேலையைச் செய்ய அலங்கத்துக்குத் திரும்பினோம்.]]></a:t>
+              <a:t><![CDATA[14. And I looked, and rose up, and said unto the nobles, and to the rulers, and to the rest of the people, Be not all of you afraid of them: remember the LORD, which is great and terrible, and fight for your brethren, your sons, and your daughters, your wives, and your houses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எங்களுக்குச் செய்தி தெரியவந்ததென்றும், தேவன் அவர்கள் ஆலோசனையை அபத்தமாக்கினாரென்றும், எங்கள் பகைஞர் கேட்டபோது, நாங்கள் எல்லோரும் அவரவர் தங்கள் வேலையைச் செய்ய அலங்கத்துக்குத் திரும்பினோம்.]]></a:t>
+              <a:t><![CDATA[14. And I looked, and rose up, and said unto the nobles, and to the rulers, and to the rest of the people, Be not all of you afraid of them: remember the LORD, which is great and terrible, and fight for your brethren, your sons, and your daughters, your wives, and your houses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அன்று முதற்கொண்டு என் வேலைக்காரரில் பாதிப்பேர் வேலைசெய்தார்கள், பாதிப்பேர் ஈட்டிகளையும் பரிசைகளையும் வில்லுகளையும் கவசங்களையும் பிடித்து நின்றார்கள்; அதிகாரிகள் யூதா வம்சத்தார் எல்லாருக்கும் பின்னாக நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass, when our enemies heard that it was known unto us, and God had brought their counsel to nothing, that we returned all of us to the wall, every one unto his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அன்று முதற்கொண்டு என் வேலைக்காரரில் பாதிப்பேர் வேலைசெய்தார்கள், பாதிப்பேர் ஈட்டிகளையும் பரிசைகளையும் வில்லுகளையும் கவசங்களையும் பிடித்து நின்றார்கள்; அதிகாரிகள் யூதா வம்சத்தார் எல்லாருக்கும் பின்னாக நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass, when our enemies heard that it was known unto us, and God had brought their counsel to nothing, that we returned all of us to the wall, every one unto his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அலங்கத்திலே கட்டுகிறவர்களும், சுமைசுமக்கிறவர்களும், சுமையேற்றுகிறவர்களும், அவரவர் ஒரு கையினாலே வேலைசெய்து, மறுகையினாலே ஆயுதம் தரித்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass from that time forth, that the half of my servants wrought in the work, and the other half of them held both the spears, the shields, and the bows, and the habergeons; and the rulers were behind all the house of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அலங்கத்திலே கட்டுகிறவர்களும், சுமைசுமக்கிறவர்களும், சுமையேற்றுகிறவர்களும், அவரவர் ஒரு கையினாலே வேலைசெய்து, மறுகையினாலே ஆயுதம் தரித்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass from that time forth, that the half of my servants wrought in the work, and the other half of them held both the spears, the shields, and the bows, and the habergeons; and the rulers were behind all the house of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கட்டுகிறவர்கள் அவரவர் தங்கள் பட்டயத்தைத் தங்கள் இடுப்பிலே கட்டிக்கொண்டவர்களாய் வேலைசெய்தார்கள்; எக்காளம் ஊதுகிறவன் என்னண்டையிலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass from that time forth, that the half of my servants wrought in the work, and the other half of them held both the spears, the shields, and the bows, and the habergeons; and the rulers were behind all the house of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் பிரபுக்களையும் அதிகாரிகளையும் மற்ற ஜனங்களையும் நோக்கி: வேலை பெரிதும் விஸ்தாரமுமாயிருக்கிறது; நாம் அலங்கத்தின்மேல் சிதறப்பட்டு ஒருவருக்கு ஒருவர் தூரமாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[17. They which built on the wall, and they that bare burdens, with those that laded, every one with one of his hands wrought in the work, and with the other hand held a weapon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் பிரபுக்களையும் அதிகாரிகளையும் மற்ற ஜனங்களையும் நோக்கி: வேலை பெரிதும் விஸ்தாரமுமாயிருக்கிறது; நாம் அலங்கத்தின்மேல் சிதறப்பட்டு ஒருவருக்கு ஒருவர் தூரமாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[17. They which built on the wall, and they that bare burdens, with those that laded, every one with one of his hands wrought in the work, and with the other hand held a weapon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த அற்பமான யூதர் செய்கிறது என்ன, அவர்களுக்கு இடங்கொடுக்கப்படுமோ, பலியிடுவார்களோ, ஒருநாளிலே முடித்துப்போடுவார்களோ, சுட்டெரித்துப் போடப்பட்டு மண்மேடுகளான கற்களுக்கு உயிர் கொடுப்பார்களோ, என்று தன் சகோதரருக்கும் சமாரியாவின் சேனைக்கும் முன்பாகச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. And he spoke before his brethren and the army of Samaria, and said, What do these feeble Jews? will they fortify themselves? will they sacrifice? will they make an end in a day? will they revive the stones out of the heaps of the rubbish which are burned?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் எவ்விடத்திலே எக்காளச் சத்தத்தைக் கேட்கிறீர்களோ அவ்விடத்திலே வந்து, எங்களோடே கூடுங்கள்; நம்முடைய தேவன் நமக்காக யுத்தம்பண்ணுவார் என்றேன்.]]></a:t>
+              <a:t><![CDATA[18. For the builders, every one had his sword girded by his side, and so built. And he that sounded the trumpet was by me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் எவ்விடத்திலே எக்காளச் சத்தத்தைக் கேட்கிறீர்களோ அவ்விடத்திலே வந்து, எங்களோடே கூடுங்கள்; நம்முடைய தேவன் நமக்காக யுத்தம்பண்ணுவார் என்றேன்.]]></a:t>
+              <a:t><![CDATA[18. For the builders, every one had his sword girded by his side, and so built. And he that sounded the trumpet was by me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்படியே நாங்கள் வேலைசெய்துகொண்டிருந்தோம்; அவர்களிலே பாதிப்பேர் கிழக்கு வெளுக்கும் நேரமுதல் நட்சத்திரங்கள் காணுமட்டும் ஈட்டிகளைப் பிடித்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And I said unto the nobles, and to the rulers, and to the rest of the people, The work is great and large, and we are separated upon the wall, one far from another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்படியே நாங்கள் வேலைசெய்துகொண்டிருந்தோம்; அவர்களிலே பாதிப்பேர் கிழக்கு வெளுக்கும் நேரமுதல் நட்சத்திரங்கள் காணுமட்டும் ஈட்டிகளைப் பிடித்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And I said unto the nobles, and to the rulers, and to the rest of the people, The work is great and large, and we are separated upon the wall, one far from another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அக்காலத்திலே நான் ஜனங்களைப் பார்த்து: இராமாறு நமக்குக் காவலுக்கும் பகல்மாறு வேலைக்கும் உதவ, அவரவர் தங்கள் வேலைக்காரரோடுங்கூட எருசலேமுக்குள்ளே இராத்தங்கக்கடவர்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[20. In what place therefore all of you hear the sound of the trumpet, resort all of you thither unto us: our God shall fight for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அக்காலத்திலே நான் ஜனங்களைப் பார்த்து: இராமாறு நமக்குக் காவலுக்கும் பகல்மாறு வேலைக்கும் உதவ, அவரவர் தங்கள் வேலைக்காரரோடுங்கூட எருசலேமுக்குள்ளே இராத்தங்கக்கடவர்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[20. In what place therefore all of you hear the sound of the trumpet, resort all of you thither unto us: our God shall fight for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நானாகிலும், என் சகோதரராகிலும், என் வேலைக்காரராகிலும், என்னைப் பின்பற்றி காவல்காக்கிற சேவகராகிலும் எங்கள் வஸ்திரங்களைக் களைந்துபோடாதிருந்தோம்; அவரவருக்கு ஆயுதமும் தண்ணீரும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[21. So we laboured in the work: and half of them held the spears from the rising of the morning till the stars appeared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4826,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நானாகிலும், என் சகோதரராகிலும், என் வேலைக்காரராகிலும், என்னைப் பின்பற்றி காவல்காக்கிற சேவகராகிலும் எங்கள் வஸ்திரங்களைக் களைந்துபோடாதிருந்தோம்; அவரவருக்கு ஆயுதமும் தண்ணீரும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[21. So we laboured in the work: and half of them held the spears from the rising of the morning till the stars appeared.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Likewise at the same time said I unto the people, Let every one with his servant lodge within Jerusalem, that in the night they may be a guard to us, and labour on the day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Likewise at the same time said I unto the people, Let every one with his servant lodge within Jerusalem, that in the night they may be a guard to us, and labour on the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த அற்பமான யூதர் செய்கிறது என்ன, அவர்களுக்கு இடங்கொடுக்கப்படுமோ, பலியிடுவார்களோ, ஒருநாளிலே முடித்துப்போடுவார்களோ, சுட்டெரித்துப் போடப்பட்டு மண்மேடுகளான கற்களுக்கு உயிர் கொடுப்பார்களோ, என்று தன் சகோதரருக்கும் சமாரியாவின் சேனைக்கும் முன்பாகச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. And he spoke before his brethren and the army of Samaria, and said, What do these feeble Jews? will they fortify themselves? will they sacrifice? will they make an end in a day? will they revive the stones out of the heaps of the rubbish which are burned?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. So neither I, nor my brethren, nor my servants, nor the men of the guard which followed me, none of us put off our clothes, saving that every one put them off for washing.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. So neither I, nor my brethren, nor my servants, nor the men of the guard which followed me, none of us put off our clothes, saving that every one put them off for washing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த அற்பமான யூதர் செய்கிறது என்ன, அவர்களுக்கு இடங்கொடுக்கப்படுமோ, பலியிடுவார்களோ, ஒருநாளிலே முடித்துப்போடுவார்களோ, சுட்டெரித்துப் போடப்பட்டு மண்மேடுகளான கற்களுக்கு உயிர் கொடுப்பார்களோ, என்று தன் சகோதரருக்கும் சமாரியாவின் சேனைக்கும் முன்பாகச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. And he spoke before his brethren and the army of Samaria, and said, What do these feeble Jews? will they fortify themselves? will they sacrifice? will they make an end in a day? will they revive the stones out of the heaps of the rubbish which are burned?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அம்மோனியனாகிய தொபியா அவன் பக்கத்தில் நின்று: அவர்கள் கட்டினாலும் என்ன, ஒரு நரி ஏறிப்போனால் அவர்களுடைய கல் மதில் இடிந்துபோகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Now Tobiah the Ammonite was by him, and he said, Even that which they build, if a fox go up, he shall even break down their stone wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அம்மோனியனாகிய தொபியா அவன் பக்கத்தில் நின்று: அவர்கள் கட்டினாலும் என்ன, ஒரு நரி ஏறிப்போனால் அவர்களுடைய கல் மதில் இடிந்துபோகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Now Tobiah the Ammonite was by him, and he said, Even that which they build, if a fox go up, he shall even break down their stone wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் தேவனே, நாங்கள் அவமதிக்கப்படுகிறதைக் கேட்டு, அவர்கள் நிந்திக்கிற நிந்தையை அவர்கள் தலையின்மேல் திருப்பி, அவர்களைச் சிறையிருப்பின் தேசத்திலே சூறைக்கு ஒப்புக்கொடும்.]]></a:t>
+              <a:t><![CDATA[4. Hear, O our God; for we are despised: and turn their reproach upon their own head, and give them for a prey in the land of captivity:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474603738" r:id="rId1"/>
+    <p:sldLayoutId id="2478604243" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,54 +6258,86 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5990,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉપહાસને તેમના જ માથે માર અને તેઓ પોતાની જાતેજ, તેઓને વિદેશમાં બંદીવાસમાં લઇ જવામાં આવો.]]></a:t>
+              <a:t><![CDATA[தலையின்மேல் திருப்பி, அவர்களைச் சிறையிருப்பின் தேசத்திலே சூறைக்கு ஒப்புக்கொடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તેઓનાં પાપ ના સંતાડો. તેઓના પાપ ભૂંસી નાખશો નહિ, કારણકે તેઓએ બાંધનારાઓનું તેમના મોઢા પર જ અપમાન]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் அக்கிரமத்தை மூடிப்போடாதேயும்; அவர்கள் பாவம் உமக்கு முன்பாகக் கொலைக்கப்படாதிருப்பதாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યું છે.”]]></a:t>
+              <a:t><![CDATA[கட்டுகிறவர்களுக்கு மனமடிவுண்டாகப் பேசினார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તેથી અમે તો દીવાલ બાંધતા જ રહ્યાં અને લોકોનો ઉત્સાહ એટલો બધો હતો કે, સમગ્ર દીવાલ તેની નિર્ધારિત]]></a:t>
+              <a:t><![CDATA[6. நாங்கள் அலங்கத்தைக் கட்டிவந்தோம்; அலங்கமெல்லாம் பாதிமட்டும் ஒன்றாய் இணைந்து உயர்ந்தது; ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઊંચાઇથી અડધી તો જોતજોતામાં બંધાઇ ગઇ.]]></a:t>
+              <a:t><![CDATA[வேலைசெய்கிறதற்கு ஆவலாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. પરંતુ જ્યારે સાન્બાલ્લાટ અને ટોબિયાને, આરબો, આમ્મોનીઓ અને આશ્દોદીઓને જાણ થઇ કે, યરૂશાલેમનાં]]></a:t>
+              <a:t><![CDATA[7. எருசலேமின் அலங்கத்தைக் கட்டுகிற வேலை வளர்ந்தேறுகிறது என்றும் இடிக்கப்பட்ட இடங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દીવાલની મરામતનું કામ આગળ વધી રહ્યું છે અને દીવાલમાં પડેલા ગાબડાં પુરાવા માંડ્યા છે, ત્યારે તેઓ ખૂબ]]></a:t>
+              <a:t><![CDATA[அடைபட்டுவருகிறது என்றும் சன்பல்லாத்தும், தொபியாவும், அரபியரும், அம்மோனியரும், அஸ்தோத்தியரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગુસ્સે થઇ ગયા.]]></a:t>
+              <a:t><![CDATA[கேட்டபோது, அவர்கள் மிகவும் எரிச்சலாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. તેઓ બધાં ભેગા થયા અને યરૂશાલેમ વિરૂદ્ધ લડવા માટે અને એમને નિષ્ફળ બનાવવા માટે કાવત્રું કર્યુ.]]></a:t>
+              <a:t><![CDATA[8. எருசலேமின்மேல் யுத்தம்பண்ண எல்லாரும் ஏகமாய் வரவும் வேலையைத் தடுக்கவும் கட்டுப்பாடு பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. પણ અમે અમારા દેવને પ્રાર્થના કરી અને તેમની સામે ચોકી કરવા રાતદિવસનો પહેરો ગોઠવી દીધો.]]></a:t>
+              <a:t><![CDATA[9. ஆனாலும் நாங்கள் எங்கள் தேவனை நோக்கி ஜெபம்பண்ணி, அவர்கள் நிமித்தம் இரவும்பகலும் ஜாமங்காக்கிறவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. અમે યરૂશાલેમની દીવાલનું બાંધકામ ફરીથી કરી રહ્યા હતા તેવી ખબર સાન્બાલ્લાટને પડી ત્યારે તે અસ્વસ્થ]]></a:t>
+              <a:t><![CDATA[1. நாங்கள் அலங்கத்தைக் கட்டுகிற செய்தியைச் சன்பல்லாத் கேட்டபோது, அவன் கோபித்து, எரிச்சலடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. યહૂદાના લોકોએ કહ્યું કે, “મજૂરોની શકિત ઘટતી જાય છે, અને ત્યાં એટલી બધી ગંદકી છે કે આ દીવાલ અમે]]></a:t>
+              <a:t><![CDATA[வைத்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફરી બાંધી શકતા નથી.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது யூதா மனிதர்: சுமைகாரரின் பெலன் குறைந்துபோகிறது, மண்மேடு மிச்சமாயிருக்கிறது; நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. અમારા શત્રુઓએ કહ્યું, ‘આપણે તેમના પર તૂટી પડીશું અને તેમને ખબર પડે અને જુએ તે પહેલાં તેમને મારી]]></a:t>
+              <a:t><![CDATA[அலங்கத்தைக் கட்டக் கூடாது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાખીશું. આપણે કામ પણ અટકાવી દઇશું.”‘]]></a:t>
+              <a:t><![CDATA[11. எங்கள் சத்துருக்களோவென்றால்: நாங்கள் அவர்கள் நடுவே வந்து, அவர்களைக் கொன்றுபோடுமட்டும், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. તેઓની પડોશમાં જે યહૂદીઓ રહેતંા હતંા, તેઓએ અમારી પાસે વારંવાર આવીને કહ્યું કે, “તેઓ જ્યાં રહે છે]]></a:t>
+              <a:t><![CDATA[அதை அறியாமலும் பாராமலும் இருக்கவேண்டும்; இவ்விதமாய் அந்த வேலையை ஓயப்பண்ணுவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યાથી આવી રહ્યાં છે આપણી વિરૂદ્ધ ભેગા થઇ રહ્યાં છે.”]]></a:t>
+              <a:t><![CDATA[12. அதை அவர்களண்டையிலே குடியிருக்கிற யூதரும், பல இடங்களிலுமிருந்து எங்களிடத்துக்கு வந்து, பத்துவிசை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તેથી મેં દીવાલની પાછળ ખુલ્લી જગ્યાઓમાં સૌથી નીચેના ભાગમાં બેસાડ્યાં અને લોકોને તેઓનાં વંશો]]></a:t>
+              <a:t><![CDATA[எங்களுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રમાણે, તરવારો, ભાલાઓ તથા ધનુષ્યબાણ વડે તેમને શસ્રસજ્જ કર્યા.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது நான் அலங்கத்துக்குப் பின்னாக இருக்கிற பள்ளமான இடங்களிலும் மேடுகளிலும் பட்டயங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. જ્યારે મેં જોયંુ કે શું થઇ રહ્યું છે, ત્યારે મેં ઉભા થઇને ઉમરાવો, અધિકારીઓ, અને બીજા લોકોને]]></a:t>
+              <a:t><![CDATA[ஈட்டிகளையும் வில்லுகளையும் பிடித்திருக்கிற ஜனங்களைக் குடும்பங் குடும்பமாக நிறுத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉદૃેશીને કહ્યું, “તમારે તે લોકોથી ડરવું નહિ; આપણા યહોવા કેવા મહાન અને ભયાવહ છે તે યાદ કરીને તમારા]]></a:t>
+              <a:t><![CDATA[14. அதை நான் பார்த்து எழும்பி, பிரபுக்களையும் அதிகாரிகளையும் மற்ற ஜனங்களையும் நோக்கி: அவர்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થઇ બહુ રોષે ભરાયો, અને તેણે યહૂદીઓની હાંસી ઉડાવી.]]></a:t>
+              <a:t><![CDATA[யூதரைச் சக்கந்தம்பண்ணி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેશબંધુઓ અને પુત્રો, પુત્રીઓ માટે, તથા પત્નીઓ અને તમારા ઘર માટે લડજો.”]]></a:t>
+              <a:t><![CDATA[பயப்படாதிருங்கள்; நீங்கள் மகத்துவமும் பயங்கரமுமான ஆண்டவரை நினைத்து, உங்கள் சகோதரருக்காகவும், உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. જ્યારે અમારા વિરોધીઓને ખબર પડી કે અમને તેઓના કાવત્રાની જાણ થઇ ગઇ છે અને યહોવાએ તેઓની યોજના]]></a:t>
+              <a:t><![CDATA[குமாரருக்காகவும், உங்கள் குமாரத்திகளுக்காகவும், உங்கள் மனைவிகளுக்காகவும், உங்கள் வீடுகளுக்காகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નિષ્ફળ બનાવી છે. પછી અમે સર્વ દીવાલ સમારવા ગયા.]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணுங்கள் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તે દિવસથી મારા માણસોના અડધા માણસો બાંધકામ કરતા અને બાકીના ભાલા ઢાલ. તીરકામઠાં અને બખ્તર ધારણ]]></a:t>
+              <a:t><![CDATA[15. எங்களுக்குச் செய்தி தெரியவந்ததென்றும், தேவன் அவர்கள் ஆலோசனையை அபத்தமாக்கினாரென்றும், எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરીને ચોકી કરતા ઊભા રહેતા. અને યહૂદાના બધાં લોકોને આગેવાનો તેમની જોડે રહીને પીઠબળ પુરું પાડતાં.]]></a:t>
+              <a:t><![CDATA[பகைஞர் கேட்டபோது, நாங்கள் எல்லோரும் அவரவர் தங்கள் வேலையைச் செய்ய அலங்கத்துக்குத் திரும்பினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. જેઓ દીવાલ બાંધતા હતા તેઓ, અને વજન ઉપાડતા હતા તેઓ બધાં એક હાથથી કામ કરતાં, ને બીજા હાથમાં શસ્ત્ર]]></a:t>
+              <a:t><![CDATA[16. அன்று முதற்கொண்டு என் வேலைக்காரரில் பாதிப்பேர் வேலைசெய்தார்கள், பாதிப்பேர் ஈட்டிகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાખતાં;]]></a:t>
+              <a:t><![CDATA[பரிசைகளையும் வில்லுகளையும் கவசங்களையும் பிடித்து நின்றார்கள்; அதிகாரிகள் யூதா வம்சத்தார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. બાંધકામ કરનારાઓ પણ કમરે તરવાર લટકાવેલી રાખી કામ કરતા હતા, મારી બાજુમાં રણશિંગડું ફૂંકનાર હતો.]]></a:t>
+              <a:t><![CDATA[எல்லாருக்கும் பின்னாக நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. મેં ઉમરાવો, અધિકારીઓ, અને બાકીના લોકોને ઉદૃેશીને કહ્યું, “કામ મોટું છે અને ખૂબ ફેલાયેલું છે,]]></a:t>
+              <a:t><![CDATA[17. அலங்கத்திலே கட்டுகிறவர்களும், சுமைசுமக்கிறவர்களும், சுமையேற்றுகிறவர்களும், அவரவர் ஒரு கையினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપણે દીવાલની ફરતે ઘણાં દૂર સુધી પથરાયેલા છીએ.]]></a:t>
+              <a:t><![CDATA[வேலைசெய்து, மறுகையினாலே ஆயுதம் தரித்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તે પોતાના મિત્ર અને સમરૂનની સૈનાની સામે બોલ્યો, “આ નિર્બળ યહૂદીઓ શું કરી રહ્યાં છે? શું તેઓ આને]]></a:t>
+              <a:t><![CDATA[2. அந்த அற்பமான யூதர் செய்கிறது என்ன, அவர்களுக்கு இடங்கொடுக்கப்படுமோ, பலியிடுவார்களோ, ஒருநாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. તમે જ્યાં પણ હો જ્યારે રણશિંગડાનો અવાજ સાંભળો ત્યારે એકીસાથે બધા લોકો દોડીને મારી પાસે ભેગા થઇ]]></a:t>
+              <a:t><![CDATA[18. கட்டுகிறவர்கள் அவரவர் தங்கள் பட்டயத்தைத் தங்கள் இடுப்பிலே கட்டிக்கொண்டவர்களாய் வேலைசெய்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જજો, આપણા દેવ આપણા માટે યુદ્ધ લડશે.”]]></a:t>
+              <a:t><![CDATA[எக்காளம் ஊதுகிறவன் என்னண்டையிலே நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. આ પ્રમાણે અમે નિર્માણનું કામ કરતા; અને અમારાંમાંના અડધા સવારથી રાતે તારા નીકળતા સુધી અડધા હાથમાં]]></a:t>
+              <a:t><![CDATA[19. நான் பிரபுக்களையும் அதிகாரிகளையும் மற்ற ஜனங்களையும் நோக்கி: வேலை பெரிதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભાલા લઇને ચોકી કરતા.]]></a:t>
+              <a:t><![CDATA[விஸ்தாரமுமாயிருக்கிறது; நாம் அலங்கத்தின்மேல் சிதறப்பட்டு ஒருவருக்கு ஒருவர் தூரமாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. મેં તેઓને તે સમયે એમ કહ્યું કે, “દરેક પુરુષ અને તેનો મદદગાર યરૂશાલેમમાં જ રહે, જેથી તેઓ રાત્રે]]></a:t>
+              <a:t><![CDATA[20. நீங்கள் எவ்விடத்திலே எக்காளச் சத்தத்தைக் கேட்கிறீர்களோ அவ்விடத்திலே வந்து, எங்களோடே கூடுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અમારંુ રક્ષણ કરે અને દિવસે કામ કરે.”]]></a:t>
+              <a:t><![CDATA[நம்முடைய தேவன் நமக்காக யுத்தம்பண்ணுவார் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. આમ, હું મારા સગાંવહાંલા, મારા સેવકો મારી પાછળ ચાલતા અંગરક્ષકો કોઇ કદી કપડા ઉતારતા નહિ, અને]]></a:t>
+              <a:t><![CDATA[21. இப்படியே நாங்கள் வேலைசெய்துகொண்டிருந்தோம்; அவர்களிலே பாதிப்பேர் கிழக்கு வெளுக்கும் நேரமுதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11754,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જ્યારે અમે પાણી મેળવવા જતાં ત્યારે અમે દરેક જણ અમારા શસ્ત્રો પકડી રાખતાં.]]></a:t>
+              <a:t><![CDATA[நட்சத்திரங்கள் காணுமட்டும் ஈட்டிகளைப் பிடித்திருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அக்காலத்திலே நான் ஜனங்களைப் பார்த்து: இராமாறு நமக்குக் காவலுக்கும் பகல்மாறு வேலைக்கும் உதவ,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவரவர் தங்கள் வேலைக்காரரோடுங்கூட எருசலேமுக்குள்ளே இராத்தங்கக்கடவர்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફરીથી નવું બનાવશે? શું તેઓ યજ્ઞ ચઢાવશે? શું તેઓ આ કામ એક દિવસમાં પુરું કરી નાખશે? શું તેઓ ધૂળ]]></a:t>
+              <a:t><![CDATA[முடித்துப்போடுவார்களோ, சுட்டெரித்துப் போடப்பட்டு மண்மேடுகளான கற்களுக்கு உயிர் கொடுப்பார்களோ, என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. நானாகிலும், என் சகோதரராகிலும், என் வேலைக்காரராகிலும், என்னைப் பின்பற்றி காவல்காக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேவகராகிலும் எங்கள் வஸ்திரங்களைக் களைந்துபோடாதிருந்தோம்; அவரவருக்கு ஆயுதமும் தண்ணீரும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઢેફાંના ઢગલામાંથી ફરીથી પથ્થર બનાવશે જે બળીને રાખ થઇ ગયા છે?”]]></a:t>
+              <a:t><![CDATA[தன் சகோதரருக்கும் சமாரியாவின் சேனைக்கும் முன்பாகச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. આમ્મોની ટોબિયા જે તેની બાજુમાં ઊભો હતો, તેણે કહ્યું, “તેઓ બાંધી રહ્યાં છે તે દીવાલ પર એક શિયાળવું]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அம்மோனியனாகிய தொபியா அவன் பக்கத்தில் நின்று: அவர்கள் கட்டினாலும் என்ன, ஒரு நரி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચઢે તોય તે તૂટી પડશે!”]]></a:t>
+              <a:t><![CDATA[ஏறிப்போனால் அவர்களுடைய கல் மதில் இடிந்துபோகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ત્યારે મેં મારી પ્રાર્થનામાં કહ્યું, “જુઓ હે અમારા દેવ, અમારી મશ્કરી કરવામાં આવે છે; તેઓના]]></a:t>
+              <a:t><![CDATA[4. எங்கள் தேவனே, நாங்கள் அவமதிக்கப்படுகிறதைக் கேட்டு, அவர்கள் நிந்திக்கிற நிந்தையை அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>