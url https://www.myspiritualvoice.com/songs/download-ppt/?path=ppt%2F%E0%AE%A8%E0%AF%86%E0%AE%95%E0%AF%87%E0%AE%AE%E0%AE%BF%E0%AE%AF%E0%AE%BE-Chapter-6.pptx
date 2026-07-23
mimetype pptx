--- v0 (2026-06-03)
+++ v1 (2026-07-23)
@@ -77,56 +77,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,53 +144,50 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
-    <p:sldId id="299" r:id="rId46"/>
-[...1 lines deleted...]
-    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -337,56 +328,53 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Yet they sent unto me four times after this sort; and I answered them after the same manner.]]></a:t>
+              <a:t><![CDATA[5. ஐந்தாந்தரமும் சன்பல்லாத்து அந்தப் பிரகாரமாகவே தன் வேலைக்காரனையும், அவன் கையிலே முத்திரைபோடாத ஒரு கடிதத்தையும் எனக்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then sent Sanballat his servant unto me in like manner the fifth time with an open letter in his hand;]]></a:t>
+              <a:t><![CDATA[5. ஐந்தாந்தரமும் சன்பல்லாத்து அந்தப் பிரகாரமாகவே தன் வேலைக்காரனையும், அவன் கையிலே முத்திரைபோடாத ஒரு கடிதத்தையும் எனக்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then sent Sanballat his servant unto me in like manner the fifth time with an open letter in his hand;]]></a:t>
+              <a:t><![CDATA[6. அதிலே: நீரும் யூதரும் கலகம்பண்ண நினைக்கிறீர்கள் என்றும், அதற்காக நீர் அலங்கத்தைக் கட்டுகிறீர் என்றும், இவ்விதமாக நீர் அவர்களுக்கு ராஜாவாகப் போகிறீர் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Wherein was written, It is reported among the heathen, and Gashmu says it, that you and the Jews think to rebel: for which cause you build the wall, that you may be their king, according to these words.]]></a:t>
+              <a:t><![CDATA[6. அதிலே: நீரும் யூதரும் கலகம்பண்ண நினைக்கிறீர்கள் என்றும், அதற்காக நீர் அலங்கத்தைக் கட்டுகிறீர் என்றும், இவ்விதமாக நீர் அவர்களுக்கு ராஜாவாகப் போகிறீர் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Wherein was written, It is reported among the heathen, and Gashmu says it, that you and the Jews think to rebel: for which cause you build the wall, that you may be their king, according to these words.]]></a:t>
+              <a:t><![CDATA[6. அதிலே: நீரும் யூதரும் கலகம்பண்ண நினைக்கிறீர்கள் என்றும், அதற்காக நீர் அலங்கத்தைக் கட்டுகிறீர் என்றும், இவ்விதமாக நீர் அவர்களுக்கு ராஜாவாகப் போகிறீர் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And you have also appointed prophets to preach of you at Jerusalem, saying, There is a king in Judah: and now shall it be reported to the king according to these words. Come now therefore, and let us take counsel together.]]></a:t>
+              <a:t><![CDATA[7. யூதாவிலே ஒரு ராஜா இருக்கிறார் என்று உம்மைக்குறித்து எருசலேமிலே கூறுகிற தீர்க்கதரிசிகளையும் சம்பாதித்தீரென்றும் புறஜாதிகளுக்குள்ளே பிரஸ்தாபமாயிருக்கிறது, கஷ்மூமுவும் அப்படிச் சொல்லுகிறான்; இப்போதும் அந்தச் செய்தி ராஜாவுக்கு எட்டுமே; ஆகையால் நாம் ஒருவரோடொருவர் ஆலோசனைபண்ணுகிறதற்காக நீர் வரவேண்டும் என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And you have also appointed prophets to preach of you at Jerusalem, saying, There is a king in Judah: and now shall it be reported to the king according to these words. Come now therefore, and let us take counsel together.]]></a:t>
+              <a:t><![CDATA[7. யூதாவிலே ஒரு ராஜா இருக்கிறார் என்று உம்மைக்குறித்து எருசலேமிலே கூறுகிற தீர்க்கதரிசிகளையும் சம்பாதித்தீரென்றும் புறஜாதிகளுக்குள்ளே பிரஸ்தாபமாயிருக்கிறது, கஷ்மூமுவும் அப்படிச் சொல்லுகிறான்; இப்போதும் அந்தச் செய்தி ராஜாவுக்கு எட்டுமே; ஆகையால் நாம் ஒருவரோடொருவர் ஆலோசனைபண்ணுகிறதற்காக நீர் வரவேண்டும் என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And you have also appointed prophets to preach of you at Jerusalem, saying, There is a king in Judah: and now shall it be reported to the king according to these words. Come now therefore, and let us take counsel together.]]></a:t>
+              <a:t><![CDATA[7. யூதாவிலே ஒரு ராஜா இருக்கிறார் என்று உம்மைக்குறித்து எருசலேமிலே கூறுகிற தீர்க்கதரிசிகளையும் சம்பாதித்தீரென்றும் புறஜாதிகளுக்குள்ளே பிரஸ்தாபமாயிருக்கிறது, கஷ்மூமுவும் அப்படிச் சொல்லுகிறான்; இப்போதும் அந்தச் செய்தி ராஜாவுக்கு எட்டுமே; ஆகையால் நாம் ஒருவரோடொருவர் ஆலோசனைபண்ணுகிறதற்காக நீர் வரவேண்டும் என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And you have also appointed prophets to preach of you at Jerusalem, saying, There is a king in Judah: and now shall it be reported to the king according to these words. Come now therefore, and let us take counsel together.]]></a:t>
+              <a:t><![CDATA[8. அதற்கு நான் நீர் சொல்லுகிற அந்தக் காரியங்களில் ஒன்றும் நடக்கவில்லை; அவைகள் உம்முடைய மனோராஜ்யமே ஒழிய வேறல்ல என்று சொல்லியனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then I sent unto him, saying, There are no such things done as you says, but you feign them out of yours own heart.]]></a:t>
+              <a:t><![CDATA[8. அதற்கு நான் நீர் சொல்லுகிற அந்தக் காரியங்களில் ஒன்றும் நடக்கவில்லை; அவைகள் உம்முடைய மனோராஜ்யமே ஒழிய வேறல்ல என்று சொல்லியனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now it came to pass when Sanballat, and Tobiah, and Geshem the Arabian, and the rest of our enemies, heard that I had built the wall, and that there was no breach left therein; (though at that time I had not set up the doors upon the gates;)]]></a:t>
+              <a:t><![CDATA[1. நான் அலங்கத்தைக் கட்டிமுடித்ததையும், இனி அதிலே திறப்பு ஒன்றுமில்லை என்பதையும், சன்பல்லாத்தும், தொபியாவும், அரபியனான கேஷேமும் எங்களுக்குண்டாயிருந்த மற்றப் பகைஞரும் கேள்விப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then I sent unto him, saying, There are no such things done as you says, but you feign them out of yours own heart.]]></a:t>
+              <a:t><![CDATA[9. அந்த வேலை நடந்தேறாதபடிக்கு எங்கள் கை சலித்துப்போம் என்று சொல்லி, அவர்கள் எல்லாரும் எங்களைப் பயமுறுத்தப்பார்த்தார்கள். ஆதலால் தேவனே நீர் என் கைகளைத் திடப்படுத்தியருளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For they all made us afraid, saying, Their hands shall be weakened from the work, that it be not done. Now therefore, O God, strengthen my hands.]]></a:t>
+              <a:t><![CDATA[9. அந்த வேலை நடந்தேறாதபடிக்கு எங்கள் கை சலித்துப்போம் என்று சொல்லி, அவர்கள் எல்லாரும் எங்களைப் பயமுறுத்தப்பார்த்தார்கள். ஆதலால் தேவனே நீர் என் கைகளைத் திடப்படுத்தியருளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For they all made us afraid, saying, Their hands shall be weakened from the work, that it be not done. Now therefore, O God, strengthen my hands.]]></a:t>
+              <a:t><![CDATA[10. மெகதாபெயேலின் குமாரனாகிய தெலாயாவின் மகன் செமாயா தன் வீட்டிலே அடைக்கப்பட்டிருக்கும்போது, நான் அவனிடத்தில் போனேன்; அப்பொழுது அவன் நாம் இருவருமாய் தேவனுடைய வீடாகிய ஆலயத்துக்குள்ளே போய் தேவாலயத்தின் கதவுகளைப் பூட்டுவோம் வாரும்; உம்மைக் கொன்றுபோட வருவார்கள், இரவிலே உம்மைக் கொன்றுபோட வருவார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Afterward I came unto the house of Shemaiah the son of Delaiah the son of Mehetabeel, who was shut up; and he said, Let us meet together in the house of God, within the temple, and let us shut the doors of the temple: for they will come to slay you; yea, in the night will they come to slay you.]]></a:t>
+              <a:t><![CDATA[10. மெகதாபெயேலின் குமாரனாகிய தெலாயாவின் மகன் செமாயா தன் வீட்டிலே அடைக்கப்பட்டிருக்கும்போது, நான் அவனிடத்தில் போனேன்; அப்பொழுது அவன் நாம் இருவருமாய் தேவனுடைய வீடாகிய ஆலயத்துக்குள்ளே போய் தேவாலயத்தின் கதவுகளைப் பூட்டுவோம் வாரும்; உம்மைக் கொன்றுபோட வருவார்கள், இரவிலே உம்மைக் கொன்றுபோட வருவார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Afterward I came unto the house of Shemaiah the son of Delaiah the son of Mehetabeel, who was shut up; and he said, Let us meet together in the house of God, within the temple, and let us shut the doors of the temple: for they will come to slay you; yea, in the night will they come to slay you.]]></a:t>
+              <a:t><![CDATA[10. மெகதாபெயேலின் குமாரனாகிய தெலாயாவின் மகன் செமாயா தன் வீட்டிலே அடைக்கப்பட்டிருக்கும்போது, நான் அவனிடத்தில் போனேன்; அப்பொழுது அவன் நாம் இருவருமாய் தேவனுடைய வீடாகிய ஆலயத்துக்குள்ளே போய் தேவாலயத்தின் கதவுகளைப் பூட்டுவோம் வாரும்; உம்மைக் கொன்றுபோட வருவார்கள், இரவிலே உம்மைக் கொன்றுபோட வருவார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Afterward I came unto the house of Shemaiah the son of Delaiah the son of Mehetabeel, who was shut up; and he said, Let us meet together in the house of God, within the temple, and let us shut the doors of the temple: for they will come to slay you; yea, in the night will they come to slay you.]]></a:t>
+              <a:t><![CDATA[10. மெகதாபெயேலின் குமாரனாகிய தெலாயாவின் மகன் செமாயா தன் வீட்டிலே அடைக்கப்பட்டிருக்கும்போது, நான் அவனிடத்தில் போனேன்; அப்பொழுது அவன் நாம் இருவருமாய் தேவனுடைய வீடாகிய ஆலயத்துக்குள்ளே போய் தேவாலயத்தின் கதவுகளைப் பூட்டுவோம் வாரும்; உம்மைக் கொன்றுபோட வருவார்கள், இரவிலே உம்மைக் கொன்றுபோட வருவார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Afterward I came unto the house of Shemaiah the son of Delaiah the son of Mehetabeel, who was shut up; and he said, Let us meet together in the house of God, within the temple, and let us shut the doors of the temple: for they will come to slay you; yea, in the night will they come to slay you.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு நான்; என்னைப்போன்ற மனிதன் ஓடிப்போவானோ? என்னைப்போன்றவன் உயிர்பிழைக்கும்படி தேவாலயத்திலே போய்ப் பதுங்குவானோ? நான் போவதில்லை என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I said, Should such a man as I flee? and who is there, that, being as I am, would go into the temple to save his life? I will not go in.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு நான்; என்னைப்போன்ற மனிதன் ஓடிப்போவானோ? என்னைப்போன்றவன் உயிர்பிழைக்கும்படி தேவாலயத்திலே போய்ப் பதுங்குவானோ? நான் போவதில்லை என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I said, Should such a man as I flee? and who is there, that, being as I am, would go into the temple to save his life? I will not go in.]]></a:t>
+              <a:t><![CDATA[12. தேவன் அவனை அனுப்பவில்லையென்றும், தொபியாவும் சன்பல்லாத்தும் அவனுக்குக் கூலிகொடுத்ததினால், அவன் எனக்கு விரோதமாய் அந்தத் தீர்க்கதரிசனத்தைச் சொன்னான் என்றும் அறிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And, lo, I perceived that God had not sent him; but that he pronounced this prophecy against me: for Tobiah and Sanballat had hired him.]]></a:t>
+              <a:t><![CDATA[12. தேவன் அவனை அனுப்பவில்லையென்றும், தொபியாவும் சன்பல்லாத்தும் அவனுக்குக் கூலிகொடுத்ததினால், அவன் எனக்கு விரோதமாய் அந்தத் தீர்க்கதரிசனத்தைச் சொன்னான் என்றும் அறிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now it came to pass when Sanballat, and Tobiah, and Geshem the Arabian, and the rest of our enemies, heard that I had built the wall, and that there was no breach left therein; (though at that time I had not set up the doors upon the gates;)]]></a:t>
+              <a:t><![CDATA[1. நான் அலங்கத்தைக் கட்டிமுடித்ததையும், இனி அதிலே திறப்பு ஒன்றுமில்லை என்பதையும், சன்பல்லாத்தும், தொபியாவும், அரபியனான கேஷேமும் எங்களுக்குண்டாயிருந்த மற்றப் பகைஞரும் கேள்விப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And, lo, I perceived that God had not sent him; but that he pronounced this prophecy against me: for Tobiah and Sanballat had hired him.]]></a:t>
+              <a:t><![CDATA[13. நான் பயந்து அப்படிச் செய்து பாவங்கட்டிக்கொள்ளுகிறதற்கும், என்னை நிந்திக்கத்தக்க அபகீர்த்திக்கு முகாந்தரம் உண்டாக்குகிறதற்கும் அவனுக்குக் கைக்கூலி கொடுத்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Therefore was he hired, that I should be afraid, and do so, and sin, and that they might have matter for an evil report, that they might reproach me.]]></a:t>
+              <a:t><![CDATA[13. நான் பயந்து அப்படிச் செய்து பாவங்கட்டிக்கொள்ளுகிறதற்கும், என்னை நிந்திக்கத்தக்க அபகீர்த்திக்கு முகாந்தரம் உண்டாக்குகிறதற்கும் அவனுக்குக் கைக்கூலி கொடுத்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Therefore was he hired, that I should be afraid, and do so, and sin, and that they might have matter for an evil report, that they might reproach me.]]></a:t>
+              <a:t><![CDATA[14. என் தேவனே, தொபியாவும் சன்பல்லாத்தும் செய்த இந்தச் செய்கைகளுக்குத்தக்கதாக நீர் அவர்களையும், நொவதியாள் என்னும் தீர்க்கதரிசியானவளையும், எனக்குப் பயமுண்டாக்கப்பார்த்த மற்றத் தீர்க்கதரிசிகளையும் நினைத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. My God, think you upon Tobiah and Sanballat according to these their works, and on the prophetess Noadiah, and the rest of the prophets, that would have put me in fear.]]></a:t>
+              <a:t><![CDATA[14. என் தேவனே, தொபியாவும் சன்பல்லாத்தும் செய்த இந்தச் செய்கைகளுக்குத்தக்கதாக நீர் அவர்களையும், நொவதியாள் என்னும் தீர்க்கதரிசியானவளையும், எனக்குப் பயமுண்டாக்கப்பார்த்த மற்றத் தீர்க்கதரிசிகளையும் நினைத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. My God, think you upon Tobiah and Sanballat according to these their works, and on the prophetess Noadiah, and the rest of the prophets, that would have put me in fear.]]></a:t>
+              <a:t><![CDATA[15. அப்படியே அலங்கமானது ஐம்பத்திரண்டு நாளைக்குள்ளே கட்டப்பட்டு, எலூல் மாதம் இருபத்தைந்தாந்தேதியிலே முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. My God, think you upon Tobiah and Sanballat according to these their works, and on the prophetess Noadiah, and the rest of the prophets, that would have put me in fear.]]></a:t>
+              <a:t><![CDATA[16. எங்கள் பகைஞர் எல்லாரும் அதைக் கேட்டபோதும், எங்கள் சுற்றுப்புறத்தாராகிய புறஜாதியான அனைவரும் கண்டபோதும், மிகவும் முனையற்றுப்போய், இந்தக் கிரியை எங்கள் தேவனால் கைகூடி வந்ததென்று அறிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So the wall was finished in the twenty and fifth day of the month Elul, in fifty and two days.]]></a:t>
+              <a:t><![CDATA[16. எங்கள் பகைஞர் எல்லாரும் அதைக் கேட்டபோதும், எங்கள் சுற்றுப்புறத்தாராகிய புறஜாதியான அனைவரும் கண்டபோதும், மிகவும் முனையற்றுப்போய், இந்தக் கிரியை எங்கள் தேவனால் கைகூடி வந்ததென்று அறிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So the wall was finished in the twenty and fifth day of the month Elul, in fifty and two days.]]></a:t>
+              <a:t><![CDATA[16. எங்கள் பகைஞர் எல்லாரும் அதைக் கேட்டபோதும், எங்கள் சுற்றுப்புறத்தாராகிய புறஜாதியான அனைவரும் கண்டபோதும், மிகவும் முனையற்றுப்போய், இந்தக் கிரியை எங்கள் தேவனால் கைகூடி வந்ததென்று அறிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And it came to pass, that when all our enemies heard thereof, and all the heathen that were about us saw these things, they were much cast down in their own eyes: for they perceived that this work was wrought of our God.]]></a:t>
+              <a:t><![CDATA[17. அந்த நாட்களில் யூதாவிலுள்ள பெரிய மனிதரிடத்திலிருந்து தொபியாவுக்குப் போகிறதும், தொபியாவினிடத்திலிருந்து அவர்களுக்கு வருகிறதுமான கடிதங்கள் அநேகமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And it came to pass, that when all our enemies heard thereof, and all the heathen that were about us saw these things, they were much cast down in their own eyes: for they perceived that this work was wrought of our God.]]></a:t>
+              <a:t><![CDATA[17. அந்த நாட்களில் யூதாவிலுள்ள பெரிய மனிதரிடத்திலிருந்து தொபியாவுக்குப் போகிறதும், தொபியாவினிடத்திலிருந்து அவர்களுக்கு வருகிறதுமான கடிதங்கள் அநேகமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That Sanballat and Geshem sent unto me, saying, Come, let us meet together in some one of the villages in the plain of Ono. But they thought to do me mischief.]]></a:t>
+              <a:t><![CDATA[1. நான் அலங்கத்தைக் கட்டிமுடித்ததையும், இனி அதிலே திறப்பு ஒன்றுமில்லை என்பதையும், சன்பல்லாத்தும், தொபியாவும், அரபியனான கேஷேமும் எங்களுக்குண்டாயிருந்த மற்றப் பகைஞரும் கேள்விப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Moreover in those days the nobles of Judah sent many letters unto Tobiah, and the letters of Tobiah came unto them.]]></a:t>
+              <a:t><![CDATA[18. அவன் ஆராகின் குமாரனாகிய செகனியாவுக்கு மருமகனாயிருந்ததுமல்லாமல், அவன் குமாரனாகிய யோகனான் பெரகியாவின் குமாரனாகிய மெசுல்லாமின் குமாரத்தியை விவாகம்பண்ணியிருந்தபடியாலும், யூதாவில் அநேகர் அவனுக்கு ஆணையிட்டுக் கொடுத்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Moreover in those days the nobles of Judah sent many letters unto Tobiah, and the letters of Tobiah came unto them.]]></a:t>
+              <a:t><![CDATA[18. அவன் ஆராகின் குமாரனாகிய செகனியாவுக்கு மருமகனாயிருந்ததுமல்லாமல், அவன் குமாரனாகிய யோகனான் பெரகியாவின் குமாரனாகிய மெசுல்லாமின் குமாரத்தியை விவாகம்பண்ணியிருந்தபடியாலும், யூதாவில் அநேகர் அவனுக்கு ஆணையிட்டுக் கொடுத்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For there were many in Judah sworn unto him, because he was the son in law of Shechaniah the son of Arah; and his son Johanan had taken the daughter of Meshullam the son of Berechiah.]]></a:t>
+              <a:t><![CDATA[19. அவன் செய்யும் நன்மைகளையும் அவர்கள் எனக்கு முன்பாக விவரித்து, என் வார்த்தைகளை அவனுக்குக் கொண்டுபோவார்கள்; தொபியா எனக்குப் பயமுண்டாகக் கடிதங்களை அனுப்புவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,378 +4358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For there were many in Judah sworn unto him, because he was the son in law of Shechaniah the son of Arah; and his son Johanan had taken the daughter of Meshullam the son of Berechiah.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[19. Also they reported his good deeds before me, and uttered my words to him. And Tobiah sent letters to put me in fear.]]></a:t>
+              <a:t><![CDATA[19. அவன் செய்யும் நன்மைகளையும் அவர்கள் எனக்கு முன்பாக விவரித்து, என் வார்த்தைகளை அவனுக்குக் கொண்டுபோவார்கள்; தொபியா எனக்குப் பயமுண்டாகக் கடிதங்களை அனுப்புவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That Sanballat and Geshem sent unto me, saying, Come, let us meet together in some one of the villages in the plain of Ono. But they thought to do me mischief.]]></a:t>
+              <a:t><![CDATA[2. நான் வாசல்களுக்கு இன்னும் கதவுபோடாதிருக்கையில், சன்பல்லாத்தும், கேஷேமும் ஆள் அனுப்பி: நாம் ஓனோ பள்ளத்தாக்கில் இருக்கிற கிராமங்கள் ஒன்றில் ஒருவரையொருவர் கண்டு பேசுவோம் வாரும் என்று கூப்பிட்டார்கள்; அவர்களோவென்றால், எனக்குப் பொல்லாப்புச் செய்ய நினைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That Sanballat and Geshem sent unto me, saying, Come, let us meet together in some one of the villages in the plain of Ono. But they thought to do me mischief.]]></a:t>
+              <a:t><![CDATA[2. நான் வாசல்களுக்கு இன்னும் கதவுபோடாதிருக்கையில், சன்பல்லாத்தும், கேஷேமும் ஆள் அனுப்பி: நாம் ஓனோ பள்ளத்தாக்கில் இருக்கிற கிராமங்கள் ஒன்றில் ஒருவரையொருவர் கண்டு பேசுவோம் வாரும் என்று கூப்பிட்டார்கள்; அவர்களோவென்றால், எனக்குப் பொல்லாப்புச் செய்ய நினைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I sent messengers unto them, saying, I am doing a great work, so that I cannot come down: why should the work cease, whilst I leave it, and come down to you?]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது நான் அவர்களிடத்திற்கு ஆட்களை அனுப்பி: நான் பெரிய வேலையைச் செய்கிறேன், நான் வரக் கூடாது, நான் அந்த வேலையைவிட்டு உங்களிடத்திற்கு வருகிறதினால் அது மினக்கட்டுப்போவானேன் என்று சொல்லச்சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I sent messengers unto them, saying, I am doing a great work, so that I cannot come down: why should the work cease, whilst I leave it, and come down to you?]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது நான் அவர்களிடத்திற்கு ஆட்களை அனுப்பி: நான் பெரிய வேலையைச் செய்கிறேன், நான் வரக் கூடாது, நான் அந்த வேலையைவிட்டு உங்களிடத்திற்கு வருகிறதினால் அது மினக்கட்டுப்போவானேன் என்று சொல்லச்சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Yet they sent unto me four times after this sort; and I answered them after the same manner.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் இந்தப்பிரகாரமாக நாலுதரம் எனக்குச் சொல்லியனுப்பினார்கள்; நானும் இந்தப்பிரகாரமாகவே அவர்களுக்கு மறுமொழி அனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495508" r:id="rId1"/>
+    <p:sldLayoutId id="2473741272" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5661,74 +5322,50 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5869,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களுக்கு மறுமொழி அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[5. Then sent Sanballat his servant unto me in like manner the fifth time with an open letter in his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஐந்தாந்தரமும் சன்பல்லாத்து அந்தப் பிரகாரமாகவே தன் வேலைக்காரனையும், அவன் கையிலே முத்திரைபோடாத ஒரு]]></a:t>
+              <a:t><![CDATA[hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கடிதத்தையும் எனக்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[6. Wherein was written, It is reported among the heathen, and Gashmu says it, that you and the Jews]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதிலே: நீரும் யூதரும் கலகம்பண்ண நினைக்கிறீர்கள் என்றும், அதற்காக நீர் அலங்கத்தைக் கட்டுகிறீர்]]></a:t>
+              <a:t><![CDATA[think to rebel: for which cause you build the wall, that you may be their king, according to these]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றும், இவ்விதமாக நீர் அவர்களுக்கு ராஜாவாகப் போகிறீர் என்றும்,]]></a:t>
+              <a:t><![CDATA[words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதாவிலே ஒரு ராஜா இருக்கிறார் என்று உம்மைக்குறித்து எருசலேமிலே கூறுகிற தீர்க்கதரிசிகளையும்]]></a:t>
+              <a:t><![CDATA[7. And you have also appointed prophets to preach of you at Jerusalem, saying, There is a king in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சம்பாதித்தீரென்றும் புறஜாதிகளுக்குள்ளே பிரஸ்தாபமாயிருக்கிறது, கஷ்மூமுவும் அப்படிச் சொல்லுகிறான்;]]></a:t>
+              <a:t><![CDATA[Judah: and now shall it be reported to the king according to these words. Come now therefore, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இப்போதும் அந்தச் செய்தி ராஜாவுக்கு எட்டுமே; ஆகையால் நாம் ஒருவரோடொருவர் ஆலோசனைபண்ணுகிறதற்காக நீர்]]></a:t>
+              <a:t><![CDATA[let us take counsel together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வரவேண்டும் என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. Then I sent unto him, saying, There are no such things done as you says, but you feign them out]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு நான் நீர் சொல்லுகிற அந்தக் காரியங்களில் ஒன்றும் நடக்கவில்லை; அவைகள் உம்முடைய மனோராஜ்யமே]]></a:t>
+              <a:t><![CDATA[of yours own heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் அலங்கத்தைக் கட்டிமுடித்ததையும், இனி அதிலே திறப்பு ஒன்றுமில்லை என்பதையும், சன்பல்லாத்தும்,]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass when Sanballat, and Tobiah, and Geshem the Arabian, and the rest of our]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒழிய வேறல்ல என்று சொல்லியனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[9. For they all made us afraid, saying, Their hands shall be weakened from the work, that it be not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த வேலை நடந்தேறாதபடிக்கு எங்கள் கை சலித்துப்போம் என்று சொல்லி, அவர்கள் எல்லாரும் எங்களைப்]]></a:t>
+              <a:t><![CDATA[done. Now therefore, O God, strengthen my hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பயமுறுத்தப்பார்த்தார்கள். ஆதலால் தேவனே நீர் என் கைகளைத் திடப்படுத்தியருளும்,]]></a:t>
+              <a:t><![CDATA[10. Afterward I came unto the house of Shemaiah the son of Delaiah the son of Mehetabeel, who was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மெகதாபெயேலின் குமாரனாகிய தெலாயாவின் மகன் செமாயா தன் வீட்டிலே அடைக்கப்பட்டிருக்கும்போது, நான்]]></a:t>
+              <a:t><![CDATA[shut up; and he said, Let us meet together in the house of God, within the temple, and let us shut]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவனிடத்தில் போனேன்; அப்பொழுது அவன் நாம் இருவருமாய் தேவனுடைய வீடாகிய ஆலயத்துக்குள்ளே போய்]]></a:t>
+              <a:t><![CDATA[the doors of the temple: for they will come to slay you; yea, in the night will they come to slay]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேவாலயத்தின் கதவுகளைப் பூட்டுவோம் வாரும்; உம்மைக் கொன்றுபோட வருவார்கள், இரவிலே உம்மைக் கொன்றுபோட]]></a:t>
+              <a:t><![CDATA[you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வருவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And I said, Should such a man as I flee? and who is there, that, being as I am, would go into]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு நான்; என்னைப்போன்ற மனிதன் ஓடிப்போவானோ? என்னைப்போன்றவன் உயிர்பிழைக்கும்படி தேவாலயத்திலே]]></a:t>
+              <a:t><![CDATA[the temple to save his life? I will not go in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போய்ப் பதுங்குவானோ? நான் போவதில்லை என்றேன்.]]></a:t>
+              <a:t><![CDATA[12. And, lo, I perceived that God had not sent him; but that he pronounced this prophecy against me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவன் அவனை அனுப்பவில்லையென்றும், தொபியாவும் சன்பல்லாத்தும் அவனுக்குக் கூலிகொடுத்ததினால், அவன்]]></a:t>
+              <a:t><![CDATA[for Tobiah and Sanballat had hired him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தொபியாவும், அரபியனான கேஷேமும் எங்களுக்குண்டாயிருந்த மற்றப் பகைஞரும் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[enemies, heard that I had built the wall, and that there was no breach left therein; (though at that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எனக்கு விரோதமாய் அந்தத் தீர்க்கதரிசனத்தைச் சொன்னான் என்றும் அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[13. Therefore was he hired, that I should be afraid, and do so, and sin, and that they might have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் பயந்து அப்படிச் செய்து பாவங்கட்டிக்கொள்ளுகிறதற்கும், என்னை நிந்திக்கத்தக்க அபகீர்த்திக்கு]]></a:t>
+              <a:t><![CDATA[matter for an evil report, that they might reproach me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முகாந்தரம் உண்டாக்குகிறதற்கும் அவனுக்குக் கைக்கூலி கொடுத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. My God, think you upon Tobiah and Sanballat according to these their works, and on the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் தேவனே, தொபியாவும் சன்பல்லாத்தும் செய்த இந்தச் செய்கைகளுக்குத்தக்கதாக நீர் அவர்களையும்,]]></a:t>
+              <a:t><![CDATA[prophetess Noadiah, and the rest of the prophets, that would have put me in fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நொவதியாள் என்னும் தீர்க்கதரிசியானவளையும், எனக்குப் பயமுண்டாக்கப்பார்த்த மற்றத் தீர்க்கதரிசிகளையும்]]></a:t>
+              <a:t><![CDATA[15. So the wall was finished in the twenty and fifth day of the month Elul, in fifty and two days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நினைத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, that when all our enemies heard thereof, and all the heathen that were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே அலங்கமானது ஐம்பத்திரண்டு நாளைக்குள்ளே கட்டப்பட்டு, எலூல் மாதம் இருபத்தைந்தாந்தேதியிலே]]></a:t>
+              <a:t><![CDATA[about us saw these things, they were much cast down in their own eyes: for they perceived that this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முடிந்தது.]]></a:t>
+              <a:t><![CDATA[work was wrought of our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எங்கள் பகைஞர் எல்லாரும் அதைக் கேட்டபோதும், எங்கள் சுற்றுப்புறத்தாராகிய புறஜாதியான அனைவரும்]]></a:t>
+              <a:t><![CDATA[17. Moreover in those days the nobles of Judah sent many letters unto Tobiah, and the letters of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கண்டபோதும், மிகவும் முனையற்றுப்போய், இந்தக் கிரியை எங்கள் தேவனால் கைகூடி வந்ததென்று அறிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[Tobiah came unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் வாசல்களுக்கு இன்னும் கதவுபோடாதிருக்கையில், சன்பல்லாத்தும், கேஷேமும் ஆள் அனுப்பி: நாம் ஓனோ]]></a:t>
+              <a:t><![CDATA[time I had not set up the doors upon the gates;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்த நாட்களில் யூதாவிலுள்ள பெரிய மனிதரிடத்திலிருந்து தொபியாவுக்குப் போகிறதும்,]]></a:t>
+              <a:t><![CDATA[18. For there were many in Judah sworn unto him, because he was the son in law of Shechaniah the son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தொபியாவினிடத்திலிருந்து அவர்களுக்கு வருகிறதுமான கடிதங்கள் அநேகமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[of Arah; and his son Johanan had taken the daughter of Meshullam the son of Berechiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் ஆராகின் குமாரனாகிய செகனியாவுக்கு மருமகனாயிருந்ததுமல்லாமல், அவன் குமாரனாகிய யோகனான்]]></a:t>
+              <a:t><![CDATA[19. Also they reported his good deeds before me, and uttered my words to him. And Tobiah sent]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,447 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பெரகியாவின் குமாரனாகிய மெசுல்லாமின் குமாரத்தியை விவாகம்பண்ணியிருந்தபடியாலும், யூதாவில் அநேகர்]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[கொண்டுபோவார்கள்; தொபியா எனக்குப் பயமுண்டாகக் கடிதங்களை அனுப்புவான்.]]></a:t>
+              <a:t><![CDATA[letters to put me in fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பள்ளத்தாக்கில் இருக்கிற கிராமங்கள் ஒன்றில் ஒருவரையொருவர் கண்டு பேசுவோம் வாரும் என்று]]></a:t>
+              <a:t><![CDATA[2. That Sanballat and Geshem sent unto me, saying, Come, let us meet together in some one of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கூப்பிட்டார்கள்; அவர்களோவென்றால், எனக்குப் பொல்லாப்புச் செய்ய நினைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[villages in the plain of Ono. But they thought to do me mischief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது நான் அவர்களிடத்திற்கு ஆட்களை அனுப்பி: நான் பெரிய வேலையைச் செய்கிறேன், நான் வரக் கூடாது,]]></a:t>
+              <a:t><![CDATA[3. And I sent messengers unto them, saying, I am doing a great work, so that I cannot come down: why]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நான் அந்த வேலையைவிட்டு உங்களிடத்திற்கு வருகிறதினால் அது மினக்கட்டுப்போவானேன் என்று சொல்லச்சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[should the work cease, whilst I leave it, and come down to you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் இந்தப்பிரகாரமாக நாலுதரம் எனக்குச் சொல்லியனுப்பினார்கள்; நானும் இந்தப்பிரகாரமாகவே]]></a:t>
+              <a:t><![CDATA[4. Yet they sent unto me four times after this sort; and I answered them after the same manner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>