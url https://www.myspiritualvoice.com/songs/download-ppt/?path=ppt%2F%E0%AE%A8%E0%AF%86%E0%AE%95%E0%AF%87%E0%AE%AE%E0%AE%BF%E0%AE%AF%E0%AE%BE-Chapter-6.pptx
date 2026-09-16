--- v1 (2026-07-23)
+++ v2 (2026-09-16)
@@ -77,50 +77,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +150,53 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +337,56 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஐந்தாந்தரமும் சன்பல்லாத்து அந்தப் பிரகாரமாகவே தன் வேலைக்காரனையும், அவன் கையிலே முத்திரைபோடாத ஒரு கடிதத்தையும் எனக்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[4. Yet they sent unto me four times after this sort; and I answered them after the same manner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஐந்தாந்தரமும் சன்பல்லாத்து அந்தப் பிரகாரமாகவே தன் வேலைக்காரனையும், அவன் கையிலே முத்திரைபோடாத ஒரு கடிதத்தையும் எனக்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[5. Then sent Sanballat his servant unto me in like manner the fifth time with an open letter in his hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதிலே: நீரும் யூதரும் கலகம்பண்ண நினைக்கிறீர்கள் என்றும், அதற்காக நீர் அலங்கத்தைக் கட்டுகிறீர் என்றும், இவ்விதமாக நீர் அவர்களுக்கு ராஜாவாகப் போகிறீர் என்றும்,]]></a:t>
+              <a:t><![CDATA[5. Then sent Sanballat his servant unto me in like manner the fifth time with an open letter in his hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதிலே: நீரும் யூதரும் கலகம்பண்ண நினைக்கிறீர்கள் என்றும், அதற்காக நீர் அலங்கத்தைக் கட்டுகிறீர் என்றும், இவ்விதமாக நீர் அவர்களுக்கு ராஜாவாகப் போகிறீர் என்றும்,]]></a:t>
+              <a:t><![CDATA[6. Wherein was written, It is reported among the heathen, and Gashmu says it, that you and the Jews think to rebel: for which cause you build the wall, that you may be their king, according to these words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதிலே: நீரும் யூதரும் கலகம்பண்ண நினைக்கிறீர்கள் என்றும், அதற்காக நீர் அலங்கத்தைக் கட்டுகிறீர் என்றும், இவ்விதமாக நீர் அவர்களுக்கு ராஜாவாகப் போகிறீர் என்றும்,]]></a:t>
+              <a:t><![CDATA[6. Wherein was written, It is reported among the heathen, and Gashmu says it, that you and the Jews think to rebel: for which cause you build the wall, that you may be their king, according to these words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதாவிலே ஒரு ராஜா இருக்கிறார் என்று உம்மைக்குறித்து எருசலேமிலே கூறுகிற தீர்க்கதரிசிகளையும் சம்பாதித்தீரென்றும் புறஜாதிகளுக்குள்ளே பிரஸ்தாபமாயிருக்கிறது, கஷ்மூமுவும் அப்படிச் சொல்லுகிறான்; இப்போதும் அந்தச் செய்தி ராஜாவுக்கு எட்டுமே; ஆகையால் நாம் ஒருவரோடொருவர் ஆலோசனைபண்ணுகிறதற்காக நீர் வரவேண்டும் என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And you have also appointed prophets to preach of you at Jerusalem, saying, There is a king in Judah: and now shall it be reported to the king according to these words. Come now therefore, and let us take counsel together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதாவிலே ஒரு ராஜா இருக்கிறார் என்று உம்மைக்குறித்து எருசலேமிலே கூறுகிற தீர்க்கதரிசிகளையும் சம்பாதித்தீரென்றும் புறஜாதிகளுக்குள்ளே பிரஸ்தாபமாயிருக்கிறது, கஷ்மூமுவும் அப்படிச் சொல்லுகிறான்; இப்போதும் அந்தச் செய்தி ராஜாவுக்கு எட்டுமே; ஆகையால் நாம் ஒருவரோடொருவர் ஆலோசனைபண்ணுகிறதற்காக நீர் வரவேண்டும் என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And you have also appointed prophets to preach of you at Jerusalem, saying, There is a king in Judah: and now shall it be reported to the king according to these words. Come now therefore, and let us take counsel together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதாவிலே ஒரு ராஜா இருக்கிறார் என்று உம்மைக்குறித்து எருசலேமிலே கூறுகிற தீர்க்கதரிசிகளையும் சம்பாதித்தீரென்றும் புறஜாதிகளுக்குள்ளே பிரஸ்தாபமாயிருக்கிறது, கஷ்மூமுவும் அப்படிச் சொல்லுகிறான்; இப்போதும் அந்தச் செய்தி ராஜாவுக்கு எட்டுமே; ஆகையால் நாம் ஒருவரோடொருவர் ஆலோசனைபண்ணுகிறதற்காக நீர் வரவேண்டும் என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And you have also appointed prophets to preach of you at Jerusalem, saying, There is a king in Judah: and now shall it be reported to the king according to these words. Come now therefore, and let us take counsel together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு நான் நீர் சொல்லுகிற அந்தக் காரியங்களில் ஒன்றும் நடக்கவில்லை; அவைகள் உம்முடைய மனோராஜ்யமே ஒழிய வேறல்ல என்று சொல்லியனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[7. And you have also appointed prophets to preach of you at Jerusalem, saying, There is a king in Judah: and now shall it be reported to the king according to these words. Come now therefore, and let us take counsel together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு நான் நீர் சொல்லுகிற அந்தக் காரியங்களில் ஒன்றும் நடக்கவில்லை; அவைகள் உம்முடைய மனோராஜ்யமே ஒழிய வேறல்ல என்று சொல்லியனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[8. Then I sent unto him, saying, There are no such things done as you says, but you feign them out of yours own heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் அலங்கத்தைக் கட்டிமுடித்ததையும், இனி அதிலே திறப்பு ஒன்றுமில்லை என்பதையும், சன்பல்லாத்தும், தொபியாவும், அரபியனான கேஷேமும் எங்களுக்குண்டாயிருந்த மற்றப் பகைஞரும் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass when Sanballat, and Tobiah, and Geshem the Arabian, and the rest of our enemies, heard that I had built the wall, and that there was no breach left therein; (though at that time I had not set up the doors upon the gates;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த வேலை நடந்தேறாதபடிக்கு எங்கள் கை சலித்துப்போம் என்று சொல்லி, அவர்கள் எல்லாரும் எங்களைப் பயமுறுத்தப்பார்த்தார்கள். ஆதலால் தேவனே நீர் என் கைகளைத் திடப்படுத்தியருளும்,]]></a:t>
+              <a:t><![CDATA[8. Then I sent unto him, saying, There are no such things done as you says, but you feign them out of yours own heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த வேலை நடந்தேறாதபடிக்கு எங்கள் கை சலித்துப்போம் என்று சொல்லி, அவர்கள் எல்லாரும் எங்களைப் பயமுறுத்தப்பார்த்தார்கள். ஆதலால் தேவனே நீர் என் கைகளைத் திடப்படுத்தியருளும்,]]></a:t>
+              <a:t><![CDATA[9. For they all made us afraid, saying, Their hands shall be weakened from the work, that it be not done. Now therefore, O God, strengthen my hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மெகதாபெயேலின் குமாரனாகிய தெலாயாவின் மகன் செமாயா தன் வீட்டிலே அடைக்கப்பட்டிருக்கும்போது, நான் அவனிடத்தில் போனேன்; அப்பொழுது அவன் நாம் இருவருமாய் தேவனுடைய வீடாகிய ஆலயத்துக்குள்ளே போய் தேவாலயத்தின் கதவுகளைப் பூட்டுவோம் வாரும்; உம்மைக் கொன்றுபோட வருவார்கள், இரவிலே உம்மைக் கொன்றுபோட வருவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. For they all made us afraid, saying, Their hands shall be weakened from the work, that it be not done. Now therefore, O God, strengthen my hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மெகதாபெயேலின் குமாரனாகிய தெலாயாவின் மகன் செமாயா தன் வீட்டிலே அடைக்கப்பட்டிருக்கும்போது, நான் அவனிடத்தில் போனேன்; அப்பொழுது அவன் நாம் இருவருமாய் தேவனுடைய வீடாகிய ஆலயத்துக்குள்ளே போய் தேவாலயத்தின் கதவுகளைப் பூட்டுவோம் வாரும்; உம்மைக் கொன்றுபோட வருவார்கள், இரவிலே உம்மைக் கொன்றுபோட வருவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Afterward I came unto the house of Shemaiah the son of Delaiah the son of Mehetabeel, who was shut up; and he said, Let us meet together in the house of God, within the temple, and let us shut the doors of the temple: for they will come to slay you; yea, in the night will they come to slay you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மெகதாபெயேலின் குமாரனாகிய தெலாயாவின் மகன் செமாயா தன் வீட்டிலே அடைக்கப்பட்டிருக்கும்போது, நான் அவனிடத்தில் போனேன்; அப்பொழுது அவன் நாம் இருவருமாய் தேவனுடைய வீடாகிய ஆலயத்துக்குள்ளே போய் தேவாலயத்தின் கதவுகளைப் பூட்டுவோம் வாரும்; உம்மைக் கொன்றுபோட வருவார்கள், இரவிலே உம்மைக் கொன்றுபோட வருவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Afterward I came unto the house of Shemaiah the son of Delaiah the son of Mehetabeel, who was shut up; and he said, Let us meet together in the house of God, within the temple, and let us shut the doors of the temple: for they will come to slay you; yea, in the night will they come to slay you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மெகதாபெயேலின் குமாரனாகிய தெலாயாவின் மகன் செமாயா தன் வீட்டிலே அடைக்கப்பட்டிருக்கும்போது, நான் அவனிடத்தில் போனேன்; அப்பொழுது அவன் நாம் இருவருமாய் தேவனுடைய வீடாகிய ஆலயத்துக்குள்ளே போய் தேவாலயத்தின் கதவுகளைப் பூட்டுவோம் வாரும்; உம்மைக் கொன்றுபோட வருவார்கள், இரவிலே உம்மைக் கொன்றுபோட வருவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Afterward I came unto the house of Shemaiah the son of Delaiah the son of Mehetabeel, who was shut up; and he said, Let us meet together in the house of God, within the temple, and let us shut the doors of the temple: for they will come to slay you; yea, in the night will they come to slay you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு நான்; என்னைப்போன்ற மனிதன் ஓடிப்போவானோ? என்னைப்போன்றவன் உயிர்பிழைக்கும்படி தேவாலயத்திலே போய்ப் பதுங்குவானோ? நான் போவதில்லை என்றேன்.]]></a:t>
+              <a:t><![CDATA[10. Afterward I came unto the house of Shemaiah the son of Delaiah the son of Mehetabeel, who was shut up; and he said, Let us meet together in the house of God, within the temple, and let us shut the doors of the temple: for they will come to slay you; yea, in the night will they come to slay you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு நான்; என்னைப்போன்ற மனிதன் ஓடிப்போவானோ? என்னைப்போன்றவன் உயிர்பிழைக்கும்படி தேவாலயத்திலே போய்ப் பதுங்குவானோ? நான் போவதில்லை என்றேன்.]]></a:t>
+              <a:t><![CDATA[11. And I said, Should such a man as I flee? and who is there, that, being as I am, would go into the temple to save his life? I will not go in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவன் அவனை அனுப்பவில்லையென்றும், தொபியாவும் சன்பல்லாத்தும் அவனுக்குக் கூலிகொடுத்ததினால், அவன் எனக்கு விரோதமாய் அந்தத் தீர்க்கதரிசனத்தைச் சொன்னான் என்றும் அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[11. And I said, Should such a man as I flee? and who is there, that, being as I am, would go into the temple to save his life? I will not go in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவன் அவனை அனுப்பவில்லையென்றும், தொபியாவும் சன்பல்லாத்தும் அவனுக்குக் கூலிகொடுத்ததினால், அவன் எனக்கு விரோதமாய் அந்தத் தீர்க்கதரிசனத்தைச் சொன்னான் என்றும் அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[12. And, lo, I perceived that God had not sent him; but that he pronounced this prophecy against me: for Tobiah and Sanballat had hired him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் அலங்கத்தைக் கட்டிமுடித்ததையும், இனி அதிலே திறப்பு ஒன்றுமில்லை என்பதையும், சன்பல்லாத்தும், தொபியாவும், அரபியனான கேஷேமும் எங்களுக்குண்டாயிருந்த மற்றப் பகைஞரும் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass when Sanballat, and Tobiah, and Geshem the Arabian, and the rest of our enemies, heard that I had built the wall, and that there was no breach left therein; (though at that time I had not set up the doors upon the gates;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் பயந்து அப்படிச் செய்து பாவங்கட்டிக்கொள்ளுகிறதற்கும், என்னை நிந்திக்கத்தக்க அபகீர்த்திக்கு முகாந்தரம் உண்டாக்குகிறதற்கும் அவனுக்குக் கைக்கூலி கொடுத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And, lo, I perceived that God had not sent him; but that he pronounced this prophecy against me: for Tobiah and Sanballat had hired him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் பயந்து அப்படிச் செய்து பாவங்கட்டிக்கொள்ளுகிறதற்கும், என்னை நிந்திக்கத்தக்க அபகீர்த்திக்கு முகாந்தரம் உண்டாக்குகிறதற்கும் அவனுக்குக் கைக்கூலி கொடுத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Therefore was he hired, that I should be afraid, and do so, and sin, and that they might have matter for an evil report, that they might reproach me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் தேவனே, தொபியாவும் சன்பல்லாத்தும் செய்த இந்தச் செய்கைகளுக்குத்தக்கதாக நீர் அவர்களையும், நொவதியாள் என்னும் தீர்க்கதரிசியானவளையும், எனக்குப் பயமுண்டாக்கப்பார்த்த மற்றத் தீர்க்கதரிசிகளையும் நினைத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[13. Therefore was he hired, that I should be afraid, and do so, and sin, and that they might have matter for an evil report, that they might reproach me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் தேவனே, தொபியாவும் சன்பல்லாத்தும் செய்த இந்தச் செய்கைகளுக்குத்தக்கதாக நீர் அவர்களையும், நொவதியாள் என்னும் தீர்க்கதரிசியானவளையும், எனக்குப் பயமுண்டாக்கப்பார்த்த மற்றத் தீர்க்கதரிசிகளையும் நினைத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[14. My God, think you upon Tobiah and Sanballat according to these their works, and on the prophetess Noadiah, and the rest of the prophets, that would have put me in fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே அலங்கமானது ஐம்பத்திரண்டு நாளைக்குள்ளே கட்டப்பட்டு, எலூல் மாதம் இருபத்தைந்தாந்தேதியிலே முடிந்தது.]]></a:t>
+              <a:t><![CDATA[14. My God, think you upon Tobiah and Sanballat according to these their works, and on the prophetess Noadiah, and the rest of the prophets, that would have put me in fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எங்கள் பகைஞர் எல்லாரும் அதைக் கேட்டபோதும், எங்கள் சுற்றுப்புறத்தாராகிய புறஜாதியான அனைவரும் கண்டபோதும், மிகவும் முனையற்றுப்போய், இந்தக் கிரியை எங்கள் தேவனால் கைகூடி வந்ததென்று அறிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. My God, think you upon Tobiah and Sanballat according to these their works, and on the prophetess Noadiah, and the rest of the prophets, that would have put me in fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எங்கள் பகைஞர் எல்லாரும் அதைக் கேட்டபோதும், எங்கள் சுற்றுப்புறத்தாராகிய புறஜாதியான அனைவரும் கண்டபோதும், மிகவும் முனையற்றுப்போய், இந்தக் கிரியை எங்கள் தேவனால் கைகூடி வந்ததென்று அறிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. So the wall was finished in the twenty and fifth day of the month Elul, in fifty and two days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எங்கள் பகைஞர் எல்லாரும் அதைக் கேட்டபோதும், எங்கள் சுற்றுப்புறத்தாராகிய புறஜாதியான அனைவரும் கண்டபோதும், மிகவும் முனையற்றுப்போய், இந்தக் கிரியை எங்கள் தேவனால் கைகூடி வந்ததென்று அறிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. So the wall was finished in the twenty and fifth day of the month Elul, in fifty and two days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்த நாட்களில் யூதாவிலுள்ள பெரிய மனிதரிடத்திலிருந்து தொபியாவுக்குப் போகிறதும், தொபியாவினிடத்திலிருந்து அவர்களுக்கு வருகிறதுமான கடிதங்கள் அநேகமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, that when all our enemies heard thereof, and all the heathen that were about us saw these things, they were much cast down in their own eyes: for they perceived that this work was wrought of our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்த நாட்களில் யூதாவிலுள்ள பெரிய மனிதரிடத்திலிருந்து தொபியாவுக்குப் போகிறதும், தொபியாவினிடத்திலிருந்து அவர்களுக்கு வருகிறதுமான கடிதங்கள் அநேகமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, that when all our enemies heard thereof, and all the heathen that were about us saw these things, they were much cast down in their own eyes: for they perceived that this work was wrought of our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் அலங்கத்தைக் கட்டிமுடித்ததையும், இனி அதிலே திறப்பு ஒன்றுமில்லை என்பதையும், சன்பல்லாத்தும், தொபியாவும், அரபியனான கேஷேமும் எங்களுக்குண்டாயிருந்த மற்றப் பகைஞரும் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[2. That Sanballat and Geshem sent unto me, saying, Come, let us meet together in some one of the villages in the plain of Ono. But they thought to do me mischief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் ஆராகின் குமாரனாகிய செகனியாவுக்கு மருமகனாயிருந்ததுமல்லாமல், அவன் குமாரனாகிய யோகனான் பெரகியாவின் குமாரனாகிய மெசுல்லாமின் குமாரத்தியை விவாகம்பண்ணியிருந்தபடியாலும், யூதாவில் அநேகர் அவனுக்கு ஆணையிட்டுக் கொடுத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Moreover in those days the nobles of Judah sent many letters unto Tobiah, and the letters of Tobiah came unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் ஆராகின் குமாரனாகிய செகனியாவுக்கு மருமகனாயிருந்ததுமல்லாமல், அவன் குமாரனாகிய யோகனான் பெரகியாவின் குமாரனாகிய மெசுல்லாமின் குமாரத்தியை விவாகம்பண்ணியிருந்தபடியாலும், யூதாவில் அநேகர் அவனுக்கு ஆணையிட்டுக் கொடுத்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Moreover in those days the nobles of Judah sent many letters unto Tobiah, and the letters of Tobiah came unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் செய்யும் நன்மைகளையும் அவர்கள் எனக்கு முன்பாக விவரித்து, என் வார்த்தைகளை அவனுக்குக் கொண்டுபோவார்கள்; தொபியா எனக்குப் பயமுண்டாகக் கடிதங்களை அனுப்புவான்.]]></a:t>
+              <a:t><![CDATA[18. For there were many in Judah sworn unto him, because he was the son in law of Shechaniah the son of Arah; and his son Johanan had taken the daughter of Meshullam the son of Berechiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4370,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் செய்யும் நன்மைகளையும் அவர்கள் எனக்கு முன்பாக விவரித்து, என் வார்த்தைகளை அவனுக்குக் கொண்டுபோவார்கள்; தொபியா எனக்குப் பயமுண்டாகக் கடிதங்களை அனுப்புவான்.]]></a:t>
+              <a:t><![CDATA[18. For there were many in Judah sworn unto him, because he was the son in law of Shechaniah the son of Arah; and his son Johanan had taken the daughter of Meshullam the son of Berechiah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. For there were many in Judah sworn unto him, because he was the son in law of Shechaniah the son of Arah; and his son Johanan had taken the daughter of Meshullam the son of Berechiah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Also they reported his good deeds before me, and uttered my words to him. And Tobiah sent letters to put me in fear.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Also they reported his good deeds before me, and uttered my words to him. And Tobiah sent letters to put me in fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் வாசல்களுக்கு இன்னும் கதவுபோடாதிருக்கையில், சன்பல்லாத்தும், கேஷேமும் ஆள் அனுப்பி: நாம் ஓனோ பள்ளத்தாக்கில் இருக்கிற கிராமங்கள் ஒன்றில் ஒருவரையொருவர் கண்டு பேசுவோம் வாரும் என்று கூப்பிட்டார்கள்; அவர்களோவென்றால், எனக்குப் பொல்லாப்புச் செய்ய நினைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. That Sanballat and Geshem sent unto me, saying, Come, let us meet together in some one of the villages in the plain of Ono. But they thought to do me mischief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் வாசல்களுக்கு இன்னும் கதவுபோடாதிருக்கையில், சன்பல்லாத்தும், கேஷேமும் ஆள் அனுப்பி: நாம் ஓனோ பள்ளத்தாக்கில் இருக்கிற கிராமங்கள் ஒன்றில் ஒருவரையொருவர் கண்டு பேசுவோம் வாரும் என்று கூப்பிட்டார்கள்; அவர்களோவென்றால், எனக்குப் பொல்லாப்புச் செய்ய நினைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. That Sanballat and Geshem sent unto me, saying, Come, let us meet together in some one of the villages in the plain of Ono. But they thought to do me mischief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது நான் அவர்களிடத்திற்கு ஆட்களை அனுப்பி: நான் பெரிய வேலையைச் செய்கிறேன், நான் வரக் கூடாது, நான் அந்த வேலையைவிட்டு உங்களிடத்திற்கு வருகிறதினால் அது மினக்கட்டுப்போவானேன் என்று சொல்லச்சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[3. And I sent messengers unto them, saying, I am doing a great work, so that I cannot come down: why should the work cease, whilst I leave it, and come down to you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது நான் அவர்களிடத்திற்கு ஆட்களை அனுப்பி: நான் பெரிய வேலையைச் செய்கிறேன், நான் வரக் கூடாது, நான் அந்த வேலையைவிட்டு உங்களிடத்திற்கு வருகிறதினால் அது மினக்கட்டுப்போவானேன் என்று சொல்லச்சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[3. And I sent messengers unto them, saying, I am doing a great work, so that I cannot come down: why should the work cease, whilst I leave it, and come down to you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் இந்தப்பிரகாரமாக நாலுதரம் எனக்குச் சொல்லியனுப்பினார்கள்; நானும் இந்தப்பிரகாரமாகவே அவர்களுக்கு மறுமொழி அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[4. Yet they sent unto me four times after this sort; and I answered them after the same manner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473741272" r:id="rId1"/>
+    <p:sldLayoutId id="2478604280" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,50 +5661,74 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5506,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then sent Sanballat his servant unto me in like manner the fifth time with an open letter in his]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு மறுமொழி அனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand;]]></a:t>
+              <a:t><![CDATA[5. ஐந்தாந்தரமும் சன்பல்லாத்து அந்தப் பிரகாரமாகவே தன் வேலைக்காரனையும், அவன் கையிலே முத்திரைபோடாத ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Wherein was written, It is reported among the heathen, and Gashmu says it, that you and the Jews]]></a:t>
+              <a:t><![CDATA[கடிதத்தையும் எனக்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[think to rebel: for which cause you build the wall, that you may be their king, according to these]]></a:t>
+              <a:t><![CDATA[6. அதிலே: நீரும் யூதரும் கலகம்பண்ண நினைக்கிறீர்கள் என்றும், அதற்காக நீர் அலங்கத்தைக் கட்டுகிறீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[words.]]></a:t>
+              <a:t><![CDATA[என்றும், இவ்விதமாக நீர் அவர்களுக்கு ராஜாவாகப் போகிறீர் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And you have also appointed prophets to preach of you at Jerusalem, saying, There is a king in]]></a:t>
+              <a:t><![CDATA[7. யூதாவிலே ஒரு ராஜா இருக்கிறார் என்று உம்மைக்குறித்து எருசலேமிலே கூறுகிற தீர்க்கதரிசிகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah: and now shall it be reported to the king according to these words. Come now therefore, and]]></a:t>
+              <a:t><![CDATA[சம்பாதித்தீரென்றும் புறஜாதிகளுக்குள்ளே பிரஸ்தாபமாயிருக்கிறது, கஷ்மூமுவும் அப்படிச் சொல்லுகிறான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[let us take counsel together.]]></a:t>
+              <a:t><![CDATA[இப்போதும் அந்தச் செய்தி ராஜாவுக்கு எட்டுமே; ஆகையால் நாம் ஒருவரோடொருவர் ஆலோசனைபண்ணுகிறதற்காக நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then I sent unto him, saying, There are no such things done as you says, but you feign them out]]></a:t>
+              <a:t><![CDATA[வரவேண்டும் என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of yours own heart.]]></a:t>
+              <a:t><![CDATA[8. அதற்கு நான் நீர் சொல்லுகிற அந்தக் காரியங்களில் ஒன்றும் நடக்கவில்லை; அவைகள் உம்முடைய மனோராஜ்யமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now it came to pass when Sanballat, and Tobiah, and Geshem the Arabian, and the rest of our]]></a:t>
+              <a:t><![CDATA[1. நான் அலங்கத்தைக் கட்டிமுடித்ததையும், இனி அதிலே திறப்பு ஒன்றுமில்லை என்பதையும், சன்பல்லாத்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For they all made us afraid, saying, Their hands shall be weakened from the work, that it be not]]></a:t>
+              <a:t><![CDATA[ஒழிய வேறல்ல என்று சொல்லியனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[done. Now therefore, O God, strengthen my hands.]]></a:t>
+              <a:t><![CDATA[9. அந்த வேலை நடந்தேறாதபடிக்கு எங்கள் கை சலித்துப்போம் என்று சொல்லி, அவர்கள் எல்லாரும் எங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Afterward I came unto the house of Shemaiah the son of Delaiah the son of Mehetabeel, who was]]></a:t>
+              <a:t><![CDATA[பயமுறுத்தப்பார்த்தார்கள். ஆதலால் தேவனே நீர் என் கைகளைத் திடப்படுத்தியருளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shut up; and he said, Let us meet together in the house of God, within the temple, and let us shut]]></a:t>
+              <a:t><![CDATA[10. மெகதாபெயேலின் குமாரனாகிய தெலாயாவின் மகன் செமாயா தன் வீட்டிலே அடைக்கப்பட்டிருக்கும்போது, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the doors of the temple: for they will come to slay you; yea, in the night will they come to slay]]></a:t>
+              <a:t><![CDATA[அவனிடத்தில் போனேன்; அப்பொழுது அவன் நாம் இருவருமாய் தேவனுடைய வீடாகிய ஆலயத்துக்குள்ளே போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[தேவாலயத்தின் கதவுகளைப் பூட்டுவோம் வாரும்; உம்மைக் கொன்றுபோட வருவார்கள், இரவிலே உம்மைக் கொன்றுபோட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I said, Should such a man as I flee? and who is there, that, being as I am, would go into]]></a:t>
+              <a:t><![CDATA[வருவார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the temple to save his life? I will not go in.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு நான்; என்னைப்போன்ற மனிதன் ஓடிப்போவானோ? என்னைப்போன்றவன் உயிர்பிழைக்கும்படி தேவாலயத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And, lo, I perceived that God had not sent him; but that he pronounced this prophecy against me:]]></a:t>
+              <a:t><![CDATA[போய்ப் பதுங்குவானோ? நான் போவதில்லை என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for Tobiah and Sanballat had hired him.]]></a:t>
+              <a:t><![CDATA[12. தேவன் அவனை அனுப்பவில்லையென்றும், தொபியாவும் சன்பல்லாத்தும் அவனுக்குக் கூலிகொடுத்ததினால், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enemies, heard that I had built the wall, and that there was no breach left therein; (though at that]]></a:t>
+              <a:t><![CDATA[தொபியாவும், அரபியனான கேஷேமும் எங்களுக்குண்டாயிருந்த மற்றப் பகைஞரும் கேள்விப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Therefore was he hired, that I should be afraid, and do so, and sin, and that they might have]]></a:t>
+              <a:t><![CDATA[எனக்கு விரோதமாய் அந்தத் தீர்க்கதரிசனத்தைச் சொன்னான் என்றும் அறிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[matter for an evil report, that they might reproach me.]]></a:t>
+              <a:t><![CDATA[13. நான் பயந்து அப்படிச் செய்து பாவங்கட்டிக்கொள்ளுகிறதற்கும், என்னை நிந்திக்கத்தக்க அபகீர்த்திக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. My God, think you upon Tobiah and Sanballat according to these their works, and on the]]></a:t>
+              <a:t><![CDATA[முகாந்தரம் உண்டாக்குகிறதற்கும் அவனுக்குக் கைக்கூலி கொடுத்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prophetess Noadiah, and the rest of the prophets, that would have put me in fear.]]></a:t>
+              <a:t><![CDATA[14. என் தேவனே, தொபியாவும் சன்பல்லாத்தும் செய்த இந்தச் செய்கைகளுக்குத்தக்கதாக நீர் அவர்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So the wall was finished in the twenty and fifth day of the month Elul, in fifty and two days.]]></a:t>
+              <a:t><![CDATA[நொவதியாள் என்னும் தீர்க்கதரிசியானவளையும், எனக்குப் பயமுண்டாக்கப்பார்த்த மற்றத் தீர்க்கதரிசிகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And it came to pass, that when all our enemies heard thereof, and all the heathen that were]]></a:t>
+              <a:t><![CDATA[நினைத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[about us saw these things, they were much cast down in their own eyes: for they perceived that this]]></a:t>
+              <a:t><![CDATA[15. அப்படியே அலங்கமானது ஐம்பத்திரண்டு நாளைக்குள்ளே கட்டப்பட்டு, எலூல் மாதம் இருபத்தைந்தாந்தேதியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[work was wrought of our God.]]></a:t>
+              <a:t><![CDATA[முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Moreover in those days the nobles of Judah sent many letters unto Tobiah, and the letters of]]></a:t>
+              <a:t><![CDATA[16. எங்கள் பகைஞர் எல்லாரும் அதைக் கேட்டபோதும், எங்கள் சுற்றுப்புறத்தாராகிய புறஜாதியான அனைவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Tobiah came unto them.]]></a:t>
+              <a:t><![CDATA[கண்டபோதும், மிகவும் முனையற்றுப்போய், இந்தக் கிரியை எங்கள் தேவனால் கைகூடி வந்ததென்று அறிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[time I had not set up the doors upon the gates;)]]></a:t>
+              <a:t><![CDATA[2. நான் வாசல்களுக்கு இன்னும் கதவுபோடாதிருக்கையில், சன்பல்லாத்தும், கேஷேமும் ஆள் அனுப்பி: நாம் ஓனோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For there were many in Judah sworn unto him, because he was the son in law of Shechaniah the son]]></a:t>
+              <a:t><![CDATA[17. அந்த நாட்களில் யூதாவிலுள்ள பெரிய மனிதரிடத்திலிருந்து தொபியாவுக்குப் போகிறதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Arah; and his son Johanan had taken the daughter of Meshullam the son of Berechiah.]]></a:t>
+              <a:t><![CDATA[தொபியாவினிடத்திலிருந்து அவர்களுக்கு வருகிறதுமான கடிதங்கள் அநேகமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Also they reported his good deeds before me, and uttered my words to him. And Tobiah sent]]></a:t>
+              <a:t><![CDATA[18. அவன் ஆராகின் குமாரனாகிய செகனியாவுக்கு மருமகனாயிருந்ததுமல்லாமல், அவன் குமாரனாகிய யோகனான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10621,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[letters to put me in fear.]]></a:t>
+              <a:t><![CDATA[பெரகியாவின் குமாரனாகிய மெசுல்லாமின் குமாரத்தியை விவாகம்பண்ணியிருந்தபடியாலும், யூதாவில் அநேகர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனுக்கு ஆணையிட்டுக் கொடுத்திருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அவன் செய்யும் நன்மைகளையும் அவர்கள் எனக்கு முன்பாக விவரித்து, என் வார்த்தைகளை அவனுக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொண்டுபோவார்கள்; தொபியா எனக்குப் பயமுண்டாகக் கடிதங்களை அனுப்புவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That Sanballat and Geshem sent unto me, saying, Come, let us meet together in some one of the]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்கில் இருக்கிற கிராமங்கள் ஒன்றில் ஒருவரையொருவர் கண்டு பேசுவோம் வாரும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[villages in the plain of Ono. But they thought to do me mischief.]]></a:t>
+              <a:t><![CDATA[கூப்பிட்டார்கள்; அவர்களோவென்றால், எனக்குப் பொல்லாப்புச் செய்ய நினைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I sent messengers unto them, saying, I am doing a great work, so that I cannot come down: why]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது நான் அவர்களிடத்திற்கு ஆட்களை அனுப்பி: நான் பெரிய வேலையைச் செய்கிறேன், நான் வரக் கூடாது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should the work cease, whilst I leave it, and come down to you?]]></a:t>
+              <a:t><![CDATA[நான் அந்த வேலையைவிட்டு உங்களிடத்திற்கு வருகிறதினால் அது மினக்கட்டுப்போவானேன் என்று சொல்லச்சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Yet they sent unto me four times after this sort; and I answered them after the same manner.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் இந்தப்பிரகாரமாக நாலுதரம் எனக்குச் சொல்லியனுப்பினார்கள்; நானும் இந்தப்பிரகாரமாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>