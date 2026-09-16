--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -181,50 +181,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -300,50 +312,56 @@
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -536,53 +554,59 @@
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
-  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -642,51 +666,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாரோஷின் புத்திரர் இரண்டாயிரத்து நூற்று எழுபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[4. Now the city was large and great: but the people were few therein, and the houses were not built.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[73. So the priests, and the Levites, and the porters, and the singers, and some of the people, and the Nethinims, and all Israel, dwelt in their cities; and when the seventh month came, the children of Israel were in their cities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[73. So the priests, and the Levites, and the porters, and the singers, and some of the people, and the Nethinims, and all Israel, dwelt in their cities; and when the seventh month came, the children of Israel were in their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -751,51 +993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. செபத்தியாவின் புத்திரர் முந்நூற்று எழுபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[5. And my God put into mine heart to gather together the nobles, and the rulers, and the people, that they might be reckoned by genealogy. And I found a register of the genealogy of them which came up at the first, and found written therein,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -860,51 +1102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆராகின் புத்திரர் அறுநூற்று ஐம்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[5. And my God put into mine heart to gather together the nobles, and the rulers, and the people, that they might be reckoned by genealogy. And I found a register of the genealogy of them which came up at the first, and found written therein,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -969,51 +1211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யெசுவா யோவாப் என்பவர்களின் சந்ததிக்குள்ளிருந்த பாகாத்மோவாபின் புத்திரர் இரண்டாயிரத்து எண்ணூற்றுப் பதினெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[5. And my God put into mine heart to gather together the nobles, and the rulers, and the people, that they might be reckoned by genealogy. And I found a register of the genealogy of them which came up at the first, and found written therein,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1078,51 +1320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஏலாமின் புத்திரர் ஆயிரத்திருநூற்று ஐம்பத்துநாலுபேர்.]]></a:t>
+              <a:t><![CDATA[6. These are the children of the province, that went up out of the captivity, of those that had been carried away, whom Nebuchadnezzar the king of Babylon had carried away, and came again to Jerusalem and to Judah, every one unto his city;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1187,51 +1429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சத்தூவின் புத்திரர் எண்ணூற்று நாற்பத்தைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[6. These are the children of the province, that went up out of the captivity, of those that had been carried away, whom Nebuchadnezzar the king of Babylon had carried away, and came again to Jerusalem and to Judah, every one unto his city;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1296,51 +1538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சக்காயின் புத்திரர் எழுநூற்று அறுபதுபேர்.]]></a:t>
+              <a:t><![CDATA[6. These are the children of the province, that went up out of the captivity, of those that had been carried away, whom Nebuchadnezzar the king of Babylon had carried away, and came again to Jerusalem and to Judah, every one unto his city;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1405,51 +1647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னூவின் புத்திரர் அறுநூற்று நாற்பத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[7. Who came with Zerubbabel, Jeshua, Nehemiah, Azariah, Raamiah, Nahamani, Mordecai, Bilshan, Mispereth, Bigvai, Nehum, Baanah. The number, I say, of the men of the people of Israel was this;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1514,51 +1756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பெபாயின் புத்திரர் அறுநூற்று இருபத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[7. Who came with Zerubbabel, Jeshua, Nehemiah, Azariah, Raamiah, Nahamani, Mordecai, Bilshan, Mispereth, Bigvai, Nehum, Baanah. The number, I say, of the men of the people of Israel was this;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1623,51 +1865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அஸ்காதின் புத்திரர் இரண்டாயிரத்து முந்நூற்று இருபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[8. The children of Parosh, two thousand an hundred seventy and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1732,51 +1974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது வம்ச அட்டவணைகளைப் பார்க்கிறதற்கு, நான் பிரபுக்களையும் அதிகாரிகளையும் ஜனங்களையும் கூடிவரச்செய்ய, என் தேவன் என் மனதிலே ஒரு எண்ணத்தை உண்டாக்கினார்; முந்தி வந்தவர்களின் வம்ச அட்டவணைப் புஸ்தகம் அப்பொழுது எனக்கு அகப்பட்டது; அதிலே எழுதியிருக்க நான் கண்டது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass, when the wall was built, and I had set up the doors, and the porters and the singers and the Levites were appointed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1841,51 +2083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதோனிகாமின் புத்திரர் அறுநூற்று அறுபத்தேழுபேர்.]]></a:t>
+              <a:t><![CDATA[9. The children of Shephatiah, three hundred seventy and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1950,51 +2192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பிக்வாயின் புத்திரர் இரண்டாயிரத்து அறுபத்தேழுபேர்.]]></a:t>
+              <a:t><![CDATA[10. The children of Arah, six hundred fifty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2059,51 +2301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆதீனின் புத்திரர் அறுநூற்று ஐம்பத்தைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[11. The children of Pahathmoab, of the children of Jeshua and Joab, two thousand and eight hundred and eighteen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2168,51 +2410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எசேக்கியாவின் சந்ததியான ஆதேரின் புத்திரர் தொண்ணூற்று எட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[11. The children of Pahathmoab, of the children of Jeshua and Joab, two thousand and eight hundred and eighteen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2277,51 +2519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆசூமின் புத்திரர் முந்நூற்று இருபத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[12. The children of Elam, a thousand two hundred fifty and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2386,51 +2628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பேசாயின் புத்திரர் முந்நூற்று இருபத்துநாலுபேர்.]]></a:t>
+              <a:t><![CDATA[13. The children of Zattu, eight hundred forty and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2495,51 +2737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆரீப்பின் புத்திரர் நூற்றுப்பன்னிரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[14. The children of Zaccai, seven hundred and threescore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2604,51 +2846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கிபியோனின் புத்திரர் தொண்ணூற்று ஐந்துபேர்.]]></a:t>
+              <a:t><![CDATA[15. The children of Binnui, six hundred forty and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2713,51 +2955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பெத்லகேம் ஊராரும், நெத்தோபா ஊராரும் நூற்று எண்பத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[16. The children of Bebai, six hundred twenty and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2822,51 +3064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆனதோத்தூர் மனிதர் நூற்று இருபத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[17. The children of Azgad, two thousand three hundred twenty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2931,51 +3173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது வம்ச அட்டவணைகளைப் பார்க்கிறதற்கு, நான் பிரபுக்களையும் அதிகாரிகளையும் ஜனங்களையும் கூடிவரச்செய்ய, என் தேவன் என் மனதிலே ஒரு எண்ணத்தை உண்டாக்கினார்; முந்தி வந்தவர்களின் வம்ச அட்டவணைப் புஸ்தகம் அப்பொழுது எனக்கு அகப்பட்டது; அதிலே எழுதியிருக்க நான் கண்டது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass, when the wall was built, and I had set up the doors, and the porters and the singers and the Levites were appointed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3040,51 +3282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பெத்அஸ்மாவேத் ஊரார் நாற்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[18. The children of Adonikam, six hundred threescore and seven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3149,51 +3391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கீரியாத்யாரீம், கெபிராபேரோத் ஊர்களின் மனிதர் எழுநூற்று நாற்பத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[19. The children of Bigvai, two thousand threescore and seven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3258,51 +3500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ராமா, காபா ஊர்களின் மனிதர் அறுநூற்று இருபத்தொருபேர்.]]></a:t>
+              <a:t><![CDATA[20. The children of Adin, six hundred fifty and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3367,51 +3609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மிக்மாஸ் ஊரார் நூற்று இருபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[21. The children of Ater of Hezekiah, ninety and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3476,51 +3718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பெத்தேல், ஆயி ஊர்களின் மனிதர் நூற்று இருபத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[22. The children of Hashum, three hundred twenty and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3585,51 +3827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. வேறொரு நேபோ ஊரார் ஐம்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[23. The children of Bezai, three hundred twenty and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3694,51 +3936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மற்றொரு ஏலாம் புத்திரர் ஆயிரத்து இருநூற்று ஐம்பத்துநாலுபேர்.]]></a:t>
+              <a:t><![CDATA[24. The children of Hariph, an hundred and twelve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3803,51 +4045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆரீம் புத்திரர் முந்நூற்று இருபதுபேர்.]]></a:t>
+              <a:t><![CDATA[25. The children of Gibeon, ninety and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3912,51 +4154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. எரிகோ புத்திரர் முந்நூற்று அறுபத்தைந்துபேர்.]]></a:t>
+              <a:t><![CDATA[26. The men of Bethlehem and Netophah, an hundred fourscore and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4021,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. லோத், ஆதீத், ஓனோ ஊர்களின் புத்திரர் எழுநூற்று இருபத்தொருபேர்.]]></a:t>
+              <a:t><![CDATA[27. The men of Anathoth, an hundred twenty and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4130,51 +4372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது வம்ச அட்டவணைகளைப் பார்க்கிறதற்கு, நான் பிரபுக்களையும் அதிகாரிகளையும் ஜனங்களையும் கூடிவரச்செய்ய, என் தேவன் என் மனதிலே ஒரு எண்ணத்தை உண்டாக்கினார்; முந்தி வந்தவர்களின் வம்ச அட்டவணைப் புஸ்தகம் அப்பொழுது எனக்கு அகப்பட்டது; அதிலே எழுதியிருக்க நான் கண்டது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[2. That I gave my brother Hanani, and Hananiah the ruler of the palace, charge over Jerusalem: for he was a faithful man, and feared God above many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4239,51 +4481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. செனாகா புத்திரர் மூவாயிரத்துத் தொளாயிரத்து முப்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[28. The men of Bethazmaveth, forty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4348,51 +4590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆசாரியரானவர்கள்: யெசுவா குடும்பத்தானாகிய யெதாயாவின் புத்திரர் தொளாயிரத்து எழுபத்துமூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[29. The men of Kirjathjearim, Chephirah, and Beeroth, seven hundred forty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4457,51 +4699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இம்மேரின் புத்திரர் ஆயிரத்து ஐம்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[30. The men of Ramah and Gaba, six hundred twenty and one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4566,51 +4808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பஸ்கூரின் புத்திரர் ஆயிரத்து இருநூற்று நாற்பத்தேழுபேர்.]]></a:t>
+              <a:t><![CDATA[31. The men of Michmas, an hundred and twenty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4675,51 +4917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ஆரீமின் புத்திரர் ஆயிரத்துப் பதினேழுபேர்.]]></a:t>
+              <a:t><![CDATA[32. The men of Bethel and Ai, an hundred twenty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4784,51 +5026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. லேவியரானவர்கள்: ஒதியாவின் புத்திரருக்குள்ளே கத்மியேலின் குமாரனாகிய யெசுவாவின் புத்திரர் எழுபத்துநாலுபேர்.]]></a:t>
+              <a:t><![CDATA[33. The men of the other Nebo, fifty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4893,51 +5135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பாடகரானவர்கள்: ஆசாபின் புத்திரர் நூற்று நாற்பத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[34. The children of the other Elam, a thousand two hundred fifty and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5002,51 +5244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. வாசல் காவலாளரானவர்கள்; சல்லூமின் புத்திரர் அதேரின் புத்திரர், தல்மோனின் புத்திரர், அக்கூபின் புத்திரர், அதிதாவின் புத்திரர், சோபாயின் புத்திரர், ஆக நூற்று முப்பத்தெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[35. The children of Harim, three hundred and twenty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5111,51 +5353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. நிதனீமியரானவர்கள்: சீகாவின்புத்திரர், அசுபாவின் புத்திரர், தபாகோத்தின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[36. The children of Jericho, three hundred forty and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5220,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அலங்கம் கட்டிமுடிந்து, கதவுகள் போடப்பட்டு, வாசல் காவலாளரையும் பாடகரையும், லேவியரையும் ஏற்படுத்தினபின்பு,]]></a:t>
+              <a:t><![CDATA[37. The children of Lod, Hadid, and Ono, seven hundred twenty and one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5329,51 +5571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது வம்ச அட்டவணைகளைப் பார்க்கிறதற்கு, நான் பிரபுக்களையும் அதிகாரிகளையும் ஜனங்களையும் கூடிவரச்செய்ய, என் தேவன் என் மனதிலே ஒரு எண்ணத்தை உண்டாக்கினார்; முந்தி வந்தவர்களின் வம்ச அட்டவணைப் புஸ்தகம் அப்பொழுது எனக்கு அகப்பட்டது; அதிலே எழுதியிருக்க நான் கண்டது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[2. That I gave my brother Hanani, and Hananiah the ruler of the palace, charge over Jerusalem: for he was a faithful man, and feared God above many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5438,51 +5680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அலங்கம் கட்டிமுடிந்து, கதவுகள் போடப்பட்டு, வாசல் காவலாளரையும் பாடகரையும், லேவியரையும் ஏற்படுத்தினபின்பு,]]></a:t>
+              <a:t><![CDATA[38. The children of Senaah, three thousand nine hundred and thirty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5547,51 +5789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் என் சகோதரனாகிய ஆனானியையும், அநேகரைப்பார்க்கிலும் உண்மையுள்ளவனும் தேவனுக்குப் பயந்தவனுமாயிருந்த அரமனைத்தலைவனாகிய அனனியாவையும், எருசலேமின் காவல்விசாரணைக்கு ஏற்படுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[39. The priests: the children of Jedaiah, of the house of Jeshua, nine hundred seventy and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5656,51 +5898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் என் சகோதரனாகிய ஆனானியையும், அநேகரைப்பார்க்கிலும் உண்மையுள்ளவனும் தேவனுக்குப் பயந்தவனுமாயிருந்த அரமனைத்தலைவனாகிய அனனியாவையும், எருசலேமின் காவல்விசாரணைக்கு ஏற்படுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[40. The children of Immer, a thousand fifty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5765,51 +6007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் என் சகோதரனாகிய ஆனானியையும், அநேகரைப்பார்க்கிலும் உண்மையுள்ளவனும் தேவனுக்குப் பயந்தவனுமாயிருந்த அரமனைத்தலைவனாகிய அனனியாவையும், எருசலேமின் காவல்விசாரணைக்கு ஏற்படுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[41. The children of Pashur, a thousand two hundred forty and seven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5874,51 +6116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களை நோக்கி: வெயில் ஏறுமட்டும் எருசலேமின் வாசல்கள் திறக்கப்படவேண்டாம், நீங்கள் நிற்கும்போதே கதவுகளைச் சாத்தித் தாழ்ப்பாள் போட்டு, எருசலேமின் குடிகளில் காவலாளர் அவரவர் தங்கள் காவலிலே, அவரவர் தங்கள் வீடுகளுக்கு எதிராக நிறுத்தப்படவேண்டும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[42. The children of Harim, a thousand and seventeen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5983,51 +6225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களை நோக்கி: வெயில் ஏறுமட்டும் எருசலேமின் வாசல்கள் திறக்கப்படவேண்டாம், நீங்கள் நிற்கும்போதே கதவுகளைச் சாத்தித் தாழ்ப்பாள் போட்டு, எருசலேமின் குடிகளில் காவலாளர் அவரவர் தங்கள் காவலிலே, அவரவர் தங்கள் வீடுகளுக்கு எதிராக நிறுத்தப்படவேண்டும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[43. The Levites: the children of Jeshua, of Kadmiel, and of the children of Hodevah, seventy and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6092,51 +6334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களை நோக்கி: வெயில் ஏறுமட்டும் எருசலேமின் வாசல்கள் திறக்கப்படவேண்டாம், நீங்கள் நிற்கும்போதே கதவுகளைச் சாத்தித் தாழ்ப்பாள் போட்டு, எருசலேமின் குடிகளில் காவலாளர் அவரவர் தங்கள் காவலிலே, அவரவர் தங்கள் வீடுகளுக்கு எதிராக நிறுத்தப்படவேண்டும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[43. The Levites: the children of Jeshua, of Kadmiel, and of the children of Hodevah, seventy and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6201,51 +6443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களை நோக்கி: வெயில் ஏறுமட்டும் எருசலேமின் வாசல்கள் திறக்கப்படவேண்டாம், நீங்கள் நிற்கும்போதே கதவுகளைச் சாத்தித் தாழ்ப்பாள் போட்டு, எருசலேமின் குடிகளில் காவலாளர் அவரவர் தங்கள் காவலிலே, அவரவர் தங்கள் வீடுகளுக்கு எதிராக நிறுத்தப்படவேண்டும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[44. The singers: the children of Asaph, an hundred forty and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6310,51 +6552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பட்டணம் விஸ்தாரமும் பெரிதுமாயிருந்தது, அதற்குள்ளே ஜனங்கள் கொஞ்சமாயிருந்தார்கள், வீடுகளும் கட்டப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[45. The porters: the children of Shallum, the children of Ater, the children of Talmon, the children of Akkub, the children of Hatita, the children of Shobai, an hundred thirty and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6419,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பட்டணம் விஸ்தாரமும் பெரிதுமாயிருந்தது, அதற்குள்ளே ஜனங்கள் கொஞ்சமாயிருந்தார்கள், வீடுகளும் கட்டப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[45. The porters: the children of Shallum, the children of Ater, the children of Talmon, the children of Akkub, the children of Hatita, the children of Shobai, an hundred thirty and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6528,51 +6770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் சிறைபிடித்துப்போனவர்களும், சிறையிருப்பிலிருந்து செருபாபேலோடும், யெசுவா, நெகேமியா, அசரியா, ராமியா, நகமானி, மொர்தெகாய், பில்சான், மிஸ்பெரேத், பிக்வாயி, நெகூம், பானா என்பவர்களோடுங்கூட வந்து,]]></a:t>
+              <a:t><![CDATA[3. And I said unto them, Let not the gates of Jerusalem be opened until the sun be hot; and while they stand by, let them shut the doors, and bar them: and appoint watches of the inhabitants of Jerusalem, every one in his watch, and every one to be opposite to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6637,51 +6879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. கேரோசின் புத்திரர், சீயாவின் புத்திரர், பாதோனின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[46. The Nethinims: the children of Ziha, the children of Hashupha, the children of Tabbaoth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6746,51 +6988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. லெபானாவின் புத்திரர், அகாபாவின் புத்திரர், சல்மாயின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[47. The children of Keros, the children of Sia, the children of Padon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6855,51 +7097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ஆனானின் புத்திரர், கித்தேலின் புத்திரர், காகாரின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[48. The children of Lebana, the children of Hagaba, the children of Shalmai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6964,51 +7206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ராயாகின் புத்திரர், ரேத்சீனின் புத்திரர், நெகோதாவின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[49. The children of Hanan, the children of Giddel, the children of Gahar,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7073,51 +7315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. காசாமின் புத்திரர், ஊசாவின் புத்திரர், பாசெயாகின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[50. The children of Reaiah, the children of Rezin, the children of Nekoda,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7182,51 +7424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. பேசாயின் புத்திரர், மெயுநீமின் புத்திரர், நெபிஷசீமின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[51. The children of Gazzam, the children of Uzza, the children of Phaseah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7291,51 +7533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. பக்பூக்கின் புத்திரர், அகுபாவின் புத்திரர், அர்கூரின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[52. The children of Besai, the children of Meunim, the children of Nephishesim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7400,51 +7642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. பஸ்லீதின் புத்திரர், மெகிதாவின் புத்திரர், அர்ஷாவின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[53. The children of Bakbuk, the children of Hakupha, the children of Harhur,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7509,51 +7751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. பர்கோசின் புத்திரர், சிசெராவின் புத்திரர், தாமாவின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[54. The children of Bazlith, the children of Mehida, the children of Harsha,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7618,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. நெத்சியாகின் புத்திரர், அதிபாவின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[55. The children of Barkos, the children of Sisera, the children of Tamah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7727,51 +7969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் சிறைபிடித்துப்போனவர்களும், சிறையிருப்பிலிருந்து செருபாபேலோடும், யெசுவா, நெகேமியா, அசரியா, ராமியா, நகமானி, மொர்தெகாய், பில்சான், மிஸ்பெரேத், பிக்வாயி, நெகூம், பானா என்பவர்களோடுங்கூட வந்து,]]></a:t>
+              <a:t><![CDATA[3. And I said unto them, Let not the gates of Jerusalem be opened until the sun be hot; and while they stand by, let them shut the doors, and bar them: and appoint watches of the inhabitants of Jerusalem, every one in his watch, and every one to be opposite to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7836,51 +8078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. சாலொமோனுடைய வேலைக்காரரின் புத்திரரானவர்கள்: சோதாயின் புத்திரர், சொபெரேத்தின் புத்திரர், பெருதாவின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[56. The children of Neziah, the children of Hatipha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7945,51 +8187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. யாலாவின் புத்திரர், தர்கோனின் புத்திரர், கித்தேலின் புத்திரர்,]]></a:t>
+              <a:t><![CDATA[57. The children of Solomon's servants: the children of Sotai, the children of Sophereth, the children of Perida,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8054,51 +8296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. செபத்தியாவின் புத்திரர், அத்தீலின் புத்திரர், பொகெரேத் செபாயிமிலுள்ள புத்திரர், ஆமோனின் புத்திரர்.]]></a:t>
+              <a:t><![CDATA[57. The children of Solomon's servants: the children of Sotai, the children of Sophereth, the children of Perida,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8163,51 +8405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. நிதனிமியரும் சாலொமோனுடைய வேலையாட்களின் புத்திரரும் ஏகத்துக்கு முந்நூற்றுத் தொண்ணூற்றிரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[58. The children of Jaala, the children of Darkon, the children of Giddel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8272,51 +8514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. தெல்மெலாகிலும், தெல்அர்சாவிலும், கேருபிலும், ஆதோனிலும், இம்மேரிலும் இருந்துவந்தும், தாங்கள் இஸ்ரவேலர் என்று தங்கள் பிதாக்களின் வம்சத்தையும், தங்கள் பூர்வோத்தரத்தையும் சொல்லமாட்டாமல் இருந்தவர்கள்:]]></a:t>
+              <a:t><![CDATA[59. The children of Shephatiah, the children of Hattil, the children of Pochereth of Zebaim, the children of Amon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8381,51 +8623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. தெலாயாவின் புத்திரர், தொபியாவின் புத்திரர், நெகோதாவின் புத்திரர், ஆக அறுநூற்று நாற்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[59. The children of Shephatiah, the children of Hattil, the children of Pochereth of Zebaim, the children of Amon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8490,51 +8732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. தெலாயாவின் புத்திரர், தொபியாவின் புத்திரர், நெகோதாவின் புத்திரர், ஆக அறுநூற்று நாற்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[60. All the Nethinims, and the children of Solomon's servants, were three hundred ninety and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8599,51 +8841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ஆசாரியர்களில் அபாயாவின் புத்திரர், கோசின் புத்திரர், கிலேயாத்தியனான பர்சில்லாயின் குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணி, அவர்கள் வம்ச நாமம் தரிக்கப்பட்ட பர்சில்லாயின் புத்திரர்.]]></a:t>
+              <a:t><![CDATA[61. And these were they which went up also from Telmelah, Telharesha, Cherub, Addon, and Immer: but they could not show their father's house, nor their seed, whether they were of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8708,51 +8950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ஆசாரியர்களில் அபாயாவின் புத்திரர், கோசின் புத்திரர், கிலேயாத்தியனான பர்சில்லாயின் குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணி, அவர்கள் வம்ச நாமம் தரிக்கப்பட்ட பர்சில்லாயின் புத்திரர்.]]></a:t>
+              <a:t><![CDATA[61. And these were they which went up also from Telmelah, Telharesha, Cherub, Addon, and Immer: but they could not show their father's house, nor their seed, whether they were of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8817,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. இவர்கள் தங்கள் வம்ச அட்டவணையைத் தேடி, அதைக் காணாமற்போய் ஆசாரிய ஊழியத்துக்கு விலக்கமானவர்கள் என்று எண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[61. And these were they which went up also from Telmelah, Telharesha, Cherub, Addon, and Immer: but they could not show their father's house, nor their seed, whether they were of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8926,51 +9168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எருசலேமுக்கும் யூதாவுக்கும் திரும்பித் தங்கள் தங்கள் பட்டணங்களிலே குடியிறங்கினவர்களுமான இந்தத் தேசத்தின் புத்திரராகிய இஸ்ரவேல் ஜனங்களான மனிதரின் தொகையாவது:]]></a:t>
+              <a:t><![CDATA[3. And I said unto them, Let not the gates of Jerusalem be opened until the sun be hot; and while they stand by, let them shut the doors, and bar them: and appoint watches of the inhabitants of Jerusalem, every one in his watch, and every one to be opposite to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9035,51 +9277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. இவர்கள் தங்கள் வம்ச அட்டவணையைத் தேடி, அதைக் காணாமற்போய் ஆசாரிய ஊழியத்துக்கு விலக்கமானவர்கள் என்று எண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[62. The children of Delaiah, the children of Tobiah, the children of Nekoda, six hundred forty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9144,51 +9386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. ஊரீம் தும்மீம் என்பவைகளுள்ள ஒரு ஆசாரியன் எழும்புமட்டும், அவர்கள் மகா பரிசுத்தமானதிலே புசிக்கத்தகாதென்று திர்ஷாதா அவர்களுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[62. The children of Delaiah, the children of Tobiah, the children of Nekoda, six hundred forty and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9253,51 +9495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. ஊரீம் தும்மீம் என்பவைகளுள்ள ஒரு ஆசாரியன் எழும்புமட்டும், அவர்கள் மகா பரிசுத்தமானதிலே புசிக்கத்தகாதென்று திர்ஷாதா அவர்களுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[63. And of the priests: the children of Habaiah, the children of Koz, the children of Barzillai, which took one of the daughters of Barzillai the Gileadite to wife, and was called after their name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9362,51 +9604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. சபையார் எல்லாரும் ஏகத்துக்கு நாற்பத்தீராயிரத்து முந்நூற்று அறுபதுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[63. And of the priests: the children of Habaiah, the children of Koz, the children of Barzillai, which took one of the daughters of Barzillai the Gileadite to wife, and was called after their name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9471,51 +9713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அவர்களைத்தவிர ஏழாயிரத்துமுந்நூற்று முப்பத்தேழுபேரான அவர்களுடைய வேலைக்காரரும் வேலைக்காரிகளும் இருநூற்று நாற்பத்தைந்து பாடகரும் பாடகிகளும் அவர்களுக்கு இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[64. These sought their register among those that were reckoned by genealogy, but it was not found: therefore were they, as polluted, put from the priesthood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9580,51 +9822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. அவர்களுடைய குதிரைகள் எழுநூற்று முப்பத்தாறு, அவர்கள் கோவேறு கழுதைகள் இருநூற்று நாற்பத்தைந்து.]]></a:t>
+              <a:t><![CDATA[64. These sought their register among those that were reckoned by genealogy, but it was not found: therefore were they, as polluted, put from the priesthood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9689,51 +9931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. ஒட்டகங்கள் நானூற்று முப்பத்தைந்து, கழுதைகள் ஆறாயிரத்து எழுநூற்று இருபது.]]></a:t>
+              <a:t><![CDATA[65. And the Tirshatha said unto them, that they should not eat of the most holy things, till there stood up a priest with Urim and Thummim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9798,51 +10040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. வம்சத்தலைவரில் சிலர் வேலைக்கென்று கொடுத்ததாவது: திர்ஷாதா ஆயிரம் தங்கக்காசையும் ஐம்பது கலங்களையும், ஐந்நூற்று முப்பது ஆசாரிய வஸ்திரங்களையும் பொக்கிஷத்துக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[65. And the Tirshatha said unto them, that they should not eat of the most holy things, till there stood up a priest with Urim and Thummim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9907,51 +10149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. வம்சத்தலைவரில் சிலர் வேலைக்கென்று கொடுத்ததாவது: திர்ஷாதா ஆயிரம் தங்கக்காசையும் ஐம்பது கலங்களையும், ஐந்நூற்று முப்பது ஆசாரிய வஸ்திரங்களையும் பொக்கிஷத்துக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[66. The whole congregation together was forty and two thousand three hundred and threescore,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10016,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. வம்சத்தலைவரில் சிலர் வேலையின் பொக்கிஷத்துக்கு இருபதினாயிரம் தங்கக்காசையும், இரண்டாயிரத்து இருநூறு ராத்தல் வெள்ளியையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[67. Beside their male servants and their maidservants, of whom there were seven thousand three hundred thirty and seven: and they had two hundred forty and five singing men and singing women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10125,51 +10367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எருசலேமுக்கும் யூதாவுக்கும் திரும்பித் தங்கள் தங்கள் பட்டணங்களிலே குடியிறங்கினவர்களுமான இந்தத் தேசத்தின் புத்திரராகிய இஸ்ரவேல் ஜனங்களான மனிதரின் தொகையாவது:]]></a:t>
+              <a:t><![CDATA[4. Now the city was large and great: but the people were few therein, and the houses were not built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10234,51 +10476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. வம்சத்தலைவரில் சிலர் வேலையின் பொக்கிஷத்துக்கு இருபதினாயிரம் தங்கக்காசையும், இரண்டாயிரத்து இருநூறு ராத்தல் வெள்ளியையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[67. Beside their male servants and their maidservants, of whom there were seven thousand three hundred thirty and seven: and they had two hundred forty and five singing men and singing women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10343,51 +10585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[72. மற்ற ஜனங்கள் இருபதினாயிரம் தங்கக்காசையும், இரண்டாயிரம் ராத்தல் வெள்ளியையும், அறுபத்தேழு ஆசாரிய வஸ்திரங்களையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[68. Their horses, seven hundred thirty and six: their mules, two hundred forty and five:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10452,51 +10694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[72. மற்ற ஜனங்கள் இருபதினாயிரம் தங்கக்காசையும், இரண்டாயிரம் ராத்தல் வெள்ளியையும், அறுபத்தேழு ஆசாரிய வஸ்திரங்களையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[69. Their camels, four hundred thirty and five: six thousand seven hundred and twenty asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10561,51 +10803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. ஆசாரியரும் லேவியரும், வாசல் காவலாளரும், பாடகரும், ஜனங்களில் சிலரும் நிதனீமியரும், இஸ்ரவேலர் அனைவரும் தங்கள் தங்கள் பட்டணங்களில் குடியேறினார்கள்; ஏழாம் மாதமானபோது, இஸ்ரவேல் புத்திரர் தங்கள் பட்டணங்களில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[70. And some of the chief of the fathers gave unto the work. The Tirshatha gave to the treasure a thousand drams of gold, fifty basons, five hundred and thirty priests' garments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10670,51 +10912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. ஆசாரியரும் லேவியரும், வாசல் காவலாளரும், பாடகரும், ஜனங்களில் சிலரும் நிதனீமியரும், இஸ்ரவேலர் அனைவரும் தங்கள் தங்கள் பட்டணங்களில் குடியேறினார்கள்; ஏழாம் மாதமானபோது, இஸ்ரவேல் புத்திரர் தங்கள் பட்டணங்களில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[70. And some of the chief of the fathers gave unto the work. The Tirshatha gave to the treasure a thousand drams of gold, fifty basons, five hundred and thirty priests' garments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10779,51 +11021,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. ஆசாரியரும் லேவியரும், வாசல் காவலாளரும், பாடகரும், ஜனங்களில் சிலரும் நிதனீமியரும், இஸ்ரவேலர் அனைவரும் தங்கள் தங்கள் பட்டணங்களில் குடியேறினார்கள்; ஏழாம் மாதமானபோது, இஸ்ரவேல் புத்திரர் தங்கள் பட்டணங்களில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[71. And some of the chief of the fathers gave to the treasure of the work twenty thousand drams of gold, and two thousand and two hundred pound of silver.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[71. And some of the chief of the fathers gave to the treasure of the work twenty thousand drams of gold, and two thousand and two hundred pound of silver.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[72. And that which the rest of the people gave was twenty thousand drams of gold, and two thousand pound of silver, and threescore and seven priests' garments.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[72. And that which the rest of the people gave was twenty thousand drams of gold, and two thousand pound of silver, and threescore and seven priests' garments.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[73. So the priests, and the Levites, and the porters, and the singers, and some of the people, and the Nethinims, and all Israel, dwelt in their cities; and when the seventh month came, the children of Israel were in their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10858,51 +11536,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474603869" r:id="rId1"/>
+    <p:sldLayoutId id="2478604245" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10910,50 +11588,66 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11650,50 +12344,82 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11798,51 +12524,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. পরোশের উত্তরপুরুষ 2,172]]></a:t>
+              <a:t><![CDATA[கட்டப்படவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனைவரும் தங்கள் தங்கள் பட்டணங்களில் குடியேறினார்கள்; ஏழாம் மாதமானபோது, இஸ்ரவேல் புத்திரர் தங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டணங்களில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. শফটিযের উত্তরপুরুষ 372]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது வம்ச அட்டவணைகளைப் பார்க்கிறதற்கு, நான் பிரபுக்களையும் அதிகாரிகளையும் ஜனங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আরহের উত্তরপুরুষ 652]]></a:t>
+              <a:t><![CDATA[கூடிவரச்செய்ய, என் தேவன் என் மனதிலே ஒரு எண்ணத்தை உண்டாக்கினார்; முந்தி வந்தவர்களின் வம்ச அட்டவணைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. য়েশূয় ও য়োয়াবের পরিবারগোষ্ঠীর পহত্‌-মোয়াবের উত্তরপুরুষ 2,818]]></a:t>
+              <a:t><![CDATA[புஸ்தகம் அப்பொழுது எனக்கு அகப்பட்டது; அதிலே எழுதியிருக்க நான் கண்டது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এলমের উত্তরপুরুষ 1,254]]></a:t>
+              <a:t><![CDATA[6. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் சிறைபிடித்துப்போனவர்களும், சிறையிருப்பிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সত্তূর উত্তরপুরুষ 845]]></a:t>
+              <a:t><![CDATA[செருபாபேலோடும், யெசுவா, நெகேமியா, அசரியா, ராமியா, நகமானி, மொர்தெகாய், பில்சான், மிஸ்பெரேத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. সক্কয়ের উত্তরপুরুষ 760]]></a:t>
+              <a:t><![CDATA[பிக்வாயி, நெகூம், பானா என்பவர்களோடுங்கூட வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. বিন্নূয়ির উত্তরপুরুষ 648]]></a:t>
+              <a:t><![CDATA[7. எருசலேமுக்கும் யூதாவுக்கும் திரும்பித் தங்கள் தங்கள் பட்டணங்களிலே குடியிறங்கினவர்களுமான இந்தத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ব্বেয়ের উত্তরপুরুষ 628]]></a:t>
+              <a:t><![CDATA[தேசத்தின் புத்திரராகிய இஸ்ரவேல் ஜனங்களான மனிதரின் தொகையாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আস্গদের উত্তরপুরুষ 2,322]]></a:t>
+              <a:t><![CDATA[8. பாரோஷின் புத்திரர் இரண்டாயிரத்து நூற்று எழுபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এমতাবস্থায ঈশ্বর আমার হৃদয়ে সমস্ত বাসিন্দাদের একত্রিত করার বাসনা প্রবেশ করালেন| আমি তখন সমস্ত]]></a:t>
+              <a:t><![CDATA[1. அலங்கம் கட்டிமுடிந்து, கதவுகள் போடப்பட்டு, வாசல் காவலாளரையும் பாடகரையும், லேவியரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. অদোনীকামের উত্তরপুরুষ 667]]></a:t>
+              <a:t><![CDATA[9. செபத்தியாவின் புத்திரர் முந்நூற்று எழுபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. বিগ্বয়ের উত্তরপুরুষ 2,067]]></a:t>
+              <a:t><![CDATA[10. ஆராகின் புத்திரர் அறுநூற்று ஐம்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আদীনের উত্তরপুরুষ 655]]></a:t>
+              <a:t><![CDATA[11. யெசுவா யோவாப் என்பவர்களின் சந்ததிக்குள்ளிருந்த பாகாத்மோவாபின் புத்திரர் இரண்டாயிரத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. যিহিষ্কিয়ের বংশজাত আটেরের উত্তরপুরুষ 98]]></a:t>
+              <a:t><![CDATA[எண்ணூற்றுப் பதினெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. হশুমের উত্তরপুরুষ 328]]></a:t>
+              <a:t><![CDATA[12. ஏலாமின் புத்திரர் ஆயிரத்திருநூற்று ஐம்பத்துநாலுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. বেত্‌সযের উত্তরপুরুষ 324]]></a:t>
+              <a:t><![CDATA[13. சத்தூவின் புத்திரர் எண்ணூற்று நாற்பத்தைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. হারীফের উত্তরপুরুষ 112]]></a:t>
+              <a:t><![CDATA[14. சக்காயின் புத்திரர் எழுநூற்று அறுபதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. গিবিয়োনের উত্তরপুরুষ 95]]></a:t>
+              <a:t><![CDATA[15. பின்னூவின் புத்திரர் அறுநூற்று நாற்பத்தெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. বৈত্‌লেহম ও নটোফা শহরের লোক 188]]></a:t>
+              <a:t><![CDATA[16. பெபாயின் புத்திரர் அறுநூற்று இருபத்தெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. অনাথোত শহরের 128]]></a:t>
+              <a:t><![CDATA[17. அஸ்காதின் புத்திரர் இரண்டாயிரத்து முந்நூற்று இருபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গন্যমাণ্য ব্যক্তি, আধিকারিকবর্গ ও সাধারণ লোক দের একসঙ্গে ডেকে পাঠালাম| বসবাসকারী সমস্ত ব্যক্তিদের]]></a:t>
+              <a:t><![CDATA[ஏற்படுத்தினபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. বৈত্‌-অস্মাবত্‌ শহরের 42]]></a:t>
+              <a:t><![CDATA[18. அதோனிகாமின் புத்திரர் அறுநூற்று அறுபத்தேழுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. কিরিযত্‌-য়িযারীম, কফীরা ও বেরোত শহরের 743]]></a:t>
+              <a:t><![CDATA[19. பிக்வாயின் புத்திரர் இரண்டாயிரத்து அறுபத்தேழுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. রামা ও গেবা শহরের 621]]></a:t>
+              <a:t><![CDATA[20. ஆதீனின் புத்திரர் அறுநூற்று ஐம்பத்தைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. মিক্মস শহরের 122]]></a:t>
+              <a:t><![CDATA[21. எசேக்கியாவின் சந்ததியான ஆதேரின் புத்திரர் தொண்ணூற்று எட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. বৈথেল ও অয শহরের 123]]></a:t>
+              <a:t><![CDATA[22. ஆசூமின் புத்திரர் முந்நூற்று இருபத்தெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. নবো শহরের 52]]></a:t>
+              <a:t><![CDATA[23. பேசாயின் புத்திரர் முந்நூற்று இருபத்துநாலுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. এলম শহরের 1,254]]></a:t>
+              <a:t><![CDATA[24. ஆரீப்பின் புத்திரர் நூற்றுப்பன்னிரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. হারীম শহরের 320]]></a:t>
+              <a:t><![CDATA[25. கிபியோனின் புத்திரர் தொண்ணூற்று ஐந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. য়িরীহো শহরের 345]]></a:t>
+              <a:t><![CDATA[26. பெத்லகேம் ஊராரும், நெத்தோபா ஊராரும் நூற்று எண்பத்தெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. লোদ, হাদীদ ও ওনো শহরের 721]]></a:t>
+              <a:t><![CDATA[27. ஆனதோத்தூர் மனிதர் நூற்று இருபத்தெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটি তালিকা বানানোই আমার মূল উ?শ্য ছিল| ইতিমধ্যে বন্দীদশা থেকে যারা প্রথম এ শহরে ফিরে এসেছিল তার]]></a:t>
+              <a:t><![CDATA[2. நான் என் சகோதரனாகிய ஆனானியையும், அநேகரைப்பார்க்கிலும் உண்மையுள்ளவனும் தேவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. সনায়া শহরের 3,930]]></a:t>
+              <a:t><![CDATA[28. பெத்அஸ்மாவேத் ஊரார் நாற்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. যাজকগণ হল:য়েশূয়ের বংশজাত যিদয়িয়র উত্তরপুরুষ 973]]></a:t>
+              <a:t><![CDATA[29. கீரியாத்யாரீம், கெபிராபேரோத் ஊர்களின் மனிதர் எழுநூற்று நாற்பத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ইম্মেরের উত্তরপুরুষ 1,052]]></a:t>
+              <a:t><![CDATA[30. ராமா, காபா ஊர்களின் மனிதர் அறுநூற்று இருபத்தொருபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. পশ্হূরের উত্তরপুরুষ 1,247]]></a:t>
+              <a:t><![CDATA[31. மிக்மாஸ் ஊரார் நூற்று இருபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. হারীমের উত্তরপুরুষ 1,017]]></a:t>
+              <a:t><![CDATA[32. பெத்தேல், ஆயி ஊர்களின் மனிதர் நூற்று இருபத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. এরা হল লেবীয় পরিবারগোষ্ঠীর লোক:হোদবিয়র বংশজাত য়েশূয় ও কদ্মীয়েলের উত্তরপুরুষ 74]]></a:t>
+              <a:t><![CDATA[33. வேறொரு நேபோ ஊரார் ஐம்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. এরা হল গায়ক বৃন্দ:আসফের উত্তরপুরুষ 148]]></a:t>
+              <a:t><![CDATA[34. மற்றொரு ஏலாம் புத்திரர் ஆயிரத்து இருநூற்று ஐம்பத்துநாலுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. এরা হল দ্বার-রক্ষকগণ:শল্লুম, আটের, টল্মোন, অক্কুব, হটীটাও শোবয়ের উত্তরপুরুষ 138]]></a:t>
+              <a:t><![CDATA[35. ஆரீம் புத்திரர் முந்நூற்று இருபதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. এরা হল মন্দিরের বিশেষ দাস:সীহ, হসূফা ও টব্বায়োতের উত্তরপুরুষরা,]]></a:t>
+              <a:t><![CDATA[36. எரிகோ புத்திரர் முந்நூற்று அறுபத்தைந்துபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমাদের দেওয়াল বানানোর কাজ শেষ হল| তারপর আমরা দরজায পাল্লা বসালাম ও কারা সেই সব দরজায পাহারা দেবে]]></a:t>
+              <a:t><![CDATA[37. லோத், ஆதீத், ஓனோ ஊர்களின் புத்திரர் எழுநூற்று இருபத்தொருபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটি তালিকা আমি পেয়েছিলাম| তাতে লেখা ছিল:]]></a:t>
+              <a:t><![CDATA[பயந்தவனுமாயிருந்த அரமனைத்தலைவனாகிய அனனியாவையும், எருசலேமின் காவல்விசாரணைக்கு ஏற்படுத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার জন্য লোক ঠিক করলাম| আমরা গায়কদের এবং লেবীয়দেরও নিযুক্ত করলাম|]]></a:t>
+              <a:t><![CDATA[38. செனாகா புத்திரர் மூவாயிரத்துத் தொளாயிரத்து முப்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. এরপর আমি আমার ভাই হনানি ও হনানিয নামে আরেক ব্যক্তিকে যথাএমে জেরুশালেম শহরের দায়িত্ব ও দুর্গের]]></a:t>
+              <a:t><![CDATA[39. ஆசாரியரானவர்கள்: யெசுவா குடும்பத்தானாகிய யெதாயாவின் புத்திரர் தொளாயிரத்து எழுபத்துமூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেনাপতির দায়িত্ব দিলাম| আমি আমার ভাই হনানিকে বেছে নিয়েছিলাম কারণ অন্যান্যদের থেকে সে খুবই সত্‌ ও]]></a:t>
+              <a:t><![CDATA[40. இம்மேரின் புத்திரர் ஆயிரத்து ஐம்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার ঈশ্বরে বেশী ভয় ছিল|]]></a:t>
+              <a:t><![CDATA[41. பஸ்கூரின் புத்திரர் ஆயிரத்து இருநூற்று நாற்பத்தேழுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18134,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমি তখন তাদের নির্দেশ দিলাম, “প্রতিদিন সূর্য়োদযের কয়েক ঘণ্ট্া পরে জেরুশালেমের ফটকগুলি খুলবে| আর]]></a:t>
+              <a:t><![CDATA[42. ஆரீமின் புத்திரர் ஆயிரத்துப் பதினேழுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18266,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সূর্য়াস্তের পূর্বেই তোমরা ফটক বন্ধ করে তালা লাগাবে| এছাড়াও, রক্ষী হিসেবে যাদের নিয়োগ করবে তারা]]></a:t>
+              <a:t><![CDATA[43. லேவியரானவர்கள்: ஒதியாவின் புத்திரருக்குள்ளே கத்மியேலின் குமாரனாகிய யெசுவாவின் புத்திரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18398,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যেন এ শহরেরই বাসিন্দা হয়| এই সমস্ত রক্ষীদের কয়েক জনকে শহরের কয়েকটি গুরুত্বপূর্ণ জায়গায পাহারা]]></a:t>
+              <a:t><![CDATA[எழுபத்துநாலுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18530,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিতে পাঠাবে আর বাদবাকিরা যেন তাদের বাড়ির কাছাকাছি অঞ্চলেই পাহারা দেয়|”]]></a:t>
+              <a:t><![CDATA[44. பாடகரானவர்கள்: ஆசாபின் புத்திரர் நூற்று நாற்பத்தெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18662,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. জেরুশালেম শহরটি খুবই বড়| শহরে অনেক জায়গা থাকলেও, তুলনায় বাসিন্দার সংখ্যা কম| বাড়ি-ঘরও তখন]]></a:t>
+              <a:t><![CDATA[45. வாசல் காவலாளரானவர்கள்; சல்லூமின் புத்திரர் அதேரின் புத்திரர், தல்மோனின் புத்திரர், அக்கூபின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18794,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমস্ত বানানো হয়নি|]]></a:t>
+              <a:t><![CDATA[புத்திரர், அதிதாவின் புத்திரர், சோபாயின் புத்திரர், ஆக நூற்று முப்பத்தெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18926,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এই ইহুদীরা বন্দীদশা থেকে জেরুশালেম এবং যিহূদায় ফিরে এসেছিল| রাজা নবূখদ্নিত্‌সর এদের বন্দী করে]]></a:t>
+              <a:t><![CDATA[3. அவர்களை நோக்கி: வெயில் ஏறுமட்டும் எருசலேமின் வாசல்கள் திறக்கப்படவேண்டாம், நீங்கள் நிற்கும்போதே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19058,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. কেরোস, সীয় ও পাদোনের বংশধরবর্গ,]]></a:t>
+              <a:t><![CDATA[46. நிதனீமியரானவர்கள்: சீகாவின்புத்திரர், அசுபாவின் புத்திரர், தபாகோத்தின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19190,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. লবানা, হগাব ও শল্ময়ের বংশধরবর্গ,]]></a:t>
+              <a:t><![CDATA[47. கேரோசின் புத்திரர், சீயாவின் புத்திரர், பாதோனின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19322,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. হানন, গিদ্দেল ও গহরের বংশধরবর্গ,]]></a:t>
+              <a:t><![CDATA[48. லெபானாவின் புத்திரர், அகாபாவின் புத்திரர், சல்மாயின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19454,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. রাযা, রত্‌সীন ও নকোদের বংশধরবর্গ,]]></a:t>
+              <a:t><![CDATA[49. ஆனானின் புத்திரர், கித்தேலின் புத்திரர், காகாரின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19586,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. গসম, ঊষ ও পাসেহের বংশধরবর্গ,]]></a:t>
+              <a:t><![CDATA[50. ராயாகின் புத்திரர், ரேத்சீனின் புத்திரர், நெகோதாவின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19718,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. বেষয, মিযূনীম ও নফুষয়ীমের বংশধরবর্গ,]]></a:t>
+              <a:t><![CDATA[51. காசாமின் புத்திரர், ஊசாவின் புத்திரர், பாசெயாகின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19850,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. বকবূক, হকূফা ও হর্হূরের বংশধরবর্গ,]]></a:t>
+              <a:t><![CDATA[52. பேசாயின் புத்திரர், மெயுநீமின் புத்திரர், நெபிஷசீமின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19982,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. বসলীত, মহীদা ও হর্শার বংশধরবর্গ,]]></a:t>
+              <a:t><![CDATA[53. பக்பூக்கின் புத்திரர், அகுபாவின் புத்திரர், அர்கூரின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20114,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. বর্কোস, সীষরা ও তেমহের বংশধরবর্গ,]]></a:t>
+              <a:t><![CDATA[54. பஸ்லீதின் புத்திரர், மெகிதாவின் புத்திரர், அர்ஷாவின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20246,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. নত্‌সীহ ও হটীফার বংশধরবর্গ|]]></a:t>
+              <a:t><![CDATA[55. பர்கோசின் புத்திரர், சிசெராவின் புத்திரர், தாமாவின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20378,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাবিলে নিয়ে গিয়েছিলে| এরা হল: যেশূয, নহিমিয়, অসরিয়, রযমিযা, নহমানি,]]></a:t>
+              <a:t><![CDATA[கதவுகளைச் சாத்தித் தாழ்ப்பாள் போட்டு, எருசலேமின் குடிகளில் காவலாளர் அவரவர் தங்கள் காவலிலே, அவரவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20510,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. শলোমনের উত্তরপুরুষ দাসদের মধ্যে:সোটয়, সোফেরত্‌ ও পরীদার বংশধরবর্গ,]]></a:t>
+              <a:t><![CDATA[56. நெத்சியாகின் புத்திரர், அதிபாவின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20642,51 +21632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. যালা, দর্কোন ও গিদ্দেলের বংশধরবর্গ,]]></a:t>
+              <a:t><![CDATA[57. சாலொமோனுடைய வேலைக்காரரின் புத்திரரானவர்கள்: சோதாயின் புத்திரர், சொபெரேத்தின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20774,51 +21764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. শফটিয়ের, হটীল ও পোখেরত্‌-হত্‌সবাযীম ও আমোন;]]></a:t>
+              <a:t><![CDATA[பெருதாவின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20906,51 +21896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. মন্দিরের দাস ও শলোমনের দাসদের উত্তরপুরুষ 392]]></a:t>
+              <a:t><![CDATA[58. யாலாவின் புத்திரர், தர்கோனின் புத்திரர், கித்தேலின் புத்திரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21038,51 +22028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. কয়েক জন লোক তেল্মেলহ, তেল্হর্শা, করূব, অদ্দন ও ইম্মের শহর থেকে জেরুশালেমে এসেছিল|]]></a:t>
+              <a:t><![CDATA[59. செபத்தியாவின் புத்திரர், அத்தீலின் புத்திரர், பொகெரேத் செபாயிமிலுள்ள புத்திரர், ஆமோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21170,51 +22160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. তাদের পরিবারগুলি ইস্রায়েল থেকে উদ্ভ্ূত কিনা তা তারা প্রমাণ করতে পারেনি|দলায়, টোবিয় ও নকোদের]]></a:t>
+              <a:t><![CDATA[புத்திரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21302,51 +22292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উত্তরপুরুষ 642 জন]]></a:t>
+              <a:t><![CDATA[60. நிதனிமியரும் சாலொமோனுடைய வேலையாட்களின் புத்திரரும் ஏகத்துக்கு முந்நூற்றுத் தொண்ணூற்றிரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21434,51 +22424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. এরা ছিল যাজক পরিবারের উত্তরপুরুষ:হবায়, হক্কোস ও বর্সিল্লয়ে| গিলিয়দের বর্সিল্লয পরিবারের]]></a:t>
+              <a:t><![CDATA[61. தெல்மெலாகிலும், தெல்அர்சாவிலும், கேருபிலும், ஆதோனிலும், இம்மேரிலும் இருந்துவந்தும், தாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21566,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কন্যাকে যদি একজন পুরুষ বিয়ে করত ওই পুরুষকে বর্সিল্লযদের উত্তরপুরুষ হিসাবে গণ্য করা হতো|]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலர் என்று தங்கள் பிதாக்களின் வம்சத்தையும், தங்கள் பூர்வோத்தரத்தையும் சொல்லமாட்டாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21698,51 +22688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. য়েহেতু তারা তাদের বংশতালিকা বা তাদের পূর্বপুরুষরা যাজক ছিলেন কিনা তা প্রমাণ করতে পারল না,]]></a:t>
+              <a:t><![CDATA[இருந்தவர்கள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21830,51 +22820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. মর্দখয়, বিল্শন, মিস্পরত্‌, বিগ্বয, নহূম ও বানা| তারা সরুব্বাবিলের সঙ্গে ফিরে এসেছিল| নীচে]]></a:t>
+              <a:t><![CDATA[தங்கள் வீடுகளுக்கு எதிராக நிறுத்தப்படவேண்டும் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21962,51 +22952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেহেতু যাজকদের তালিকায তাদের নাম অন্তর্ভুক্ত করা হল না|]]></a:t>
+              <a:t><![CDATA[62. தெலாயாவின் புத்திரர், தொபியாவின் புத்திரர், நெகோதாவின் புத்திரர், ஆக அறுநூற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22094,51 +23084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. রাজ্যপাল ওই সমস্ত ব্যক্তিদের, পবিত্র খাবার খেতে বারণ করলেন যতক্ষণ পর্য়ন্ত না প্রধান যাজক ঊরীম ও]]></a:t>
+              <a:t><![CDATA[நாற்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22226,51 +23216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুম্মীম ব্যবহার করে ঈশ্বরের কাছে জেনে নেন কি করতে হবে|]]></a:t>
+              <a:t><![CDATA[63. ஆசாரியர்களில் அபாயாவின் புத்திரர், கோசின் புத்திரர், கிலேயாத்தியனான பர்சில்லாயின் குமாரத்திகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22358,51 +23348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. 7,337 জন দাসদাসীকে বাদ দিলে, যারা ফিরে এসেছিল তাদের মধ্যে সব মিলিযে ছিল 42,360 জন|]]></a:t>
+              <a:t><![CDATA[ஒருத்தியை விவாகம்பண்ணி, அவர்கள் வம்ச நாமம் தரிக்கப்பட்ட பர்சில்லாயின் புத்திரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22490,51 +23480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. এছাড়াও, এদের সঙ্গে ছিল 245 জন গায়ক-গাযিকা,]]></a:t>
+              <a:t><![CDATA[64. இவர்கள் தங்கள் வம்ச அட்டவணையைத் தேடி, அதைக் காணாமற்போய் ஆசாரிய ஊழியத்துக்கு விலக்கமானவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22622,51 +23612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. তাদের 736 টি ঘোড়া, 245 টি খচচর,]]></a:t>
+              <a:t><![CDATA[என்று எண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22754,51 +23744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. 435 টি উট ও 6,720 টি গাধা ছিল|]]></a:t>
+              <a:t><![CDATA[65. ஊரீம் தும்மீம் என்பவைகளுள்ள ஒரு ஆசாரியன் எழும்புமட்டும், அவர்கள் மகா பரிசுத்தமானதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22886,51 +23876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. বেশ কিছু পরিবার প্রধান কাজ চালিয়ে যাবার জন্য অর্থ দান করেন| রাজ্যপাল বয়ং কোষাগারে 19 পাউণ্ড]]></a:t>
+              <a:t><![CDATA[புசிக்கத்தகாதென்று திர்ஷாதா அவர்களுக்குச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23018,51 +24008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বর্ণমুদ্রা দিয়েছিলেন| এছাড়াও তিনি 50 টি পাত্র ও যাজকদের পোশাকের জন্য 530 পোশাক দান করেন|]]></a:t>
+              <a:t><![CDATA[66. சபையார் எல்லாரும் ஏகத்துக்கு நாற்பத்தீராயிரத்து முந்நூற்று அறுபதுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23150,51 +24140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. বিভিন্ন পরিবারের প্রধানরা কাজ চালিয়ে যাওয়ার জন্য 375 পাউণ্ড স্বর্ণমুদ্রা এবং11/3 টন পরিমাণ]]></a:t>
+              <a:t><![CDATA[67. அவர்களைத்தவிர ஏழாயிரத்துமுந்நூற்று முப்பத்தேழுபேரான அவர்களுடைய வேலைக்காரரும் வேலைக்காரிகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23282,51 +24272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলের য়ে সমস্ত লোক ফিরে এসেছিল তাদের নাম ও সংখ্যা দেওয়া হল:]]></a:t>
+              <a:t><![CDATA[4. பட்டணம் விஸ்தாரமும் பெரிதுமாயிருந்தது, அதற்குள்ளே ஜனங்கள் கொஞ்சமாயிருந்தார்கள், வீடுகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23414,51 +24404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রূপো দান করেছিলেন|]]></a:t>
+              <a:t><![CDATA[இருநூற்று நாற்பத்தைந்து பாடகரும் பாடகிகளும் அவர்களுக்கு இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23546,51 +24536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[72. সব মিলিয়ে অন্যান্য ব্যক্তিরা 375 পাউণ্ড স্বর্ণমুদ্রা,11/3 টন রূপা এবং যাজকদের জন্য 67 টি]]></a:t>
+              <a:t><![CDATA[68. அவர்களுடைய குதிரைகள் எழுநூற்று முப்பத்தாறு, அவர்கள் கோவேறு கழுதைகள் இருநூற்று நாற்பத்தைந்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23678,51 +24668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বস্ত্রখণ্ড দিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[69. ஒட்டகங்கள் நானூற்று முப்பத்தைந்து, கழுதைகள் ஆறாயிரத்து எழுநூற்று இருபது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23810,51 +24800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. যাজকগণ, লেবীয়রা, দ্বাররক্ষীরা, গায়করা ও মন্দিরের সেবাদাসরা ও অন্যান্য সমস্ত ইস্রায়েলীয়রা য়ে]]></a:t>
+              <a:t><![CDATA[70. வம்சத்தலைவரில் சிலர் வேலைக்கென்று கொடுத்ததாவது: திர்ஷாதா ஆயிரம் தங்கக்காசையும் ஐம்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23942,51 +24932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যার নিজের শহরে বাস করতে লাগল| ওই বছরের সপ্তম মাসের মধ্যেই দেখা গেল ইস্রায়েলের সমস্ত বাসিন্দারা]]></a:t>
+              <a:t><![CDATA[கலங்களையும், ஐந்நூற்று முப்பது ஆசாரிய வஸ்திரங்களையும் பொக்கிஷத்துக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24074,51 +25064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের নিজেদের বাসভূমিতে বসবাস শুরু করেছে|]]></a:t>
+              <a:t><![CDATA[71. வம்சத்தலைவரில் சிலர் வேலையின் பொக்கிஷத்துக்கு இருபதினாயிரம் தங்கக்காசையும், இரண்டாயிரத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24134,92 +25124,620 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருநூறு ராத்தல் வெள்ளியையும் கொடுத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[72. மற்ற ஜனங்கள் இருபதினாயிரம் தங்கக்காசையும், இரண்டாயிரம் ராத்தல் வெள்ளியையும், அறுபத்தேழு ஆசாரிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வஸ்திரங்களையும் கொடுத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[73. ஆசாரியரும் லேவியரும், வாசல் காவலாளரும், பாடகரும், ஜனங்களில் சிலரும் நிதனீமியரும், இஸ்ரவேலர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24245,51 +25763,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24420,51 +25938,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>95</Slides>
+  <Slides>101</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>